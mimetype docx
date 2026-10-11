--- v13 (2026-09-01)
+++ v14 (2026-10-11)
@@ -202,51 +202,51 @@
               <w:t xml:space="preserve"> Viruses and viroids: Viruses (unclassified)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> citrus leprosis, leprosis of citrus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30836a9622571eccc" w:history="1">
+            <w:hyperlink r:id="rId82816acb844753703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -262,51 +262,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98686a9622571ed3b" w:history="1">
+            <w:hyperlink r:id="rId25156acb844753770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CILV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="42926354" name="name95826a9622571f6ab" descr="395.jpg"/>
+                  <wp:docPr id="38965541" name="name52916acb844753f13" descr="395.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="395.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId65496a9622571f6a9" cstate="print"/>
+                          <a:blip r:embed="rId90946acb844753f11" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId84316a9622571f7c3" w:history="1">
+            <w:hyperlink r:id="rId33216acb84475406a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -10295,63 +10295,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="8838461" name="name91976a96225727279" descr="CILV00_distribution_map.jpg"/>
+            <wp:docPr id="44861530" name="name79896acb84475bce6" descr="CILV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CILV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId70386a96225727276" cstate="print"/>
+                    <a:blip r:embed="rId38936acb84475bce0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -11595,51 +11595,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId46656a96225727d75" w:history="1">
+      <w:hyperlink r:id="rId29866acb84475ca6b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO, 2023</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) or zonate chlorosis, which is associated with infestation by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -13218,51 +13218,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, S5.53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59346a9622572886e" w:history="1">
+      <w:hyperlink r:id="rId39456acb84475d574" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apsjournals.apsnet.org/doi/epdf/10.1094/PHYTO-107-12-S5.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13308,51 +13308,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">161</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2351-2360. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20276a96225728908" w:history="1">
+      <w:hyperlink r:id="rId83456acb84475d60b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-016-2880-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13398,51 +13398,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 89-96. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84606a9622572899c" w:history="1">
+      <w:hyperlink r:id="rId91086acb84475d69f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S1519-566X2005000100013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13508,51 +13508,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">164, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1967-1980. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70306a96225728a4f" w:history="1">
+      <w:hyperlink r:id="rId13986acb84475d74e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-019-04247-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13578,51 +13578,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 30-41. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38566a96225728af9" w:history="1">
+      <w:hyperlink r:id="rId74516acb84475d7c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org /10.1007/s40858-022-00539-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13668,51 +13668,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">149</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 104330. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61276a96225728b98" w:history="1">
+      <w:hyperlink r:id="rId73056acb84475d854" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.biocontrol.2020.104330</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13738,51 +13738,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 97-106. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19966a96225728c4d" w:history="1">
+      <w:hyperlink r:id="rId53246acb84475d8c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.2006.01457.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13808,51 +13808,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 211-220. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88616a96225728ccb" w:history="1">
+      <w:hyperlink r:id="rId96956acb84475d937" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.scielo.br/j/sp/a/gdtT4FJyJ43td5bGSt84XYt/?format=pdf&amp;lang=en</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13878,51 +13878,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">90</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 307-312. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70296a96225728d43" w:history="1">
+      <w:hyperlink r:id="rId25716acb84475d9aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.jstor.org/stable/41998508</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13948,51 +13948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">94</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 284-292. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39796a96225728de0" w:history="1">
+      <w:hyperlink r:id="rId99246acb84475da1b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-94-3-0284</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14038,51 +14038,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3944</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-67. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78136a96225728e74" w:history="1">
+      <w:hyperlink r:id="rId94746acb84475daaa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zootaxa.3944.1.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14128,51 +14128,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">113</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1576-1581. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93136a96225728f0a" w:history="1">
+      <w:hyperlink r:id="rId58446acb84475db3c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/toaa007</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14296,51 +14296,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 188-197. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75516a96225729033" w:history="1">
+      <w:hyperlink r:id="rId27946acb84475dc5d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S1982-56762013005000005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14366,51 +14366,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 9, 839. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26596a962257290a7" w:history="1">
+      <w:hyperlink r:id="rId60406acb84475dd00" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agriculture11090839</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14436,51 +14436,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 641252. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77176a9622572911f" w:history="1">
+      <w:hyperlink r:id="rId79116acb84475dd79" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2021.641252</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14526,51 +14526,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 6. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62076a962257291e2" w:history="1">
+      <w:hyperlink r:id="rId94826acb84475de0c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-18-1617-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14616,51 +14616,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1588-1598. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32346a9622572927f" w:history="1">
+      <w:hyperlink r:id="rId27236acb84475dea0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-17-1425-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14726,51 +14726,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1371. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50746a962257295db" w:history="1">
+      <w:hyperlink r:id="rId39536acb84475df52" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants12061371</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14796,51 +14796,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to young citrus plants under laboratory conditions. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings of the Ninth IOCV Conference, 1983. Riverside, CA, USA: IOCV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 218-221. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86616a9622572968c" w:history="1">
+      <w:hyperlink r:id="rId92086acb84475dfc5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://escholarship.org/content/qt37m0z5t2/qt37m0z5t2_noSplash_c53e95d71d3844619398ad52ac9b216b.pdf?t=p0w8fo</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14886,51 +14886,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 180-192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37456a9622572972f" w:history="1">
+      <w:hyperlink r:id="rId38196acb84475e05b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zoosymposia.6.1.28</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14956,51 +14956,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">206</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 144-149. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27416a962257297d4" w:history="1">
+      <w:hyperlink r:id="rId94926acb84475e0ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.jviromet.2014.06.010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15026,51 +15026,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">193</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 548-553. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56856a9622572989d" w:history="1">
+      <w:hyperlink r:id="rId12006acb84475e142" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.jviromet.2013.07.035</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15096,51 +15096,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">243</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 177-181. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89956a9622572991b" w:history="1">
+      <w:hyperlink r:id="rId35246acb84475e1b4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.jviromet.2017.02.012</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15166,51 +15166,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">224</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 105-109. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18106a962257299b5" w:history="1">
+      <w:hyperlink r:id="rId28886acb84475e226" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://doi.org/10.1016/j.jviromet.2015.08.022</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15227,51 +15227,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fitopatologia Brasileira </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 208-2013. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83366a96225729a25" w:history="1">
+      <w:hyperlink r:id="rId13616acb84475e28c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.researchgate.net/publication/281200751_Mechanical_transmission_and_ultrastructural_aspects_of_citrus_leprosis_disease/link/575863e108ae9a9c954a773a/download</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15297,51 +15297,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">155</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1373-1379. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27446a96225729ac4" w:history="1">
+      <w:hyperlink r:id="rId25856acb84475e301" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-019-01854-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15387,51 +15387,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2602-2622. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45866a96225729f10" w:history="1">
+      <w:hyperlink r:id="rId50246acb84475e391" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v6072602</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15457,51 +15457,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 119-148. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78966a96225729fc2" w:history="1">
+      <w:hyperlink r:id="rId92916acb84475e402" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/bs.aivir.2018.06.001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15567,51 +15567,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">159</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 607-619. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21916a9622572a095" w:history="1">
+      <w:hyperlink r:id="rId29256acb84475e4dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-013-1834-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15679,51 +15679,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5),</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">678, 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70506a9622572a15c" w:history="1">
+      <w:hyperlink r:id="rId77916acb84475e599" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2008.678</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15749,51 +15749,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 5110, 32 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80516a9622572a1d5" w:history="1">
+      <w:hyperlink r:id="rId64596acb84475e60d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5110</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15819,51 +15819,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,  383-400. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58636a9622572a24c" w:history="1">
+      <w:hyperlink r:id="rId65026acb84475e67e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12684</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15887,51 +15887,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (in press)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2023) Consolidated text Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85406a9622572a2c7" w:history="1">
+      <w:hyperlink r:id="rId97766acb84475e6f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2072-20230809</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 September 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -16026,51 +16026,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">113</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1628-1634. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30686a9622572a3ac" w:history="1">
+      <w:hyperlink r:id="rId83856acb84475e7d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/toaa070</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16116,51 +16116,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 66-73. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46616a9622572a441" w:history="1">
+      <w:hyperlink r:id="rId99896acb84475e86d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.coviro.2018.07.010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16284,51 +16284,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 69-77. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76306a9622572a558" w:history="1">
+      <w:hyperlink r:id="rId21986acb84475eace" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s40858-017-0195-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16354,51 +16354,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52996a9622572a5cb" w:history="1">
+      <w:hyperlink r:id="rId65436acb84475eb58" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S1982-56762014005000004</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16444,51 +16444,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">97</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1346-1351. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81886a9622572a660" w:history="1">
+      <w:hyperlink r:id="rId79306acb84475ebec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-12-12-1143-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16534,51 +16534,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 135-160. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48546a9622572a6f1" w:history="1">
+      <w:hyperlink r:id="rId59696acb84475ec7d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1023/b:appa.0000006546.55305.e3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16604,51 +16604,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">508</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 18-25. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41496a9622572a766" w:history="1">
+      <w:hyperlink r:id="rId41066acb84475ecee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.virol.2017.04.027</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16694,51 +16694,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 215-223. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52926a9622572a804" w:history="1">
+      <w:hyperlink r:id="rId47446acb84475ed7d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1023/b:appa.0000006550.88615.10</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16784,51 +16784,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">92</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1364. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31286a9622572a89b" w:history="1">
+      <w:hyperlink r:id="rId91056acb84475ee0f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-92-9-1364C</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16854,51 +16854,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1317-1321. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66276a9622572a910" w:history="1">
+      <w:hyperlink r:id="rId78426acb84475ee81" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.2003.87.11.1317</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16944,51 +16944,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 122-127. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33796a9622572a9a3" w:history="1">
+      <w:hyperlink r:id="rId76206acb84475ef12" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-01-11-0013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17034,51 +17034,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">158</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2421-2424. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35876a9622572aa36" w:history="1">
+      <w:hyperlink r:id="rId33166acb84475efa4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-013-1745-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17104,51 +17104,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">78</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2643-2656. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20716a9622572aaac" w:history="1">
+      <w:hyperlink r:id="rId43576acb84475f016" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1002/ps.6894</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17194,51 +17194,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">42</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 406-426. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94556a9622572ab3e" w:history="1">
+      <w:hyperlink r:id="rId88556acb84475f0a7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/zsc.12013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17284,51 +17284,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1046-1046. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94206a9622572abd5" w:history="1">
+      <w:hyperlink r:id="rId13136acb84475f137" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-07-17-1000-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17374,81 +17374,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">96</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 968-972. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24436a9622572ac67" w:history="1">
+      <w:hyperlink r:id="rId57916acb84475f1c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-06-11-0538</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Olmedo Velarde A, Larrea-Sarmiento A, Wang X, Hu JS &amp; Melzer MJ (2023) A breakthrough in kitavirids: genetic variability, reverse-genetics, Koch's postulates and transmission of hibiscus green spot virus 2. Phytopathology (early view). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30206a9622572ac9c" w:history="1">
+      <w:hyperlink r:id="rId48676acb84475f1fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-04-23-0110-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17494,51 +17494,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2539. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98656a9622572ad2f" w:history="1">
+      <w:hyperlink r:id="rId85586acb84475f28c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-10-21-2314-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17604,51 +17604,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2258. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46426a9622572ade2" w:history="1">
+      <w:hyperlink r:id="rId15556acb84475f33b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-12-20-2736-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17674,51 +17674,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 219-224. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17946a9622572ae56" w:history="1">
+      <w:hyperlink r:id="rId57996acb84475f3ae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12472</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17744,51 +17744,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1058847. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86176a9622572aeca" w:history="1">
+      <w:hyperlink r:id="rId54976acb84475f437" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2022.1058847</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17814,51 +17814,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 153. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85186a9622572af53" w:history="1">
+      <w:hyperlink r:id="rId54366acb84475f4ae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v8060153</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17904,51 +17904,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 963-976. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30126a9622572afe9" w:history="1">
+      <w:hyperlink r:id="rId46576acb84475f543" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-02-17-0042-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17994,51 +17994,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 165-175. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83366a9622572b07a" w:history="1">
+      <w:hyperlink r:id="rId55946acb84475f5d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10493-012-9632-z</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18084,51 +18084,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 161-179. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84586a9622572b10e" w:history="1">
+      <w:hyperlink r:id="rId18006acb84475f668" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1023/b:appa.0000006547.76802.6e</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18192,51 +18192,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 488-500. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91526a9622572b1c3" w:history="1">
+      <w:hyperlink r:id="rId47776acb84475f71c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-07-12-0177-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18262,51 +18262,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1013-1025. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32626a9622572b237" w:history="1">
+      <w:hyperlink r:id="rId64426acb84475f790" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-12-14-0375-FI</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18332,51 +18332,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1162. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44996a9622572b2aa" w:history="1">
+      <w:hyperlink r:id="rId50086acb84475f812" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-02-14-0117-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18402,51 +18402,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e00519-13. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65116a9622572b321" w:history="1">
+      <w:hyperlink r:id="rId26666acb84475f889" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/genomeA.00519-13</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18472,51 +18472,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, S5.53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84336a9622572b39a" w:history="1">
+      <w:hyperlink r:id="rId97116acb84475f8fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apsjournals.apsnet.org/doi/epdf/10.1094/PHYTO-107-12-S5.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18542,51 +18542,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1181. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48196a9622572b415" w:history="1">
+      <w:hyperlink r:id="rId56896acb84475f971" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-11-17-1699-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18612,51 +18612,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">110</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 106-120. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12756a9622572b488" w:history="1">
+      <w:hyperlink r:id="rId80546acb84475f9e4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-07-19-0253-FI</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18702,51 +18702,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 564-575. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82076a9622572b51c" w:history="1">
+      <w:hyperlink r:id="rId71046acb84475fa76" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-09-14-0245-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18772,51 +18772,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">71</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 227-241. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65746a9622572b58f" w:history="1">
+      <w:hyperlink r:id="rId76916acb84475fb04" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10493-017-0123-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18862,51 +18862,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 836743. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54216a9622572b622" w:history="1">
+      <w:hyperlink r:id="rId21556acb84475fb98" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2022.836743</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18952,51 +18952,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">167</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2429–2440. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12916a9622572b6b4" w:history="1">
+      <w:hyperlink r:id="rId31446acb84475fc29" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-022-05516-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -19022,151 +19022,151 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lázaro E, Vanaclocha P, Vicent A, Vives MC &amp; Delbianco A (2023) Pest survey card on Citrus leprosis viruses. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Supporting Publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EN-7804. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60556a9622572b72f" w:history="1">
+      <w:hyperlink r:id="rId65386acb84475fca2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2023.EN-7804</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Citrus leprosis virus C (leprosis of citrus). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Compendium</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76256a9622572b781" w:history="1">
+      <w:hyperlink r:id="rId34456acb84475fcf3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.13449</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Citrus leprosis N Dichorhavirus. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Compendium</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37186a9622572b7d4" w:history="1">
+      <w:hyperlink r:id="rId81816acb84475fd45" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.88562658</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -19232,51 +19232,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus leprosis disease</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18106a9622572b897" w:history="1">
+      <w:hyperlink r:id="rId27096acb84475fe03" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -19351,63 +19351,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="61740968" name="name52296a9622572ba0c" descr="eu_funding_250.png"/>
+            <wp:docPr id="53783869" name="name28956acb84475ff33" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId93116a9622572ba0b" cstate="print"/>
+                    <a:blip r:embed="rId24136acb84475ff32" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -19505,137 +19505,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="90915880">
+  <w:abstractNum w:abstractNumId="66752027">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="60045120">
+    <w:lvl w:ilvl="0" w:tplc="54072500">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="60045120" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="54072500" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="60045120" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="54072500" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="60045120" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="54072500" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="60045120" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="54072500" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="60045120" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="54072500" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="60045120" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="54072500" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="60045120" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="54072500" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="60045120" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="54072500" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="90915879">
+  <w:abstractNum w:abstractNumId="66752026">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="89267007">
+    <w:lvl w:ilvl="0" w:tplc="47580712">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -20387,55 +20387,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="90915879">
-    <w:abstractNumId w:val="90915879"/>
+  <w:num w:numId="66752026">
+    <w:abstractNumId w:val="66752026"/>
   </w:num>
-  <w:num w:numId="90915880">
-    <w:abstractNumId w:val="90915880"/>
+  <w:num w:numId="66752027">
+    <w:abstractNumId w:val="66752027"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -31985,51 +31985,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId459533632" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId162213351" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId30836a9622571eccc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CILV00/" TargetMode="External"/><Relationship Id="rId98686a9622571ed3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CILV00/categorization" TargetMode="External"/><Relationship Id="rId84316a9622571f7c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CILV00/photos" TargetMode="External"/><Relationship Id="rId46656a96225727d75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/datasheet" TargetMode="External"/><Relationship Id="rId59346a9622572886e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/epdf/10.1094/PHYTO-107-12-S5.1" TargetMode="External"/><Relationship Id="rId20276a96225728908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-016-2880-1" TargetMode="External"/><Relationship Id="rId84606a9622572899c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1519-566X2005000100013" TargetMode="External"/><Relationship Id="rId70306a96225728a4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-019-04247-4" TargetMode="External"/><Relationship Id="rId38566a96225728af9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s40858-022-00539-4" TargetMode="External"/><Relationship Id="rId61276a96225728b98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2020.104330" TargetMode="External"/><Relationship Id="rId19966a96225728c4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2006.01457.x" TargetMode="External"/><Relationship Id="rId88616a96225728ccb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scielo.br/j/sp/a/gdtT4FJyJ43td5bGSt84XYt/?format=pdf&amp;lang=en" TargetMode="External"/><Relationship Id="rId70296a96225728d43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/41998508" TargetMode="External"/><Relationship Id="rId39796a96225728de0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-94-3-0284" TargetMode="External"/><Relationship Id="rId78136a96225728e74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.3944.1.1" TargetMode="External"/><Relationship Id="rId93136a96225728f0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toaa007" TargetMode="External"/><Relationship Id="rId75516a96225729033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762013005000005" TargetMode="External"/><Relationship Id="rId26596a962257290a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture11090839" TargetMode="External"/><Relationship Id="rId77176a9622572911f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2021.641252" TargetMode="External"/><Relationship Id="rId62076a962257291e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-18-1617-PDN" TargetMode="External"/><Relationship Id="rId32346a9622572927f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-17-1425-RE" TargetMode="External"/><Relationship Id="rId50746a962257295db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants12061371" TargetMode="External"/><Relationship Id="rId86616a9622572968c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://escholarship.org/content/qt37m0z5t2/qt37m0z5t2_noSplash_c53e95d71d3844619398ad52ac9b216b.pdf?t=p0w8fo" TargetMode="External"/><Relationship Id="rId37456a9622572972f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zoosymposia.6.1.28" TargetMode="External"/><Relationship Id="rId27416a962257297d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2014.06.010" TargetMode="External"/><Relationship Id="rId56856a9622572989d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2013.07.035" TargetMode="External"/><Relationship Id="rId89956a9622572991b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2017.02.012" TargetMode="External"/><Relationship Id="rId18106a962257299b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.1016/j.jviromet.2015.08.022" TargetMode="External"/><Relationship Id="rId83366a96225729a25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/281200751_Mechanical_transmission_and_ultrastructural_aspects_of_citrus_leprosis_disease/link/575863e108ae9a9c954a773a/download" TargetMode="External"/><Relationship Id="rId27446a96225729ac4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-019-01854-4" TargetMode="External"/><Relationship Id="rId45866a96225729f10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v6072602" TargetMode="External"/><Relationship Id="rId78966a96225729fc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/bs.aivir.2018.06.001" TargetMode="External"/><Relationship Id="rId21916a9622572a095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-013-1834-0" TargetMode="External"/><Relationship Id="rId70506a9622572a15c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2008.678" TargetMode="External"/><Relationship Id="rId80516a9622572a1d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5110" TargetMode="External"/><Relationship Id="rId58636a9622572a24c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12684" TargetMode="External"/><Relationship Id="rId85406a9622572a2c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2072-20230809" TargetMode="External"/><Relationship Id="rId30686a9622572a3ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toaa070" TargetMode="External"/><Relationship Id="rId46616a9622572a441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.coviro.2018.07.010" TargetMode="External"/><Relationship Id="rId76306a9622572a558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40858-017-0195-8" TargetMode="External"/><Relationship Id="rId52996a9622572a5cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014005000004" TargetMode="External"/><Relationship Id="rId81886a9622572a660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-12-1143-RE" TargetMode="External"/><Relationship Id="rId48546a9622572a6f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/b:appa.0000006546.55305.e3" TargetMode="External"/><Relationship Id="rId41496a9622572a766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.virol.2017.04.027" TargetMode="External"/><Relationship Id="rId52926a9622572a804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/b:appa.0000006550.88615.10" TargetMode="External"/><Relationship Id="rId31286a9622572a89b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-92-9-1364C" TargetMode="External"/><Relationship Id="rId66276a9622572a910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2003.87.11.1317" TargetMode="External"/><Relationship Id="rId33796a9622572a9a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-01-11-0013" TargetMode="External"/><Relationship Id="rId35876a9622572aa36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-013-1745-0" TargetMode="External"/><Relationship Id="rId20716a9622572aaac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ps.6894" TargetMode="External"/><Relationship Id="rId94556a9622572ab3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/zsc.12013" TargetMode="External"/><Relationship Id="rId94206a9622572abd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-07-17-1000-PDN" TargetMode="External"/><Relationship Id="rId24436a9622572ac67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-06-11-0538" TargetMode="External"/><Relationship Id="rId30206a9622572ac9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-04-23-0110-R" TargetMode="External"/><Relationship Id="rId98656a9622572ad2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-10-21-2314-PDN" TargetMode="External"/><Relationship Id="rId46426a9622572ade2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-20-2736-PDN" TargetMode="External"/><Relationship Id="rId17946a9622572ae56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12472" TargetMode="External"/><Relationship Id="rId86176a9622572aeca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2022.1058847" TargetMode="External"/><Relationship Id="rId85186a9622572af53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v8060153" TargetMode="External"/><Relationship Id="rId30126a9622572afe9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-02-17-0042-R" TargetMode="External"/><Relationship Id="rId83366a9622572b07a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-012-9632-z" TargetMode="External"/><Relationship Id="rId84586a9622572b10e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/b:appa.0000006547.76802.6e" TargetMode="External"/><Relationship Id="rId91526a9622572b1c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-07-12-0177-R" TargetMode="External"/><Relationship Id="rId32626a9622572b237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-12-14-0375-FI" TargetMode="External"/><Relationship Id="rId44996a9622572b2aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-14-0117-PDN" TargetMode="External"/><Relationship Id="rId65116a9622572b321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/genomeA.00519-13" TargetMode="External"/><Relationship Id="rId84336a9622572b39a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/epdf/10.1094/PHYTO-107-12-S5.1" TargetMode="External"/><Relationship Id="rId48196a9622572b415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-17-1699-PDN" TargetMode="External"/><Relationship Id="rId12756a9622572b488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-07-19-0253-FI" TargetMode="External"/><Relationship Id="rId82076a9622572b51c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-14-0245-R" TargetMode="External"/><Relationship Id="rId65746a9622572b58f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-017-0123-0" TargetMode="External"/><Relationship Id="rId54216a9622572b622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.836743" TargetMode="External"/><Relationship Id="rId12916a9622572b6b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-022-05516-5" TargetMode="External"/><Relationship Id="rId60556a9622572b72f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2023.EN-7804" TargetMode="External"/><Relationship Id="rId76256a9622572b781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.13449" TargetMode="External"/><Relationship Id="rId37186a9622572b7d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.88562658" TargetMode="External"/><Relationship Id="rId18106a9622572b897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId65496a9622571f6a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65496a9622571f6a9.jpg"/><Relationship Id="rId70386a96225727276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70386a96225727276.jpg"/><Relationship Id="rId93116a9622572ba0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93116a9622572ba0b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId899610636" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId744367467" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId82816acb844753703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CILV00/" TargetMode="External"/><Relationship Id="rId25156acb844753770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CILV00/categorization" TargetMode="External"/><Relationship Id="rId33216acb84475406a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CILV00/photos" TargetMode="External"/><Relationship Id="rId29866acb84475ca6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/datasheet" TargetMode="External"/><Relationship Id="rId39456acb84475d574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/epdf/10.1094/PHYTO-107-12-S5.1" TargetMode="External"/><Relationship Id="rId83456acb84475d60b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-016-2880-1" TargetMode="External"/><Relationship Id="rId91086acb84475d69f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1519-566X2005000100013" TargetMode="External"/><Relationship Id="rId13986acb84475d74e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-019-04247-4" TargetMode="External"/><Relationship Id="rId74516acb84475d7c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s40858-022-00539-4" TargetMode="External"/><Relationship Id="rId73056acb84475d854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2020.104330" TargetMode="External"/><Relationship Id="rId53246acb84475d8c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2006.01457.x" TargetMode="External"/><Relationship Id="rId96956acb84475d937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scielo.br/j/sp/a/gdtT4FJyJ43td5bGSt84XYt/?format=pdf&amp;lang=en" TargetMode="External"/><Relationship Id="rId25716acb84475d9aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/41998508" TargetMode="External"/><Relationship Id="rId99246acb84475da1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-94-3-0284" TargetMode="External"/><Relationship Id="rId94746acb84475daaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.3944.1.1" TargetMode="External"/><Relationship Id="rId58446acb84475db3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toaa007" TargetMode="External"/><Relationship Id="rId27946acb84475dc5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762013005000005" TargetMode="External"/><Relationship Id="rId60406acb84475dd00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture11090839" TargetMode="External"/><Relationship Id="rId79116acb84475dd79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2021.641252" TargetMode="External"/><Relationship Id="rId94826acb84475de0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-18-1617-PDN" TargetMode="External"/><Relationship Id="rId27236acb84475dea0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-17-1425-RE" TargetMode="External"/><Relationship Id="rId39536acb84475df52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants12061371" TargetMode="External"/><Relationship Id="rId92086acb84475dfc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://escholarship.org/content/qt37m0z5t2/qt37m0z5t2_noSplash_c53e95d71d3844619398ad52ac9b216b.pdf?t=p0w8fo" TargetMode="External"/><Relationship Id="rId38196acb84475e05b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zoosymposia.6.1.28" TargetMode="External"/><Relationship Id="rId94926acb84475e0ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2014.06.010" TargetMode="External"/><Relationship Id="rId12006acb84475e142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2013.07.035" TargetMode="External"/><Relationship Id="rId35246acb84475e1b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2017.02.012" TargetMode="External"/><Relationship Id="rId28886acb84475e226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.1016/j.jviromet.2015.08.022" TargetMode="External"/><Relationship Id="rId13616acb84475e28c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/281200751_Mechanical_transmission_and_ultrastructural_aspects_of_citrus_leprosis_disease/link/575863e108ae9a9c954a773a/download" TargetMode="External"/><Relationship Id="rId25856acb84475e301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-019-01854-4" TargetMode="External"/><Relationship Id="rId50246acb84475e391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v6072602" TargetMode="External"/><Relationship Id="rId92916acb84475e402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/bs.aivir.2018.06.001" TargetMode="External"/><Relationship Id="rId29256acb84475e4dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-013-1834-0" TargetMode="External"/><Relationship Id="rId77916acb84475e599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2008.678" TargetMode="External"/><Relationship Id="rId64596acb84475e60d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5110" TargetMode="External"/><Relationship Id="rId65026acb84475e67e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12684" TargetMode="External"/><Relationship Id="rId97766acb84475e6f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2072-20230809" TargetMode="External"/><Relationship Id="rId83856acb84475e7d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toaa070" TargetMode="External"/><Relationship Id="rId99896acb84475e86d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.coviro.2018.07.010" TargetMode="External"/><Relationship Id="rId21986acb84475eace" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40858-017-0195-8" TargetMode="External"/><Relationship Id="rId65436acb84475eb58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014005000004" TargetMode="External"/><Relationship Id="rId79306acb84475ebec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-12-1143-RE" TargetMode="External"/><Relationship Id="rId59696acb84475ec7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/b:appa.0000006546.55305.e3" TargetMode="External"/><Relationship Id="rId41066acb84475ecee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.virol.2017.04.027" TargetMode="External"/><Relationship Id="rId47446acb84475ed7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/b:appa.0000006550.88615.10" TargetMode="External"/><Relationship Id="rId91056acb84475ee0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-92-9-1364C" TargetMode="External"/><Relationship Id="rId78426acb84475ee81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2003.87.11.1317" TargetMode="External"/><Relationship Id="rId76206acb84475ef12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-01-11-0013" TargetMode="External"/><Relationship Id="rId33166acb84475efa4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-013-1745-0" TargetMode="External"/><Relationship Id="rId43576acb84475f016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ps.6894" TargetMode="External"/><Relationship Id="rId88556acb84475f0a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/zsc.12013" TargetMode="External"/><Relationship Id="rId13136acb84475f137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-07-17-1000-PDN" TargetMode="External"/><Relationship Id="rId57916acb84475f1c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-06-11-0538" TargetMode="External"/><Relationship Id="rId48676acb84475f1fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-04-23-0110-R" TargetMode="External"/><Relationship Id="rId85586acb84475f28c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-10-21-2314-PDN" TargetMode="External"/><Relationship Id="rId15556acb84475f33b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-20-2736-PDN" TargetMode="External"/><Relationship Id="rId57996acb84475f3ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12472" TargetMode="External"/><Relationship Id="rId54976acb84475f437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2022.1058847" TargetMode="External"/><Relationship Id="rId54366acb84475f4ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v8060153" TargetMode="External"/><Relationship Id="rId46576acb84475f543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-02-17-0042-R" TargetMode="External"/><Relationship Id="rId55946acb84475f5d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-012-9632-z" TargetMode="External"/><Relationship Id="rId18006acb84475f668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/b:appa.0000006547.76802.6e" TargetMode="External"/><Relationship Id="rId47776acb84475f71c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-07-12-0177-R" TargetMode="External"/><Relationship Id="rId64426acb84475f790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-12-14-0375-FI" TargetMode="External"/><Relationship Id="rId50086acb84475f812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-14-0117-PDN" TargetMode="External"/><Relationship Id="rId26666acb84475f889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/genomeA.00519-13" TargetMode="External"/><Relationship Id="rId97116acb84475f8fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/epdf/10.1094/PHYTO-107-12-S5.1" TargetMode="External"/><Relationship Id="rId56896acb84475f971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-17-1699-PDN" TargetMode="External"/><Relationship Id="rId80546acb84475f9e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-07-19-0253-FI" TargetMode="External"/><Relationship Id="rId71046acb84475fa76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-14-0245-R" TargetMode="External"/><Relationship Id="rId76916acb84475fb04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-017-0123-0" TargetMode="External"/><Relationship Id="rId21556acb84475fb98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.836743" TargetMode="External"/><Relationship Id="rId31446acb84475fc29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-022-05516-5" TargetMode="External"/><Relationship Id="rId65386acb84475fca2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2023.EN-7804" TargetMode="External"/><Relationship Id="rId34456acb84475fcf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.13449" TargetMode="External"/><Relationship Id="rId81816acb84475fd45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.88562658" TargetMode="External"/><Relationship Id="rId27096acb84475fe03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId90946acb844753f11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90946acb844753f11.jpg"/><Relationship Id="rId38936acb84475bce0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38936acb84475bce0.jpg"/><Relationship Id="rId24136acb84475ff32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24136acb84475ff32.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>