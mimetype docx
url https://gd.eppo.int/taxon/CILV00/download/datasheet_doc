--- v5 (2026-03-04)
+++ v6 (2026-04-11)
@@ -202,51 +202,51 @@
               <w:t xml:space="preserve"> Viruses and viroids: Viruses (unclassified)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> citrus leprosis, leprosis of citrus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId865269a7bf4d4bb57" w:history="1">
+            <w:hyperlink r:id="rId659769da1b58e3130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -262,51 +262,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228869a7bf4d4bbc4" w:history="1">
+            <w:hyperlink r:id="rId495969da1b58e31a2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CILV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="52459327" name="name156669a7bf4d4c36f" descr="395.jpg"/>
+                  <wp:docPr id="76219785" name="name976369da1b58e3842" descr="395.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="395.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId338269a7bf4d4c36d" cstate="print"/>
+                          <a:blip r:embed="rId859269da1b58e3840" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId614169a7bf4d4c49c" w:history="1">
+            <w:hyperlink r:id="rId367969da1b58e3a49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -10295,63 +10295,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="42728276" name="name826069a7bf4d529e0" descr="CILV00_distribution_map.jpg"/>
+            <wp:docPr id="9855245" name="name634869da1b58eaa29" descr="CILV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CILV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId634069a7bf4d529dd" cstate="print"/>
+                    <a:blip r:embed="rId117369da1b58eaa26" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -11595,51 +11595,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId360869a7bf4d5341f" w:history="1">
+      <w:hyperlink r:id="rId100169da1b58eb4f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO, 2023</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) or zonate chlorosis, which is associated with infestation by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -13218,51 +13218,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, S5.53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId890669a7bf4d53eb5" w:history="1">
+      <w:hyperlink r:id="rId211669da1b58ec0a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apsjournals.apsnet.org/doi/epdf/10.1094/PHYTO-107-12-S5.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13308,51 +13308,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">161</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2351-2360. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId388569a7bf4d53f56" w:history="1">
+      <w:hyperlink r:id="rId957569da1b58ec13c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-016-2880-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13398,51 +13398,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 89-96. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId865769a7bf4d53fff" w:history="1">
+      <w:hyperlink r:id="rId377069da1b58ec1d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S1519-566X2005000100013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13508,51 +13508,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">164, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1967-1980. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId825569a7bf4d540b4" w:history="1">
+      <w:hyperlink r:id="rId704269da1b58ec288" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-019-04247-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13578,51 +13578,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 30-41. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId287469a7bf4d5412c" w:history="1">
+      <w:hyperlink r:id="rId914769da1b58ec30a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org /10.1007/s40858-022-00539-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13668,51 +13668,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">149</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 104330. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId472069a7bf4d541c1" w:history="1">
+      <w:hyperlink r:id="rId111569da1b58ec3a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.biocontrol.2020.104330</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13738,51 +13738,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 97-106. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId112269a7bf4d54234" w:history="1">
+      <w:hyperlink r:id="rId163769da1b58ec41b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.2006.01457.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13808,51 +13808,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 211-220. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId208669a7bf4d542a8" w:history="1">
+      <w:hyperlink r:id="rId446469da1b58ec48f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.scielo.br/j/sp/a/gdtT4FJyJ43td5bGSt84XYt/?format=pdf&amp;lang=en</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13878,51 +13878,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">90</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 307-312. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId454569a7bf4d54350" w:history="1">
+      <w:hyperlink r:id="rId579369da1b58ec514" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.jstor.org/stable/41998508</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13948,51 +13948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">94</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 284-292. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId868869a7bf4d543ca" w:history="1">
+      <w:hyperlink r:id="rId402069da1b58ec58a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-94-3-0284</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14038,51 +14038,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3944</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-67. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId782869a7bf4d5445d" w:history="1">
+      <w:hyperlink r:id="rId363169da1b58ec620" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zootaxa.3944.1.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14128,51 +14128,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">113</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1576-1581. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId180169a7bf4d54503" w:history="1">
+      <w:hyperlink r:id="rId335269da1b58ec6b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/toaa007</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14296,51 +14296,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 188-197. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId927369a7bf4d54616" w:history="1">
+      <w:hyperlink r:id="rId936169da1b58ec7d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S1982-56762013005000005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14366,51 +14366,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 9, 839. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId880769a7bf4d54689" w:history="1">
+      <w:hyperlink r:id="rId143669da1b58ec847" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agriculture11090839</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14436,51 +14436,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 641252. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId782969a7bf4d546fd" w:history="1">
+      <w:hyperlink r:id="rId192769da1b58ec8bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2021.641252</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14526,51 +14526,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 6. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId743669a7bf4d5478e" w:history="1">
+      <w:hyperlink r:id="rId550569da1b58ec954" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-18-1617-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14616,51 +14616,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1588-1598. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId717169a7bf4d54823" w:history="1">
+      <w:hyperlink r:id="rId222169da1b58ec9eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-17-1425-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14726,51 +14726,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1371. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId993369a7bf4d548d4" w:history="1">
+      <w:hyperlink r:id="rId169069da1b58ecaa0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants12061371</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14796,51 +14796,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to young citrus plants under laboratory conditions. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings of the Ninth IOCV Conference, 1983. Riverside, CA, USA: IOCV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 218-221. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId721369a7bf4d54946" w:history="1">
+      <w:hyperlink r:id="rId832469da1b58ecb15" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://escholarship.org/content/qt37m0z5t2/qt37m0z5t2_noSplash_c53e95d71d3844619398ad52ac9b216b.pdf?t=p0w8fo</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14886,51 +14886,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 180-192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId629769a7bf4d549de" w:history="1">
+      <w:hyperlink r:id="rId501869da1b58ecbad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zoosymposia.6.1.28</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14956,51 +14956,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">206</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 144-149. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId772569a7bf4d54a50" w:history="1">
+      <w:hyperlink r:id="rId466569da1b58ecc23" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.jviromet.2014.06.010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15026,51 +15026,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">193</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 548-553. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId636369a7bf4d54ac3" w:history="1">
+      <w:hyperlink r:id="rId646469da1b58ecc98" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.jviromet.2013.07.035</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15096,51 +15096,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">243</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 177-181. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId821369a7bf4d54b40" w:history="1">
+      <w:hyperlink r:id="rId285069da1b58ecd0e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.jviromet.2017.02.012</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15166,51 +15166,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">224</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 105-109. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId790269a7bf4d54bb3" w:history="1">
+      <w:hyperlink r:id="rId601269da1b58ecd84" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://doi.org/10.1016/j.jviromet.2015.08.022</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15227,51 +15227,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fitopatologia Brasileira </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 208-2013. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId596269a7bf4d54c1b" w:history="1">
+      <w:hyperlink r:id="rId211169da1b58ecded" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.researchgate.net/publication/281200751_Mechanical_transmission_and_ultrastructural_aspects_of_citrus_leprosis_disease/link/575863e108ae9a9c954a773a/download</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15297,51 +15297,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">155</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1373-1379. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId547369a7bf4d54c8f" w:history="1">
+      <w:hyperlink r:id="rId435969da1b58ece63" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-019-01854-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15387,51 +15387,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2602-2622. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId964369a7bf4d54d21" w:history="1">
+      <w:hyperlink r:id="rId915269da1b58ecf2d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v6072602</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15457,51 +15457,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 119-148. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId416269a7bf4d54d92" w:history="1">
+      <w:hyperlink r:id="rId827969da1b58ecfaa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/bs.aivir.2018.06.001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15567,51 +15567,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">159</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 607-619. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId132569a7bf4d54e43" w:history="1">
+      <w:hyperlink r:id="rId258869da1b58ed066" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-013-1834-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15679,51 +15679,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5),</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">678, 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId342869a7bf4d54efb" w:history="1">
+      <w:hyperlink r:id="rId392969da1b58ed126" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2008.678</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15749,51 +15749,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 5110, 32 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId353269a7bf4d54f82" w:history="1">
+      <w:hyperlink r:id="rId427269da1b58ed19b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5110</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15819,51 +15819,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,  383-400. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId973569a7bf4d54ffa" w:history="1">
+      <w:hyperlink r:id="rId615369da1b58ed213" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12684</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15887,51 +15887,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (in press)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2023) Consolidated text Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId946769a7bf4d55072" w:history="1">
+      <w:hyperlink r:id="rId165369da1b58ed28c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2072-20230809</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 September 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -16026,51 +16026,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">113</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1628-1634. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId952969a7bf4d55150" w:history="1">
+      <w:hyperlink r:id="rId748669da1b58ed373" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/toaa070</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16116,51 +16116,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 66-73. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId880969a7bf4d551e3" w:history="1">
+      <w:hyperlink r:id="rId838069da1b58ed40a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.coviro.2018.07.010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16284,51 +16284,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 69-77. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId538169a7bf4d552f7" w:history="1">
+      <w:hyperlink r:id="rId582569da1b58ed533" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s40858-017-0195-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16354,51 +16354,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId138069a7bf4d55369" w:history="1">
+      <w:hyperlink r:id="rId307069da1b58ed5ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S1982-56762014005000004</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16444,51 +16444,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">97</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1346-1351. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId602069a7bf4d553fb" w:history="1">
+      <w:hyperlink r:id="rId115469da1b58ed643" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-12-12-1143-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16534,51 +16534,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 135-160. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId431969a7bf4d5548b" w:history="1">
+      <w:hyperlink r:id="rId743569da1b58ed6d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1023/b:appa.0000006546.55305.e3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16604,51 +16604,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">508</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 18-25. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId864069a7bf4d554fe" w:history="1">
+      <w:hyperlink r:id="rId458069da1b58ed74c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.virol.2017.04.027</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16694,51 +16694,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 215-223. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId508969a7bf4d5558c" w:history="1">
+      <w:hyperlink r:id="rId835669da1b58ed7e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1023/b:appa.0000006550.88615.10</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16784,51 +16784,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">92</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1364. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId450769a7bf4d5561e" w:history="1">
+      <w:hyperlink r:id="rId889669da1b58ed876" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-92-9-1364C</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16854,51 +16854,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1317-1321. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId741969a7bf4d55698" w:history="1">
+      <w:hyperlink r:id="rId293069da1b58ed8ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.2003.87.11.1317</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16944,51 +16944,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 122-127. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId933169a7bf4d5572c" w:history="1">
+      <w:hyperlink r:id="rId257769da1b58ed981" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-01-11-0013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17034,51 +17034,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">158</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2421-2424. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId991669a7bf4d557bd" w:history="1">
+      <w:hyperlink r:id="rId825069da1b58eda15" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-013-1745-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17104,51 +17104,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">78</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2643-2656. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId225369a7bf4d55830" w:history="1">
+      <w:hyperlink r:id="rId362769da1b58eda95" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1002/ps.6894</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17194,51 +17194,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">42</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 406-426. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId504969a7bf4d558c0" w:history="1">
+      <w:hyperlink r:id="rId841669da1b58edb2b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/zsc.12013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17284,51 +17284,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1046-1046. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId527969a7bf4d55953" w:history="1">
+      <w:hyperlink r:id="rId842869da1b58edbc0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-07-17-1000-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17374,81 +17374,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">96</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 968-972. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId879969a7bf4d559e3" w:history="1">
+      <w:hyperlink r:id="rId599269da1b58edc57" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-06-11-0538</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Olmedo Velarde A, Larrea-Sarmiento A, Wang X, Hu JS &amp; Melzer MJ (2023) A breakthrough in kitavirids: genetic variability, reverse-genetics, Koch's postulates and transmission of hibiscus green spot virus 2. Phytopathology (early view). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId271169a7bf4d55a18" w:history="1">
+      <w:hyperlink r:id="rId851269da1b58edc8b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-04-23-0110-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17494,51 +17494,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2539. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId256369a7bf4d55aa6" w:history="1">
+      <w:hyperlink r:id="rId320269da1b58edd2d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-10-21-2314-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17604,51 +17604,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2258. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId217869a7bf4d55b56" w:history="1">
+      <w:hyperlink r:id="rId290369da1b58edde0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-12-20-2736-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17674,51 +17674,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 219-224. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId590469a7bf4d55bc8" w:history="1">
+      <w:hyperlink r:id="rId792169da1b58ede54" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12472</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17744,51 +17744,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1058847. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId991769a7bf4d55c3c" w:history="1">
+      <w:hyperlink r:id="rId804869da1b58edec5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2022.1058847</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17814,51 +17814,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 153. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId820469a7bf4d55cad" w:history="1">
+      <w:hyperlink r:id="rId314269da1b58edf35" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v8060153</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17904,51 +17904,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 963-976. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId713969a7bf4d55d3e" w:history="1">
+      <w:hyperlink r:id="rId651269da1b58edfc4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-02-17-0042-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17994,51 +17994,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 165-175. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId975669a7bf4d55dcd" w:history="1">
+      <w:hyperlink r:id="rId448369da1b58ee052" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10493-012-9632-z</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18084,51 +18084,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 161-179. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId230669a7bf4d55e5e" w:history="1">
+      <w:hyperlink r:id="rId280769da1b58ee0e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1023/b:appa.0000006547.76802.6e</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18192,51 +18192,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 488-500. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId728069a7bf4d55f30" w:history="1">
+      <w:hyperlink r:id="rId975669da1b58ee193" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-07-12-0177-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18262,51 +18262,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1013-1025. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId711369a7bf4d55fa5" w:history="1">
+      <w:hyperlink r:id="rId838169da1b58ee204" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-12-14-0375-FI</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18332,51 +18332,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1162. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId603669a7bf4d56018" w:history="1">
+      <w:hyperlink r:id="rId930569da1b58ee273" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-02-14-0117-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18402,51 +18402,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e00519-13. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId106769a7bf4d56327" w:history="1">
+      <w:hyperlink r:id="rId170969da1b58ee45a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/genomeA.00519-13</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18472,51 +18472,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, S5.53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId666369a7bf4d563a1" w:history="1">
+      <w:hyperlink r:id="rId982169da1b58ee4d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apsjournals.apsnet.org/doi/epdf/10.1094/PHYTO-107-12-S5.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18542,51 +18542,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1181. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId140569a7bf4d56429" w:history="1">
+      <w:hyperlink r:id="rId220469da1b58ee547" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-11-17-1699-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18612,51 +18612,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">110</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 106-120. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId862069a7bf4d564a5" w:history="1">
+      <w:hyperlink r:id="rId276669da1b58ee5b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-07-19-0253-FI</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18702,51 +18702,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 564-575. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId762269a7bf4d56539" w:history="1">
+      <w:hyperlink r:id="rId419069da1b58ee657" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-09-14-0245-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18772,51 +18772,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">71</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 227-241. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId930969a7bf4d565aa" w:history="1">
+      <w:hyperlink r:id="rId689269da1b58ee6d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10493-017-0123-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18862,51 +18862,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 836743. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId567369a7bf4d5663a" w:history="1">
+      <w:hyperlink r:id="rId316469da1b58ee766" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2022.836743</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18952,51 +18952,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">167</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2429–2440. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId910369a7bf4d566c9" w:history="1">
+      <w:hyperlink r:id="rId863869da1b58ee7f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-022-05516-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -19022,151 +19022,151 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lázaro E, Vanaclocha P, Vicent A, Vives MC &amp; Delbianco A (2023) Pest survey card on Citrus leprosis viruses. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Supporting Publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EN-7804. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId109069a7bf4d56741" w:history="1">
+      <w:hyperlink r:id="rId862769da1b58ee871" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2023.EN-7804</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Citrus leprosis virus C (leprosis of citrus). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Compendium</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId396069a7bf4d56791" w:history="1">
+      <w:hyperlink r:id="rId372069da1b58ee8c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.13449</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Citrus leprosis N Dichorhavirus. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Compendium</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId177669a7bf4d567e3" w:history="1">
+      <w:hyperlink r:id="rId482269da1b58ee917" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.88562658</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -19232,51 +19232,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus leprosis disease</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId370269a7bf4d5689d" w:history="1">
+      <w:hyperlink r:id="rId932169da1b58ee9d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -19351,63 +19351,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="37743622" name="name797069a7bf4d56a08" descr="eu_funding_250.png"/>
+            <wp:docPr id="43338539" name="name350369da1b58eeae9" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId230069a7bf4d56a07" cstate="print"/>
+                    <a:blip r:embed="rId319269da1b58eeae8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -19505,137 +19505,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="92423034">
+  <w:abstractNum w:abstractNumId="28705288">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="68934230">
+    <w:lvl w:ilvl="0" w:tplc="51240143">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="68934230" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="51240143" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="68934230" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="51240143" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="68934230" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="51240143" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="68934230" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="51240143" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="68934230" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="51240143" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="68934230" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="51240143" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="68934230" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="51240143" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="68934230" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="51240143" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="92423033">
+  <w:abstractNum w:abstractNumId="28705287">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="44458480">
+    <w:lvl w:ilvl="0" w:tplc="76073425">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -20387,55 +20387,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="92423033">
-    <w:abstractNumId w:val="92423033"/>
+  <w:num w:numId="28705287">
+    <w:abstractNumId w:val="28705287"/>
   </w:num>
-  <w:num w:numId="92423034">
-    <w:abstractNumId w:val="92423034"/>
+  <w:num w:numId="28705288">
+    <w:abstractNumId w:val="28705288"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -31985,51 +31985,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId202464737" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId594612944" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId865269a7bf4d4bb57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CILV00/" TargetMode="External"/><Relationship Id="rId228869a7bf4d4bbc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CILV00/categorization" TargetMode="External"/><Relationship Id="rId614169a7bf4d4c49c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CILV00/photos" TargetMode="External"/><Relationship Id="rId360869a7bf4d5341f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/datasheet" TargetMode="External"/><Relationship Id="rId890669a7bf4d53eb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/epdf/10.1094/PHYTO-107-12-S5.1" TargetMode="External"/><Relationship Id="rId388569a7bf4d53f56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-016-2880-1" TargetMode="External"/><Relationship Id="rId865769a7bf4d53fff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1519-566X2005000100013" TargetMode="External"/><Relationship Id="rId825569a7bf4d540b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-019-04247-4" TargetMode="External"/><Relationship Id="rId287469a7bf4d5412c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s40858-022-00539-4" TargetMode="External"/><Relationship Id="rId472069a7bf4d541c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2020.104330" TargetMode="External"/><Relationship Id="rId112269a7bf4d54234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2006.01457.x" TargetMode="External"/><Relationship Id="rId208669a7bf4d542a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scielo.br/j/sp/a/gdtT4FJyJ43td5bGSt84XYt/?format=pdf&amp;lang=en" TargetMode="External"/><Relationship Id="rId454569a7bf4d54350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/41998508" TargetMode="External"/><Relationship Id="rId868869a7bf4d543ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-94-3-0284" TargetMode="External"/><Relationship Id="rId782869a7bf4d5445d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.3944.1.1" TargetMode="External"/><Relationship Id="rId180169a7bf4d54503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toaa007" TargetMode="External"/><Relationship Id="rId927369a7bf4d54616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762013005000005" TargetMode="External"/><Relationship Id="rId880769a7bf4d54689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture11090839" TargetMode="External"/><Relationship Id="rId782969a7bf4d546fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2021.641252" TargetMode="External"/><Relationship Id="rId743669a7bf4d5478e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-18-1617-PDN" TargetMode="External"/><Relationship Id="rId717169a7bf4d54823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-17-1425-RE" TargetMode="External"/><Relationship Id="rId993369a7bf4d548d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants12061371" TargetMode="External"/><Relationship Id="rId721369a7bf4d54946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://escholarship.org/content/qt37m0z5t2/qt37m0z5t2_noSplash_c53e95d71d3844619398ad52ac9b216b.pdf?t=p0w8fo" TargetMode="External"/><Relationship Id="rId629769a7bf4d549de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zoosymposia.6.1.28" TargetMode="External"/><Relationship Id="rId772569a7bf4d54a50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2014.06.010" TargetMode="External"/><Relationship Id="rId636369a7bf4d54ac3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2013.07.035" TargetMode="External"/><Relationship Id="rId821369a7bf4d54b40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2017.02.012" TargetMode="External"/><Relationship Id="rId790269a7bf4d54bb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.1016/j.jviromet.2015.08.022" TargetMode="External"/><Relationship Id="rId596269a7bf4d54c1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/281200751_Mechanical_transmission_and_ultrastructural_aspects_of_citrus_leprosis_disease/link/575863e108ae9a9c954a773a/download" TargetMode="External"/><Relationship Id="rId547369a7bf4d54c8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-019-01854-4" TargetMode="External"/><Relationship Id="rId964369a7bf4d54d21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v6072602" TargetMode="External"/><Relationship Id="rId416269a7bf4d54d92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/bs.aivir.2018.06.001" TargetMode="External"/><Relationship Id="rId132569a7bf4d54e43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-013-1834-0" TargetMode="External"/><Relationship Id="rId342869a7bf4d54efb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2008.678" TargetMode="External"/><Relationship Id="rId353269a7bf4d54f82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5110" TargetMode="External"/><Relationship Id="rId973569a7bf4d54ffa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12684" TargetMode="External"/><Relationship Id="rId946769a7bf4d55072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2072-20230809" TargetMode="External"/><Relationship Id="rId952969a7bf4d55150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toaa070" TargetMode="External"/><Relationship Id="rId880969a7bf4d551e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.coviro.2018.07.010" TargetMode="External"/><Relationship Id="rId538169a7bf4d552f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40858-017-0195-8" TargetMode="External"/><Relationship Id="rId138069a7bf4d55369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014005000004" TargetMode="External"/><Relationship Id="rId602069a7bf4d553fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-12-1143-RE" TargetMode="External"/><Relationship Id="rId431969a7bf4d5548b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/b:appa.0000006546.55305.e3" TargetMode="External"/><Relationship Id="rId864069a7bf4d554fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.virol.2017.04.027" TargetMode="External"/><Relationship Id="rId508969a7bf4d5558c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/b:appa.0000006550.88615.10" TargetMode="External"/><Relationship Id="rId450769a7bf4d5561e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-92-9-1364C" TargetMode="External"/><Relationship Id="rId741969a7bf4d55698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2003.87.11.1317" TargetMode="External"/><Relationship Id="rId933169a7bf4d5572c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-01-11-0013" TargetMode="External"/><Relationship Id="rId991669a7bf4d557bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-013-1745-0" TargetMode="External"/><Relationship Id="rId225369a7bf4d55830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ps.6894" TargetMode="External"/><Relationship Id="rId504969a7bf4d558c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/zsc.12013" TargetMode="External"/><Relationship Id="rId527969a7bf4d55953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-07-17-1000-PDN" TargetMode="External"/><Relationship Id="rId879969a7bf4d559e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-06-11-0538" TargetMode="External"/><Relationship Id="rId271169a7bf4d55a18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-04-23-0110-R" TargetMode="External"/><Relationship Id="rId256369a7bf4d55aa6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-10-21-2314-PDN" TargetMode="External"/><Relationship Id="rId217869a7bf4d55b56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-20-2736-PDN" TargetMode="External"/><Relationship Id="rId590469a7bf4d55bc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12472" TargetMode="External"/><Relationship Id="rId991769a7bf4d55c3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2022.1058847" TargetMode="External"/><Relationship Id="rId820469a7bf4d55cad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v8060153" TargetMode="External"/><Relationship Id="rId713969a7bf4d55d3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-02-17-0042-R" TargetMode="External"/><Relationship Id="rId975669a7bf4d55dcd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-012-9632-z" TargetMode="External"/><Relationship Id="rId230669a7bf4d55e5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/b:appa.0000006547.76802.6e" TargetMode="External"/><Relationship Id="rId728069a7bf4d55f30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-07-12-0177-R" TargetMode="External"/><Relationship Id="rId711369a7bf4d55fa5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-12-14-0375-FI" TargetMode="External"/><Relationship Id="rId603669a7bf4d56018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-14-0117-PDN" TargetMode="External"/><Relationship Id="rId106769a7bf4d56327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/genomeA.00519-13" TargetMode="External"/><Relationship Id="rId666369a7bf4d563a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/epdf/10.1094/PHYTO-107-12-S5.1" TargetMode="External"/><Relationship Id="rId140569a7bf4d56429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-17-1699-PDN" TargetMode="External"/><Relationship Id="rId862069a7bf4d564a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-07-19-0253-FI" TargetMode="External"/><Relationship Id="rId762269a7bf4d56539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-14-0245-R" TargetMode="External"/><Relationship Id="rId930969a7bf4d565aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-017-0123-0" TargetMode="External"/><Relationship Id="rId567369a7bf4d5663a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.836743" TargetMode="External"/><Relationship Id="rId910369a7bf4d566c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-022-05516-5" TargetMode="External"/><Relationship Id="rId109069a7bf4d56741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2023.EN-7804" TargetMode="External"/><Relationship Id="rId396069a7bf4d56791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.13449" TargetMode="External"/><Relationship Id="rId177669a7bf4d567e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.88562658" TargetMode="External"/><Relationship Id="rId370269a7bf4d5689d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId338269a7bf4d4c36d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId338269a7bf4d4c36d.jpg"/><Relationship Id="rId634069a7bf4d529dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId634069a7bf4d529dd.jpg"/><Relationship Id="rId230069a7bf4d56a07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId230069a7bf4d56a07.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId893443659" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId196304263" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId659769da1b58e3130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CILV00/" TargetMode="External"/><Relationship Id="rId495969da1b58e31a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CILV00/categorization" TargetMode="External"/><Relationship Id="rId367969da1b58e3a49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CILV00/photos" TargetMode="External"/><Relationship Id="rId100169da1b58eb4f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/datasheet" TargetMode="External"/><Relationship Id="rId211669da1b58ec0a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/epdf/10.1094/PHYTO-107-12-S5.1" TargetMode="External"/><Relationship Id="rId957569da1b58ec13c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-016-2880-1" TargetMode="External"/><Relationship Id="rId377069da1b58ec1d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1519-566X2005000100013" TargetMode="External"/><Relationship Id="rId704269da1b58ec288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-019-04247-4" TargetMode="External"/><Relationship Id="rId914769da1b58ec30a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s40858-022-00539-4" TargetMode="External"/><Relationship Id="rId111569da1b58ec3a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2020.104330" TargetMode="External"/><Relationship Id="rId163769da1b58ec41b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2006.01457.x" TargetMode="External"/><Relationship Id="rId446469da1b58ec48f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scielo.br/j/sp/a/gdtT4FJyJ43td5bGSt84XYt/?format=pdf&amp;lang=en" TargetMode="External"/><Relationship Id="rId579369da1b58ec514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/41998508" TargetMode="External"/><Relationship Id="rId402069da1b58ec58a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-94-3-0284" TargetMode="External"/><Relationship Id="rId363169da1b58ec620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.3944.1.1" TargetMode="External"/><Relationship Id="rId335269da1b58ec6b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toaa007" TargetMode="External"/><Relationship Id="rId936169da1b58ec7d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762013005000005" TargetMode="External"/><Relationship Id="rId143669da1b58ec847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture11090839" TargetMode="External"/><Relationship Id="rId192769da1b58ec8bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2021.641252" TargetMode="External"/><Relationship Id="rId550569da1b58ec954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-18-1617-PDN" TargetMode="External"/><Relationship Id="rId222169da1b58ec9eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-17-1425-RE" TargetMode="External"/><Relationship Id="rId169069da1b58ecaa0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants12061371" TargetMode="External"/><Relationship Id="rId832469da1b58ecb15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://escholarship.org/content/qt37m0z5t2/qt37m0z5t2_noSplash_c53e95d71d3844619398ad52ac9b216b.pdf?t=p0w8fo" TargetMode="External"/><Relationship Id="rId501869da1b58ecbad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zoosymposia.6.1.28" TargetMode="External"/><Relationship Id="rId466569da1b58ecc23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2014.06.010" TargetMode="External"/><Relationship Id="rId646469da1b58ecc98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2013.07.035" TargetMode="External"/><Relationship Id="rId285069da1b58ecd0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2017.02.012" TargetMode="External"/><Relationship Id="rId601269da1b58ecd84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.1016/j.jviromet.2015.08.022" TargetMode="External"/><Relationship Id="rId211169da1b58ecded" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/281200751_Mechanical_transmission_and_ultrastructural_aspects_of_citrus_leprosis_disease/link/575863e108ae9a9c954a773a/download" TargetMode="External"/><Relationship Id="rId435969da1b58ece63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-019-01854-4" TargetMode="External"/><Relationship Id="rId915269da1b58ecf2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v6072602" TargetMode="External"/><Relationship Id="rId827969da1b58ecfaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/bs.aivir.2018.06.001" TargetMode="External"/><Relationship Id="rId258869da1b58ed066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-013-1834-0" TargetMode="External"/><Relationship Id="rId392969da1b58ed126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2008.678" TargetMode="External"/><Relationship Id="rId427269da1b58ed19b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5110" TargetMode="External"/><Relationship Id="rId615369da1b58ed213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12684" TargetMode="External"/><Relationship Id="rId165369da1b58ed28c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2072-20230809" TargetMode="External"/><Relationship Id="rId748669da1b58ed373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toaa070" TargetMode="External"/><Relationship Id="rId838069da1b58ed40a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.coviro.2018.07.010" TargetMode="External"/><Relationship Id="rId582569da1b58ed533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40858-017-0195-8" TargetMode="External"/><Relationship Id="rId307069da1b58ed5ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014005000004" TargetMode="External"/><Relationship Id="rId115469da1b58ed643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-12-1143-RE" TargetMode="External"/><Relationship Id="rId743569da1b58ed6d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/b:appa.0000006546.55305.e3" TargetMode="External"/><Relationship Id="rId458069da1b58ed74c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.virol.2017.04.027" TargetMode="External"/><Relationship Id="rId835669da1b58ed7e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/b:appa.0000006550.88615.10" TargetMode="External"/><Relationship Id="rId889669da1b58ed876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-92-9-1364C" TargetMode="External"/><Relationship Id="rId293069da1b58ed8ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2003.87.11.1317" TargetMode="External"/><Relationship Id="rId257769da1b58ed981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-01-11-0013" TargetMode="External"/><Relationship Id="rId825069da1b58eda15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-013-1745-0" TargetMode="External"/><Relationship Id="rId362769da1b58eda95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ps.6894" TargetMode="External"/><Relationship Id="rId841669da1b58edb2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/zsc.12013" TargetMode="External"/><Relationship Id="rId842869da1b58edbc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-07-17-1000-PDN" TargetMode="External"/><Relationship Id="rId599269da1b58edc57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-06-11-0538" TargetMode="External"/><Relationship Id="rId851269da1b58edc8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-04-23-0110-R" TargetMode="External"/><Relationship Id="rId320269da1b58edd2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-10-21-2314-PDN" TargetMode="External"/><Relationship Id="rId290369da1b58edde0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-20-2736-PDN" TargetMode="External"/><Relationship Id="rId792169da1b58ede54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12472" TargetMode="External"/><Relationship Id="rId804869da1b58edec5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2022.1058847" TargetMode="External"/><Relationship Id="rId314269da1b58edf35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v8060153" TargetMode="External"/><Relationship Id="rId651269da1b58edfc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-02-17-0042-R" TargetMode="External"/><Relationship Id="rId448369da1b58ee052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-012-9632-z" TargetMode="External"/><Relationship Id="rId280769da1b58ee0e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/b:appa.0000006547.76802.6e" TargetMode="External"/><Relationship Id="rId975669da1b58ee193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-07-12-0177-R" TargetMode="External"/><Relationship Id="rId838169da1b58ee204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-12-14-0375-FI" TargetMode="External"/><Relationship Id="rId930569da1b58ee273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-14-0117-PDN" TargetMode="External"/><Relationship Id="rId170969da1b58ee45a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/genomeA.00519-13" TargetMode="External"/><Relationship Id="rId982169da1b58ee4d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/epdf/10.1094/PHYTO-107-12-S5.1" TargetMode="External"/><Relationship Id="rId220469da1b58ee547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-17-1699-PDN" TargetMode="External"/><Relationship Id="rId276669da1b58ee5b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-07-19-0253-FI" TargetMode="External"/><Relationship Id="rId419069da1b58ee657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-14-0245-R" TargetMode="External"/><Relationship Id="rId689269da1b58ee6d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-017-0123-0" TargetMode="External"/><Relationship Id="rId316469da1b58ee766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.836743" TargetMode="External"/><Relationship Id="rId863869da1b58ee7f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-022-05516-5" TargetMode="External"/><Relationship Id="rId862769da1b58ee871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2023.EN-7804" TargetMode="External"/><Relationship Id="rId372069da1b58ee8c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.13449" TargetMode="External"/><Relationship Id="rId482269da1b58ee917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.88562658" TargetMode="External"/><Relationship Id="rId932169da1b58ee9d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId859269da1b58e3840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId859269da1b58e3840.jpg"/><Relationship Id="rId117369da1b58eaa26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId117369da1b58eaa26.jpg"/><Relationship Id="rId319269da1b58eeae8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId319269da1b58eeae8.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>