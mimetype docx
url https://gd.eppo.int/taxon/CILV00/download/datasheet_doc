--- v6 (2026-04-11)
+++ v7 (2026-05-01)
@@ -202,51 +202,51 @@
               <w:t xml:space="preserve"> Viruses and viroids: Viruses (unclassified)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> citrus leprosis, leprosis of citrus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId659769da1b58e3130" w:history="1">
+            <w:hyperlink r:id="rId117469f4a102afc52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -262,51 +262,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495969da1b58e31a2" w:history="1">
+            <w:hyperlink r:id="rId957869f4a102afcc2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CILV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="76219785" name="name976369da1b58e3842" descr="395.jpg"/>
+                  <wp:docPr id="90018339" name="name753569f4a102b0303" descr="395.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="395.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId859269da1b58e3840" cstate="print"/>
+                          <a:blip r:embed="rId663369f4a102b0301" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId367969da1b58e3a49" w:history="1">
+            <w:hyperlink r:id="rId829069f4a102b0449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -10295,63 +10295,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="9855245" name="name634869da1b58eaa29" descr="CILV00_distribution_map.jpg"/>
+            <wp:docPr id="95590160" name="name823069f4a102b5d2c" descr="CILV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CILV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId117369da1b58eaa26" cstate="print"/>
+                    <a:blip r:embed="rId862069f4a102b5d2a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -11595,51 +11595,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId100169da1b58eb4f5" w:history="1">
+      <w:hyperlink r:id="rId304869f4a102b66c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO, 2023</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) or zonate chlorosis, which is associated with infestation by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -13218,51 +13218,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, S5.53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId211669da1b58ec0a3" w:history="1">
+      <w:hyperlink r:id="rId984969f4a102b716a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apsjournals.apsnet.org/doi/epdf/10.1094/PHYTO-107-12-S5.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13308,51 +13308,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">161</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2351-2360. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId957569da1b58ec13c" w:history="1">
+      <w:hyperlink r:id="rId467369f4a102b71fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-016-2880-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13398,51 +13398,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 89-96. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId377069da1b58ec1d2" w:history="1">
+      <w:hyperlink r:id="rId868569f4a102b728d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S1519-566X2005000100013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13508,51 +13508,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">164, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1967-1980. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId704269da1b58ec288" w:history="1">
+      <w:hyperlink r:id="rId880469f4a102b733a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-019-04247-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13578,51 +13578,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 30-41. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId914769da1b58ec30a" w:history="1">
+      <w:hyperlink r:id="rId318269f4a102b73ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org /10.1007/s40858-022-00539-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13668,51 +13668,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">149</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 104330. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId111569da1b58ec3a5" w:history="1">
+      <w:hyperlink r:id="rId194069f4a102b743b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.biocontrol.2020.104330</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13738,51 +13738,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 97-106. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId163769da1b58ec41b" w:history="1">
+      <w:hyperlink r:id="rId326869f4a102b74b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.2006.01457.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13808,51 +13808,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 211-220. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId446469da1b58ec48f" w:history="1">
+      <w:hyperlink r:id="rId430169f4a102b7529" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.scielo.br/j/sp/a/gdtT4FJyJ43td5bGSt84XYt/?format=pdf&amp;lang=en</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13878,51 +13878,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">90</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 307-312. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId579369da1b58ec514" w:history="1">
+      <w:hyperlink r:id="rId683969f4a102b759a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.jstor.org/stable/41998508</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13948,51 +13948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">94</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 284-292. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId402069da1b58ec58a" w:history="1">
+      <w:hyperlink r:id="rId607269f4a102b760a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-94-3-0284</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14038,51 +14038,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3944</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-67. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId363169da1b58ec620" w:history="1">
+      <w:hyperlink r:id="rId986069f4a102b7698" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zootaxa.3944.1.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14128,51 +14128,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">113</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1576-1581. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId335269da1b58ec6b8" w:history="1">
+      <w:hyperlink r:id="rId756669f4a102b7727" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/toaa007</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14296,51 +14296,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 188-197. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId936169da1b58ec7d2" w:history="1">
+      <w:hyperlink r:id="rId410069f4a102b7830" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S1982-56762013005000005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14366,51 +14366,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 9, 839. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId143669da1b58ec847" w:history="1">
+      <w:hyperlink r:id="rId826869f4a102b78da" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agriculture11090839</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14436,51 +14436,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 641252. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId192769da1b58ec8bf" w:history="1">
+      <w:hyperlink r:id="rId204769f4a102b795e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2021.641252</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14526,51 +14526,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 6. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId550569da1b58ec954" w:history="1">
+      <w:hyperlink r:id="rId859969f4a102b79f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-18-1617-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14616,51 +14616,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1588-1598. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId222169da1b58ec9eb" w:history="1">
+      <w:hyperlink r:id="rId792869f4a102b7a84" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-17-1425-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14726,51 +14726,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1371. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId169069da1b58ecaa0" w:history="1">
+      <w:hyperlink r:id="rId874369f4a102b7b34" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants12061371</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14796,51 +14796,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to young citrus plants under laboratory conditions. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings of the Ninth IOCV Conference, 1983. Riverside, CA, USA: IOCV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 218-221. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId832469da1b58ecb15" w:history="1">
+      <w:hyperlink r:id="rId105869f4a102b7bab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://escholarship.org/content/qt37m0z5t2/qt37m0z5t2_noSplash_c53e95d71d3844619398ad52ac9b216b.pdf?t=p0w8fo</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14886,51 +14886,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 180-192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId501869da1b58ecbad" w:history="1">
+      <w:hyperlink r:id="rId918369f4a102b7c3d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zoosymposia.6.1.28</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14956,51 +14956,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">206</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 144-149. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId466569da1b58ecc23" w:history="1">
+      <w:hyperlink r:id="rId354669f4a102b7cae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.jviromet.2014.06.010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15026,51 +15026,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">193</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 548-553. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId646469da1b58ecc98" w:history="1">
+      <w:hyperlink r:id="rId348769f4a102b7d1e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.jviromet.2013.07.035</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15096,51 +15096,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">243</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 177-181. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId285069da1b58ecd0e" w:history="1">
+      <w:hyperlink r:id="rId929869f4a102b7d8e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.jviromet.2017.02.012</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15166,51 +15166,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">224</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 105-109. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId601269da1b58ecd84" w:history="1">
+      <w:hyperlink r:id="rId693469f4a102b7dfe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://doi.org/10.1016/j.jviromet.2015.08.022</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15227,51 +15227,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fitopatologia Brasileira </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 208-2013. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId211169da1b58ecded" w:history="1">
+      <w:hyperlink r:id="rId253069f4a102b7e61" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.researchgate.net/publication/281200751_Mechanical_transmission_and_ultrastructural_aspects_of_citrus_leprosis_disease/link/575863e108ae9a9c954a773a/download</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15297,51 +15297,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">155</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1373-1379. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId435969da1b58ece63" w:history="1">
+      <w:hyperlink r:id="rId848369f4a102b7ed3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-019-01854-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15387,51 +15387,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2602-2622. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId915269da1b58ecf2d" w:history="1">
+      <w:hyperlink r:id="rId153169f4a102b7f60" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v6072602</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15457,51 +15457,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 119-148. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId827969da1b58ecfaa" w:history="1">
+      <w:hyperlink r:id="rId588869f4a102b7fd0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/bs.aivir.2018.06.001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15567,51 +15567,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">159</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 607-619. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId258869da1b58ed066" w:history="1">
+      <w:hyperlink r:id="rId404869f4a102b8085" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-013-1834-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15679,51 +15679,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5),</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">678, 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId392969da1b58ed126" w:history="1">
+      <w:hyperlink r:id="rId447669f4a102b813d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2008.678</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15749,51 +15749,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 5110, 32 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId427269da1b58ed19b" w:history="1">
+      <w:hyperlink r:id="rId936769f4a102b81ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5110</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15819,51 +15819,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,  383-400. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId615369da1b58ed213" w:history="1">
+      <w:hyperlink r:id="rId603969f4a102b822b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12684</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15887,51 +15887,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (in press)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2023) Consolidated text Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId165369da1b58ed28c" w:history="1">
+      <w:hyperlink r:id="rId697269f4a102b829e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2072-20230809</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 September 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -16026,51 +16026,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">113</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1628-1634. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId748669da1b58ed373" w:history="1">
+      <w:hyperlink r:id="rId170569f4a102b8377" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/toaa070</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16116,51 +16116,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 66-73. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId838069da1b58ed40a" w:history="1">
+      <w:hyperlink r:id="rId679069f4a102b8404" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.coviro.2018.07.010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16284,51 +16284,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 69-77. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId582569da1b58ed533" w:history="1">
+      <w:hyperlink r:id="rId440069f4a102b850d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s40858-017-0195-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16354,51 +16354,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId307069da1b58ed5ab" w:history="1">
+      <w:hyperlink r:id="rId810569f4a102b857d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S1982-56762014005000004</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16444,51 +16444,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">97</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1346-1351. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId115469da1b58ed643" w:history="1">
+      <w:hyperlink r:id="rId989369f4a102b860a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-12-12-1143-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16534,51 +16534,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 135-160. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId743569da1b58ed6d8" w:history="1">
+      <w:hyperlink r:id="rId678469f4a102b8697" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1023/b:appa.0000006546.55305.e3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16604,51 +16604,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">508</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 18-25. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId458069da1b58ed74c" w:history="1">
+      <w:hyperlink r:id="rId844169f4a102b8706" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.virol.2017.04.027</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16694,51 +16694,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 215-223. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId835669da1b58ed7e0" w:history="1">
+      <w:hyperlink r:id="rId779969f4a102b8792" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1023/b:appa.0000006550.88615.10</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16784,51 +16784,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">92</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1364. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId889669da1b58ed876" w:history="1">
+      <w:hyperlink r:id="rId426069f4a102b881f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-92-9-1364C</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16854,51 +16854,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1317-1321. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId293069da1b58ed8ec" w:history="1">
+      <w:hyperlink r:id="rId926769f4a102b888e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.2003.87.11.1317</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16944,51 +16944,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 122-127. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId257769da1b58ed981" w:history="1">
+      <w:hyperlink r:id="rId135969f4a102b892f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-01-11-0013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17034,51 +17034,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">158</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2421-2424. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId825069da1b58eda15" w:history="1">
+      <w:hyperlink r:id="rId753069f4a102b89bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-013-1745-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17104,51 +17104,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">78</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2643-2656. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId362769da1b58eda95" w:history="1">
+      <w:hyperlink r:id="rId766869f4a102b8a30" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1002/ps.6894</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17194,51 +17194,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">42</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 406-426. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId841669da1b58edb2b" w:history="1">
+      <w:hyperlink r:id="rId450469f4a102b8abd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/zsc.12013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17284,51 +17284,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1046-1046. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId842869da1b58edbc0" w:history="1">
+      <w:hyperlink r:id="rId975269f4a102b8b4a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-07-17-1000-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17374,81 +17374,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">96</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 968-972. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId599269da1b58edc57" w:history="1">
+      <w:hyperlink r:id="rId453669f4a102b8bdf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-06-11-0538</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Olmedo Velarde A, Larrea-Sarmiento A, Wang X, Hu JS &amp; Melzer MJ (2023) A breakthrough in kitavirids: genetic variability, reverse-genetics, Koch's postulates and transmission of hibiscus green spot virus 2. Phytopathology (early view). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId851269da1b58edc8b" w:history="1">
+      <w:hyperlink r:id="rId285969f4a102b8c17" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-04-23-0110-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17494,51 +17494,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2539. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId320269da1b58edd2d" w:history="1">
+      <w:hyperlink r:id="rId363469f4a102b8ca5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-10-21-2314-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17604,51 +17604,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2258. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId290369da1b58edde0" w:history="1">
+      <w:hyperlink r:id="rId243569f4a102b8d51" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-12-20-2736-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17674,51 +17674,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 219-224. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId792169da1b58ede54" w:history="1">
+      <w:hyperlink r:id="rId409569f4a102b8dc1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12472</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17744,51 +17744,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1058847. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId804869da1b58edec5" w:history="1">
+      <w:hyperlink r:id="rId582269f4a102b8e30" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2022.1058847</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17814,51 +17814,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 153. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId314269da1b58edf35" w:history="1">
+      <w:hyperlink r:id="rId700869f4a102b8eaf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v8060153</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17904,51 +17904,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 963-976. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId651269da1b58edfc4" w:history="1">
+      <w:hyperlink r:id="rId604169f4a102b8f4a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-02-17-0042-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17994,51 +17994,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 165-175. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId448369da1b58ee052" w:history="1">
+      <w:hyperlink r:id="rId319969f4a102b8fda" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10493-012-9632-z</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18084,51 +18084,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 161-179. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId280769da1b58ee0e3" w:history="1">
+      <w:hyperlink r:id="rId103969f4a102b906a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1023/b:appa.0000006547.76802.6e</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18192,51 +18192,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 488-500. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId975669da1b58ee193" w:history="1">
+      <w:hyperlink r:id="rId125269f4a102b9119" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-07-12-0177-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18262,51 +18262,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1013-1025. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId838169da1b58ee204" w:history="1">
+      <w:hyperlink r:id="rId202069f4a102b9189" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-12-14-0375-FI</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18332,51 +18332,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1162. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId930569da1b58ee273" w:history="1">
+      <w:hyperlink r:id="rId751669f4a102b91f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-02-14-0117-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18402,51 +18402,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e00519-13. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId170969da1b58ee45a" w:history="1">
+      <w:hyperlink r:id="rId104569f4a102b94f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/genomeA.00519-13</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18472,51 +18472,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, S5.53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId982169da1b58ee4d1" w:history="1">
+      <w:hyperlink r:id="rId687969f4a102b9567" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apsjournals.apsnet.org/doi/epdf/10.1094/PHYTO-107-12-S5.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18542,51 +18542,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1181. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId220469da1b58ee547" w:history="1">
+      <w:hyperlink r:id="rId136369f4a102b95d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-11-17-1699-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18612,51 +18612,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">110</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 106-120. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId276669da1b58ee5b8" w:history="1">
+      <w:hyperlink r:id="rId727969f4a102b9643" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-07-19-0253-FI</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18702,51 +18702,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 564-575. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId419069da1b58ee657" w:history="1">
+      <w:hyperlink r:id="rId508169f4a102b96d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-09-14-0245-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18772,51 +18772,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">71</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 227-241. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId689269da1b58ee6d2" w:history="1">
+      <w:hyperlink r:id="rId871169f4a102b9746" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10493-017-0123-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18862,51 +18862,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 836743. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId316469da1b58ee766" w:history="1">
+      <w:hyperlink r:id="rId643469f4a102b984a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2022.836743</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18952,51 +18952,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">167</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2429–2440. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId863869da1b58ee7f8" w:history="1">
+      <w:hyperlink r:id="rId632769f4a102b9904" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-022-05516-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -19022,151 +19022,151 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lázaro E, Vanaclocha P, Vicent A, Vives MC &amp; Delbianco A (2023) Pest survey card on Citrus leprosis viruses. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Supporting Publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EN-7804. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId862769da1b58ee871" w:history="1">
+      <w:hyperlink r:id="rId256669f4a102b9d18" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2023.EN-7804</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Citrus leprosis virus C (leprosis of citrus). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Compendium</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId372069da1b58ee8c2" w:history="1">
+      <w:hyperlink r:id="rId859269f4a102b9d6d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.13449</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Citrus leprosis N Dichorhavirus. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Compendium</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId482269da1b58ee917" w:history="1">
+      <w:hyperlink r:id="rId525269f4a102b9dbd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.88562658</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -19232,51 +19232,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus leprosis disease</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId932169da1b58ee9d2" w:history="1">
+      <w:hyperlink r:id="rId757869f4a102b9e7c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -19351,63 +19351,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="43338539" name="name350369da1b58eeae9" descr="eu_funding_250.png"/>
+            <wp:docPr id="36454519" name="name897769f4a102ba3e8" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId319269da1b58eeae8" cstate="print"/>
+                    <a:blip r:embed="rId260169f4a102ba3e6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -19505,137 +19505,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="28705288">
+  <w:abstractNum w:abstractNumId="23071780">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="51240143">
+    <w:lvl w:ilvl="0" w:tplc="45284725">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="51240143" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="45284725" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="51240143" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="45284725" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="51240143" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="45284725" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="51240143" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="45284725" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="51240143" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="45284725" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="51240143" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="45284725" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="51240143" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="45284725" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="51240143" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="45284725" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28705287">
+  <w:abstractNum w:abstractNumId="23071779">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76073425">
+    <w:lvl w:ilvl="0" w:tplc="92815859">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -20387,55 +20387,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="28705287">
-    <w:abstractNumId w:val="28705287"/>
+  <w:num w:numId="23071779">
+    <w:abstractNumId w:val="23071779"/>
   </w:num>
-  <w:num w:numId="28705288">
-    <w:abstractNumId w:val="28705288"/>
+  <w:num w:numId="23071780">
+    <w:abstractNumId w:val="23071780"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -31985,51 +31985,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId893443659" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId196304263" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId659769da1b58e3130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CILV00/" TargetMode="External"/><Relationship Id="rId495969da1b58e31a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CILV00/categorization" TargetMode="External"/><Relationship Id="rId367969da1b58e3a49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CILV00/photos" TargetMode="External"/><Relationship Id="rId100169da1b58eb4f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/datasheet" TargetMode="External"/><Relationship Id="rId211669da1b58ec0a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/epdf/10.1094/PHYTO-107-12-S5.1" TargetMode="External"/><Relationship Id="rId957569da1b58ec13c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-016-2880-1" TargetMode="External"/><Relationship Id="rId377069da1b58ec1d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1519-566X2005000100013" TargetMode="External"/><Relationship Id="rId704269da1b58ec288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-019-04247-4" TargetMode="External"/><Relationship Id="rId914769da1b58ec30a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s40858-022-00539-4" TargetMode="External"/><Relationship Id="rId111569da1b58ec3a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2020.104330" TargetMode="External"/><Relationship Id="rId163769da1b58ec41b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2006.01457.x" TargetMode="External"/><Relationship Id="rId446469da1b58ec48f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scielo.br/j/sp/a/gdtT4FJyJ43td5bGSt84XYt/?format=pdf&amp;lang=en" TargetMode="External"/><Relationship Id="rId579369da1b58ec514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/41998508" TargetMode="External"/><Relationship Id="rId402069da1b58ec58a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-94-3-0284" TargetMode="External"/><Relationship Id="rId363169da1b58ec620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.3944.1.1" TargetMode="External"/><Relationship Id="rId335269da1b58ec6b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toaa007" TargetMode="External"/><Relationship Id="rId936169da1b58ec7d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762013005000005" TargetMode="External"/><Relationship Id="rId143669da1b58ec847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture11090839" TargetMode="External"/><Relationship Id="rId192769da1b58ec8bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2021.641252" TargetMode="External"/><Relationship Id="rId550569da1b58ec954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-18-1617-PDN" TargetMode="External"/><Relationship Id="rId222169da1b58ec9eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-17-1425-RE" TargetMode="External"/><Relationship Id="rId169069da1b58ecaa0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants12061371" TargetMode="External"/><Relationship Id="rId832469da1b58ecb15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://escholarship.org/content/qt37m0z5t2/qt37m0z5t2_noSplash_c53e95d71d3844619398ad52ac9b216b.pdf?t=p0w8fo" TargetMode="External"/><Relationship Id="rId501869da1b58ecbad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zoosymposia.6.1.28" TargetMode="External"/><Relationship Id="rId466569da1b58ecc23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2014.06.010" TargetMode="External"/><Relationship Id="rId646469da1b58ecc98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2013.07.035" TargetMode="External"/><Relationship Id="rId285069da1b58ecd0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2017.02.012" TargetMode="External"/><Relationship Id="rId601269da1b58ecd84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.1016/j.jviromet.2015.08.022" TargetMode="External"/><Relationship Id="rId211169da1b58ecded" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/281200751_Mechanical_transmission_and_ultrastructural_aspects_of_citrus_leprosis_disease/link/575863e108ae9a9c954a773a/download" TargetMode="External"/><Relationship Id="rId435969da1b58ece63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-019-01854-4" TargetMode="External"/><Relationship Id="rId915269da1b58ecf2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v6072602" TargetMode="External"/><Relationship Id="rId827969da1b58ecfaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/bs.aivir.2018.06.001" TargetMode="External"/><Relationship Id="rId258869da1b58ed066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-013-1834-0" TargetMode="External"/><Relationship Id="rId392969da1b58ed126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2008.678" TargetMode="External"/><Relationship Id="rId427269da1b58ed19b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5110" TargetMode="External"/><Relationship Id="rId615369da1b58ed213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12684" TargetMode="External"/><Relationship Id="rId165369da1b58ed28c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2072-20230809" TargetMode="External"/><Relationship Id="rId748669da1b58ed373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toaa070" TargetMode="External"/><Relationship Id="rId838069da1b58ed40a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.coviro.2018.07.010" TargetMode="External"/><Relationship Id="rId582569da1b58ed533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40858-017-0195-8" TargetMode="External"/><Relationship Id="rId307069da1b58ed5ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014005000004" TargetMode="External"/><Relationship Id="rId115469da1b58ed643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-12-1143-RE" TargetMode="External"/><Relationship Id="rId743569da1b58ed6d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/b:appa.0000006546.55305.e3" TargetMode="External"/><Relationship Id="rId458069da1b58ed74c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.virol.2017.04.027" TargetMode="External"/><Relationship Id="rId835669da1b58ed7e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/b:appa.0000006550.88615.10" TargetMode="External"/><Relationship Id="rId889669da1b58ed876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-92-9-1364C" TargetMode="External"/><Relationship Id="rId293069da1b58ed8ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2003.87.11.1317" TargetMode="External"/><Relationship Id="rId257769da1b58ed981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-01-11-0013" TargetMode="External"/><Relationship Id="rId825069da1b58eda15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-013-1745-0" TargetMode="External"/><Relationship Id="rId362769da1b58eda95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ps.6894" TargetMode="External"/><Relationship Id="rId841669da1b58edb2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/zsc.12013" TargetMode="External"/><Relationship Id="rId842869da1b58edbc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-07-17-1000-PDN" TargetMode="External"/><Relationship Id="rId599269da1b58edc57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-06-11-0538" TargetMode="External"/><Relationship Id="rId851269da1b58edc8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-04-23-0110-R" TargetMode="External"/><Relationship Id="rId320269da1b58edd2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-10-21-2314-PDN" TargetMode="External"/><Relationship Id="rId290369da1b58edde0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-20-2736-PDN" TargetMode="External"/><Relationship Id="rId792169da1b58ede54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12472" TargetMode="External"/><Relationship Id="rId804869da1b58edec5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2022.1058847" TargetMode="External"/><Relationship Id="rId314269da1b58edf35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v8060153" TargetMode="External"/><Relationship Id="rId651269da1b58edfc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-02-17-0042-R" TargetMode="External"/><Relationship Id="rId448369da1b58ee052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-012-9632-z" TargetMode="External"/><Relationship Id="rId280769da1b58ee0e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/b:appa.0000006547.76802.6e" TargetMode="External"/><Relationship Id="rId975669da1b58ee193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-07-12-0177-R" TargetMode="External"/><Relationship Id="rId838169da1b58ee204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-12-14-0375-FI" TargetMode="External"/><Relationship Id="rId930569da1b58ee273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-14-0117-PDN" TargetMode="External"/><Relationship Id="rId170969da1b58ee45a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/genomeA.00519-13" TargetMode="External"/><Relationship Id="rId982169da1b58ee4d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/epdf/10.1094/PHYTO-107-12-S5.1" TargetMode="External"/><Relationship Id="rId220469da1b58ee547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-17-1699-PDN" TargetMode="External"/><Relationship Id="rId276669da1b58ee5b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-07-19-0253-FI" TargetMode="External"/><Relationship Id="rId419069da1b58ee657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-14-0245-R" TargetMode="External"/><Relationship Id="rId689269da1b58ee6d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-017-0123-0" TargetMode="External"/><Relationship Id="rId316469da1b58ee766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.836743" TargetMode="External"/><Relationship Id="rId863869da1b58ee7f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-022-05516-5" TargetMode="External"/><Relationship Id="rId862769da1b58ee871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2023.EN-7804" TargetMode="External"/><Relationship Id="rId372069da1b58ee8c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.13449" TargetMode="External"/><Relationship Id="rId482269da1b58ee917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.88562658" TargetMode="External"/><Relationship Id="rId932169da1b58ee9d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId859269da1b58e3840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId859269da1b58e3840.jpg"/><Relationship Id="rId117369da1b58eaa26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId117369da1b58eaa26.jpg"/><Relationship Id="rId319269da1b58eeae8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId319269da1b58eeae8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId635537084" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId401612107" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId117469f4a102afc52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CILV00/" TargetMode="External"/><Relationship Id="rId957869f4a102afcc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CILV00/categorization" TargetMode="External"/><Relationship Id="rId829069f4a102b0449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CILV00/photos" TargetMode="External"/><Relationship Id="rId304869f4a102b66c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/datasheet" TargetMode="External"/><Relationship Id="rId984969f4a102b716a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/epdf/10.1094/PHYTO-107-12-S5.1" TargetMode="External"/><Relationship Id="rId467369f4a102b71fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-016-2880-1" TargetMode="External"/><Relationship Id="rId868569f4a102b728d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1519-566X2005000100013" TargetMode="External"/><Relationship Id="rId880469f4a102b733a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-019-04247-4" TargetMode="External"/><Relationship Id="rId318269f4a102b73ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s40858-022-00539-4" TargetMode="External"/><Relationship Id="rId194069f4a102b743b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2020.104330" TargetMode="External"/><Relationship Id="rId326869f4a102b74b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2006.01457.x" TargetMode="External"/><Relationship Id="rId430169f4a102b7529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scielo.br/j/sp/a/gdtT4FJyJ43td5bGSt84XYt/?format=pdf&amp;lang=en" TargetMode="External"/><Relationship Id="rId683969f4a102b759a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/41998508" TargetMode="External"/><Relationship Id="rId607269f4a102b760a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-94-3-0284" TargetMode="External"/><Relationship Id="rId986069f4a102b7698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.3944.1.1" TargetMode="External"/><Relationship Id="rId756669f4a102b7727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toaa007" TargetMode="External"/><Relationship Id="rId410069f4a102b7830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762013005000005" TargetMode="External"/><Relationship Id="rId826869f4a102b78da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture11090839" TargetMode="External"/><Relationship Id="rId204769f4a102b795e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2021.641252" TargetMode="External"/><Relationship Id="rId859969f4a102b79f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-18-1617-PDN" TargetMode="External"/><Relationship Id="rId792869f4a102b7a84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-17-1425-RE" TargetMode="External"/><Relationship Id="rId874369f4a102b7b34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants12061371" TargetMode="External"/><Relationship Id="rId105869f4a102b7bab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://escholarship.org/content/qt37m0z5t2/qt37m0z5t2_noSplash_c53e95d71d3844619398ad52ac9b216b.pdf?t=p0w8fo" TargetMode="External"/><Relationship Id="rId918369f4a102b7c3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zoosymposia.6.1.28" TargetMode="External"/><Relationship Id="rId354669f4a102b7cae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2014.06.010" TargetMode="External"/><Relationship Id="rId348769f4a102b7d1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2013.07.035" TargetMode="External"/><Relationship Id="rId929869f4a102b7d8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2017.02.012" TargetMode="External"/><Relationship Id="rId693469f4a102b7dfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.1016/j.jviromet.2015.08.022" TargetMode="External"/><Relationship Id="rId253069f4a102b7e61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/281200751_Mechanical_transmission_and_ultrastructural_aspects_of_citrus_leprosis_disease/link/575863e108ae9a9c954a773a/download" TargetMode="External"/><Relationship Id="rId848369f4a102b7ed3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-019-01854-4" TargetMode="External"/><Relationship Id="rId153169f4a102b7f60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v6072602" TargetMode="External"/><Relationship Id="rId588869f4a102b7fd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/bs.aivir.2018.06.001" TargetMode="External"/><Relationship Id="rId404869f4a102b8085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-013-1834-0" TargetMode="External"/><Relationship Id="rId447669f4a102b813d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2008.678" TargetMode="External"/><Relationship Id="rId936769f4a102b81ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5110" TargetMode="External"/><Relationship Id="rId603969f4a102b822b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12684" TargetMode="External"/><Relationship Id="rId697269f4a102b829e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2072-20230809" TargetMode="External"/><Relationship Id="rId170569f4a102b8377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toaa070" TargetMode="External"/><Relationship Id="rId679069f4a102b8404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.coviro.2018.07.010" TargetMode="External"/><Relationship Id="rId440069f4a102b850d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40858-017-0195-8" TargetMode="External"/><Relationship Id="rId810569f4a102b857d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014005000004" TargetMode="External"/><Relationship Id="rId989369f4a102b860a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-12-1143-RE" TargetMode="External"/><Relationship Id="rId678469f4a102b8697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/b:appa.0000006546.55305.e3" TargetMode="External"/><Relationship Id="rId844169f4a102b8706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.virol.2017.04.027" TargetMode="External"/><Relationship Id="rId779969f4a102b8792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/b:appa.0000006550.88615.10" TargetMode="External"/><Relationship Id="rId426069f4a102b881f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-92-9-1364C" TargetMode="External"/><Relationship Id="rId926769f4a102b888e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2003.87.11.1317" TargetMode="External"/><Relationship Id="rId135969f4a102b892f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-01-11-0013" TargetMode="External"/><Relationship Id="rId753069f4a102b89bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-013-1745-0" TargetMode="External"/><Relationship Id="rId766869f4a102b8a30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ps.6894" TargetMode="External"/><Relationship Id="rId450469f4a102b8abd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/zsc.12013" TargetMode="External"/><Relationship Id="rId975269f4a102b8b4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-07-17-1000-PDN" TargetMode="External"/><Relationship Id="rId453669f4a102b8bdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-06-11-0538" TargetMode="External"/><Relationship Id="rId285969f4a102b8c17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-04-23-0110-R" TargetMode="External"/><Relationship Id="rId363469f4a102b8ca5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-10-21-2314-PDN" TargetMode="External"/><Relationship Id="rId243569f4a102b8d51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-20-2736-PDN" TargetMode="External"/><Relationship Id="rId409569f4a102b8dc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12472" TargetMode="External"/><Relationship Id="rId582269f4a102b8e30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2022.1058847" TargetMode="External"/><Relationship Id="rId700869f4a102b8eaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v8060153" TargetMode="External"/><Relationship Id="rId604169f4a102b8f4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-02-17-0042-R" TargetMode="External"/><Relationship Id="rId319969f4a102b8fda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-012-9632-z" TargetMode="External"/><Relationship Id="rId103969f4a102b906a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/b:appa.0000006547.76802.6e" TargetMode="External"/><Relationship Id="rId125269f4a102b9119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-07-12-0177-R" TargetMode="External"/><Relationship Id="rId202069f4a102b9189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-12-14-0375-FI" TargetMode="External"/><Relationship Id="rId751669f4a102b91f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-14-0117-PDN" TargetMode="External"/><Relationship Id="rId104569f4a102b94f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/genomeA.00519-13" TargetMode="External"/><Relationship Id="rId687969f4a102b9567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/epdf/10.1094/PHYTO-107-12-S5.1" TargetMode="External"/><Relationship Id="rId136369f4a102b95d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-17-1699-PDN" TargetMode="External"/><Relationship Id="rId727969f4a102b9643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-07-19-0253-FI" TargetMode="External"/><Relationship Id="rId508169f4a102b96d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-14-0245-R" TargetMode="External"/><Relationship Id="rId871169f4a102b9746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-017-0123-0" TargetMode="External"/><Relationship Id="rId643469f4a102b984a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.836743" TargetMode="External"/><Relationship Id="rId632769f4a102b9904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-022-05516-5" TargetMode="External"/><Relationship Id="rId256669f4a102b9d18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2023.EN-7804" TargetMode="External"/><Relationship Id="rId859269f4a102b9d6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.13449" TargetMode="External"/><Relationship Id="rId525269f4a102b9dbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.88562658" TargetMode="External"/><Relationship Id="rId757869f4a102b9e7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId663369f4a102b0301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId663369f4a102b0301.jpg"/><Relationship Id="rId862069f4a102b5d2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId862069f4a102b5d2a.jpg"/><Relationship Id="rId260169f4a102ba3e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId260169f4a102ba3e6.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>