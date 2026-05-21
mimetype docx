--- v7 (2026-05-01)
+++ v8 (2026-05-21)
@@ -202,51 +202,51 @@
               <w:t xml:space="preserve"> Viruses and viroids: Viruses (unclassified)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> citrus leprosis, leprosis of citrus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117469f4a102afc52" w:history="1">
+            <w:hyperlink r:id="rId19436a0f7fa656d7e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -262,51 +262,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId957869f4a102afcc2" w:history="1">
+            <w:hyperlink r:id="rId38686a0f7fa656deb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CILV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="90018339" name="name753569f4a102b0303" descr="395.jpg"/>
+                  <wp:docPr id="70371503" name="name94776a0f7fa65ad36" descr="395.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="395.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId663369f4a102b0301" cstate="print"/>
+                          <a:blip r:embed="rId27226a0f7fa65ad33" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId829069f4a102b0449" w:history="1">
+            <w:hyperlink r:id="rId97096a0f7fa65aebe" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -10295,63 +10295,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="95590160" name="name823069f4a102b5d2c" descr="CILV00_distribution_map.jpg"/>
+            <wp:docPr id="56841552" name="name78166a0f7fa672418" descr="CILV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CILV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId862069f4a102b5d2a" cstate="print"/>
+                    <a:blip r:embed="rId27906a0f7fa672414" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -11595,51 +11595,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId304869f4a102b66c2" w:history="1">
+      <w:hyperlink r:id="rId27346a0f7fa675864" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO, 2023</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) or zonate chlorosis, which is associated with infestation by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -13218,51 +13218,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, S5.53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId984969f4a102b716a" w:history="1">
+      <w:hyperlink r:id="rId49876a0f7fa679288" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apsjournals.apsnet.org/doi/epdf/10.1094/PHYTO-107-12-S5.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13308,51 +13308,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">161</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2351-2360. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId467369f4a102b71fe" w:history="1">
+      <w:hyperlink r:id="rId27516a0f7fa67932b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-016-2880-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13398,51 +13398,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 89-96. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId868569f4a102b728d" w:history="1">
+      <w:hyperlink r:id="rId55406a0f7fa6793bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S1519-566X2005000100013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13508,51 +13508,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">164, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1967-1980. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId880469f4a102b733a" w:history="1">
+      <w:hyperlink r:id="rId41186a0f7fa679472" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-019-04247-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13578,51 +13578,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 30-41. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId318269f4a102b73ab" w:history="1">
+      <w:hyperlink r:id="rId72946a0f7fa6794e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org /10.1007/s40858-022-00539-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13668,51 +13668,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">149</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 104330. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId194069f4a102b743b" w:history="1">
+      <w:hyperlink r:id="rId67626a0f7fa679577" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.biocontrol.2020.104330</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13738,51 +13738,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 97-106. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId326869f4a102b74b6" w:history="1">
+      <w:hyperlink r:id="rId79836a0f7fa6795e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.2006.01457.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13808,51 +13808,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 211-220. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId430169f4a102b7529" w:history="1">
+      <w:hyperlink r:id="rId58266a0f7fa67965c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.scielo.br/j/sp/a/gdtT4FJyJ43td5bGSt84XYt/?format=pdf&amp;lang=en</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13878,51 +13878,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">90</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 307-312. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId683969f4a102b759a" w:history="1">
+      <w:hyperlink r:id="rId13366a0f7fa6796cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.jstor.org/stable/41998508</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13948,51 +13948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">94</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 284-292. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId607269f4a102b760a" w:history="1">
+      <w:hyperlink r:id="rId27186a0f7fa679741" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-94-3-0284</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14038,51 +14038,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3944</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-67. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId986069f4a102b7698" w:history="1">
+      <w:hyperlink r:id="rId22746a0f7fa6797d0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zootaxa.3944.1.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14128,51 +14128,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">113</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1576-1581. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId756669f4a102b7727" w:history="1">
+      <w:hyperlink r:id="rId56566a0f7fa679862" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/toaa007</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14296,51 +14296,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 188-197. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId410069f4a102b7830" w:history="1">
+      <w:hyperlink r:id="rId61806a0f7fa67a9dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S1982-56762013005000005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14366,51 +14366,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 9, 839. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId826869f4a102b78da" w:history="1">
+      <w:hyperlink r:id="rId63546a0f7fa67aa63" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agriculture11090839</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14436,51 +14436,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 641252. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId204769f4a102b795e" w:history="1">
+      <w:hyperlink r:id="rId78846a0f7fa67aae2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2021.641252</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14526,51 +14526,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 6. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId859969f4a102b79f2" w:history="1">
+      <w:hyperlink r:id="rId99036a0f7fa67ab74" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-18-1617-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14616,51 +14616,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1588-1598. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId792869f4a102b7a84" w:history="1">
+      <w:hyperlink r:id="rId35236a0f7fa67ac09" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-17-1425-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14726,51 +14726,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1371. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId874369f4a102b7b34" w:history="1">
+      <w:hyperlink r:id="rId55556a0f7fa67acbe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants12061371</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14796,51 +14796,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to young citrus plants under laboratory conditions. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings of the Ninth IOCV Conference, 1983. Riverside, CA, USA: IOCV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 218-221. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId105869f4a102b7bab" w:history="1">
+      <w:hyperlink r:id="rId93626a0f7fa67ad31" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://escholarship.org/content/qt37m0z5t2/qt37m0z5t2_noSplash_c53e95d71d3844619398ad52ac9b216b.pdf?t=p0w8fo</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14886,51 +14886,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 180-192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId918369f4a102b7c3d" w:history="1">
+      <w:hyperlink r:id="rId90426a0f7fa67adc5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zoosymposia.6.1.28</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14956,51 +14956,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">206</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 144-149. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId354669f4a102b7cae" w:history="1">
+      <w:hyperlink r:id="rId22866a0f7fa67ae37" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.jviromet.2014.06.010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15026,51 +15026,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">193</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 548-553. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId348769f4a102b7d1e" w:history="1">
+      <w:hyperlink r:id="rId68946a0f7fa67aeab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.jviromet.2013.07.035</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15096,51 +15096,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">243</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 177-181. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId929869f4a102b7d8e" w:history="1">
+      <w:hyperlink r:id="rId61256a0f7fa67af1d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.jviromet.2017.02.012</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15166,51 +15166,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">224</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 105-109. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId693469f4a102b7dfe" w:history="1">
+      <w:hyperlink r:id="rId14156a0f7fa67af8f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://doi.org/10.1016/j.jviromet.2015.08.022</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15227,51 +15227,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fitopatologia Brasileira </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 208-2013. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId253069f4a102b7e61" w:history="1">
+      <w:hyperlink r:id="rId31706a0f7fa67aff6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.researchgate.net/publication/281200751_Mechanical_transmission_and_ultrastructural_aspects_of_citrus_leprosis_disease/link/575863e108ae9a9c954a773a/download</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15297,51 +15297,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">155</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1373-1379. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId848369f4a102b7ed3" w:history="1">
+      <w:hyperlink r:id="rId57296a0f7fa67b06a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-019-01854-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15387,51 +15387,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2602-2622. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId153169f4a102b7f60" w:history="1">
+      <w:hyperlink r:id="rId51236a0f7fa67b112" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v6072602</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15457,51 +15457,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 119-148. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId588869f4a102b7fd0" w:history="1">
+      <w:hyperlink r:id="rId26256a0f7fa67b185" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/bs.aivir.2018.06.001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15567,51 +15567,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">159</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 607-619. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId404869f4a102b8085" w:history="1">
+      <w:hyperlink r:id="rId40266a0f7fa67b238" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-013-1834-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15679,51 +15679,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5),</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">678, 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId447669f4a102b813d" w:history="1">
+      <w:hyperlink r:id="rId97716a0f7fa67b2f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2008.678</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15749,51 +15749,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 5110, 32 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId936769f4a102b81ba" w:history="1">
+      <w:hyperlink r:id="rId48506a0f7fa67b363" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5110</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15819,51 +15819,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,  383-400. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId603969f4a102b822b" w:history="1">
+      <w:hyperlink r:id="rId77626a0f7fa67b3d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12684</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15887,51 +15887,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (in press)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2023) Consolidated text Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId697269f4a102b829e" w:history="1">
+      <w:hyperlink r:id="rId96806a0f7fa67b449" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2072-20230809</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 September 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -16026,51 +16026,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">113</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1628-1634. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId170569f4a102b8377" w:history="1">
+      <w:hyperlink r:id="rId18086a0f7fa67b526" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/toaa070</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16116,51 +16116,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 66-73. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId679069f4a102b8404" w:history="1">
+      <w:hyperlink r:id="rId46596a0f7fa67b5c1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.coviro.2018.07.010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16284,51 +16284,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 69-77. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId440069f4a102b850d" w:history="1">
+      <w:hyperlink r:id="rId88406a0f7fa67b6d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s40858-017-0195-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16354,51 +16354,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId810569f4a102b857d" w:history="1">
+      <w:hyperlink r:id="rId70426a0f7fa67b746" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S1982-56762014005000004</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16444,51 +16444,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">97</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1346-1351. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId989369f4a102b860a" w:history="1">
+      <w:hyperlink r:id="rId62366a0f7fa67b7d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-12-12-1143-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16534,51 +16534,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 135-160. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId678469f4a102b8697" w:history="1">
+      <w:hyperlink r:id="rId54016a0f7fa67b867" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1023/b:appa.0000006546.55305.e3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16604,51 +16604,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">508</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 18-25. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId844169f4a102b8706" w:history="1">
+      <w:hyperlink r:id="rId71756a0f7fa67b8d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.virol.2017.04.027</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16694,51 +16694,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 215-223. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId779969f4a102b8792" w:history="1">
+      <w:hyperlink r:id="rId50376a0f7fa67b968" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1023/b:appa.0000006550.88615.10</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16784,51 +16784,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">92</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1364. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId426069f4a102b881f" w:history="1">
+      <w:hyperlink r:id="rId57556a0f7fa67b9f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-92-9-1364C</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16854,51 +16854,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1317-1321. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId926769f4a102b888e" w:history="1">
+      <w:hyperlink r:id="rId70876a0f7fa67ba67" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.2003.87.11.1317</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16944,51 +16944,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 122-127. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId135969f4a102b892f" w:history="1">
+      <w:hyperlink r:id="rId36136a0f7fa67baf7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-01-11-0013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17034,51 +17034,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">158</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2421-2424. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId753069f4a102b89bf" w:history="1">
+      <w:hyperlink r:id="rId47986a0f7fa67bb86" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-013-1745-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17104,51 +17104,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">78</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2643-2656. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId766869f4a102b8a30" w:history="1">
+      <w:hyperlink r:id="rId78226a0f7fa67bbfa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1002/ps.6894</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17194,51 +17194,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">42</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 406-426. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId450469f4a102b8abd" w:history="1">
+      <w:hyperlink r:id="rId96126a0f7fa67bc88" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/zsc.12013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17284,51 +17284,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1046-1046. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId975269f4a102b8b4a" w:history="1">
+      <w:hyperlink r:id="rId87006a0f7fa67bd18" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-07-17-1000-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17374,81 +17374,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">96</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 968-972. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId453669f4a102b8bdf" w:history="1">
+      <w:hyperlink r:id="rId39186a0f7fa67bda7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-06-11-0538</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Olmedo Velarde A, Larrea-Sarmiento A, Wang X, Hu JS &amp; Melzer MJ (2023) A breakthrough in kitavirids: genetic variability, reverse-genetics, Koch's postulates and transmission of hibiscus green spot virus 2. Phytopathology (early view). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId285969f4a102b8c17" w:history="1">
+      <w:hyperlink r:id="rId24706a0f7fa67bddb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-04-23-0110-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17494,51 +17494,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2539. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId363469f4a102b8ca5" w:history="1">
+      <w:hyperlink r:id="rId43786a0f7fa67be6a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-10-21-2314-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17604,51 +17604,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2258. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId243569f4a102b8d51" w:history="1">
+      <w:hyperlink r:id="rId53486a0f7fa67bf1a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-12-20-2736-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17674,51 +17674,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 219-224. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId409569f4a102b8dc1" w:history="1">
+      <w:hyperlink r:id="rId50526a0f7fa67bf8c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12472</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17744,51 +17744,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1058847. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId582269f4a102b8e30" w:history="1">
+      <w:hyperlink r:id="rId62416a0f7fa67bffd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2022.1058847</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17814,51 +17814,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 153. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId700869f4a102b8eaf" w:history="1">
+      <w:hyperlink r:id="rId51246a0f7fa681e8b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v8060153</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17904,51 +17904,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 963-976. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId604169f4a102b8f4a" w:history="1">
+      <w:hyperlink r:id="rId76886a0f7fa681f51" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-02-17-0042-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17994,51 +17994,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 165-175. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId319969f4a102b8fda" w:history="1">
+      <w:hyperlink r:id="rId12136a0f7fa681fee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10493-012-9632-z</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18084,51 +18084,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 161-179. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId103969f4a102b906a" w:history="1">
+      <w:hyperlink r:id="rId80416a0f7fa682084" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1023/b:appa.0000006547.76802.6e</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18192,51 +18192,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 488-500. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId125269f4a102b9119" w:history="1">
+      <w:hyperlink r:id="rId34616a0f7fa68213b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-07-12-0177-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18262,51 +18262,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1013-1025. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId202069f4a102b9189" w:history="1">
+      <w:hyperlink r:id="rId17636a0f7fa6821ae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-12-14-0375-FI</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18332,51 +18332,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1162. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId751669f4a102b91f8" w:history="1">
+      <w:hyperlink r:id="rId94906a0f7fa682220" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-02-14-0117-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18402,51 +18402,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e00519-13. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId104569f4a102b94f4" w:history="1">
+      <w:hyperlink r:id="rId34546a0f7fa682294" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/genomeA.00519-13</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18472,51 +18472,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, S5.53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId687969f4a102b9567" w:history="1">
+      <w:hyperlink r:id="rId24236a0f7fa682306" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apsjournals.apsnet.org/doi/epdf/10.1094/PHYTO-107-12-S5.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18542,51 +18542,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1181. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId136369f4a102b95d6" w:history="1">
+      <w:hyperlink r:id="rId65566a0f7fa68237b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-11-17-1699-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18612,51 +18612,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">110</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 106-120. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId727969f4a102b9643" w:history="1">
+      <w:hyperlink r:id="rId57906a0f7fa6823eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-07-19-0253-FI</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18702,51 +18702,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 564-575. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId508169f4a102b96d1" w:history="1">
+      <w:hyperlink r:id="rId59266a0f7fa682480" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-09-14-0245-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18772,51 +18772,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">71</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 227-241. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId871169f4a102b9746" w:history="1">
+      <w:hyperlink r:id="rId41686a0f7fa6824f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10493-017-0123-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18862,51 +18862,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 836743. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId643469f4a102b984a" w:history="1">
+      <w:hyperlink r:id="rId80596a0f7fa682581" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2022.836743</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18952,51 +18952,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">167</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2429–2440. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId632769f4a102b9904" w:history="1">
+      <w:hyperlink r:id="rId54576a0f7fa682610" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-022-05516-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -19022,151 +19022,151 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lázaro E, Vanaclocha P, Vicent A, Vives MC &amp; Delbianco A (2023) Pest survey card on Citrus leprosis viruses. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Supporting Publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EN-7804. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId256669f4a102b9d18" w:history="1">
+      <w:hyperlink r:id="rId33296a0f7fa682688" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2023.EN-7804</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Citrus leprosis virus C (leprosis of citrus). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Compendium</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId859269f4a102b9d6d" w:history="1">
+      <w:hyperlink r:id="rId96986a0f7fa6826d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.13449</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Citrus leprosis N Dichorhavirus. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Compendium</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId525269f4a102b9dbd" w:history="1">
+      <w:hyperlink r:id="rId43376a0f7fa68272a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.88562658</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -19232,51 +19232,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus leprosis disease</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId757869f4a102b9e7c" w:history="1">
+      <w:hyperlink r:id="rId87006a0f7fa682828" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -19351,63 +19351,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="36454519" name="name897769f4a102ba3e8" descr="eu_funding_250.png"/>
+            <wp:docPr id="57373117" name="name90706a0f7fa682daf" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId260169f4a102ba3e6" cstate="print"/>
+                    <a:blip r:embed="rId34076a0f7fa682dae" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -19505,137 +19505,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="23071780">
+  <w:abstractNum w:abstractNumId="86397821">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="45284725">
+    <w:lvl w:ilvl="0" w:tplc="48709866">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="45284725" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="48709866" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="45284725" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="48709866" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="45284725" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="48709866" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="45284725" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="48709866" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="45284725" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="48709866" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="45284725" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="48709866" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="45284725" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="48709866" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="45284725" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="48709866" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23071779">
+  <w:abstractNum w:abstractNumId="86397820">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92815859">
+    <w:lvl w:ilvl="0" w:tplc="83435651">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -20387,55 +20387,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="23071779">
-    <w:abstractNumId w:val="23071779"/>
+  <w:num w:numId="86397820">
+    <w:abstractNumId w:val="86397820"/>
   </w:num>
-  <w:num w:numId="23071780">
-    <w:abstractNumId w:val="23071780"/>
+  <w:num w:numId="86397821">
+    <w:abstractNumId w:val="86397821"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -31985,51 +31985,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId635537084" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId401612107" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId117469f4a102afc52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CILV00/" TargetMode="External"/><Relationship Id="rId957869f4a102afcc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CILV00/categorization" TargetMode="External"/><Relationship Id="rId829069f4a102b0449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CILV00/photos" TargetMode="External"/><Relationship Id="rId304869f4a102b66c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/datasheet" TargetMode="External"/><Relationship Id="rId984969f4a102b716a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/epdf/10.1094/PHYTO-107-12-S5.1" TargetMode="External"/><Relationship Id="rId467369f4a102b71fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-016-2880-1" TargetMode="External"/><Relationship Id="rId868569f4a102b728d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1519-566X2005000100013" TargetMode="External"/><Relationship Id="rId880469f4a102b733a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-019-04247-4" TargetMode="External"/><Relationship Id="rId318269f4a102b73ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s40858-022-00539-4" TargetMode="External"/><Relationship Id="rId194069f4a102b743b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2020.104330" TargetMode="External"/><Relationship Id="rId326869f4a102b74b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2006.01457.x" TargetMode="External"/><Relationship Id="rId430169f4a102b7529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scielo.br/j/sp/a/gdtT4FJyJ43td5bGSt84XYt/?format=pdf&amp;lang=en" TargetMode="External"/><Relationship Id="rId683969f4a102b759a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/41998508" TargetMode="External"/><Relationship Id="rId607269f4a102b760a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-94-3-0284" TargetMode="External"/><Relationship Id="rId986069f4a102b7698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.3944.1.1" TargetMode="External"/><Relationship Id="rId756669f4a102b7727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toaa007" TargetMode="External"/><Relationship Id="rId410069f4a102b7830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762013005000005" TargetMode="External"/><Relationship Id="rId826869f4a102b78da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture11090839" TargetMode="External"/><Relationship Id="rId204769f4a102b795e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2021.641252" TargetMode="External"/><Relationship Id="rId859969f4a102b79f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-18-1617-PDN" TargetMode="External"/><Relationship Id="rId792869f4a102b7a84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-17-1425-RE" TargetMode="External"/><Relationship Id="rId874369f4a102b7b34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants12061371" TargetMode="External"/><Relationship Id="rId105869f4a102b7bab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://escholarship.org/content/qt37m0z5t2/qt37m0z5t2_noSplash_c53e95d71d3844619398ad52ac9b216b.pdf?t=p0w8fo" TargetMode="External"/><Relationship Id="rId918369f4a102b7c3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zoosymposia.6.1.28" TargetMode="External"/><Relationship Id="rId354669f4a102b7cae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2014.06.010" TargetMode="External"/><Relationship Id="rId348769f4a102b7d1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2013.07.035" TargetMode="External"/><Relationship Id="rId929869f4a102b7d8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2017.02.012" TargetMode="External"/><Relationship Id="rId693469f4a102b7dfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.1016/j.jviromet.2015.08.022" TargetMode="External"/><Relationship Id="rId253069f4a102b7e61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/281200751_Mechanical_transmission_and_ultrastructural_aspects_of_citrus_leprosis_disease/link/575863e108ae9a9c954a773a/download" TargetMode="External"/><Relationship Id="rId848369f4a102b7ed3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-019-01854-4" TargetMode="External"/><Relationship Id="rId153169f4a102b7f60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v6072602" TargetMode="External"/><Relationship Id="rId588869f4a102b7fd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/bs.aivir.2018.06.001" TargetMode="External"/><Relationship Id="rId404869f4a102b8085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-013-1834-0" TargetMode="External"/><Relationship Id="rId447669f4a102b813d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2008.678" TargetMode="External"/><Relationship Id="rId936769f4a102b81ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5110" TargetMode="External"/><Relationship Id="rId603969f4a102b822b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12684" TargetMode="External"/><Relationship Id="rId697269f4a102b829e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2072-20230809" TargetMode="External"/><Relationship Id="rId170569f4a102b8377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toaa070" TargetMode="External"/><Relationship Id="rId679069f4a102b8404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.coviro.2018.07.010" TargetMode="External"/><Relationship Id="rId440069f4a102b850d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40858-017-0195-8" TargetMode="External"/><Relationship Id="rId810569f4a102b857d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014005000004" TargetMode="External"/><Relationship Id="rId989369f4a102b860a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-12-1143-RE" TargetMode="External"/><Relationship Id="rId678469f4a102b8697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/b:appa.0000006546.55305.e3" TargetMode="External"/><Relationship Id="rId844169f4a102b8706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.virol.2017.04.027" TargetMode="External"/><Relationship Id="rId779969f4a102b8792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/b:appa.0000006550.88615.10" TargetMode="External"/><Relationship Id="rId426069f4a102b881f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-92-9-1364C" TargetMode="External"/><Relationship Id="rId926769f4a102b888e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2003.87.11.1317" TargetMode="External"/><Relationship Id="rId135969f4a102b892f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-01-11-0013" TargetMode="External"/><Relationship Id="rId753069f4a102b89bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-013-1745-0" TargetMode="External"/><Relationship Id="rId766869f4a102b8a30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ps.6894" TargetMode="External"/><Relationship Id="rId450469f4a102b8abd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/zsc.12013" TargetMode="External"/><Relationship Id="rId975269f4a102b8b4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-07-17-1000-PDN" TargetMode="External"/><Relationship Id="rId453669f4a102b8bdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-06-11-0538" TargetMode="External"/><Relationship Id="rId285969f4a102b8c17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-04-23-0110-R" TargetMode="External"/><Relationship Id="rId363469f4a102b8ca5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-10-21-2314-PDN" TargetMode="External"/><Relationship Id="rId243569f4a102b8d51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-20-2736-PDN" TargetMode="External"/><Relationship Id="rId409569f4a102b8dc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12472" TargetMode="External"/><Relationship Id="rId582269f4a102b8e30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2022.1058847" TargetMode="External"/><Relationship Id="rId700869f4a102b8eaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v8060153" TargetMode="External"/><Relationship Id="rId604169f4a102b8f4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-02-17-0042-R" TargetMode="External"/><Relationship Id="rId319969f4a102b8fda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-012-9632-z" TargetMode="External"/><Relationship Id="rId103969f4a102b906a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/b:appa.0000006547.76802.6e" TargetMode="External"/><Relationship Id="rId125269f4a102b9119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-07-12-0177-R" TargetMode="External"/><Relationship Id="rId202069f4a102b9189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-12-14-0375-FI" TargetMode="External"/><Relationship Id="rId751669f4a102b91f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-14-0117-PDN" TargetMode="External"/><Relationship Id="rId104569f4a102b94f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/genomeA.00519-13" TargetMode="External"/><Relationship Id="rId687969f4a102b9567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/epdf/10.1094/PHYTO-107-12-S5.1" TargetMode="External"/><Relationship Id="rId136369f4a102b95d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-17-1699-PDN" TargetMode="External"/><Relationship Id="rId727969f4a102b9643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-07-19-0253-FI" TargetMode="External"/><Relationship Id="rId508169f4a102b96d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-14-0245-R" TargetMode="External"/><Relationship Id="rId871169f4a102b9746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-017-0123-0" TargetMode="External"/><Relationship Id="rId643469f4a102b984a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.836743" TargetMode="External"/><Relationship Id="rId632769f4a102b9904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-022-05516-5" TargetMode="External"/><Relationship Id="rId256669f4a102b9d18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2023.EN-7804" TargetMode="External"/><Relationship Id="rId859269f4a102b9d6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.13449" TargetMode="External"/><Relationship Id="rId525269f4a102b9dbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.88562658" TargetMode="External"/><Relationship Id="rId757869f4a102b9e7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId663369f4a102b0301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId663369f4a102b0301.jpg"/><Relationship Id="rId862069f4a102b5d2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId862069f4a102b5d2a.jpg"/><Relationship Id="rId260169f4a102ba3e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId260169f4a102ba3e6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId785852201" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId914100760" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId19436a0f7fa656d7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CILV00/" TargetMode="External"/><Relationship Id="rId38686a0f7fa656deb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CILV00/categorization" TargetMode="External"/><Relationship Id="rId97096a0f7fa65aebe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CILV00/photos" TargetMode="External"/><Relationship Id="rId27346a0f7fa675864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/datasheet" TargetMode="External"/><Relationship Id="rId49876a0f7fa679288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/epdf/10.1094/PHYTO-107-12-S5.1" TargetMode="External"/><Relationship Id="rId27516a0f7fa67932b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-016-2880-1" TargetMode="External"/><Relationship Id="rId55406a0f7fa6793bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1519-566X2005000100013" TargetMode="External"/><Relationship Id="rId41186a0f7fa679472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-019-04247-4" TargetMode="External"/><Relationship Id="rId72946a0f7fa6794e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s40858-022-00539-4" TargetMode="External"/><Relationship Id="rId67626a0f7fa679577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2020.104330" TargetMode="External"/><Relationship Id="rId79836a0f7fa6795e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2006.01457.x" TargetMode="External"/><Relationship Id="rId58266a0f7fa67965c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scielo.br/j/sp/a/gdtT4FJyJ43td5bGSt84XYt/?format=pdf&amp;lang=en" TargetMode="External"/><Relationship Id="rId13366a0f7fa6796cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/41998508" TargetMode="External"/><Relationship Id="rId27186a0f7fa679741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-94-3-0284" TargetMode="External"/><Relationship Id="rId22746a0f7fa6797d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.3944.1.1" TargetMode="External"/><Relationship Id="rId56566a0f7fa679862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toaa007" TargetMode="External"/><Relationship Id="rId61806a0f7fa67a9dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762013005000005" TargetMode="External"/><Relationship Id="rId63546a0f7fa67aa63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture11090839" TargetMode="External"/><Relationship Id="rId78846a0f7fa67aae2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2021.641252" TargetMode="External"/><Relationship Id="rId99036a0f7fa67ab74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-18-1617-PDN" TargetMode="External"/><Relationship Id="rId35236a0f7fa67ac09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-17-1425-RE" TargetMode="External"/><Relationship Id="rId55556a0f7fa67acbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants12061371" TargetMode="External"/><Relationship Id="rId93626a0f7fa67ad31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://escholarship.org/content/qt37m0z5t2/qt37m0z5t2_noSplash_c53e95d71d3844619398ad52ac9b216b.pdf?t=p0w8fo" TargetMode="External"/><Relationship Id="rId90426a0f7fa67adc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zoosymposia.6.1.28" TargetMode="External"/><Relationship Id="rId22866a0f7fa67ae37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2014.06.010" TargetMode="External"/><Relationship Id="rId68946a0f7fa67aeab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2013.07.035" TargetMode="External"/><Relationship Id="rId61256a0f7fa67af1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2017.02.012" TargetMode="External"/><Relationship Id="rId14156a0f7fa67af8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.1016/j.jviromet.2015.08.022" TargetMode="External"/><Relationship Id="rId31706a0f7fa67aff6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/281200751_Mechanical_transmission_and_ultrastructural_aspects_of_citrus_leprosis_disease/link/575863e108ae9a9c954a773a/download" TargetMode="External"/><Relationship Id="rId57296a0f7fa67b06a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-019-01854-4" TargetMode="External"/><Relationship Id="rId51236a0f7fa67b112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v6072602" TargetMode="External"/><Relationship Id="rId26256a0f7fa67b185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/bs.aivir.2018.06.001" TargetMode="External"/><Relationship Id="rId40266a0f7fa67b238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-013-1834-0" TargetMode="External"/><Relationship Id="rId97716a0f7fa67b2f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2008.678" TargetMode="External"/><Relationship Id="rId48506a0f7fa67b363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5110" TargetMode="External"/><Relationship Id="rId77626a0f7fa67b3d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12684" TargetMode="External"/><Relationship Id="rId96806a0f7fa67b449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2072-20230809" TargetMode="External"/><Relationship Id="rId18086a0f7fa67b526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toaa070" TargetMode="External"/><Relationship Id="rId46596a0f7fa67b5c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.coviro.2018.07.010" TargetMode="External"/><Relationship Id="rId88406a0f7fa67b6d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40858-017-0195-8" TargetMode="External"/><Relationship Id="rId70426a0f7fa67b746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014005000004" TargetMode="External"/><Relationship Id="rId62366a0f7fa67b7d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-12-1143-RE" TargetMode="External"/><Relationship Id="rId54016a0f7fa67b867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/b:appa.0000006546.55305.e3" TargetMode="External"/><Relationship Id="rId71756a0f7fa67b8d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.virol.2017.04.027" TargetMode="External"/><Relationship Id="rId50376a0f7fa67b968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/b:appa.0000006550.88615.10" TargetMode="External"/><Relationship Id="rId57556a0f7fa67b9f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-92-9-1364C" TargetMode="External"/><Relationship Id="rId70876a0f7fa67ba67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2003.87.11.1317" TargetMode="External"/><Relationship Id="rId36136a0f7fa67baf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-01-11-0013" TargetMode="External"/><Relationship Id="rId47986a0f7fa67bb86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-013-1745-0" TargetMode="External"/><Relationship Id="rId78226a0f7fa67bbfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ps.6894" TargetMode="External"/><Relationship Id="rId96126a0f7fa67bc88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/zsc.12013" TargetMode="External"/><Relationship Id="rId87006a0f7fa67bd18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-07-17-1000-PDN" TargetMode="External"/><Relationship Id="rId39186a0f7fa67bda7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-06-11-0538" TargetMode="External"/><Relationship Id="rId24706a0f7fa67bddb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-04-23-0110-R" TargetMode="External"/><Relationship Id="rId43786a0f7fa67be6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-10-21-2314-PDN" TargetMode="External"/><Relationship Id="rId53486a0f7fa67bf1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-20-2736-PDN" TargetMode="External"/><Relationship Id="rId50526a0f7fa67bf8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12472" TargetMode="External"/><Relationship Id="rId62416a0f7fa67bffd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2022.1058847" TargetMode="External"/><Relationship Id="rId51246a0f7fa681e8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v8060153" TargetMode="External"/><Relationship Id="rId76886a0f7fa681f51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-02-17-0042-R" TargetMode="External"/><Relationship Id="rId12136a0f7fa681fee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-012-9632-z" TargetMode="External"/><Relationship Id="rId80416a0f7fa682084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/b:appa.0000006547.76802.6e" TargetMode="External"/><Relationship Id="rId34616a0f7fa68213b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-07-12-0177-R" TargetMode="External"/><Relationship Id="rId17636a0f7fa6821ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-12-14-0375-FI" TargetMode="External"/><Relationship Id="rId94906a0f7fa682220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-14-0117-PDN" TargetMode="External"/><Relationship Id="rId34546a0f7fa682294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/genomeA.00519-13" TargetMode="External"/><Relationship Id="rId24236a0f7fa682306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/epdf/10.1094/PHYTO-107-12-S5.1" TargetMode="External"/><Relationship Id="rId65566a0f7fa68237b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-17-1699-PDN" TargetMode="External"/><Relationship Id="rId57906a0f7fa6823eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-07-19-0253-FI" TargetMode="External"/><Relationship Id="rId59266a0f7fa682480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-14-0245-R" TargetMode="External"/><Relationship Id="rId41686a0f7fa6824f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-017-0123-0" TargetMode="External"/><Relationship Id="rId80596a0f7fa682581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.836743" TargetMode="External"/><Relationship Id="rId54576a0f7fa682610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-022-05516-5" TargetMode="External"/><Relationship Id="rId33296a0f7fa682688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2023.EN-7804" TargetMode="External"/><Relationship Id="rId96986a0f7fa6826d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.13449" TargetMode="External"/><Relationship Id="rId43376a0f7fa68272a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.88562658" TargetMode="External"/><Relationship Id="rId87006a0f7fa682828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId27226a0f7fa65ad33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27226a0f7fa65ad33.jpg"/><Relationship Id="rId27906a0f7fa672414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27906a0f7fa672414.jpg"/><Relationship Id="rId34076a0f7fa682dae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34076a0f7fa682dae.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>