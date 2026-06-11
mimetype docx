--- v8 (2026-05-21)
+++ v9 (2026-06-11)
@@ -202,51 +202,51 @@
               <w:t xml:space="preserve"> Viruses and viroids: Viruses (unclassified)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> citrus leprosis, leprosis of citrus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19436a0f7fa656d7e" w:history="1">
+            <w:hyperlink r:id="rId20726a2a06db8c831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -262,51 +262,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38686a0f7fa656deb" w:history="1">
+            <w:hyperlink r:id="rId57226a2a06db8c8a2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CILV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="70371503" name="name94776a0f7fa65ad36" descr="395.jpg"/>
+                  <wp:docPr id="23601825" name="name25846a2a06db8cf1b" descr="395.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="395.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId27226a0f7fa65ad33" cstate="print"/>
+                          <a:blip r:embed="rId98426a2a06db8cf19" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId97096a0f7fa65aebe" w:history="1">
+            <w:hyperlink r:id="rId99066a2a06db8d02e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -10295,63 +10295,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="56841552" name="name78166a0f7fa672418" descr="CILV00_distribution_map.jpg"/>
+            <wp:docPr id="37509368" name="name83356a2a06db9471f" descr="CILV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CILV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27906a0f7fa672414" cstate="print"/>
+                    <a:blip r:embed="rId95306a2a06db9471b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -11595,51 +11595,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId27346a0f7fa675864" w:history="1">
+      <w:hyperlink r:id="rId80496a2a06db95147" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO, 2023</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) or zonate chlorosis, which is associated with infestation by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -13218,51 +13218,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, S5.53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49876a0f7fa679288" w:history="1">
+      <w:hyperlink r:id="rId92896a2a06db95be9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apsjournals.apsnet.org/doi/epdf/10.1094/PHYTO-107-12-S5.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13308,51 +13308,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">161</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2351-2360. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27516a0f7fa67932b" w:history="1">
+      <w:hyperlink r:id="rId36996a2a06db95c7c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-016-2880-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13398,51 +13398,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 89-96. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55406a0f7fa6793bf" w:history="1">
+      <w:hyperlink r:id="rId17606a2a06db95d0c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S1519-566X2005000100013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13508,51 +13508,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">164, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1967-1980. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41186a0f7fa679472" w:history="1">
+      <w:hyperlink r:id="rId40176a2a06db95db9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-019-04247-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13578,51 +13578,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 30-41. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72946a0f7fa6794e5" w:history="1">
+      <w:hyperlink r:id="rId98666a2a06db95e33" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org /10.1007/s40858-022-00539-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13668,51 +13668,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">149</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 104330. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67626a0f7fa679577" w:history="1">
+      <w:hyperlink r:id="rId45576a2a06db95ec5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.biocontrol.2020.104330</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13738,51 +13738,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 97-106. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79836a0f7fa6795e8" w:history="1">
+      <w:hyperlink r:id="rId76466a2a06db95f37" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.2006.01457.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13808,51 +13808,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 211-220. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58266a0f7fa67965c" w:history="1">
+      <w:hyperlink r:id="rId12026a2a06db95fb7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.scielo.br/j/sp/a/gdtT4FJyJ43td5bGSt84XYt/?format=pdf&amp;lang=en</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13878,51 +13878,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">90</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 307-312. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13366a0f7fa6796cd" w:history="1">
+      <w:hyperlink r:id="rId41326a2a06db9602e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.jstor.org/stable/41998508</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13948,51 +13948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">94</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 284-292. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27186a0f7fa679741" w:history="1">
+      <w:hyperlink r:id="rId45796a2a06db9609f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-94-3-0284</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14038,51 +14038,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3944</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-67. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22746a0f7fa6797d0" w:history="1">
+      <w:hyperlink r:id="rId61086a2a06db9612f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zootaxa.3944.1.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14128,51 +14128,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">113</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1576-1581. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56566a0f7fa679862" w:history="1">
+      <w:hyperlink r:id="rId48836a2a06db961c1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/toaa007</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14296,51 +14296,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 188-197. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61806a0f7fa67a9dc" w:history="1">
+      <w:hyperlink r:id="rId68276a2a06db962cf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S1982-56762013005000005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14366,51 +14366,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 9, 839. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63546a0f7fa67aa63" w:history="1">
+      <w:hyperlink r:id="rId16456a2a06db9633f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agriculture11090839</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14436,51 +14436,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 641252. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78846a0f7fa67aae2" w:history="1">
+      <w:hyperlink r:id="rId17486a2a06db963b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2021.641252</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14526,51 +14526,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 6. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99036a0f7fa67ab74" w:history="1">
+      <w:hyperlink r:id="rId47046a2a06db96440" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-18-1617-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14616,51 +14616,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1588-1598. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35236a0f7fa67ac09" w:history="1">
+      <w:hyperlink r:id="rId55446a2a06db964d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-17-1425-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14726,51 +14726,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1371. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55556a0f7fa67acbe" w:history="1">
+      <w:hyperlink r:id="rId17376a2a06db96580" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants12061371</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14796,51 +14796,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to young citrus plants under laboratory conditions. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings of the Ninth IOCV Conference, 1983. Riverside, CA, USA: IOCV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 218-221. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93626a0f7fa67ad31" w:history="1">
+      <w:hyperlink r:id="rId47026a2a06db965f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://escholarship.org/content/qt37m0z5t2/qt37m0z5t2_noSplash_c53e95d71d3844619398ad52ac9b216b.pdf?t=p0w8fo</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14886,51 +14886,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 180-192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90426a0f7fa67adc5" w:history="1">
+      <w:hyperlink r:id="rId16466a2a06db9669f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zoosymposia.6.1.28</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14956,51 +14956,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">206</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 144-149. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22866a0f7fa67ae37" w:history="1">
+      <w:hyperlink r:id="rId24986a2a06db96713" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.jviromet.2014.06.010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15026,51 +15026,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">193</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 548-553. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68946a0f7fa67aeab" w:history="1">
+      <w:hyperlink r:id="rId25376a2a06db96787" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.jviromet.2013.07.035</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15096,51 +15096,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">243</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 177-181. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61256a0f7fa67af1d" w:history="1">
+      <w:hyperlink r:id="rId17476a2a06db967f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.jviromet.2017.02.012</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15166,51 +15166,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">224</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 105-109. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14156a0f7fa67af8f" w:history="1">
+      <w:hyperlink r:id="rId58026a2a06db9686a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://doi.org/10.1016/j.jviromet.2015.08.022</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15227,51 +15227,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fitopatologia Brasileira </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 208-2013. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31706a0f7fa67aff6" w:history="1">
+      <w:hyperlink r:id="rId90856a2a06db968d0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.researchgate.net/publication/281200751_Mechanical_transmission_and_ultrastructural_aspects_of_citrus_leprosis_disease/link/575863e108ae9a9c954a773a/download</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15297,51 +15297,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">155</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1373-1379. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57296a0f7fa67b06a" w:history="1">
+      <w:hyperlink r:id="rId49906a2a06db96945" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-019-01854-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15387,51 +15387,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2602-2622. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51236a0f7fa67b112" w:history="1">
+      <w:hyperlink r:id="rId77896a2a06db969d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v6072602</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15457,51 +15457,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 119-148. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26256a0f7fa67b185" w:history="1">
+      <w:hyperlink r:id="rId43786a2a06db96a47" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/bs.aivir.2018.06.001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15567,51 +15567,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">159</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 607-619. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40266a0f7fa67b238" w:history="1">
+      <w:hyperlink r:id="rId83146a2a06db96af8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-013-1834-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15679,51 +15679,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5),</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">678, 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97716a0f7fa67b2f1" w:history="1">
+      <w:hyperlink r:id="rId34746a2a06db96bb8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2008.678</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15749,51 +15749,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 5110, 32 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48506a0f7fa67b363" w:history="1">
+      <w:hyperlink r:id="rId27596a2a06db96c2d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5110</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15819,51 +15819,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,  383-400. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77626a0f7fa67b3d5" w:history="1">
+      <w:hyperlink r:id="rId44116a2a06db96c9e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12684</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15887,51 +15887,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (in press)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2023) Consolidated text Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96806a0f7fa67b449" w:history="1">
+      <w:hyperlink r:id="rId44396a2a06db96d12" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2072-20230809</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 September 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -16026,51 +16026,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">113</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1628-1634. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18086a0f7fa67b526" w:history="1">
+      <w:hyperlink r:id="rId84536a2a06db96dee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/toaa070</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16116,51 +16116,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 66-73. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46596a0f7fa67b5c1" w:history="1">
+      <w:hyperlink r:id="rId56656a2a06db96e7d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.coviro.2018.07.010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16284,51 +16284,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 69-77. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88406a0f7fa67b6d6" w:history="1">
+      <w:hyperlink r:id="rId27106a2a06db96f88" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s40858-017-0195-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16354,51 +16354,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70426a0f7fa67b746" w:history="1">
+      <w:hyperlink r:id="rId12636a2a06db96ffa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S1982-56762014005000004</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16444,51 +16444,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">97</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1346-1351. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62366a0f7fa67b7d8" w:history="1">
+      <w:hyperlink r:id="rId30166a2a06db97089" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-12-12-1143-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16534,51 +16534,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 135-160. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54016a0f7fa67b867" w:history="1">
+      <w:hyperlink r:id="rId23196a2a06db97117" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1023/b:appa.0000006546.55305.e3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16604,51 +16604,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">508</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 18-25. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71756a0f7fa67b8d9" w:history="1">
+      <w:hyperlink r:id="rId16936a2a06db97187" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.virol.2017.04.027</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16694,51 +16694,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 215-223. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50376a0f7fa67b968" w:history="1">
+      <w:hyperlink r:id="rId50556a2a06db97215" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1023/b:appa.0000006550.88615.10</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16784,51 +16784,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">92</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1364. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57556a0f7fa67b9f8" w:history="1">
+      <w:hyperlink r:id="rId59226a2a06db972a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-92-9-1364C</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16854,51 +16854,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1317-1321. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70876a0f7fa67ba67" w:history="1">
+      <w:hyperlink r:id="rId22566a2a06db97314" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.2003.87.11.1317</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16944,51 +16944,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 122-127. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36136a0f7fa67baf7" w:history="1">
+      <w:hyperlink r:id="rId75196a2a06db973a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-01-11-0013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17034,51 +17034,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">158</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2421-2424. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47986a0f7fa67bb86" w:history="1">
+      <w:hyperlink r:id="rId62236a2a06db97430" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-013-1745-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17104,51 +17104,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">78</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2643-2656. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78226a0f7fa67bbfa" w:history="1">
+      <w:hyperlink r:id="rId51646a2a06db974a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1002/ps.6894</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17194,51 +17194,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">42</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 406-426. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96126a0f7fa67bc88" w:history="1">
+      <w:hyperlink r:id="rId68456a2a06db9752f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/zsc.12013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17284,51 +17284,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1046-1046. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87006a0f7fa67bd18" w:history="1">
+      <w:hyperlink r:id="rId99556a2a06db975cf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-07-17-1000-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17374,81 +17374,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">96</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 968-972. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39186a0f7fa67bda7" w:history="1">
+      <w:hyperlink r:id="rId11586a2a06db97663" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-06-11-0538</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Olmedo Velarde A, Larrea-Sarmiento A, Wang X, Hu JS &amp; Melzer MJ (2023) A breakthrough in kitavirids: genetic variability, reverse-genetics, Koch's postulates and transmission of hibiscus green spot virus 2. Phytopathology (early view). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24706a0f7fa67bddb" w:history="1">
+      <w:hyperlink r:id="rId56956a2a06db97697" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-04-23-0110-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17494,51 +17494,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2539. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43786a0f7fa67be6a" w:history="1">
+      <w:hyperlink r:id="rId79896a2a06db97733" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-10-21-2314-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17604,51 +17604,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2258. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53486a0f7fa67bf1a" w:history="1">
+      <w:hyperlink r:id="rId89036a2a06db977e4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-12-20-2736-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17674,51 +17674,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 219-224. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50526a0f7fa67bf8c" w:history="1">
+      <w:hyperlink r:id="rId81636a2a06db97858" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12472</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17744,51 +17744,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1058847. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62416a0f7fa67bffd" w:history="1">
+      <w:hyperlink r:id="rId45956a2a06db978c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2022.1058847</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17814,51 +17814,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 153. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51246a0f7fa681e8b" w:history="1">
+      <w:hyperlink r:id="rId10176a2a06db9793a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v8060153</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17904,51 +17904,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 963-976. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76886a0f7fa681f51" w:history="1">
+      <w:hyperlink r:id="rId14516a2a06db979ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-02-17-0042-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17994,51 +17994,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 165-175. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12136a0f7fa681fee" w:history="1">
+      <w:hyperlink r:id="rId41816a2a06db97a58" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10493-012-9632-z</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18084,51 +18084,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 161-179. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80416a0f7fa682084" w:history="1">
+      <w:hyperlink r:id="rId45626a2a06db97ae8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1023/b:appa.0000006547.76802.6e</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18192,51 +18192,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 488-500. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34616a0f7fa68213b" w:history="1">
+      <w:hyperlink r:id="rId59736a2a06db97b98" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-07-12-0177-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18262,51 +18262,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1013-1025. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17636a0f7fa6821ae" w:history="1">
+      <w:hyperlink r:id="rId44406a2a06db97c09" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-12-14-0375-FI</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18332,51 +18332,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1162. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94906a0f7fa682220" w:history="1">
+      <w:hyperlink r:id="rId55876a2a06db97c79" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-02-14-0117-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18402,51 +18402,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e00519-13. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34546a0f7fa682294" w:history="1">
+      <w:hyperlink r:id="rId85876a2a06db97cec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/genomeA.00519-13</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18472,51 +18472,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, S5.53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24236a0f7fa682306" w:history="1">
+      <w:hyperlink r:id="rId58376a2a06db97d5d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apsjournals.apsnet.org/doi/epdf/10.1094/PHYTO-107-12-S5.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18542,51 +18542,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1181. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65566a0f7fa68237b" w:history="1">
+      <w:hyperlink r:id="rId22806a2a06db97dcf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-11-17-1699-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18612,51 +18612,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">110</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 106-120. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57906a0f7fa6823eb" w:history="1">
+      <w:hyperlink r:id="rId94866a2a06db97e3f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-07-19-0253-FI</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18702,51 +18702,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 564-575. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59266a0f7fa682480" w:history="1">
+      <w:hyperlink r:id="rId84166a2a06db97ed7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-09-14-0245-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18772,51 +18772,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">71</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 227-241. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41686a0f7fa6824f0" w:history="1">
+      <w:hyperlink r:id="rId33006a2a06db97f47" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10493-017-0123-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18862,51 +18862,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 836743. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80596a0f7fa682581" w:history="1">
+      <w:hyperlink r:id="rId36096a2a06db97fd6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2022.836743</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18952,51 +18952,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">167</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2429–2440. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54576a0f7fa682610" w:history="1">
+      <w:hyperlink r:id="rId42856a2a06db98065" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-022-05516-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -19022,151 +19022,151 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lázaro E, Vanaclocha P, Vicent A, Vives MC &amp; Delbianco A (2023) Pest survey card on Citrus leprosis viruses. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Supporting Publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EN-7804. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33296a0f7fa682688" w:history="1">
+      <w:hyperlink r:id="rId97746a2a06db980db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2023.EN-7804</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Citrus leprosis virus C (leprosis of citrus). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Compendium</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96986a0f7fa6826d8" w:history="1">
+      <w:hyperlink r:id="rId46996a2a06db9812b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.13449</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Citrus leprosis N Dichorhavirus. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Compendium</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43376a0f7fa68272a" w:history="1">
+      <w:hyperlink r:id="rId56136a2a06db9817c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.88562658</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -19232,51 +19232,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus leprosis disease</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87006a0f7fa682828" w:history="1">
+      <w:hyperlink r:id="rId33876a2a06db98230" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -19351,63 +19351,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="57373117" name="name90706a0f7fa682daf" descr="eu_funding_250.png"/>
+            <wp:docPr id="7485087" name="name58576a2a06db98359" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId34076a0f7fa682dae" cstate="print"/>
+                    <a:blip r:embed="rId20936a2a06db98358" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -19505,137 +19505,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="86397821">
+  <w:abstractNum w:abstractNumId="46933417">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48709866">
+    <w:lvl w:ilvl="0" w:tplc="84051017">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="48709866" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="84051017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="48709866" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="84051017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="48709866" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="84051017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="48709866" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="84051017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="48709866" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="84051017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="48709866" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="84051017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="48709866" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="84051017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="48709866" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="84051017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="86397820">
+  <w:abstractNum w:abstractNumId="46933416">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="83435651">
+    <w:lvl w:ilvl="0" w:tplc="51024959">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -20387,55 +20387,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="86397820">
-    <w:abstractNumId w:val="86397820"/>
+  <w:num w:numId="46933416">
+    <w:abstractNumId w:val="46933416"/>
   </w:num>
-  <w:num w:numId="86397821">
-    <w:abstractNumId w:val="86397821"/>
+  <w:num w:numId="46933417">
+    <w:abstractNumId w:val="46933417"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -31985,51 +31985,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId785852201" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId914100760" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId19436a0f7fa656d7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CILV00/" TargetMode="External"/><Relationship Id="rId38686a0f7fa656deb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CILV00/categorization" TargetMode="External"/><Relationship Id="rId97096a0f7fa65aebe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CILV00/photos" TargetMode="External"/><Relationship Id="rId27346a0f7fa675864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/datasheet" TargetMode="External"/><Relationship Id="rId49876a0f7fa679288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/epdf/10.1094/PHYTO-107-12-S5.1" TargetMode="External"/><Relationship Id="rId27516a0f7fa67932b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-016-2880-1" TargetMode="External"/><Relationship Id="rId55406a0f7fa6793bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1519-566X2005000100013" TargetMode="External"/><Relationship Id="rId41186a0f7fa679472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-019-04247-4" TargetMode="External"/><Relationship Id="rId72946a0f7fa6794e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s40858-022-00539-4" TargetMode="External"/><Relationship Id="rId67626a0f7fa679577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2020.104330" TargetMode="External"/><Relationship Id="rId79836a0f7fa6795e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2006.01457.x" TargetMode="External"/><Relationship Id="rId58266a0f7fa67965c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scielo.br/j/sp/a/gdtT4FJyJ43td5bGSt84XYt/?format=pdf&amp;lang=en" TargetMode="External"/><Relationship Id="rId13366a0f7fa6796cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/41998508" TargetMode="External"/><Relationship Id="rId27186a0f7fa679741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-94-3-0284" TargetMode="External"/><Relationship Id="rId22746a0f7fa6797d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.3944.1.1" TargetMode="External"/><Relationship Id="rId56566a0f7fa679862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toaa007" TargetMode="External"/><Relationship Id="rId61806a0f7fa67a9dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762013005000005" TargetMode="External"/><Relationship Id="rId63546a0f7fa67aa63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture11090839" TargetMode="External"/><Relationship Id="rId78846a0f7fa67aae2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2021.641252" TargetMode="External"/><Relationship Id="rId99036a0f7fa67ab74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-18-1617-PDN" TargetMode="External"/><Relationship Id="rId35236a0f7fa67ac09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-17-1425-RE" TargetMode="External"/><Relationship Id="rId55556a0f7fa67acbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants12061371" TargetMode="External"/><Relationship Id="rId93626a0f7fa67ad31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://escholarship.org/content/qt37m0z5t2/qt37m0z5t2_noSplash_c53e95d71d3844619398ad52ac9b216b.pdf?t=p0w8fo" TargetMode="External"/><Relationship Id="rId90426a0f7fa67adc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zoosymposia.6.1.28" TargetMode="External"/><Relationship Id="rId22866a0f7fa67ae37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2014.06.010" TargetMode="External"/><Relationship Id="rId68946a0f7fa67aeab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2013.07.035" TargetMode="External"/><Relationship Id="rId61256a0f7fa67af1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2017.02.012" TargetMode="External"/><Relationship Id="rId14156a0f7fa67af8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.1016/j.jviromet.2015.08.022" TargetMode="External"/><Relationship Id="rId31706a0f7fa67aff6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/281200751_Mechanical_transmission_and_ultrastructural_aspects_of_citrus_leprosis_disease/link/575863e108ae9a9c954a773a/download" TargetMode="External"/><Relationship Id="rId57296a0f7fa67b06a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-019-01854-4" TargetMode="External"/><Relationship Id="rId51236a0f7fa67b112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v6072602" TargetMode="External"/><Relationship Id="rId26256a0f7fa67b185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/bs.aivir.2018.06.001" TargetMode="External"/><Relationship Id="rId40266a0f7fa67b238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-013-1834-0" TargetMode="External"/><Relationship Id="rId97716a0f7fa67b2f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2008.678" TargetMode="External"/><Relationship Id="rId48506a0f7fa67b363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5110" TargetMode="External"/><Relationship Id="rId77626a0f7fa67b3d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12684" TargetMode="External"/><Relationship Id="rId96806a0f7fa67b449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2072-20230809" TargetMode="External"/><Relationship Id="rId18086a0f7fa67b526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toaa070" TargetMode="External"/><Relationship Id="rId46596a0f7fa67b5c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.coviro.2018.07.010" TargetMode="External"/><Relationship Id="rId88406a0f7fa67b6d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40858-017-0195-8" TargetMode="External"/><Relationship Id="rId70426a0f7fa67b746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014005000004" TargetMode="External"/><Relationship Id="rId62366a0f7fa67b7d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-12-1143-RE" TargetMode="External"/><Relationship Id="rId54016a0f7fa67b867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/b:appa.0000006546.55305.e3" TargetMode="External"/><Relationship Id="rId71756a0f7fa67b8d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.virol.2017.04.027" TargetMode="External"/><Relationship Id="rId50376a0f7fa67b968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/b:appa.0000006550.88615.10" TargetMode="External"/><Relationship Id="rId57556a0f7fa67b9f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-92-9-1364C" TargetMode="External"/><Relationship Id="rId70876a0f7fa67ba67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2003.87.11.1317" TargetMode="External"/><Relationship Id="rId36136a0f7fa67baf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-01-11-0013" TargetMode="External"/><Relationship Id="rId47986a0f7fa67bb86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-013-1745-0" TargetMode="External"/><Relationship Id="rId78226a0f7fa67bbfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ps.6894" TargetMode="External"/><Relationship Id="rId96126a0f7fa67bc88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/zsc.12013" TargetMode="External"/><Relationship Id="rId87006a0f7fa67bd18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-07-17-1000-PDN" TargetMode="External"/><Relationship Id="rId39186a0f7fa67bda7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-06-11-0538" TargetMode="External"/><Relationship Id="rId24706a0f7fa67bddb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-04-23-0110-R" TargetMode="External"/><Relationship Id="rId43786a0f7fa67be6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-10-21-2314-PDN" TargetMode="External"/><Relationship Id="rId53486a0f7fa67bf1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-20-2736-PDN" TargetMode="External"/><Relationship Id="rId50526a0f7fa67bf8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12472" TargetMode="External"/><Relationship Id="rId62416a0f7fa67bffd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2022.1058847" TargetMode="External"/><Relationship Id="rId51246a0f7fa681e8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v8060153" TargetMode="External"/><Relationship Id="rId76886a0f7fa681f51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-02-17-0042-R" TargetMode="External"/><Relationship Id="rId12136a0f7fa681fee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-012-9632-z" TargetMode="External"/><Relationship Id="rId80416a0f7fa682084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/b:appa.0000006547.76802.6e" TargetMode="External"/><Relationship Id="rId34616a0f7fa68213b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-07-12-0177-R" TargetMode="External"/><Relationship Id="rId17636a0f7fa6821ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-12-14-0375-FI" TargetMode="External"/><Relationship Id="rId94906a0f7fa682220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-14-0117-PDN" TargetMode="External"/><Relationship Id="rId34546a0f7fa682294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/genomeA.00519-13" TargetMode="External"/><Relationship Id="rId24236a0f7fa682306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/epdf/10.1094/PHYTO-107-12-S5.1" TargetMode="External"/><Relationship Id="rId65566a0f7fa68237b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-17-1699-PDN" TargetMode="External"/><Relationship Id="rId57906a0f7fa6823eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-07-19-0253-FI" TargetMode="External"/><Relationship Id="rId59266a0f7fa682480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-14-0245-R" TargetMode="External"/><Relationship Id="rId41686a0f7fa6824f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-017-0123-0" TargetMode="External"/><Relationship Id="rId80596a0f7fa682581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.836743" TargetMode="External"/><Relationship Id="rId54576a0f7fa682610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-022-05516-5" TargetMode="External"/><Relationship Id="rId33296a0f7fa682688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2023.EN-7804" TargetMode="External"/><Relationship Id="rId96986a0f7fa6826d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.13449" TargetMode="External"/><Relationship Id="rId43376a0f7fa68272a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.88562658" TargetMode="External"/><Relationship Id="rId87006a0f7fa682828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId27226a0f7fa65ad33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27226a0f7fa65ad33.jpg"/><Relationship Id="rId27906a0f7fa672414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27906a0f7fa672414.jpg"/><Relationship Id="rId34076a0f7fa682dae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34076a0f7fa682dae.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId911914879" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId101299539" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId20726a2a06db8c831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CILV00/" TargetMode="External"/><Relationship Id="rId57226a2a06db8c8a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CILV00/categorization" TargetMode="External"/><Relationship Id="rId99066a2a06db8d02e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CILV00/photos" TargetMode="External"/><Relationship Id="rId80496a2a06db95147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/datasheet" TargetMode="External"/><Relationship Id="rId92896a2a06db95be9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/epdf/10.1094/PHYTO-107-12-S5.1" TargetMode="External"/><Relationship Id="rId36996a2a06db95c7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-016-2880-1" TargetMode="External"/><Relationship Id="rId17606a2a06db95d0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1519-566X2005000100013" TargetMode="External"/><Relationship Id="rId40176a2a06db95db9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-019-04247-4" TargetMode="External"/><Relationship Id="rId98666a2a06db95e33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s40858-022-00539-4" TargetMode="External"/><Relationship Id="rId45576a2a06db95ec5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2020.104330" TargetMode="External"/><Relationship Id="rId76466a2a06db95f37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2006.01457.x" TargetMode="External"/><Relationship Id="rId12026a2a06db95fb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scielo.br/j/sp/a/gdtT4FJyJ43td5bGSt84XYt/?format=pdf&amp;lang=en" TargetMode="External"/><Relationship Id="rId41326a2a06db9602e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/41998508" TargetMode="External"/><Relationship Id="rId45796a2a06db9609f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-94-3-0284" TargetMode="External"/><Relationship Id="rId61086a2a06db9612f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.3944.1.1" TargetMode="External"/><Relationship Id="rId48836a2a06db961c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toaa007" TargetMode="External"/><Relationship Id="rId68276a2a06db962cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762013005000005" TargetMode="External"/><Relationship Id="rId16456a2a06db9633f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture11090839" TargetMode="External"/><Relationship Id="rId17486a2a06db963b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2021.641252" TargetMode="External"/><Relationship Id="rId47046a2a06db96440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-18-1617-PDN" TargetMode="External"/><Relationship Id="rId55446a2a06db964d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-17-1425-RE" TargetMode="External"/><Relationship Id="rId17376a2a06db96580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants12061371" TargetMode="External"/><Relationship Id="rId47026a2a06db965f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://escholarship.org/content/qt37m0z5t2/qt37m0z5t2_noSplash_c53e95d71d3844619398ad52ac9b216b.pdf?t=p0w8fo" TargetMode="External"/><Relationship Id="rId16466a2a06db9669f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zoosymposia.6.1.28" TargetMode="External"/><Relationship Id="rId24986a2a06db96713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2014.06.010" TargetMode="External"/><Relationship Id="rId25376a2a06db96787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2013.07.035" TargetMode="External"/><Relationship Id="rId17476a2a06db967f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2017.02.012" TargetMode="External"/><Relationship Id="rId58026a2a06db9686a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.1016/j.jviromet.2015.08.022" TargetMode="External"/><Relationship Id="rId90856a2a06db968d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/281200751_Mechanical_transmission_and_ultrastructural_aspects_of_citrus_leprosis_disease/link/575863e108ae9a9c954a773a/download" TargetMode="External"/><Relationship Id="rId49906a2a06db96945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-019-01854-4" TargetMode="External"/><Relationship Id="rId77896a2a06db969d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v6072602" TargetMode="External"/><Relationship Id="rId43786a2a06db96a47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/bs.aivir.2018.06.001" TargetMode="External"/><Relationship Id="rId83146a2a06db96af8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-013-1834-0" TargetMode="External"/><Relationship Id="rId34746a2a06db96bb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2008.678" TargetMode="External"/><Relationship Id="rId27596a2a06db96c2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5110" TargetMode="External"/><Relationship Id="rId44116a2a06db96c9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12684" TargetMode="External"/><Relationship Id="rId44396a2a06db96d12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2072-20230809" TargetMode="External"/><Relationship Id="rId84536a2a06db96dee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toaa070" TargetMode="External"/><Relationship Id="rId56656a2a06db96e7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.coviro.2018.07.010" TargetMode="External"/><Relationship Id="rId27106a2a06db96f88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40858-017-0195-8" TargetMode="External"/><Relationship Id="rId12636a2a06db96ffa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014005000004" TargetMode="External"/><Relationship Id="rId30166a2a06db97089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-12-1143-RE" TargetMode="External"/><Relationship Id="rId23196a2a06db97117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/b:appa.0000006546.55305.e3" TargetMode="External"/><Relationship Id="rId16936a2a06db97187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.virol.2017.04.027" TargetMode="External"/><Relationship Id="rId50556a2a06db97215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/b:appa.0000006550.88615.10" TargetMode="External"/><Relationship Id="rId59226a2a06db972a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-92-9-1364C" TargetMode="External"/><Relationship Id="rId22566a2a06db97314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2003.87.11.1317" TargetMode="External"/><Relationship Id="rId75196a2a06db973a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-01-11-0013" TargetMode="External"/><Relationship Id="rId62236a2a06db97430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-013-1745-0" TargetMode="External"/><Relationship Id="rId51646a2a06db974a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ps.6894" TargetMode="External"/><Relationship Id="rId68456a2a06db9752f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/zsc.12013" TargetMode="External"/><Relationship Id="rId99556a2a06db975cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-07-17-1000-PDN" TargetMode="External"/><Relationship Id="rId11586a2a06db97663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-06-11-0538" TargetMode="External"/><Relationship Id="rId56956a2a06db97697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-04-23-0110-R" TargetMode="External"/><Relationship Id="rId79896a2a06db97733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-10-21-2314-PDN" TargetMode="External"/><Relationship Id="rId89036a2a06db977e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-20-2736-PDN" TargetMode="External"/><Relationship Id="rId81636a2a06db97858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12472" TargetMode="External"/><Relationship Id="rId45956a2a06db978c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2022.1058847" TargetMode="External"/><Relationship Id="rId10176a2a06db9793a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v8060153" TargetMode="External"/><Relationship Id="rId14516a2a06db979ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-02-17-0042-R" TargetMode="External"/><Relationship Id="rId41816a2a06db97a58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-012-9632-z" TargetMode="External"/><Relationship Id="rId45626a2a06db97ae8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/b:appa.0000006547.76802.6e" TargetMode="External"/><Relationship Id="rId59736a2a06db97b98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-07-12-0177-R" TargetMode="External"/><Relationship Id="rId44406a2a06db97c09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-12-14-0375-FI" TargetMode="External"/><Relationship Id="rId55876a2a06db97c79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-14-0117-PDN" TargetMode="External"/><Relationship Id="rId85876a2a06db97cec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/genomeA.00519-13" TargetMode="External"/><Relationship Id="rId58376a2a06db97d5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/epdf/10.1094/PHYTO-107-12-S5.1" TargetMode="External"/><Relationship Id="rId22806a2a06db97dcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-17-1699-PDN" TargetMode="External"/><Relationship Id="rId94866a2a06db97e3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-07-19-0253-FI" TargetMode="External"/><Relationship Id="rId84166a2a06db97ed7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-14-0245-R" TargetMode="External"/><Relationship Id="rId33006a2a06db97f47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-017-0123-0" TargetMode="External"/><Relationship Id="rId36096a2a06db97fd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.836743" TargetMode="External"/><Relationship Id="rId42856a2a06db98065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-022-05516-5" TargetMode="External"/><Relationship Id="rId97746a2a06db980db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2023.EN-7804" TargetMode="External"/><Relationship Id="rId46996a2a06db9812b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.13449" TargetMode="External"/><Relationship Id="rId56136a2a06db9817c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.88562658" TargetMode="External"/><Relationship Id="rId33876a2a06db98230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId98426a2a06db8cf19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98426a2a06db8cf19.jpg"/><Relationship Id="rId95306a2a06db9471b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95306a2a06db9471b.jpg"/><Relationship Id="rId20936a2a06db98358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20936a2a06db98358.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>