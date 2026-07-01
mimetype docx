--- v9 (2026-06-11)
+++ v10 (2026-07-01)
@@ -202,51 +202,51 @@
               <w:t xml:space="preserve"> Viruses and viroids: Viruses (unclassified)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> citrus leprosis, leprosis of citrus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20726a2a06db8c831" w:history="1">
+            <w:hyperlink r:id="rId96546a4525adc1b7a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -262,51 +262,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57226a2a06db8c8a2" w:history="1">
+            <w:hyperlink r:id="rId32786a4525adc1be4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CILV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="23601825" name="name25846a2a06db8cf1b" descr="395.jpg"/>
+                  <wp:docPr id="10645193" name="name56736a4525adc22ba" descr="395.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="395.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId98426a2a06db8cf19" cstate="print"/>
+                          <a:blip r:embed="rId14716a4525adc22b8" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId99066a2a06db8d02e" w:history="1">
+            <w:hyperlink r:id="rId33576a4525adc23fe" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -10295,63 +10295,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="37509368" name="name83356a2a06db9471f" descr="CILV00_distribution_map.jpg"/>
+            <wp:docPr id="14423153" name="name92016a4525adc8fef" descr="CILV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CILV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId95306a2a06db9471b" cstate="print"/>
+                    <a:blip r:embed="rId26516a4525adc8feb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -11595,51 +11595,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId80496a2a06db95147" w:history="1">
+      <w:hyperlink r:id="rId73036a4525adc9a6c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO, 2023</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) or zonate chlorosis, which is associated with infestation by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -13218,51 +13218,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, S5.53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92896a2a06db95be9" w:history="1">
+      <w:hyperlink r:id="rId87296a4525adca5b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apsjournals.apsnet.org/doi/epdf/10.1094/PHYTO-107-12-S5.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13308,51 +13308,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">161</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2351-2360. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36996a2a06db95c7c" w:history="1">
+      <w:hyperlink r:id="rId72026a4525adca64d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-016-2880-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13398,51 +13398,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 89-96. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17606a2a06db95d0c" w:history="1">
+      <w:hyperlink r:id="rId36386a4525adca6e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S1519-566X2005000100013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13508,51 +13508,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">164, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1967-1980. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40176a2a06db95db9" w:history="1">
+      <w:hyperlink r:id="rId70326a4525adca79c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-019-04247-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13578,51 +13578,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 30-41. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98666a2a06db95e33" w:history="1">
+      <w:hyperlink r:id="rId51286a4525adca813" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org /10.1007/s40858-022-00539-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13668,51 +13668,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">149</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 104330. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45576a2a06db95ec5" w:history="1">
+      <w:hyperlink r:id="rId24256a4525adca8a7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.biocontrol.2020.104330</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13738,51 +13738,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 97-106. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76466a2a06db95f37" w:history="1">
+      <w:hyperlink r:id="rId11246a4525adca92c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.2006.01457.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13808,51 +13808,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 211-220. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12026a2a06db95fb7" w:history="1">
+      <w:hyperlink r:id="rId46236a4525adca9a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.scielo.br/j/sp/a/gdtT4FJyJ43td5bGSt84XYt/?format=pdf&amp;lang=en</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13878,51 +13878,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">90</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 307-312. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41326a2a06db9602e" w:history="1">
+      <w:hyperlink r:id="rId91086a4525adcaa14" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.jstor.org/stable/41998508</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13948,51 +13948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">94</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 284-292. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45796a2a06db9609f" w:history="1">
+      <w:hyperlink r:id="rId99386a4525adcaa87" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-94-3-0284</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14038,51 +14038,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3944</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-67. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61086a2a06db9612f" w:history="1">
+      <w:hyperlink r:id="rId41336a4525adcab19" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zootaxa.3944.1.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14128,51 +14128,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">113</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1576-1581. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48836a2a06db961c1" w:history="1">
+      <w:hyperlink r:id="rId53266a4525adcabad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/toaa007</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14296,51 +14296,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 188-197. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68276a2a06db962cf" w:history="1">
+      <w:hyperlink r:id="rId97946a4525adcacbd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S1982-56762013005000005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14366,51 +14366,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 9, 839. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16456a2a06db9633f" w:history="1">
+      <w:hyperlink r:id="rId23736a4525adcad3c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agriculture11090839</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14436,51 +14436,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 641252. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17486a2a06db963b2" w:history="1">
+      <w:hyperlink r:id="rId19886a4525adcadba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2021.641252</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14526,51 +14526,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 6. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47046a2a06db96440" w:history="1">
+      <w:hyperlink r:id="rId37146a4525adcae4b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-18-1617-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14616,51 +14616,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1588-1598. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55446a2a06db964d1" w:history="1">
+      <w:hyperlink r:id="rId56396a4525adcaedc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-17-1425-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14726,51 +14726,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1371. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17376a2a06db96580" w:history="1">
+      <w:hyperlink r:id="rId29366a4525adcaf8d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants12061371</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14796,51 +14796,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to young citrus plants under laboratory conditions. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings of the Ninth IOCV Conference, 1983. Riverside, CA, USA: IOCV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 218-221. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47026a2a06db965f1" w:history="1">
+      <w:hyperlink r:id="rId16876a4525adcafff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://escholarship.org/content/qt37m0z5t2/qt37m0z5t2_noSplash_c53e95d71d3844619398ad52ac9b216b.pdf?t=p0w8fo</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14886,51 +14886,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 180-192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16466a2a06db9669f" w:history="1">
+      <w:hyperlink r:id="rId29126a4525adcb091" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zoosymposia.6.1.28</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14956,51 +14956,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">206</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 144-149. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24986a2a06db96713" w:history="1">
+      <w:hyperlink r:id="rId35036a4525adcb11b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.jviromet.2014.06.010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15026,51 +15026,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">193</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 548-553. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25376a2a06db96787" w:history="1">
+      <w:hyperlink r:id="rId58506a4525adcb18e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.jviromet.2013.07.035</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15096,51 +15096,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">243</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 177-181. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17476a2a06db967f8" w:history="1">
+      <w:hyperlink r:id="rId45216a4525adcb220" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.jviromet.2017.02.012</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15166,51 +15166,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">224</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 105-109. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58026a2a06db9686a" w:history="1">
+      <w:hyperlink r:id="rId86026a4525adcb296" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://doi.org/10.1016/j.jviromet.2015.08.022</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15227,51 +15227,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fitopatologia Brasileira </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 208-2013. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90856a2a06db968d0" w:history="1">
+      <w:hyperlink r:id="rId94526a4525adcb308" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.researchgate.net/publication/281200751_Mechanical_transmission_and_ultrastructural_aspects_of_citrus_leprosis_disease/link/575863e108ae9a9c954a773a/download</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15297,51 +15297,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">155</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1373-1379. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49906a2a06db96945" w:history="1">
+      <w:hyperlink r:id="rId80726a4525adcb383" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-019-01854-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15387,51 +15387,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2602-2622. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77896a2a06db969d6" w:history="1">
+      <w:hyperlink r:id="rId83116a4525adcb417" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v6072602</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15457,51 +15457,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 119-148. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43786a2a06db96a47" w:history="1">
+      <w:hyperlink r:id="rId20826a4525adcb48b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/bs.aivir.2018.06.001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15567,51 +15567,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">159</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 607-619. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83146a2a06db96af8" w:history="1">
+      <w:hyperlink r:id="rId28926a4525adcb564" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-013-1834-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15679,51 +15679,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5),</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">678, 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34746a2a06db96bb8" w:history="1">
+      <w:hyperlink r:id="rId78006a4525adcb61e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2008.678</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15749,51 +15749,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 5110, 32 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27596a2a06db96c2d" w:history="1">
+      <w:hyperlink r:id="rId92066a4525adcb691" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5110</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15819,51 +15819,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,  383-400. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44116a2a06db96c9e" w:history="1">
+      <w:hyperlink r:id="rId99596a4525adcb703" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12684</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15887,51 +15887,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (in press)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2023) Consolidated text Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44396a2a06db96d12" w:history="1">
+      <w:hyperlink r:id="rId69376a4525adcb778" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2072-20230809</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 September 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -16026,51 +16026,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">113</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1628-1634. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84536a2a06db96dee" w:history="1">
+      <w:hyperlink r:id="rId21776a4525adcb857" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/toaa070</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16116,51 +16116,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 66-73. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56656a2a06db96e7d" w:history="1">
+      <w:hyperlink r:id="rId21556a4525adcb8f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.coviro.2018.07.010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16284,51 +16284,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 69-77. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27106a2a06db96f88" w:history="1">
+      <w:hyperlink r:id="rId63386a4525adcba1c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s40858-017-0195-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16354,51 +16354,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12636a2a06db96ffa" w:history="1">
+      <w:hyperlink r:id="rId29796a4525adcba90" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S1982-56762014005000004</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16444,51 +16444,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">97</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1346-1351. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30166a2a06db97089" w:history="1">
+      <w:hyperlink r:id="rId47836a4525adcbb34" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-12-12-1143-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16534,51 +16534,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 135-160. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23196a2a06db97117" w:history="1">
+      <w:hyperlink r:id="rId10526a4525adcbbc9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1023/b:appa.0000006546.55305.e3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16604,51 +16604,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">508</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 18-25. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16936a2a06db97187" w:history="1">
+      <w:hyperlink r:id="rId17316a4525adcbc3d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.virol.2017.04.027</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16694,51 +16694,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 215-223. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50556a2a06db97215" w:history="1">
+      <w:hyperlink r:id="rId49066a4525adcbcce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1023/b:appa.0000006550.88615.10</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16784,51 +16784,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">92</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1364. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59226a2a06db972a3" w:history="1">
+      <w:hyperlink r:id="rId42776a4525adcbd60" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-92-9-1364C</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16854,51 +16854,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1317-1321. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22566a2a06db97314" w:history="1">
+      <w:hyperlink r:id="rId89176a4525adcbdd3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.2003.87.11.1317</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16944,51 +16944,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 122-127. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75196a2a06db973a2" w:history="1">
+      <w:hyperlink r:id="rId82426a4525adcbe6b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-01-11-0013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17034,51 +17034,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">158</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2421-2424. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62236a2a06db97430" w:history="1">
+      <w:hyperlink r:id="rId71206a4525adcbf20" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-013-1745-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17104,51 +17104,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">78</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2643-2656. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51646a2a06db974a1" w:history="1">
+      <w:hyperlink r:id="rId93156a4525adcbf95" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1002/ps.6894</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17194,51 +17194,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">42</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 406-426. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68456a2a06db9752f" w:history="1">
+      <w:hyperlink r:id="rId60816a4525adcc026" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/zsc.12013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17284,51 +17284,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1046-1046. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99556a2a06db975cf" w:history="1">
+      <w:hyperlink r:id="rId19106a4525adcc0b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-07-17-1000-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17374,81 +17374,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">96</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 968-972. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11586a2a06db97663" w:history="1">
+      <w:hyperlink r:id="rId12216a4525adcc14a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-06-11-0538</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Olmedo Velarde A, Larrea-Sarmiento A, Wang X, Hu JS &amp; Melzer MJ (2023) A breakthrough in kitavirids: genetic variability, reverse-genetics, Koch's postulates and transmission of hibiscus green spot virus 2. Phytopathology (early view). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56956a2a06db97697" w:history="1">
+      <w:hyperlink r:id="rId40206a4525adcc194" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-04-23-0110-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17494,51 +17494,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2539. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79896a2a06db97733" w:history="1">
+      <w:hyperlink r:id="rId45936a4525adcc229" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-10-21-2314-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17604,51 +17604,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2258. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89036a2a06db977e4" w:history="1">
+      <w:hyperlink r:id="rId44966a4525adcc2f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-12-20-2736-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17674,51 +17674,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 219-224. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81636a2a06db97858" w:history="1">
+      <w:hyperlink r:id="rId52386a4525adcc36c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12472</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17744,51 +17744,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1058847. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45956a2a06db978c9" w:history="1">
+      <w:hyperlink r:id="rId29056a4525adcc3de" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2022.1058847</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17814,51 +17814,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 153. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10176a2a06db9793a" w:history="1">
+      <w:hyperlink r:id="rId85986a4525adcc450" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v8060153</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17904,51 +17904,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 963-976. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14516a2a06db979ca" w:history="1">
+      <w:hyperlink r:id="rId61236a4525adcc4e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-02-17-0042-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17994,51 +17994,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 165-175. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41816a2a06db97a58" w:history="1">
+      <w:hyperlink r:id="rId73286a4525adcc572" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10493-012-9632-z</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18084,51 +18084,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 161-179. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45626a2a06db97ae8" w:history="1">
+      <w:hyperlink r:id="rId19586a4525adcc603" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1023/b:appa.0000006547.76802.6e</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18192,51 +18192,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 488-500. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59736a2a06db97b98" w:history="1">
+      <w:hyperlink r:id="rId23276a4525adcc6c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-07-12-0177-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18262,51 +18262,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1013-1025. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44406a2a06db97c09" w:history="1">
+      <w:hyperlink r:id="rId65656a4525adcc736" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-12-14-0375-FI</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18332,51 +18332,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1162. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55876a2a06db97c79" w:history="1">
+      <w:hyperlink r:id="rId22426a4525adcc7a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-02-14-0117-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18402,51 +18402,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e00519-13. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85876a2a06db97cec" w:history="1">
+      <w:hyperlink r:id="rId92746a4525adcc81d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/genomeA.00519-13</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18472,51 +18472,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, S5.53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58376a2a06db97d5d" w:history="1">
+      <w:hyperlink r:id="rId36816a4525adcc88f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apsjournals.apsnet.org/doi/epdf/10.1094/PHYTO-107-12-S5.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18542,51 +18542,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1181. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22806a2a06db97dcf" w:history="1">
+      <w:hyperlink r:id="rId14026a4525adcc902" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-11-17-1699-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18612,51 +18612,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">110</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 106-120. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94866a2a06db97e3f" w:history="1">
+      <w:hyperlink r:id="rId34896a4525adcc972" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-07-19-0253-FI</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18702,51 +18702,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 564-575. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84166a2a06db97ed7" w:history="1">
+      <w:hyperlink r:id="rId35376a4525adcca04" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-09-14-0245-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18772,51 +18772,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">71</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 227-241. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33006a2a06db97f47" w:history="1">
+      <w:hyperlink r:id="rId73576a4525adcca95" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10493-017-0123-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18862,51 +18862,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 836743. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36096a2a06db97fd6" w:history="1">
+      <w:hyperlink r:id="rId13816a4525adccb2a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2022.836743</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18952,51 +18952,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">167</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2429–2440. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42856a2a06db98065" w:history="1">
+      <w:hyperlink r:id="rId29476a4525adccbbc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-022-05516-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -19022,151 +19022,151 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lázaro E, Vanaclocha P, Vicent A, Vives MC &amp; Delbianco A (2023) Pest survey card on Citrus leprosis viruses. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Supporting Publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EN-7804. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97746a2a06db980db" w:history="1">
+      <w:hyperlink r:id="rId41776a4525adccc34" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2023.EN-7804</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Citrus leprosis virus C (leprosis of citrus). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Compendium</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46996a2a06db9812b" w:history="1">
+      <w:hyperlink r:id="rId32346a4525adccc86" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.13449</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Citrus leprosis N Dichorhavirus. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Compendium</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56136a2a06db9817c" w:history="1">
+      <w:hyperlink r:id="rId85396a4525adcccd7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.88562658</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -19232,51 +19232,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus leprosis disease</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33876a2a06db98230" w:history="1">
+      <w:hyperlink r:id="rId46816a4525adccd8e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -19351,63 +19351,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="7485087" name="name58576a2a06db98359" descr="eu_funding_250.png"/>
+            <wp:docPr id="65436891" name="name66426a4525adccec7" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20936a2a06db98358" cstate="print"/>
+                    <a:blip r:embed="rId82286a4525adccec6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -19505,137 +19505,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="46933417">
+  <w:abstractNum w:abstractNumId="85651724">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="84051017">
+    <w:lvl w:ilvl="0" w:tplc="17727865">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="84051017" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="17727865" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="84051017" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="17727865" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="84051017" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="17727865" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="84051017" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="17727865" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="84051017" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="17727865" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="84051017" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="17727865" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="84051017" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="17727865" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="84051017" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="17727865" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46933416">
+  <w:abstractNum w:abstractNumId="85651723">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="51024959">
+    <w:lvl w:ilvl="0" w:tplc="53837959">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -20387,55 +20387,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="46933416">
-    <w:abstractNumId w:val="46933416"/>
+  <w:num w:numId="85651723">
+    <w:abstractNumId w:val="85651723"/>
   </w:num>
-  <w:num w:numId="46933417">
-    <w:abstractNumId w:val="46933417"/>
+  <w:num w:numId="85651724">
+    <w:abstractNumId w:val="85651724"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -31985,51 +31985,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId911914879" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId101299539" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId20726a2a06db8c831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CILV00/" TargetMode="External"/><Relationship Id="rId57226a2a06db8c8a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CILV00/categorization" TargetMode="External"/><Relationship Id="rId99066a2a06db8d02e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CILV00/photos" TargetMode="External"/><Relationship Id="rId80496a2a06db95147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/datasheet" TargetMode="External"/><Relationship Id="rId92896a2a06db95be9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/epdf/10.1094/PHYTO-107-12-S5.1" TargetMode="External"/><Relationship Id="rId36996a2a06db95c7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-016-2880-1" TargetMode="External"/><Relationship Id="rId17606a2a06db95d0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1519-566X2005000100013" TargetMode="External"/><Relationship Id="rId40176a2a06db95db9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-019-04247-4" TargetMode="External"/><Relationship Id="rId98666a2a06db95e33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s40858-022-00539-4" TargetMode="External"/><Relationship Id="rId45576a2a06db95ec5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2020.104330" TargetMode="External"/><Relationship Id="rId76466a2a06db95f37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2006.01457.x" TargetMode="External"/><Relationship Id="rId12026a2a06db95fb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scielo.br/j/sp/a/gdtT4FJyJ43td5bGSt84XYt/?format=pdf&amp;lang=en" TargetMode="External"/><Relationship Id="rId41326a2a06db9602e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/41998508" TargetMode="External"/><Relationship Id="rId45796a2a06db9609f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-94-3-0284" TargetMode="External"/><Relationship Id="rId61086a2a06db9612f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.3944.1.1" TargetMode="External"/><Relationship Id="rId48836a2a06db961c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toaa007" TargetMode="External"/><Relationship Id="rId68276a2a06db962cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762013005000005" TargetMode="External"/><Relationship Id="rId16456a2a06db9633f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture11090839" TargetMode="External"/><Relationship Id="rId17486a2a06db963b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2021.641252" TargetMode="External"/><Relationship Id="rId47046a2a06db96440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-18-1617-PDN" TargetMode="External"/><Relationship Id="rId55446a2a06db964d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-17-1425-RE" TargetMode="External"/><Relationship Id="rId17376a2a06db96580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants12061371" TargetMode="External"/><Relationship Id="rId47026a2a06db965f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://escholarship.org/content/qt37m0z5t2/qt37m0z5t2_noSplash_c53e95d71d3844619398ad52ac9b216b.pdf?t=p0w8fo" TargetMode="External"/><Relationship Id="rId16466a2a06db9669f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zoosymposia.6.1.28" TargetMode="External"/><Relationship Id="rId24986a2a06db96713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2014.06.010" TargetMode="External"/><Relationship Id="rId25376a2a06db96787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2013.07.035" TargetMode="External"/><Relationship Id="rId17476a2a06db967f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2017.02.012" TargetMode="External"/><Relationship Id="rId58026a2a06db9686a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.1016/j.jviromet.2015.08.022" TargetMode="External"/><Relationship Id="rId90856a2a06db968d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/281200751_Mechanical_transmission_and_ultrastructural_aspects_of_citrus_leprosis_disease/link/575863e108ae9a9c954a773a/download" TargetMode="External"/><Relationship Id="rId49906a2a06db96945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-019-01854-4" TargetMode="External"/><Relationship Id="rId77896a2a06db969d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v6072602" TargetMode="External"/><Relationship Id="rId43786a2a06db96a47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/bs.aivir.2018.06.001" TargetMode="External"/><Relationship Id="rId83146a2a06db96af8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-013-1834-0" TargetMode="External"/><Relationship Id="rId34746a2a06db96bb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2008.678" TargetMode="External"/><Relationship Id="rId27596a2a06db96c2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5110" TargetMode="External"/><Relationship Id="rId44116a2a06db96c9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12684" TargetMode="External"/><Relationship Id="rId44396a2a06db96d12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2072-20230809" TargetMode="External"/><Relationship Id="rId84536a2a06db96dee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toaa070" TargetMode="External"/><Relationship Id="rId56656a2a06db96e7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.coviro.2018.07.010" TargetMode="External"/><Relationship Id="rId27106a2a06db96f88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40858-017-0195-8" TargetMode="External"/><Relationship Id="rId12636a2a06db96ffa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014005000004" TargetMode="External"/><Relationship Id="rId30166a2a06db97089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-12-1143-RE" TargetMode="External"/><Relationship Id="rId23196a2a06db97117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/b:appa.0000006546.55305.e3" TargetMode="External"/><Relationship Id="rId16936a2a06db97187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.virol.2017.04.027" TargetMode="External"/><Relationship Id="rId50556a2a06db97215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/b:appa.0000006550.88615.10" TargetMode="External"/><Relationship Id="rId59226a2a06db972a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-92-9-1364C" TargetMode="External"/><Relationship Id="rId22566a2a06db97314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2003.87.11.1317" TargetMode="External"/><Relationship Id="rId75196a2a06db973a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-01-11-0013" TargetMode="External"/><Relationship Id="rId62236a2a06db97430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-013-1745-0" TargetMode="External"/><Relationship Id="rId51646a2a06db974a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ps.6894" TargetMode="External"/><Relationship Id="rId68456a2a06db9752f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/zsc.12013" TargetMode="External"/><Relationship Id="rId99556a2a06db975cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-07-17-1000-PDN" TargetMode="External"/><Relationship Id="rId11586a2a06db97663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-06-11-0538" TargetMode="External"/><Relationship Id="rId56956a2a06db97697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-04-23-0110-R" TargetMode="External"/><Relationship Id="rId79896a2a06db97733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-10-21-2314-PDN" TargetMode="External"/><Relationship Id="rId89036a2a06db977e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-20-2736-PDN" TargetMode="External"/><Relationship Id="rId81636a2a06db97858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12472" TargetMode="External"/><Relationship Id="rId45956a2a06db978c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2022.1058847" TargetMode="External"/><Relationship Id="rId10176a2a06db9793a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v8060153" TargetMode="External"/><Relationship Id="rId14516a2a06db979ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-02-17-0042-R" TargetMode="External"/><Relationship Id="rId41816a2a06db97a58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-012-9632-z" TargetMode="External"/><Relationship Id="rId45626a2a06db97ae8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/b:appa.0000006547.76802.6e" TargetMode="External"/><Relationship Id="rId59736a2a06db97b98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-07-12-0177-R" TargetMode="External"/><Relationship Id="rId44406a2a06db97c09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-12-14-0375-FI" TargetMode="External"/><Relationship Id="rId55876a2a06db97c79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-14-0117-PDN" TargetMode="External"/><Relationship Id="rId85876a2a06db97cec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/genomeA.00519-13" TargetMode="External"/><Relationship Id="rId58376a2a06db97d5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/epdf/10.1094/PHYTO-107-12-S5.1" TargetMode="External"/><Relationship Id="rId22806a2a06db97dcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-17-1699-PDN" TargetMode="External"/><Relationship Id="rId94866a2a06db97e3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-07-19-0253-FI" TargetMode="External"/><Relationship Id="rId84166a2a06db97ed7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-14-0245-R" TargetMode="External"/><Relationship Id="rId33006a2a06db97f47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-017-0123-0" TargetMode="External"/><Relationship Id="rId36096a2a06db97fd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.836743" TargetMode="External"/><Relationship Id="rId42856a2a06db98065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-022-05516-5" TargetMode="External"/><Relationship Id="rId97746a2a06db980db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2023.EN-7804" TargetMode="External"/><Relationship Id="rId46996a2a06db9812b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.13449" TargetMode="External"/><Relationship Id="rId56136a2a06db9817c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.88562658" TargetMode="External"/><Relationship Id="rId33876a2a06db98230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId98426a2a06db8cf19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98426a2a06db8cf19.jpg"/><Relationship Id="rId95306a2a06db9471b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95306a2a06db9471b.jpg"/><Relationship Id="rId20936a2a06db98358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20936a2a06db98358.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId893070269" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId441258478" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId96546a4525adc1b7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CILV00/" TargetMode="External"/><Relationship Id="rId32786a4525adc1be4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CILV00/categorization" TargetMode="External"/><Relationship Id="rId33576a4525adc23fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CILV00/photos" TargetMode="External"/><Relationship Id="rId73036a4525adc9a6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/datasheet" TargetMode="External"/><Relationship Id="rId87296a4525adca5b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/epdf/10.1094/PHYTO-107-12-S5.1" TargetMode="External"/><Relationship Id="rId72026a4525adca64d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-016-2880-1" TargetMode="External"/><Relationship Id="rId36386a4525adca6e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1519-566X2005000100013" TargetMode="External"/><Relationship Id="rId70326a4525adca79c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-019-04247-4" TargetMode="External"/><Relationship Id="rId51286a4525adca813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s40858-022-00539-4" TargetMode="External"/><Relationship Id="rId24256a4525adca8a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2020.104330" TargetMode="External"/><Relationship Id="rId11246a4525adca92c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2006.01457.x" TargetMode="External"/><Relationship Id="rId46236a4525adca9a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scielo.br/j/sp/a/gdtT4FJyJ43td5bGSt84XYt/?format=pdf&amp;lang=en" TargetMode="External"/><Relationship Id="rId91086a4525adcaa14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/41998508" TargetMode="External"/><Relationship Id="rId99386a4525adcaa87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-94-3-0284" TargetMode="External"/><Relationship Id="rId41336a4525adcab19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.3944.1.1" TargetMode="External"/><Relationship Id="rId53266a4525adcabad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toaa007" TargetMode="External"/><Relationship Id="rId97946a4525adcacbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762013005000005" TargetMode="External"/><Relationship Id="rId23736a4525adcad3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture11090839" TargetMode="External"/><Relationship Id="rId19886a4525adcadba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2021.641252" TargetMode="External"/><Relationship Id="rId37146a4525adcae4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-18-1617-PDN" TargetMode="External"/><Relationship Id="rId56396a4525adcaedc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-17-1425-RE" TargetMode="External"/><Relationship Id="rId29366a4525adcaf8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants12061371" TargetMode="External"/><Relationship Id="rId16876a4525adcafff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://escholarship.org/content/qt37m0z5t2/qt37m0z5t2_noSplash_c53e95d71d3844619398ad52ac9b216b.pdf?t=p0w8fo" TargetMode="External"/><Relationship Id="rId29126a4525adcb091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zoosymposia.6.1.28" TargetMode="External"/><Relationship Id="rId35036a4525adcb11b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2014.06.010" TargetMode="External"/><Relationship Id="rId58506a4525adcb18e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2013.07.035" TargetMode="External"/><Relationship Id="rId45216a4525adcb220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2017.02.012" TargetMode="External"/><Relationship Id="rId86026a4525adcb296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.1016/j.jviromet.2015.08.022" TargetMode="External"/><Relationship Id="rId94526a4525adcb308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/281200751_Mechanical_transmission_and_ultrastructural_aspects_of_citrus_leprosis_disease/link/575863e108ae9a9c954a773a/download" TargetMode="External"/><Relationship Id="rId80726a4525adcb383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-019-01854-4" TargetMode="External"/><Relationship Id="rId83116a4525adcb417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v6072602" TargetMode="External"/><Relationship Id="rId20826a4525adcb48b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/bs.aivir.2018.06.001" TargetMode="External"/><Relationship Id="rId28926a4525adcb564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-013-1834-0" TargetMode="External"/><Relationship Id="rId78006a4525adcb61e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2008.678" TargetMode="External"/><Relationship Id="rId92066a4525adcb691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5110" TargetMode="External"/><Relationship Id="rId99596a4525adcb703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12684" TargetMode="External"/><Relationship Id="rId69376a4525adcb778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2072-20230809" TargetMode="External"/><Relationship Id="rId21776a4525adcb857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toaa070" TargetMode="External"/><Relationship Id="rId21556a4525adcb8f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.coviro.2018.07.010" TargetMode="External"/><Relationship Id="rId63386a4525adcba1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40858-017-0195-8" TargetMode="External"/><Relationship Id="rId29796a4525adcba90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014005000004" TargetMode="External"/><Relationship Id="rId47836a4525adcbb34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-12-1143-RE" TargetMode="External"/><Relationship Id="rId10526a4525adcbbc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/b:appa.0000006546.55305.e3" TargetMode="External"/><Relationship Id="rId17316a4525adcbc3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.virol.2017.04.027" TargetMode="External"/><Relationship Id="rId49066a4525adcbcce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/b:appa.0000006550.88615.10" TargetMode="External"/><Relationship Id="rId42776a4525adcbd60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-92-9-1364C" TargetMode="External"/><Relationship Id="rId89176a4525adcbdd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2003.87.11.1317" TargetMode="External"/><Relationship Id="rId82426a4525adcbe6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-01-11-0013" TargetMode="External"/><Relationship Id="rId71206a4525adcbf20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-013-1745-0" TargetMode="External"/><Relationship Id="rId93156a4525adcbf95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ps.6894" TargetMode="External"/><Relationship Id="rId60816a4525adcc026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/zsc.12013" TargetMode="External"/><Relationship Id="rId19106a4525adcc0b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-07-17-1000-PDN" TargetMode="External"/><Relationship Id="rId12216a4525adcc14a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-06-11-0538" TargetMode="External"/><Relationship Id="rId40206a4525adcc194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-04-23-0110-R" TargetMode="External"/><Relationship Id="rId45936a4525adcc229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-10-21-2314-PDN" TargetMode="External"/><Relationship Id="rId44966a4525adcc2f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-20-2736-PDN" TargetMode="External"/><Relationship Id="rId52386a4525adcc36c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12472" TargetMode="External"/><Relationship Id="rId29056a4525adcc3de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2022.1058847" TargetMode="External"/><Relationship Id="rId85986a4525adcc450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v8060153" TargetMode="External"/><Relationship Id="rId61236a4525adcc4e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-02-17-0042-R" TargetMode="External"/><Relationship Id="rId73286a4525adcc572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-012-9632-z" TargetMode="External"/><Relationship Id="rId19586a4525adcc603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/b:appa.0000006547.76802.6e" TargetMode="External"/><Relationship Id="rId23276a4525adcc6c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-07-12-0177-R" TargetMode="External"/><Relationship Id="rId65656a4525adcc736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-12-14-0375-FI" TargetMode="External"/><Relationship Id="rId22426a4525adcc7a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-14-0117-PDN" TargetMode="External"/><Relationship Id="rId92746a4525adcc81d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/genomeA.00519-13" TargetMode="External"/><Relationship Id="rId36816a4525adcc88f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/epdf/10.1094/PHYTO-107-12-S5.1" TargetMode="External"/><Relationship Id="rId14026a4525adcc902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-17-1699-PDN" TargetMode="External"/><Relationship Id="rId34896a4525adcc972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-07-19-0253-FI" TargetMode="External"/><Relationship Id="rId35376a4525adcca04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-14-0245-R" TargetMode="External"/><Relationship Id="rId73576a4525adcca95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-017-0123-0" TargetMode="External"/><Relationship Id="rId13816a4525adccb2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.836743" TargetMode="External"/><Relationship Id="rId29476a4525adccbbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-022-05516-5" TargetMode="External"/><Relationship Id="rId41776a4525adccc34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2023.EN-7804" TargetMode="External"/><Relationship Id="rId32346a4525adccc86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.13449" TargetMode="External"/><Relationship Id="rId85396a4525adcccd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.88562658" TargetMode="External"/><Relationship Id="rId46816a4525adccd8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId14716a4525adc22b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14716a4525adc22b8.jpg"/><Relationship Id="rId26516a4525adc8feb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26516a4525adc8feb.jpg"/><Relationship Id="rId82286a4525adccec6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82286a4525adccec6.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>