--- v10 (2026-07-01)
+++ v11 (2026-07-21)
@@ -202,51 +202,51 @@
               <w:t xml:space="preserve"> Viruses and viroids: Viruses (unclassified)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> citrus leprosis, leprosis of citrus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96546a4525adc1b7a" w:history="1">
+            <w:hyperlink r:id="rId75126a5fb1590e554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -262,51 +262,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32786a4525adc1be4" w:history="1">
+            <w:hyperlink r:id="rId67636a5fb1590e5c2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CILV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="10645193" name="name56736a4525adc22ba" descr="395.jpg"/>
+                  <wp:docPr id="36818530" name="name13726a5fb1590ed94" descr="395.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="395.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId14716a4525adc22b8" cstate="print"/>
+                          <a:blip r:embed="rId74496a5fb1590ed92" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId33576a4525adc23fe" w:history="1">
+            <w:hyperlink r:id="rId78586a5fb1590ef28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -10295,63 +10295,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="14423153" name="name92016a4525adc8fef" descr="CILV00_distribution_map.jpg"/>
+            <wp:docPr id="91233781" name="name52466a5fb15915559" descr="CILV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CILV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId26516a4525adc8feb" cstate="print"/>
+                    <a:blip r:embed="rId16876a5fb15915556" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -11595,51 +11595,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId73036a4525adc9a6c" w:history="1">
+      <w:hyperlink r:id="rId18226a5fb15915f2f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO, 2023</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) or zonate chlorosis, which is associated with infestation by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -13218,51 +13218,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, S5.53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87296a4525adca5b5" w:history="1">
+      <w:hyperlink r:id="rId73586a5fb15916a28" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apsjournals.apsnet.org/doi/epdf/10.1094/PHYTO-107-12-S5.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13308,51 +13308,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">161</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2351-2360. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72026a4525adca64d" w:history="1">
+      <w:hyperlink r:id="rId15706a5fb15916abe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-016-2880-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13398,51 +13398,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 89-96. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36386a4525adca6e0" w:history="1">
+      <w:hyperlink r:id="rId79626a5fb15916b50" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S1519-566X2005000100013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13508,51 +13508,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">164, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1967-1980. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70326a4525adca79c" w:history="1">
+      <w:hyperlink r:id="rId64076a5fb15916bff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-019-04247-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13578,51 +13578,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 30-41. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51286a4525adca813" w:history="1">
+      <w:hyperlink r:id="rId10566a5fb15916c71" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org /10.1007/s40858-022-00539-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13668,51 +13668,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">149</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 104330. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24256a4525adca8a7" w:history="1">
+      <w:hyperlink r:id="rId28026a5fb15916d13" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.biocontrol.2020.104330</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13738,51 +13738,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 97-106. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11246a4525adca92c" w:history="1">
+      <w:hyperlink r:id="rId96666a5fb15916d85" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.2006.01457.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13808,51 +13808,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 211-220. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46236a4525adca9a0" w:history="1">
+      <w:hyperlink r:id="rId52546a5fb15916df8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.scielo.br/j/sp/a/gdtT4FJyJ43td5bGSt84XYt/?format=pdf&amp;lang=en</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13878,51 +13878,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">90</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 307-312. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91086a4525adcaa14" w:history="1">
+      <w:hyperlink r:id="rId45496a5fb15916e6b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.jstor.org/stable/41998508</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13948,51 +13948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">94</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 284-292. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99386a4525adcaa87" w:history="1">
+      <w:hyperlink r:id="rId25276a5fb15916ede" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-94-3-0284</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14038,51 +14038,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3944</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-67. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41336a4525adcab19" w:history="1">
+      <w:hyperlink r:id="rId77056a5fb15916f6d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zootaxa.3944.1.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14128,51 +14128,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">113</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1576-1581. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53266a4525adcabad" w:history="1">
+      <w:hyperlink r:id="rId13876a5fb15917000" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/toaa007</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14296,51 +14296,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 188-197. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97946a4525adcacbd" w:history="1">
+      <w:hyperlink r:id="rId62226a5fb1591710c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S1982-56762013005000005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14366,51 +14366,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 9, 839. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23736a4525adcad3c" w:history="1">
+      <w:hyperlink r:id="rId83366a5fb1591717d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agriculture11090839</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14436,51 +14436,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 641252. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19886a4525adcadba" w:history="1">
+      <w:hyperlink r:id="rId79126a5fb159171f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2021.641252</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14526,51 +14526,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 6. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37146a4525adcae4b" w:history="1">
+      <w:hyperlink r:id="rId63706a5fb1591727e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-18-1617-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14616,51 +14616,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1588-1598. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56396a4525adcaedc" w:history="1">
+      <w:hyperlink r:id="rId70716a5fb1591730f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-17-1425-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14726,51 +14726,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1371. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29366a4525adcaf8d" w:history="1">
+      <w:hyperlink r:id="rId82076a5fb159173be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants12061371</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14796,51 +14796,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to young citrus plants under laboratory conditions. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings of the Ninth IOCV Conference, 1983. Riverside, CA, USA: IOCV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 218-221. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16876a4525adcafff" w:history="1">
+      <w:hyperlink r:id="rId97096a5fb1591742e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://escholarship.org/content/qt37m0z5t2/qt37m0z5t2_noSplash_c53e95d71d3844619398ad52ac9b216b.pdf?t=p0w8fo</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14886,51 +14886,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 180-192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29126a4525adcb091" w:history="1">
+      <w:hyperlink r:id="rId70596a5fb159174c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zoosymposia.6.1.28</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14956,51 +14956,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">206</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 144-149. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35036a4525adcb11b" w:history="1">
+      <w:hyperlink r:id="rId77366a5fb15917532" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.jviromet.2014.06.010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15026,51 +15026,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">193</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 548-553. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58506a4525adcb18e" w:history="1">
+      <w:hyperlink r:id="rId76056a5fb159175a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.jviromet.2013.07.035</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15096,51 +15096,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">243</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 177-181. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45216a4525adcb220" w:history="1">
+      <w:hyperlink r:id="rId31736a5fb15917612" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.jviromet.2017.02.012</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15166,51 +15166,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">224</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 105-109. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86026a4525adcb296" w:history="1">
+      <w:hyperlink r:id="rId60466a5fb15917683" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://doi.org/10.1016/j.jviromet.2015.08.022</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15227,51 +15227,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fitopatologia Brasileira </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 208-2013. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94526a4525adcb308" w:history="1">
+      <w:hyperlink r:id="rId95416a5fb15917706" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.researchgate.net/publication/281200751_Mechanical_transmission_and_ultrastructural_aspects_of_citrus_leprosis_disease/link/575863e108ae9a9c954a773a/download</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15297,51 +15297,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">155</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1373-1379. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80726a4525adcb383" w:history="1">
+      <w:hyperlink r:id="rId93606a5fb1591777e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-019-01854-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15387,51 +15387,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2602-2622. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83116a4525adcb417" w:history="1">
+      <w:hyperlink r:id="rId45266a5fb15917813" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v6072602</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15457,51 +15457,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 119-148. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20826a4525adcb48b" w:history="1">
+      <w:hyperlink r:id="rId66376a5fb1591788f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/bs.aivir.2018.06.001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15567,51 +15567,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">159</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 607-619. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28926a4525adcb564" w:history="1">
+      <w:hyperlink r:id="rId95836a5fb15917943" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-013-1834-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15679,51 +15679,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5),</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">678, 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78006a4525adcb61e" w:history="1">
+      <w:hyperlink r:id="rId87976a5fb159179fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2008.678</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15749,51 +15749,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 5110, 32 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92066a4525adcb691" w:history="1">
+      <w:hyperlink r:id="rId10146a5fb15917a6d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5110</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15819,51 +15819,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,  383-400. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99596a4525adcb703" w:history="1">
+      <w:hyperlink r:id="rId25076a5fb15917ade" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12684</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15887,51 +15887,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (in press)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2023) Consolidated text Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69376a4525adcb778" w:history="1">
+      <w:hyperlink r:id="rId93766a5fb15917b52" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2072-20230809</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 September 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -16026,51 +16026,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">113</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1628-1634. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21776a4525adcb857" w:history="1">
+      <w:hyperlink r:id="rId18676a5fb15917c2e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/toaa070</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16116,51 +16116,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 66-73. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21556a4525adcb8f6" w:history="1">
+      <w:hyperlink r:id="rId62616a5fb15917cbd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.coviro.2018.07.010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16284,51 +16284,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 69-77. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63386a4525adcba1c" w:history="1">
+      <w:hyperlink r:id="rId48786a5fb15917dcc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s40858-017-0195-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16354,51 +16354,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29796a4525adcba90" w:history="1">
+      <w:hyperlink r:id="rId46546a5fb15917e3c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S1982-56762014005000004</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16444,51 +16444,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">97</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1346-1351. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47836a4525adcbb34" w:history="1">
+      <w:hyperlink r:id="rId25096a5fb15917ecd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-12-12-1143-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16534,51 +16534,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 135-160. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10526a4525adcbbc9" w:history="1">
+      <w:hyperlink r:id="rId14956a5fb15917f5b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1023/b:appa.0000006546.55305.e3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16604,51 +16604,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">508</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 18-25. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17316a4525adcbc3d" w:history="1">
+      <w:hyperlink r:id="rId77826a5fb15917fcc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.virol.2017.04.027</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16694,51 +16694,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 215-223. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49066a4525adcbcce" w:history="1">
+      <w:hyperlink r:id="rId46236a5fb1591805a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1023/b:appa.0000006550.88615.10</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16784,51 +16784,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">92</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1364. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42776a4525adcbd60" w:history="1">
+      <w:hyperlink r:id="rId53016a5fb159180eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-92-9-1364C</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16854,51 +16854,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1317-1321. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89176a4525adcbdd3" w:history="1">
+      <w:hyperlink r:id="rId71526a5fb1591815b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.2003.87.11.1317</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16944,51 +16944,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 122-127. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82426a4525adcbe6b" w:history="1">
+      <w:hyperlink r:id="rId85646a5fb159181ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-01-11-0013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17034,51 +17034,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">158</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2421-2424. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71206a4525adcbf20" w:history="1">
+      <w:hyperlink r:id="rId61546a5fb15918278" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-013-1745-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17104,51 +17104,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">78</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2643-2656. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93156a4525adcbf95" w:history="1">
+      <w:hyperlink r:id="rId92716a5fb159182e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1002/ps.6894</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17194,51 +17194,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">42</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 406-426. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60816a4525adcc026" w:history="1">
+      <w:hyperlink r:id="rId60166a5fb15918376" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/zsc.12013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17284,51 +17284,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1046-1046. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19106a4525adcc0b7" w:history="1">
+      <w:hyperlink r:id="rId18956a5fb15918412" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-07-17-1000-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17374,81 +17374,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">96</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 968-972. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12216a4525adcc14a" w:history="1">
+      <w:hyperlink r:id="rId18746a5fb159184a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-06-11-0538</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Olmedo Velarde A, Larrea-Sarmiento A, Wang X, Hu JS &amp; Melzer MJ (2023) A breakthrough in kitavirids: genetic variability, reverse-genetics, Koch's postulates and transmission of hibiscus green spot virus 2. Phytopathology (early view). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40206a4525adcc194" w:history="1">
+      <w:hyperlink r:id="rId93746a5fb159184da" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-04-23-0110-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17494,51 +17494,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2539. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45936a4525adcc229" w:history="1">
+      <w:hyperlink r:id="rId23916a5fb1591856b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-10-21-2314-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17604,51 +17604,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2258. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44966a4525adcc2f5" w:history="1">
+      <w:hyperlink r:id="rId28866a5fb1591861d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-12-20-2736-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17674,51 +17674,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 219-224. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52386a4525adcc36c" w:history="1">
+      <w:hyperlink r:id="rId53676a5fb159186a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12472</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17744,51 +17744,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1058847. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29056a4525adcc3de" w:history="1">
+      <w:hyperlink r:id="rId52936a5fb1591871a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2022.1058847</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17814,51 +17814,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 153. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85986a4525adcc450" w:history="1">
+      <w:hyperlink r:id="rId39736a5fb1591878d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v8060153</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17904,51 +17904,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 963-976. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61236a4525adcc4e1" w:history="1">
+      <w:hyperlink r:id="rId80916a5fb15918826" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-02-17-0042-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17994,51 +17994,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 165-175. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73286a4525adcc572" w:history="1">
+      <w:hyperlink r:id="rId86696a5fb159188ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10493-012-9632-z</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18084,51 +18084,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 161-179. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19586a4525adcc603" w:history="1">
+      <w:hyperlink r:id="rId30226a5fb1591894f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1023/b:appa.0000006547.76802.6e</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18192,51 +18192,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 488-500. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23276a4525adcc6c2" w:history="1">
+      <w:hyperlink r:id="rId65946a5fb15918a06" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-07-12-0177-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18262,51 +18262,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1013-1025. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65656a4525adcc736" w:history="1">
+      <w:hyperlink r:id="rId87296a5fb15918a79" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-12-14-0375-FI</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18332,51 +18332,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1162. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22426a4525adcc7a8" w:history="1">
+      <w:hyperlink r:id="rId44416a5fb15918aea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-02-14-0117-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18402,51 +18402,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e00519-13. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92746a4525adcc81d" w:history="1">
+      <w:hyperlink r:id="rId80076a5fb15918b5f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/genomeA.00519-13</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18472,51 +18472,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, S5.53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36816a4525adcc88f" w:history="1">
+      <w:hyperlink r:id="rId11746a5fb15918bd1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apsjournals.apsnet.org/doi/epdf/10.1094/PHYTO-107-12-S5.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18542,51 +18542,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1181. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14026a4525adcc902" w:history="1">
+      <w:hyperlink r:id="rId60136a5fb15918c44" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-11-17-1699-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18612,51 +18612,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">110</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 106-120. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34896a4525adcc972" w:history="1">
+      <w:hyperlink r:id="rId17086a5fb15918cb3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-07-19-0253-FI</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18702,51 +18702,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 564-575. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35376a4525adcca04" w:history="1">
+      <w:hyperlink r:id="rId37486a5fb15918d45" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-09-14-0245-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18772,51 +18772,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">71</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 227-241. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73576a4525adcca95" w:history="1">
+      <w:hyperlink r:id="rId79186a5fb15918db6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10493-017-0123-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18862,51 +18862,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 836743. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13816a4525adccb2a" w:history="1">
+      <w:hyperlink r:id="rId81256a5fb15918e48" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2022.836743</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18952,51 +18952,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">167</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2429–2440. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29476a4525adccbbc" w:history="1">
+      <w:hyperlink r:id="rId13386a5fb15918ed5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-022-05516-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -19022,151 +19022,151 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lázaro E, Vanaclocha P, Vicent A, Vives MC &amp; Delbianco A (2023) Pest survey card on Citrus leprosis viruses. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Supporting Publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EN-7804. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41776a4525adccc34" w:history="1">
+      <w:hyperlink r:id="rId44276a5fb15918f4d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2023.EN-7804</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Citrus leprosis virus C (leprosis of citrus). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Compendium</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32346a4525adccc86" w:history="1">
+      <w:hyperlink r:id="rId26006a5fb15918f9e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.13449</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Citrus leprosis N Dichorhavirus. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Compendium</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85396a4525adcccd7" w:history="1">
+      <w:hyperlink r:id="rId71266a5fb1591900c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.88562658</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -19232,51 +19232,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus leprosis disease</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46816a4525adccd8e" w:history="1">
+      <w:hyperlink r:id="rId43886a5fb159190c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -19351,63 +19351,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="65436891" name="name66426a4525adccec7" descr="eu_funding_250.png"/>
+            <wp:docPr id="78383889" name="name43046a5fb1591920f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId82286a4525adccec6" cstate="print"/>
+                    <a:blip r:embed="rId30566a5fb1591920e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -19505,137 +19505,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="85651724">
+  <w:abstractNum w:abstractNumId="58360953">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="17727865">
+    <w:lvl w:ilvl="0" w:tplc="77590143">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="17727865" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="77590143" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="17727865" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="77590143" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="17727865" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="77590143" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="17727865" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="77590143" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="17727865" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="77590143" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="17727865" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="77590143" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="17727865" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="77590143" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="17727865" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="77590143" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="85651723">
+  <w:abstractNum w:abstractNumId="58360952">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="53837959">
+    <w:lvl w:ilvl="0" w:tplc="75682909">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -20387,55 +20387,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="85651723">
-    <w:abstractNumId w:val="85651723"/>
+  <w:num w:numId="58360952">
+    <w:abstractNumId w:val="58360952"/>
   </w:num>
-  <w:num w:numId="85651724">
-    <w:abstractNumId w:val="85651724"/>
+  <w:num w:numId="58360953">
+    <w:abstractNumId w:val="58360953"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -31985,51 +31985,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId893070269" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId441258478" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId96546a4525adc1b7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CILV00/" TargetMode="External"/><Relationship Id="rId32786a4525adc1be4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CILV00/categorization" TargetMode="External"/><Relationship Id="rId33576a4525adc23fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CILV00/photos" TargetMode="External"/><Relationship Id="rId73036a4525adc9a6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/datasheet" TargetMode="External"/><Relationship Id="rId87296a4525adca5b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/epdf/10.1094/PHYTO-107-12-S5.1" TargetMode="External"/><Relationship Id="rId72026a4525adca64d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-016-2880-1" TargetMode="External"/><Relationship Id="rId36386a4525adca6e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1519-566X2005000100013" TargetMode="External"/><Relationship Id="rId70326a4525adca79c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-019-04247-4" TargetMode="External"/><Relationship Id="rId51286a4525adca813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s40858-022-00539-4" TargetMode="External"/><Relationship Id="rId24256a4525adca8a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2020.104330" TargetMode="External"/><Relationship Id="rId11246a4525adca92c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2006.01457.x" TargetMode="External"/><Relationship Id="rId46236a4525adca9a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scielo.br/j/sp/a/gdtT4FJyJ43td5bGSt84XYt/?format=pdf&amp;lang=en" TargetMode="External"/><Relationship Id="rId91086a4525adcaa14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/41998508" TargetMode="External"/><Relationship Id="rId99386a4525adcaa87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-94-3-0284" TargetMode="External"/><Relationship Id="rId41336a4525adcab19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.3944.1.1" TargetMode="External"/><Relationship Id="rId53266a4525adcabad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toaa007" TargetMode="External"/><Relationship Id="rId97946a4525adcacbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762013005000005" TargetMode="External"/><Relationship Id="rId23736a4525adcad3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture11090839" TargetMode="External"/><Relationship Id="rId19886a4525adcadba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2021.641252" TargetMode="External"/><Relationship Id="rId37146a4525adcae4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-18-1617-PDN" TargetMode="External"/><Relationship Id="rId56396a4525adcaedc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-17-1425-RE" TargetMode="External"/><Relationship Id="rId29366a4525adcaf8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants12061371" TargetMode="External"/><Relationship Id="rId16876a4525adcafff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://escholarship.org/content/qt37m0z5t2/qt37m0z5t2_noSplash_c53e95d71d3844619398ad52ac9b216b.pdf?t=p0w8fo" TargetMode="External"/><Relationship Id="rId29126a4525adcb091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zoosymposia.6.1.28" TargetMode="External"/><Relationship Id="rId35036a4525adcb11b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2014.06.010" TargetMode="External"/><Relationship Id="rId58506a4525adcb18e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2013.07.035" TargetMode="External"/><Relationship Id="rId45216a4525adcb220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2017.02.012" TargetMode="External"/><Relationship Id="rId86026a4525adcb296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.1016/j.jviromet.2015.08.022" TargetMode="External"/><Relationship Id="rId94526a4525adcb308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/281200751_Mechanical_transmission_and_ultrastructural_aspects_of_citrus_leprosis_disease/link/575863e108ae9a9c954a773a/download" TargetMode="External"/><Relationship Id="rId80726a4525adcb383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-019-01854-4" TargetMode="External"/><Relationship Id="rId83116a4525adcb417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v6072602" TargetMode="External"/><Relationship Id="rId20826a4525adcb48b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/bs.aivir.2018.06.001" TargetMode="External"/><Relationship Id="rId28926a4525adcb564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-013-1834-0" TargetMode="External"/><Relationship Id="rId78006a4525adcb61e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2008.678" TargetMode="External"/><Relationship Id="rId92066a4525adcb691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5110" TargetMode="External"/><Relationship Id="rId99596a4525adcb703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12684" TargetMode="External"/><Relationship Id="rId69376a4525adcb778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2072-20230809" TargetMode="External"/><Relationship Id="rId21776a4525adcb857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toaa070" TargetMode="External"/><Relationship Id="rId21556a4525adcb8f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.coviro.2018.07.010" TargetMode="External"/><Relationship Id="rId63386a4525adcba1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40858-017-0195-8" TargetMode="External"/><Relationship Id="rId29796a4525adcba90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014005000004" TargetMode="External"/><Relationship Id="rId47836a4525adcbb34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-12-1143-RE" TargetMode="External"/><Relationship Id="rId10526a4525adcbbc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/b:appa.0000006546.55305.e3" TargetMode="External"/><Relationship Id="rId17316a4525adcbc3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.virol.2017.04.027" TargetMode="External"/><Relationship Id="rId49066a4525adcbcce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/b:appa.0000006550.88615.10" TargetMode="External"/><Relationship Id="rId42776a4525adcbd60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-92-9-1364C" TargetMode="External"/><Relationship Id="rId89176a4525adcbdd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2003.87.11.1317" TargetMode="External"/><Relationship Id="rId82426a4525adcbe6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-01-11-0013" TargetMode="External"/><Relationship Id="rId71206a4525adcbf20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-013-1745-0" TargetMode="External"/><Relationship Id="rId93156a4525adcbf95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ps.6894" TargetMode="External"/><Relationship Id="rId60816a4525adcc026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/zsc.12013" TargetMode="External"/><Relationship Id="rId19106a4525adcc0b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-07-17-1000-PDN" TargetMode="External"/><Relationship Id="rId12216a4525adcc14a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-06-11-0538" TargetMode="External"/><Relationship Id="rId40206a4525adcc194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-04-23-0110-R" TargetMode="External"/><Relationship Id="rId45936a4525adcc229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-10-21-2314-PDN" TargetMode="External"/><Relationship Id="rId44966a4525adcc2f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-20-2736-PDN" TargetMode="External"/><Relationship Id="rId52386a4525adcc36c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12472" TargetMode="External"/><Relationship Id="rId29056a4525adcc3de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2022.1058847" TargetMode="External"/><Relationship Id="rId85986a4525adcc450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v8060153" TargetMode="External"/><Relationship Id="rId61236a4525adcc4e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-02-17-0042-R" TargetMode="External"/><Relationship Id="rId73286a4525adcc572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-012-9632-z" TargetMode="External"/><Relationship Id="rId19586a4525adcc603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/b:appa.0000006547.76802.6e" TargetMode="External"/><Relationship Id="rId23276a4525adcc6c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-07-12-0177-R" TargetMode="External"/><Relationship Id="rId65656a4525adcc736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-12-14-0375-FI" TargetMode="External"/><Relationship Id="rId22426a4525adcc7a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-14-0117-PDN" TargetMode="External"/><Relationship Id="rId92746a4525adcc81d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/genomeA.00519-13" TargetMode="External"/><Relationship Id="rId36816a4525adcc88f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/epdf/10.1094/PHYTO-107-12-S5.1" TargetMode="External"/><Relationship Id="rId14026a4525adcc902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-17-1699-PDN" TargetMode="External"/><Relationship Id="rId34896a4525adcc972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-07-19-0253-FI" TargetMode="External"/><Relationship Id="rId35376a4525adcca04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-14-0245-R" TargetMode="External"/><Relationship Id="rId73576a4525adcca95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-017-0123-0" TargetMode="External"/><Relationship Id="rId13816a4525adccb2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.836743" TargetMode="External"/><Relationship Id="rId29476a4525adccbbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-022-05516-5" TargetMode="External"/><Relationship Id="rId41776a4525adccc34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2023.EN-7804" TargetMode="External"/><Relationship Id="rId32346a4525adccc86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.13449" TargetMode="External"/><Relationship Id="rId85396a4525adcccd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.88562658" TargetMode="External"/><Relationship Id="rId46816a4525adccd8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId14716a4525adc22b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14716a4525adc22b8.jpg"/><Relationship Id="rId26516a4525adc8feb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26516a4525adc8feb.jpg"/><Relationship Id="rId82286a4525adccec6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82286a4525adccec6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId797132402" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId410946290" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId75126a5fb1590e554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CILV00/" TargetMode="External"/><Relationship Id="rId67636a5fb1590e5c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CILV00/categorization" TargetMode="External"/><Relationship Id="rId78586a5fb1590ef28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CILV00/photos" TargetMode="External"/><Relationship Id="rId18226a5fb15915f2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/datasheet" TargetMode="External"/><Relationship Id="rId73586a5fb15916a28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/epdf/10.1094/PHYTO-107-12-S5.1" TargetMode="External"/><Relationship Id="rId15706a5fb15916abe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-016-2880-1" TargetMode="External"/><Relationship Id="rId79626a5fb15916b50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1519-566X2005000100013" TargetMode="External"/><Relationship Id="rId64076a5fb15916bff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-019-04247-4" TargetMode="External"/><Relationship Id="rId10566a5fb15916c71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s40858-022-00539-4" TargetMode="External"/><Relationship Id="rId28026a5fb15916d13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2020.104330" TargetMode="External"/><Relationship Id="rId96666a5fb15916d85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2006.01457.x" TargetMode="External"/><Relationship Id="rId52546a5fb15916df8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scielo.br/j/sp/a/gdtT4FJyJ43td5bGSt84XYt/?format=pdf&amp;lang=en" TargetMode="External"/><Relationship Id="rId45496a5fb15916e6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/41998508" TargetMode="External"/><Relationship Id="rId25276a5fb15916ede" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-94-3-0284" TargetMode="External"/><Relationship Id="rId77056a5fb15916f6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.3944.1.1" TargetMode="External"/><Relationship Id="rId13876a5fb15917000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toaa007" TargetMode="External"/><Relationship Id="rId62226a5fb1591710c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762013005000005" TargetMode="External"/><Relationship Id="rId83366a5fb1591717d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture11090839" TargetMode="External"/><Relationship Id="rId79126a5fb159171f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2021.641252" TargetMode="External"/><Relationship Id="rId63706a5fb1591727e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-18-1617-PDN" TargetMode="External"/><Relationship Id="rId70716a5fb1591730f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-17-1425-RE" TargetMode="External"/><Relationship Id="rId82076a5fb159173be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants12061371" TargetMode="External"/><Relationship Id="rId97096a5fb1591742e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://escholarship.org/content/qt37m0z5t2/qt37m0z5t2_noSplash_c53e95d71d3844619398ad52ac9b216b.pdf?t=p0w8fo" TargetMode="External"/><Relationship Id="rId70596a5fb159174c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zoosymposia.6.1.28" TargetMode="External"/><Relationship Id="rId77366a5fb15917532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2014.06.010" TargetMode="External"/><Relationship Id="rId76056a5fb159175a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2013.07.035" TargetMode="External"/><Relationship Id="rId31736a5fb15917612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2017.02.012" TargetMode="External"/><Relationship Id="rId60466a5fb15917683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.1016/j.jviromet.2015.08.022" TargetMode="External"/><Relationship Id="rId95416a5fb15917706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/281200751_Mechanical_transmission_and_ultrastructural_aspects_of_citrus_leprosis_disease/link/575863e108ae9a9c954a773a/download" TargetMode="External"/><Relationship Id="rId93606a5fb1591777e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-019-01854-4" TargetMode="External"/><Relationship Id="rId45266a5fb15917813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v6072602" TargetMode="External"/><Relationship Id="rId66376a5fb1591788f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/bs.aivir.2018.06.001" TargetMode="External"/><Relationship Id="rId95836a5fb15917943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-013-1834-0" TargetMode="External"/><Relationship Id="rId87976a5fb159179fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2008.678" TargetMode="External"/><Relationship Id="rId10146a5fb15917a6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5110" TargetMode="External"/><Relationship Id="rId25076a5fb15917ade" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12684" TargetMode="External"/><Relationship Id="rId93766a5fb15917b52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2072-20230809" TargetMode="External"/><Relationship Id="rId18676a5fb15917c2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toaa070" TargetMode="External"/><Relationship Id="rId62616a5fb15917cbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.coviro.2018.07.010" TargetMode="External"/><Relationship Id="rId48786a5fb15917dcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40858-017-0195-8" TargetMode="External"/><Relationship Id="rId46546a5fb15917e3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014005000004" TargetMode="External"/><Relationship Id="rId25096a5fb15917ecd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-12-1143-RE" TargetMode="External"/><Relationship Id="rId14956a5fb15917f5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/b:appa.0000006546.55305.e3" TargetMode="External"/><Relationship Id="rId77826a5fb15917fcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.virol.2017.04.027" TargetMode="External"/><Relationship Id="rId46236a5fb1591805a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/b:appa.0000006550.88615.10" TargetMode="External"/><Relationship Id="rId53016a5fb159180eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-92-9-1364C" TargetMode="External"/><Relationship Id="rId71526a5fb1591815b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2003.87.11.1317" TargetMode="External"/><Relationship Id="rId85646a5fb159181ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-01-11-0013" TargetMode="External"/><Relationship Id="rId61546a5fb15918278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-013-1745-0" TargetMode="External"/><Relationship Id="rId92716a5fb159182e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ps.6894" TargetMode="External"/><Relationship Id="rId60166a5fb15918376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/zsc.12013" TargetMode="External"/><Relationship Id="rId18956a5fb15918412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-07-17-1000-PDN" TargetMode="External"/><Relationship Id="rId18746a5fb159184a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-06-11-0538" TargetMode="External"/><Relationship Id="rId93746a5fb159184da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-04-23-0110-R" TargetMode="External"/><Relationship Id="rId23916a5fb1591856b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-10-21-2314-PDN" TargetMode="External"/><Relationship Id="rId28866a5fb1591861d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-20-2736-PDN" TargetMode="External"/><Relationship Id="rId53676a5fb159186a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12472" TargetMode="External"/><Relationship Id="rId52936a5fb1591871a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2022.1058847" TargetMode="External"/><Relationship Id="rId39736a5fb1591878d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v8060153" TargetMode="External"/><Relationship Id="rId80916a5fb15918826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-02-17-0042-R" TargetMode="External"/><Relationship Id="rId86696a5fb159188ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-012-9632-z" TargetMode="External"/><Relationship Id="rId30226a5fb1591894f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/b:appa.0000006547.76802.6e" TargetMode="External"/><Relationship Id="rId65946a5fb15918a06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-07-12-0177-R" TargetMode="External"/><Relationship Id="rId87296a5fb15918a79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-12-14-0375-FI" TargetMode="External"/><Relationship Id="rId44416a5fb15918aea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-14-0117-PDN" TargetMode="External"/><Relationship Id="rId80076a5fb15918b5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/genomeA.00519-13" TargetMode="External"/><Relationship Id="rId11746a5fb15918bd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/epdf/10.1094/PHYTO-107-12-S5.1" TargetMode="External"/><Relationship Id="rId60136a5fb15918c44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-17-1699-PDN" TargetMode="External"/><Relationship Id="rId17086a5fb15918cb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-07-19-0253-FI" TargetMode="External"/><Relationship Id="rId37486a5fb15918d45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-14-0245-R" TargetMode="External"/><Relationship Id="rId79186a5fb15918db6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-017-0123-0" TargetMode="External"/><Relationship Id="rId81256a5fb15918e48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.836743" TargetMode="External"/><Relationship Id="rId13386a5fb15918ed5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-022-05516-5" TargetMode="External"/><Relationship Id="rId44276a5fb15918f4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2023.EN-7804" TargetMode="External"/><Relationship Id="rId26006a5fb15918f9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.13449" TargetMode="External"/><Relationship Id="rId71266a5fb1591900c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.88562658" TargetMode="External"/><Relationship Id="rId43886a5fb159190c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId74496a5fb1590ed92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74496a5fb1590ed92.jpg"/><Relationship Id="rId16876a5fb15915556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16876a5fb15915556.jpg"/><Relationship Id="rId30566a5fb1591920e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30566a5fb1591920e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>