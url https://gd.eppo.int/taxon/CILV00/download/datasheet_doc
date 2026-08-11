--- v11 (2026-07-21)
+++ v12 (2026-08-11)
@@ -202,51 +202,51 @@
               <w:t xml:space="preserve"> Viruses and viroids: Viruses (unclassified)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> citrus leprosis, leprosis of citrus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75126a5fb1590e554" w:history="1">
+            <w:hyperlink r:id="rId20256a7b7cbf663fb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -262,51 +262,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67636a5fb1590e5c2" w:history="1">
+            <w:hyperlink r:id="rId56306a7b7cbf66468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CILV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="36818530" name="name13726a5fb1590ed94" descr="395.jpg"/>
+                  <wp:docPr id="44610978" name="name56756a7b7cbf6654c" descr="395.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="395.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId74496a5fb1590ed92" cstate="print"/>
+                          <a:blip r:embed="rId70246a7b7cbf6654b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId78586a5fb1590ef28" w:history="1">
+            <w:hyperlink r:id="rId40846a7b7cbf66650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -10295,63 +10295,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="91233781" name="name52466a5fb15915559" descr="CILV00_distribution_map.jpg"/>
+            <wp:docPr id="13907720" name="name23216a7b7cbf6eeb7" descr="CILV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CILV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16876a5fb15915556" cstate="print"/>
+                    <a:blip r:embed="rId54506a7b7cbf6eeb3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -11595,51 +11595,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId18226a5fb15915f2f" w:history="1">
+      <w:hyperlink r:id="rId67606a7b7cbf6fa03" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO, 2023</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) or zonate chlorosis, which is associated with infestation by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -13218,51 +13218,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, S5.53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73586a5fb15916a28" w:history="1">
+      <w:hyperlink r:id="rId43066a7b7cbf709c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apsjournals.apsnet.org/doi/epdf/10.1094/PHYTO-107-12-S5.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13308,51 +13308,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">161</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2351-2360. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15706a5fb15916abe" w:history="1">
+      <w:hyperlink r:id="rId30146a7b7cbf70a63" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-016-2880-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13398,51 +13398,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 89-96. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79626a5fb15916b50" w:history="1">
+      <w:hyperlink r:id="rId75096a7b7cbf70af8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S1519-566X2005000100013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13508,51 +13508,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">164, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1967-1980. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64076a5fb15916bff" w:history="1">
+      <w:hyperlink r:id="rId72796a7b7cbf70bac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-019-04247-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13578,51 +13578,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 30-41. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10566a5fb15916c71" w:history="1">
+      <w:hyperlink r:id="rId72596a7b7cbf70c21" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org /10.1007/s40858-022-00539-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13668,51 +13668,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">149</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 104330. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28026a5fb15916d13" w:history="1">
+      <w:hyperlink r:id="rId99246a7b7cbf70cb5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.biocontrol.2020.104330</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13738,51 +13738,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 97-106. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96666a5fb15916d85" w:history="1">
+      <w:hyperlink r:id="rId73396a7b7cbf70d28" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.2006.01457.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13808,51 +13808,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 211-220. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52546a5fb15916df8" w:history="1">
+      <w:hyperlink r:id="rId36806a7b7cbf70d9d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.scielo.br/j/sp/a/gdtT4FJyJ43td5bGSt84XYt/?format=pdf&amp;lang=en</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13878,51 +13878,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">90</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 307-312. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45496a5fb15916e6b" w:history="1">
+      <w:hyperlink r:id="rId73506a7b7cbf70e10" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.jstor.org/stable/41998508</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13948,51 +13948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">94</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 284-292. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25276a5fb15916ede" w:history="1">
+      <w:hyperlink r:id="rId38966a7b7cbf70e85" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-94-3-0284</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14038,51 +14038,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3944</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-67. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77056a5fb15916f6d" w:history="1">
+      <w:hyperlink r:id="rId47686a7b7cbf70f16" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zootaxa.3944.1.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14128,51 +14128,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">113</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1576-1581. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13876a5fb15917000" w:history="1">
+      <w:hyperlink r:id="rId75246a7b7cbf70fb5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/toaa007</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14296,51 +14296,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 188-197. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62226a5fb1591710c" w:history="1">
+      <w:hyperlink r:id="rId18836a7b7cbf710cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S1982-56762013005000005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14366,51 +14366,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 9, 839. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83366a5fb1591717d" w:history="1">
+      <w:hyperlink r:id="rId95066a7b7cbf71140" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agriculture11090839</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14436,51 +14436,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 641252. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79126a5fb159171f0" w:history="1">
+      <w:hyperlink r:id="rId77986a7b7cbf711b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2021.641252</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14526,51 +14526,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 6. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63706a5fb1591727e" w:history="1">
+      <w:hyperlink r:id="rId44486a7b7cbf71245" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-18-1617-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14616,51 +14616,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1588-1598. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70716a5fb1591730f" w:history="1">
+      <w:hyperlink r:id="rId57466a7b7cbf712d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-17-1425-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14726,51 +14726,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1371. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82076a5fb159173be" w:history="1">
+      <w:hyperlink r:id="rId85516a7b7cbf7138f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants12061371</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14796,51 +14796,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to young citrus plants under laboratory conditions. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings of the Ninth IOCV Conference, 1983. Riverside, CA, USA: IOCV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 218-221. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97096a5fb1591742e" w:history="1">
+      <w:hyperlink r:id="rId97406a7b7cbf7141d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://escholarship.org/content/qt37m0z5t2/qt37m0z5t2_noSplash_c53e95d71d3844619398ad52ac9b216b.pdf?t=p0w8fo</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14886,51 +14886,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 180-192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70596a5fb159174c2" w:history="1">
+      <w:hyperlink r:id="rId90886a7b7cbf714bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zoosymposia.6.1.28</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14956,51 +14956,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">206</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 144-149. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77366a5fb15917532" w:history="1">
+      <w:hyperlink r:id="rId22816a7b7cbf71531" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.jviromet.2014.06.010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15026,51 +15026,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">193</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 548-553. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76056a5fb159175a2" w:history="1">
+      <w:hyperlink r:id="rId42416a7b7cbf715a7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.jviromet.2013.07.035</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15096,51 +15096,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">243</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 177-181. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31736a5fb15917612" w:history="1">
+      <w:hyperlink r:id="rId63926a7b7cbf7161a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.jviromet.2017.02.012</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15166,51 +15166,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">224</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 105-109. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60466a5fb15917683" w:history="1">
+      <w:hyperlink r:id="rId21356a7b7cbf7168d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://doi.org/10.1016/j.jviromet.2015.08.022</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15227,51 +15227,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fitopatologia Brasileira </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 208-2013. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95416a5fb15917706" w:history="1">
+      <w:hyperlink r:id="rId57686a7b7cbf716f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.researchgate.net/publication/281200751_Mechanical_transmission_and_ultrastructural_aspects_of_citrus_leprosis_disease/link/575863e108ae9a9c954a773a/download</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15297,51 +15297,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">155</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1373-1379. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93606a5fb1591777e" w:history="1">
+      <w:hyperlink r:id="rId31026a7b7cbf7176e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-019-01854-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15387,51 +15387,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2602-2622. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45266a5fb15917813" w:history="1">
+      <w:hyperlink r:id="rId50816a7b7cbf71802" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v6072602</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15457,51 +15457,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 119-148. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66376a5fb1591788f" w:history="1">
+      <w:hyperlink r:id="rId16586a7b7cbf71874" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/bs.aivir.2018.06.001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15567,51 +15567,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">159</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 607-619. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95836a5fb15917943" w:history="1">
+      <w:hyperlink r:id="rId86376a7b7cbf71928" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-013-1834-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15679,51 +15679,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5),</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">678, 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87976a5fb159179fc" w:history="1">
+      <w:hyperlink r:id="rId19066a7b7cbf719e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2008.678</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15749,51 +15749,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 5110, 32 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10146a5fb15917a6d" w:history="1">
+      <w:hyperlink r:id="rId64956a7b7cbf71a54" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5110</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15819,51 +15819,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,  383-400. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25076a5fb15917ade" w:history="1">
+      <w:hyperlink r:id="rId47306a7b7cbf71ac7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12684</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15887,51 +15887,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (in press)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2023) Consolidated text Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93766a5fb15917b52" w:history="1">
+      <w:hyperlink r:id="rId63236a7b7cbf71b3d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2072-20230809</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 September 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -16026,51 +16026,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">113</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1628-1634. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18676a5fb15917c2e" w:history="1">
+      <w:hyperlink r:id="rId22696a7b7cbf71c2b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/toaa070</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16116,51 +16116,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 66-73. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62616a5fb15917cbd" w:history="1">
+      <w:hyperlink r:id="rId26546a7b7cbf71cbf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.coviro.2018.07.010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16284,51 +16284,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 69-77. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48786a5fb15917dcc" w:history="1">
+      <w:hyperlink r:id="rId21486a7b7cbf71dd2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s40858-017-0195-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16354,51 +16354,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46546a5fb15917e3c" w:history="1">
+      <w:hyperlink r:id="rId53536a7b7cbf71e43" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S1982-56762014005000004</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16444,51 +16444,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">97</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1346-1351. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25096a5fb15917ecd" w:history="1">
+      <w:hyperlink r:id="rId24596a7b7cbf71ed8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-12-12-1143-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16534,51 +16534,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 135-160. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14956a5fb15917f5b" w:history="1">
+      <w:hyperlink r:id="rId76106a7b7cbf71f71" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1023/b:appa.0000006546.55305.e3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16604,51 +16604,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">508</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 18-25. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77826a5fb15917fcc" w:history="1">
+      <w:hyperlink r:id="rId91756a7b7cbf71ffe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.virol.2017.04.027</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16694,51 +16694,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 215-223. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46236a5fb1591805a" w:history="1">
+      <w:hyperlink r:id="rId52506a7b7cbf72090" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1023/b:appa.0000006550.88615.10</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16784,51 +16784,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">92</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1364. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53016a5fb159180eb" w:history="1">
+      <w:hyperlink r:id="rId10706a7b7cbf72123" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-92-9-1364C</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16854,51 +16854,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1317-1321. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71526a5fb1591815b" w:history="1">
+      <w:hyperlink r:id="rId36296a7b7cbf72194" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.2003.87.11.1317</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16944,51 +16944,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 122-127. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85646a5fb159181ea" w:history="1">
+      <w:hyperlink r:id="rId76786a7b7cbf72227" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-01-11-0013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17034,51 +17034,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">158</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2421-2424. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61546a5fb15918278" w:history="1">
+      <w:hyperlink r:id="rId74506a7b7cbf722b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-013-1745-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17104,51 +17104,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">78</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2643-2656. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92716a5fb159182e9" w:history="1">
+      <w:hyperlink r:id="rId36606a7b7cbf7232b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1002/ps.6894</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17194,51 +17194,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">42</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 406-426. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60166a5fb15918376" w:history="1">
+      <w:hyperlink r:id="rId56266a7b7cbf723d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/zsc.12013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17284,51 +17284,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1046-1046. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18956a5fb15918412" w:history="1">
+      <w:hyperlink r:id="rId49596a7b7cbf7246f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-07-17-1000-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17374,81 +17374,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">96</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 968-972. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18746a5fb159184a4" w:history="1">
+      <w:hyperlink r:id="rId23736a7b7cbf72501" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-06-11-0538</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Olmedo Velarde A, Larrea-Sarmiento A, Wang X, Hu JS &amp; Melzer MJ (2023) A breakthrough in kitavirids: genetic variability, reverse-genetics, Koch's postulates and transmission of hibiscus green spot virus 2. Phytopathology (early view). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93746a5fb159184da" w:history="1">
+      <w:hyperlink r:id="rId38476a7b7cbf72538" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-04-23-0110-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17494,51 +17494,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2539. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23916a5fb1591856b" w:history="1">
+      <w:hyperlink r:id="rId65446a7b7cbf725cc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-10-21-2314-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17604,51 +17604,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2258. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28866a5fb1591861d" w:history="1">
+      <w:hyperlink r:id="rId51866a7b7cbf7267f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-12-20-2736-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17674,51 +17674,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 219-224. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53676a5fb159186a3" w:history="1">
+      <w:hyperlink r:id="rId97816a7b7cbf726f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12472</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17744,51 +17744,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1058847. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52936a5fb1591871a" w:history="1">
+      <w:hyperlink r:id="rId88406a7b7cbf72773" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2022.1058847</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17814,51 +17814,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 153. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39736a5fb1591878d" w:history="1">
+      <w:hyperlink r:id="rId93846a7b7cbf727e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v8060153</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17904,51 +17904,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 963-976. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80916a5fb15918826" w:history="1">
+      <w:hyperlink r:id="rId74626a7b7cbf7287d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-02-17-0042-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17994,51 +17994,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 165-175. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86696a5fb159188ba" w:history="1">
+      <w:hyperlink r:id="rId88506a7b7cbf7290f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10493-012-9632-z</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18084,51 +18084,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 161-179. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30226a5fb1591894f" w:history="1">
+      <w:hyperlink r:id="rId40876a7b7cbf729a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1023/b:appa.0000006547.76802.6e</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18192,51 +18192,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 488-500. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65946a5fb15918a06" w:history="1">
+      <w:hyperlink r:id="rId58216a7b7cbf72a58" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-07-12-0177-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18262,51 +18262,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1013-1025. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87296a5fb15918a79" w:history="1">
+      <w:hyperlink r:id="rId65646a7b7cbf72acc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-12-14-0375-FI</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18332,51 +18332,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1162. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44416a5fb15918aea" w:history="1">
+      <w:hyperlink r:id="rId33396a7b7cbf72b3f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-02-14-0117-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18402,51 +18402,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e00519-13. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80076a5fb15918b5f" w:history="1">
+      <w:hyperlink r:id="rId21046a7b7cbf72bb6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/genomeA.00519-13</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18472,51 +18472,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, S5.53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11746a5fb15918bd1" w:history="1">
+      <w:hyperlink r:id="rId28006a7b7cbf72c2a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apsjournals.apsnet.org/doi/epdf/10.1094/PHYTO-107-12-S5.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18542,51 +18542,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1181. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60136a5fb15918c44" w:history="1">
+      <w:hyperlink r:id="rId93196a7b7cbf72c9f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-11-17-1699-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18612,51 +18612,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">110</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 106-120. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17086a5fb15918cb3" w:history="1">
+      <w:hyperlink r:id="rId81726a7b7cbf72d11" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-07-19-0253-FI</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18702,51 +18702,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 564-575. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37486a5fb15918d45" w:history="1">
+      <w:hyperlink r:id="rId30656a7b7cbf72da5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-09-14-0245-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18772,51 +18772,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">71</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 227-241. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79186a5fb15918db6" w:history="1">
+      <w:hyperlink r:id="rId51116a7b7cbf72e17" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10493-017-0123-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18862,51 +18862,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 836743. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81256a5fb15918e48" w:history="1">
+      <w:hyperlink r:id="rId96486a7b7cbf72eaa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2022.836743</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18952,51 +18952,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">167</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2429–2440. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13386a5fb15918ed5" w:history="1">
+      <w:hyperlink r:id="rId11326a7b7cbf72f77" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-022-05516-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -19022,151 +19022,151 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lázaro E, Vanaclocha P, Vicent A, Vives MC &amp; Delbianco A (2023) Pest survey card on Citrus leprosis viruses. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Supporting Publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EN-7804. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44276a5fb15918f4d" w:history="1">
+      <w:hyperlink r:id="rId15136a7b7cbf72ff7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2023.EN-7804</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Citrus leprosis virus C (leprosis of citrus). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Compendium</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26006a5fb15918f9e" w:history="1">
+      <w:hyperlink r:id="rId89526a7b7cbf73049" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.13449</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Citrus leprosis N Dichorhavirus. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Compendium</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71266a5fb1591900c" w:history="1">
+      <w:hyperlink r:id="rId32576a7b7cbf7309d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.88562658</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -19232,51 +19232,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus leprosis disease</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43886a5fb159190c6" w:history="1">
+      <w:hyperlink r:id="rId10596a7b7cbf7315a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -19351,63 +19351,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="78383889" name="name43046a5fb1591920f" descr="eu_funding_250.png"/>
+            <wp:docPr id="54666993" name="name90616a7b7cbf73288" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId30566a5fb1591920e" cstate="print"/>
+                    <a:blip r:embed="rId23716a7b7cbf73287" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -19505,137 +19505,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="58360953">
+  <w:abstractNum w:abstractNumId="93385285">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="77590143">
+    <w:lvl w:ilvl="0" w:tplc="17705477">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="77590143" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="17705477" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="77590143" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="17705477" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="77590143" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="17705477" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="77590143" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="17705477" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="77590143" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="17705477" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="77590143" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="17705477" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="77590143" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="17705477" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="77590143" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="17705477" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="58360952">
+  <w:abstractNum w:abstractNumId="93385284">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="75682909">
+    <w:lvl w:ilvl="0" w:tplc="40588321">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -20387,55 +20387,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="58360952">
-    <w:abstractNumId w:val="58360952"/>
+  <w:num w:numId="93385284">
+    <w:abstractNumId w:val="93385284"/>
   </w:num>
-  <w:num w:numId="58360953">
-    <w:abstractNumId w:val="58360953"/>
+  <w:num w:numId="93385285">
+    <w:abstractNumId w:val="93385285"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -31985,51 +31985,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId797132402" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId410946290" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId75126a5fb1590e554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CILV00/" TargetMode="External"/><Relationship Id="rId67636a5fb1590e5c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CILV00/categorization" TargetMode="External"/><Relationship Id="rId78586a5fb1590ef28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CILV00/photos" TargetMode="External"/><Relationship Id="rId18226a5fb15915f2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/datasheet" TargetMode="External"/><Relationship Id="rId73586a5fb15916a28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/epdf/10.1094/PHYTO-107-12-S5.1" TargetMode="External"/><Relationship Id="rId15706a5fb15916abe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-016-2880-1" TargetMode="External"/><Relationship Id="rId79626a5fb15916b50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1519-566X2005000100013" TargetMode="External"/><Relationship Id="rId64076a5fb15916bff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-019-04247-4" TargetMode="External"/><Relationship Id="rId10566a5fb15916c71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s40858-022-00539-4" TargetMode="External"/><Relationship Id="rId28026a5fb15916d13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2020.104330" TargetMode="External"/><Relationship Id="rId96666a5fb15916d85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2006.01457.x" TargetMode="External"/><Relationship Id="rId52546a5fb15916df8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scielo.br/j/sp/a/gdtT4FJyJ43td5bGSt84XYt/?format=pdf&amp;lang=en" TargetMode="External"/><Relationship Id="rId45496a5fb15916e6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/41998508" TargetMode="External"/><Relationship Id="rId25276a5fb15916ede" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-94-3-0284" TargetMode="External"/><Relationship Id="rId77056a5fb15916f6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.3944.1.1" TargetMode="External"/><Relationship Id="rId13876a5fb15917000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toaa007" TargetMode="External"/><Relationship Id="rId62226a5fb1591710c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762013005000005" TargetMode="External"/><Relationship Id="rId83366a5fb1591717d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture11090839" TargetMode="External"/><Relationship Id="rId79126a5fb159171f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2021.641252" TargetMode="External"/><Relationship Id="rId63706a5fb1591727e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-18-1617-PDN" TargetMode="External"/><Relationship Id="rId70716a5fb1591730f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-17-1425-RE" TargetMode="External"/><Relationship Id="rId82076a5fb159173be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants12061371" TargetMode="External"/><Relationship Id="rId97096a5fb1591742e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://escholarship.org/content/qt37m0z5t2/qt37m0z5t2_noSplash_c53e95d71d3844619398ad52ac9b216b.pdf?t=p0w8fo" TargetMode="External"/><Relationship Id="rId70596a5fb159174c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zoosymposia.6.1.28" TargetMode="External"/><Relationship Id="rId77366a5fb15917532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2014.06.010" TargetMode="External"/><Relationship Id="rId76056a5fb159175a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2013.07.035" TargetMode="External"/><Relationship Id="rId31736a5fb15917612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2017.02.012" TargetMode="External"/><Relationship Id="rId60466a5fb15917683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.1016/j.jviromet.2015.08.022" TargetMode="External"/><Relationship Id="rId95416a5fb15917706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/281200751_Mechanical_transmission_and_ultrastructural_aspects_of_citrus_leprosis_disease/link/575863e108ae9a9c954a773a/download" TargetMode="External"/><Relationship Id="rId93606a5fb1591777e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-019-01854-4" TargetMode="External"/><Relationship Id="rId45266a5fb15917813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v6072602" TargetMode="External"/><Relationship Id="rId66376a5fb1591788f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/bs.aivir.2018.06.001" TargetMode="External"/><Relationship Id="rId95836a5fb15917943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-013-1834-0" TargetMode="External"/><Relationship Id="rId87976a5fb159179fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2008.678" TargetMode="External"/><Relationship Id="rId10146a5fb15917a6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5110" TargetMode="External"/><Relationship Id="rId25076a5fb15917ade" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12684" TargetMode="External"/><Relationship Id="rId93766a5fb15917b52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2072-20230809" TargetMode="External"/><Relationship Id="rId18676a5fb15917c2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toaa070" TargetMode="External"/><Relationship Id="rId62616a5fb15917cbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.coviro.2018.07.010" TargetMode="External"/><Relationship Id="rId48786a5fb15917dcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40858-017-0195-8" TargetMode="External"/><Relationship Id="rId46546a5fb15917e3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014005000004" TargetMode="External"/><Relationship Id="rId25096a5fb15917ecd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-12-1143-RE" TargetMode="External"/><Relationship Id="rId14956a5fb15917f5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/b:appa.0000006546.55305.e3" TargetMode="External"/><Relationship Id="rId77826a5fb15917fcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.virol.2017.04.027" TargetMode="External"/><Relationship Id="rId46236a5fb1591805a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/b:appa.0000006550.88615.10" TargetMode="External"/><Relationship Id="rId53016a5fb159180eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-92-9-1364C" TargetMode="External"/><Relationship Id="rId71526a5fb1591815b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2003.87.11.1317" TargetMode="External"/><Relationship Id="rId85646a5fb159181ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-01-11-0013" TargetMode="External"/><Relationship Id="rId61546a5fb15918278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-013-1745-0" TargetMode="External"/><Relationship Id="rId92716a5fb159182e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ps.6894" TargetMode="External"/><Relationship Id="rId60166a5fb15918376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/zsc.12013" TargetMode="External"/><Relationship Id="rId18956a5fb15918412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-07-17-1000-PDN" TargetMode="External"/><Relationship Id="rId18746a5fb159184a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-06-11-0538" TargetMode="External"/><Relationship Id="rId93746a5fb159184da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-04-23-0110-R" TargetMode="External"/><Relationship Id="rId23916a5fb1591856b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-10-21-2314-PDN" TargetMode="External"/><Relationship Id="rId28866a5fb1591861d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-20-2736-PDN" TargetMode="External"/><Relationship Id="rId53676a5fb159186a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12472" TargetMode="External"/><Relationship Id="rId52936a5fb1591871a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2022.1058847" TargetMode="External"/><Relationship Id="rId39736a5fb1591878d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v8060153" TargetMode="External"/><Relationship Id="rId80916a5fb15918826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-02-17-0042-R" TargetMode="External"/><Relationship Id="rId86696a5fb159188ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-012-9632-z" TargetMode="External"/><Relationship Id="rId30226a5fb1591894f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/b:appa.0000006547.76802.6e" TargetMode="External"/><Relationship Id="rId65946a5fb15918a06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-07-12-0177-R" TargetMode="External"/><Relationship Id="rId87296a5fb15918a79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-12-14-0375-FI" TargetMode="External"/><Relationship Id="rId44416a5fb15918aea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-14-0117-PDN" TargetMode="External"/><Relationship Id="rId80076a5fb15918b5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/genomeA.00519-13" TargetMode="External"/><Relationship Id="rId11746a5fb15918bd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/epdf/10.1094/PHYTO-107-12-S5.1" TargetMode="External"/><Relationship Id="rId60136a5fb15918c44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-17-1699-PDN" TargetMode="External"/><Relationship Id="rId17086a5fb15918cb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-07-19-0253-FI" TargetMode="External"/><Relationship Id="rId37486a5fb15918d45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-14-0245-R" TargetMode="External"/><Relationship Id="rId79186a5fb15918db6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-017-0123-0" TargetMode="External"/><Relationship Id="rId81256a5fb15918e48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.836743" TargetMode="External"/><Relationship Id="rId13386a5fb15918ed5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-022-05516-5" TargetMode="External"/><Relationship Id="rId44276a5fb15918f4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2023.EN-7804" TargetMode="External"/><Relationship Id="rId26006a5fb15918f9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.13449" TargetMode="External"/><Relationship Id="rId71266a5fb1591900c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.88562658" TargetMode="External"/><Relationship Id="rId43886a5fb159190c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId74496a5fb1590ed92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74496a5fb1590ed92.jpg"/><Relationship Id="rId16876a5fb15915556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16876a5fb15915556.jpg"/><Relationship Id="rId30566a5fb1591920e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30566a5fb1591920e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId343046698" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId661301777" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId20256a7b7cbf663fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CILV00/" TargetMode="External"/><Relationship Id="rId56306a7b7cbf66468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CILV00/categorization" TargetMode="External"/><Relationship Id="rId40846a7b7cbf66650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CILV00/photos" TargetMode="External"/><Relationship Id="rId67606a7b7cbf6fa03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/datasheet" TargetMode="External"/><Relationship Id="rId43066a7b7cbf709c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/epdf/10.1094/PHYTO-107-12-S5.1" TargetMode="External"/><Relationship Id="rId30146a7b7cbf70a63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-016-2880-1" TargetMode="External"/><Relationship Id="rId75096a7b7cbf70af8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1519-566X2005000100013" TargetMode="External"/><Relationship Id="rId72796a7b7cbf70bac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-019-04247-4" TargetMode="External"/><Relationship Id="rId72596a7b7cbf70c21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s40858-022-00539-4" TargetMode="External"/><Relationship Id="rId99246a7b7cbf70cb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2020.104330" TargetMode="External"/><Relationship Id="rId73396a7b7cbf70d28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2006.01457.x" TargetMode="External"/><Relationship Id="rId36806a7b7cbf70d9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scielo.br/j/sp/a/gdtT4FJyJ43td5bGSt84XYt/?format=pdf&amp;lang=en" TargetMode="External"/><Relationship Id="rId73506a7b7cbf70e10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/41998508" TargetMode="External"/><Relationship Id="rId38966a7b7cbf70e85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-94-3-0284" TargetMode="External"/><Relationship Id="rId47686a7b7cbf70f16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.3944.1.1" TargetMode="External"/><Relationship Id="rId75246a7b7cbf70fb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toaa007" TargetMode="External"/><Relationship Id="rId18836a7b7cbf710cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762013005000005" TargetMode="External"/><Relationship Id="rId95066a7b7cbf71140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture11090839" TargetMode="External"/><Relationship Id="rId77986a7b7cbf711b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2021.641252" TargetMode="External"/><Relationship Id="rId44486a7b7cbf71245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-18-1617-PDN" TargetMode="External"/><Relationship Id="rId57466a7b7cbf712d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-17-1425-RE" TargetMode="External"/><Relationship Id="rId85516a7b7cbf7138f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants12061371" TargetMode="External"/><Relationship Id="rId97406a7b7cbf7141d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://escholarship.org/content/qt37m0z5t2/qt37m0z5t2_noSplash_c53e95d71d3844619398ad52ac9b216b.pdf?t=p0w8fo" TargetMode="External"/><Relationship Id="rId90886a7b7cbf714bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zoosymposia.6.1.28" TargetMode="External"/><Relationship Id="rId22816a7b7cbf71531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2014.06.010" TargetMode="External"/><Relationship Id="rId42416a7b7cbf715a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2013.07.035" TargetMode="External"/><Relationship Id="rId63926a7b7cbf7161a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2017.02.012" TargetMode="External"/><Relationship Id="rId21356a7b7cbf7168d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.1016/j.jviromet.2015.08.022" TargetMode="External"/><Relationship Id="rId57686a7b7cbf716f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/281200751_Mechanical_transmission_and_ultrastructural_aspects_of_citrus_leprosis_disease/link/575863e108ae9a9c954a773a/download" TargetMode="External"/><Relationship Id="rId31026a7b7cbf7176e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-019-01854-4" TargetMode="External"/><Relationship Id="rId50816a7b7cbf71802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v6072602" TargetMode="External"/><Relationship Id="rId16586a7b7cbf71874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/bs.aivir.2018.06.001" TargetMode="External"/><Relationship Id="rId86376a7b7cbf71928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-013-1834-0" TargetMode="External"/><Relationship Id="rId19066a7b7cbf719e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2008.678" TargetMode="External"/><Relationship Id="rId64956a7b7cbf71a54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5110" TargetMode="External"/><Relationship Id="rId47306a7b7cbf71ac7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12684" TargetMode="External"/><Relationship Id="rId63236a7b7cbf71b3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2072-20230809" TargetMode="External"/><Relationship Id="rId22696a7b7cbf71c2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toaa070" TargetMode="External"/><Relationship Id="rId26546a7b7cbf71cbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.coviro.2018.07.010" TargetMode="External"/><Relationship Id="rId21486a7b7cbf71dd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40858-017-0195-8" TargetMode="External"/><Relationship Id="rId53536a7b7cbf71e43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014005000004" TargetMode="External"/><Relationship Id="rId24596a7b7cbf71ed8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-12-1143-RE" TargetMode="External"/><Relationship Id="rId76106a7b7cbf71f71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/b:appa.0000006546.55305.e3" TargetMode="External"/><Relationship Id="rId91756a7b7cbf71ffe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.virol.2017.04.027" TargetMode="External"/><Relationship Id="rId52506a7b7cbf72090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/b:appa.0000006550.88615.10" TargetMode="External"/><Relationship Id="rId10706a7b7cbf72123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-92-9-1364C" TargetMode="External"/><Relationship Id="rId36296a7b7cbf72194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2003.87.11.1317" TargetMode="External"/><Relationship Id="rId76786a7b7cbf72227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-01-11-0013" TargetMode="External"/><Relationship Id="rId74506a7b7cbf722b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-013-1745-0" TargetMode="External"/><Relationship Id="rId36606a7b7cbf7232b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ps.6894" TargetMode="External"/><Relationship Id="rId56266a7b7cbf723d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/zsc.12013" TargetMode="External"/><Relationship Id="rId49596a7b7cbf7246f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-07-17-1000-PDN" TargetMode="External"/><Relationship Id="rId23736a7b7cbf72501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-06-11-0538" TargetMode="External"/><Relationship Id="rId38476a7b7cbf72538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-04-23-0110-R" TargetMode="External"/><Relationship Id="rId65446a7b7cbf725cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-10-21-2314-PDN" TargetMode="External"/><Relationship Id="rId51866a7b7cbf7267f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-20-2736-PDN" TargetMode="External"/><Relationship Id="rId97816a7b7cbf726f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12472" TargetMode="External"/><Relationship Id="rId88406a7b7cbf72773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2022.1058847" TargetMode="External"/><Relationship Id="rId93846a7b7cbf727e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v8060153" TargetMode="External"/><Relationship Id="rId74626a7b7cbf7287d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-02-17-0042-R" TargetMode="External"/><Relationship Id="rId88506a7b7cbf7290f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-012-9632-z" TargetMode="External"/><Relationship Id="rId40876a7b7cbf729a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/b:appa.0000006547.76802.6e" TargetMode="External"/><Relationship Id="rId58216a7b7cbf72a58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-07-12-0177-R" TargetMode="External"/><Relationship Id="rId65646a7b7cbf72acc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-12-14-0375-FI" TargetMode="External"/><Relationship Id="rId33396a7b7cbf72b3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-14-0117-PDN" TargetMode="External"/><Relationship Id="rId21046a7b7cbf72bb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/genomeA.00519-13" TargetMode="External"/><Relationship Id="rId28006a7b7cbf72c2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/epdf/10.1094/PHYTO-107-12-S5.1" TargetMode="External"/><Relationship Id="rId93196a7b7cbf72c9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-17-1699-PDN" TargetMode="External"/><Relationship Id="rId81726a7b7cbf72d11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-07-19-0253-FI" TargetMode="External"/><Relationship Id="rId30656a7b7cbf72da5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-14-0245-R" TargetMode="External"/><Relationship Id="rId51116a7b7cbf72e17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-017-0123-0" TargetMode="External"/><Relationship Id="rId96486a7b7cbf72eaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.836743" TargetMode="External"/><Relationship Id="rId11326a7b7cbf72f77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-022-05516-5" TargetMode="External"/><Relationship Id="rId15136a7b7cbf72ff7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2023.EN-7804" TargetMode="External"/><Relationship Id="rId89526a7b7cbf73049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.13449" TargetMode="External"/><Relationship Id="rId32576a7b7cbf7309d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.88562658" TargetMode="External"/><Relationship Id="rId10596a7b7cbf7315a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId70246a7b7cbf6654b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70246a7b7cbf6654b.jpg"/><Relationship Id="rId54506a7b7cbf6eeb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54506a7b7cbf6eeb3.jpg"/><Relationship Id="rId23716a7b7cbf73287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23716a7b7cbf73287.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>