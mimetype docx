--- v12 (2026-08-11)
+++ v13 (2026-09-01)
@@ -202,51 +202,51 @@
               <w:t xml:space="preserve"> Viruses and viroids: Viruses (unclassified)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> citrus leprosis, leprosis of citrus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20256a7b7cbf663fb" w:history="1">
+            <w:hyperlink r:id="rId30836a9622571eccc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -262,51 +262,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56306a7b7cbf66468" w:history="1">
+            <w:hyperlink r:id="rId98686a9622571ed3b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CILV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="44610978" name="name56756a7b7cbf6654c" descr="395.jpg"/>
+                  <wp:docPr id="42926354" name="name95826a9622571f6ab" descr="395.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="395.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId70246a7b7cbf6654b" cstate="print"/>
+                          <a:blip r:embed="rId65496a9622571f6a9" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId40846a7b7cbf66650" w:history="1">
+            <w:hyperlink r:id="rId84316a9622571f7c3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -10295,63 +10295,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="13907720" name="name23216a7b7cbf6eeb7" descr="CILV00_distribution_map.jpg"/>
+            <wp:docPr id="8838461" name="name91976a96225727279" descr="CILV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CILV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId54506a7b7cbf6eeb3" cstate="print"/>
+                    <a:blip r:embed="rId70386a96225727276" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -11595,51 +11595,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pv. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">citri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId67606a7b7cbf6fa03" w:history="1">
+      <w:hyperlink r:id="rId46656a96225727d75" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO, 2023</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) or zonate chlorosis, which is associated with infestation by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -13218,51 +13218,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, S5.53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43066a7b7cbf709c4" w:history="1">
+      <w:hyperlink r:id="rId59346a9622572886e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apsjournals.apsnet.org/doi/epdf/10.1094/PHYTO-107-12-S5.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13308,51 +13308,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">161</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2351-2360. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30146a7b7cbf70a63" w:history="1">
+      <w:hyperlink r:id="rId20276a96225728908" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-016-2880-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13398,51 +13398,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 89-96. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75096a7b7cbf70af8" w:history="1">
+      <w:hyperlink r:id="rId84606a9622572899c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S1519-566X2005000100013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13508,51 +13508,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">164, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1967-1980. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72796a7b7cbf70bac" w:history="1">
+      <w:hyperlink r:id="rId70306a96225728a4f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-019-04247-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13578,51 +13578,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 30-41. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72596a7b7cbf70c21" w:history="1">
+      <w:hyperlink r:id="rId38566a96225728af9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org /10.1007/s40858-022-00539-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13668,51 +13668,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">149</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 104330. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99246a7b7cbf70cb5" w:history="1">
+      <w:hyperlink r:id="rId61276a96225728b98" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.biocontrol.2020.104330</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13738,51 +13738,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 97-106. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73396a7b7cbf70d28" w:history="1">
+      <w:hyperlink r:id="rId19966a96225728c4d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-3059.2006.01457.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13808,51 +13808,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 211-220. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36806a7b7cbf70d9d" w:history="1">
+      <w:hyperlink r:id="rId88616a96225728ccb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.scielo.br/j/sp/a/gdtT4FJyJ43td5bGSt84XYt/?format=pdf&amp;lang=en</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13878,51 +13878,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">90</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 307-312. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73506a7b7cbf70e10" w:history="1">
+      <w:hyperlink r:id="rId70296a96225728d43" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.jstor.org/stable/41998508</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13948,51 +13948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">94</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 284-292. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38966a7b7cbf70e85" w:history="1">
+      <w:hyperlink r:id="rId39796a96225728de0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-94-3-0284</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14038,51 +14038,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3944</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-67. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47686a7b7cbf70f16" w:history="1">
+      <w:hyperlink r:id="rId78136a96225728e74" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zootaxa.3944.1.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14128,51 +14128,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">113</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1576-1581. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75246a7b7cbf70fb5" w:history="1">
+      <w:hyperlink r:id="rId93136a96225728f0a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/toaa007</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14296,51 +14296,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 188-197. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18836a7b7cbf710cd" w:history="1">
+      <w:hyperlink r:id="rId75516a96225729033" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S1982-56762013005000005</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14366,51 +14366,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 9, 839. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95066a7b7cbf71140" w:history="1">
+      <w:hyperlink r:id="rId26596a962257290a7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/agriculture11090839</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14436,51 +14436,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 641252. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77986a7b7cbf711b5" w:history="1">
+      <w:hyperlink r:id="rId77176a9622572911f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2021.641252</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14526,51 +14526,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 6. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44486a7b7cbf71245" w:history="1">
+      <w:hyperlink r:id="rId62076a962257291e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-18-1617-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14616,51 +14616,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1588-1598. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57466a7b7cbf712d9" w:history="1">
+      <w:hyperlink r:id="rId32346a9622572927f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-09-17-1425-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14726,51 +14726,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1371. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85516a7b7cbf7138f" w:history="1">
+      <w:hyperlink r:id="rId50746a962257295db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants12061371</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14796,51 +14796,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to young citrus plants under laboratory conditions. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings of the Ninth IOCV Conference, 1983. Riverside, CA, USA: IOCV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 218-221. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97406a7b7cbf7141d" w:history="1">
+      <w:hyperlink r:id="rId86616a9622572968c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://escholarship.org/content/qt37m0z5t2/qt37m0z5t2_noSplash_c53e95d71d3844619398ad52ac9b216b.pdf?t=p0w8fo</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14886,51 +14886,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 180-192. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90886a7b7cbf714bc" w:history="1">
+      <w:hyperlink r:id="rId37456a9622572972f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zoosymposia.6.1.28</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14956,51 +14956,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">206</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 144-149. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22816a7b7cbf71531" w:history="1">
+      <w:hyperlink r:id="rId27416a962257297d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.jviromet.2014.06.010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15026,51 +15026,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">193</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 548-553. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42416a7b7cbf715a7" w:history="1">
+      <w:hyperlink r:id="rId56856a9622572989d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.jviromet.2013.07.035</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15096,51 +15096,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">243</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 177-181. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63926a7b7cbf7161a" w:history="1">
+      <w:hyperlink r:id="rId89956a9622572991b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.jviromet.2017.02.012</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15166,51 +15166,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">224</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 105-109. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21356a7b7cbf7168d" w:history="1">
+      <w:hyperlink r:id="rId18106a962257299b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://doi.org/10.1016/j.jviromet.2015.08.022</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15227,51 +15227,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fitopatologia Brasileira </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 208-2013. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57686a7b7cbf716f7" w:history="1">
+      <w:hyperlink r:id="rId83366a96225729a25" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.researchgate.net/publication/281200751_Mechanical_transmission_and_ultrastructural_aspects_of_citrus_leprosis_disease/link/575863e108ae9a9c954a773a/download</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15297,51 +15297,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">155</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1373-1379. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31026a7b7cbf7176e" w:history="1">
+      <w:hyperlink r:id="rId27446a96225729ac4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-019-01854-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15387,51 +15387,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2602-2622. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50816a7b7cbf71802" w:history="1">
+      <w:hyperlink r:id="rId45866a96225729f10" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v6072602</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15457,51 +15457,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 119-148. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16586a7b7cbf71874" w:history="1">
+      <w:hyperlink r:id="rId78966a96225729fc2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/bs.aivir.2018.06.001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15567,51 +15567,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">159</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 607-619. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86376a7b7cbf71928" w:history="1">
+      <w:hyperlink r:id="rId21916a9622572a095" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-013-1834-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15679,51 +15679,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5),</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">678, 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19066a7b7cbf719e1" w:history="1">
+      <w:hyperlink r:id="rId70506a9622572a15c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2008.678</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15749,51 +15749,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 5110, 32 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64956a7b7cbf71a54" w:history="1">
+      <w:hyperlink r:id="rId80516a9622572a1d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5110</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15819,51 +15819,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,  383-400. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47306a7b7cbf71ac7" w:history="1">
+      <w:hyperlink r:id="rId58636a9622572a24c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12684</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -15887,51 +15887,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (in press)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2023) Consolidated text Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63236a7b7cbf71b3d" w:history="1">
+      <w:hyperlink r:id="rId85406a9622572a2c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2072-20230809</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 September 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -16026,51 +16026,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">113</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1628-1634. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22696a7b7cbf71c2b" w:history="1">
+      <w:hyperlink r:id="rId30686a9622572a3ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jee/toaa070</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16116,51 +16116,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 66-73. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26546a7b7cbf71cbf" w:history="1">
+      <w:hyperlink r:id="rId46616a9622572a441" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.coviro.2018.07.010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16284,51 +16284,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 69-77. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21486a7b7cbf71dd2" w:history="1">
+      <w:hyperlink r:id="rId76306a9622572a558" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s40858-017-0195-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16354,51 +16354,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53536a7b7cbf71e43" w:history="1">
+      <w:hyperlink r:id="rId52996a9622572a5cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/S1982-56762014005000004</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16444,51 +16444,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">97</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1346-1351. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24596a7b7cbf71ed8" w:history="1">
+      <w:hyperlink r:id="rId81886a9622572a660" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-12-12-1143-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16534,51 +16534,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 135-160. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76106a7b7cbf71f71" w:history="1">
+      <w:hyperlink r:id="rId48546a9622572a6f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1023/b:appa.0000006546.55305.e3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16604,51 +16604,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">508</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 18-25. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91756a7b7cbf71ffe" w:history="1">
+      <w:hyperlink r:id="rId41496a9622572a766" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.virol.2017.04.027</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16694,51 +16694,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 215-223. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52506a7b7cbf72090" w:history="1">
+      <w:hyperlink r:id="rId52926a9622572a804" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1023/b:appa.0000006550.88615.10</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16784,51 +16784,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">92</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1364. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10706a7b7cbf72123" w:history="1">
+      <w:hyperlink r:id="rId31286a9622572a89b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-92-9-1364C</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16854,51 +16854,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1317-1321. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36296a7b7cbf72194" w:history="1">
+      <w:hyperlink r:id="rId66276a9622572a910" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.2003.87.11.1317</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -16944,51 +16944,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 122-127. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76786a7b7cbf72227" w:history="1">
+      <w:hyperlink r:id="rId33796a9622572a9a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-01-11-0013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17034,51 +17034,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">158</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2421-2424. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74506a7b7cbf722b7" w:history="1">
+      <w:hyperlink r:id="rId35876a9622572aa36" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-013-1745-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17104,51 +17104,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">78</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2643-2656. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36606a7b7cbf7232b" w:history="1">
+      <w:hyperlink r:id="rId20716a9622572aaac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1002/ps.6894</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17194,51 +17194,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">42</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 406-426. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56266a7b7cbf723d6" w:history="1">
+      <w:hyperlink r:id="rId94556a9622572ab3e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/zsc.12013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17284,51 +17284,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1046-1046. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49596a7b7cbf7246f" w:history="1">
+      <w:hyperlink r:id="rId94206a9622572abd5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-07-17-1000-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17374,81 +17374,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">96</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 968-972. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23736a7b7cbf72501" w:history="1">
+      <w:hyperlink r:id="rId24436a9622572ac67" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-06-11-0538</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Olmedo Velarde A, Larrea-Sarmiento A, Wang X, Hu JS &amp; Melzer MJ (2023) A breakthrough in kitavirids: genetic variability, reverse-genetics, Koch's postulates and transmission of hibiscus green spot virus 2. Phytopathology (early view). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38476a7b7cbf72538" w:history="1">
+      <w:hyperlink r:id="rId30206a9622572ac9c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-04-23-0110-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17494,51 +17494,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2539. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65446a7b7cbf725cc" w:history="1">
+      <w:hyperlink r:id="rId98656a9622572ad2f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-10-21-2314-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17604,51 +17604,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2258. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51866a7b7cbf7267f" w:history="1">
+      <w:hyperlink r:id="rId46426a9622572ade2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-12-20-2736-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17674,51 +17674,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 219-224. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97816a7b7cbf726f3" w:history="1">
+      <w:hyperlink r:id="rId17946a9622572ae56" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12472</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17744,51 +17744,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1058847. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88406a7b7cbf72773" w:history="1">
+      <w:hyperlink r:id="rId86176a9622572aeca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2022.1058847</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17814,51 +17814,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 153. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93846a7b7cbf727e8" w:history="1">
+      <w:hyperlink r:id="rId85186a9622572af53" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v8060153</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17904,51 +17904,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 963-976. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74626a7b7cbf7287d" w:history="1">
+      <w:hyperlink r:id="rId30126a9622572afe9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-02-17-0042-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -17994,51 +17994,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 165-175. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88506a7b7cbf7290f" w:history="1">
+      <w:hyperlink r:id="rId83366a9622572b07a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10493-012-9632-z</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18084,51 +18084,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 161-179. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40876a7b7cbf729a2" w:history="1">
+      <w:hyperlink r:id="rId84586a9622572b10e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1023/b:appa.0000006547.76802.6e</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18192,51 +18192,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 488-500. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58216a7b7cbf72a58" w:history="1">
+      <w:hyperlink r:id="rId91526a9622572b1c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-07-12-0177-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18262,51 +18262,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1013-1025. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65646a7b7cbf72acc" w:history="1">
+      <w:hyperlink r:id="rId32626a9622572b237" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-12-14-0375-FI</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18332,51 +18332,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1162. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33396a7b7cbf72b3f" w:history="1">
+      <w:hyperlink r:id="rId44996a9622572b2aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-02-14-0117-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18402,51 +18402,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e00519-13. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21046a7b7cbf72bb6" w:history="1">
+      <w:hyperlink r:id="rId65116a9622572b321" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1128/genomeA.00519-13</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18472,51 +18472,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, S5.53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28006a7b7cbf72c2a" w:history="1">
+      <w:hyperlink r:id="rId84336a9622572b39a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apsjournals.apsnet.org/doi/epdf/10.1094/PHYTO-107-12-S5.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18542,51 +18542,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1181. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93196a7b7cbf72c9f" w:history="1">
+      <w:hyperlink r:id="rId48196a9622572b415" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-11-17-1699-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18612,51 +18612,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">110</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 106-120. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81726a7b7cbf72d11" w:history="1">
+      <w:hyperlink r:id="rId12756a9622572b488" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-07-19-0253-FI</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18702,51 +18702,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 564-575. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30656a7b7cbf72da5" w:history="1">
+      <w:hyperlink r:id="rId82076a9622572b51c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-09-14-0245-R</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18772,51 +18772,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">71</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 227-241. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51116a7b7cbf72e17" w:history="1">
+      <w:hyperlink r:id="rId65746a9622572b58f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10493-017-0123-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18862,51 +18862,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 836743. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96486a7b7cbf72eaa" w:history="1">
+      <w:hyperlink r:id="rId54216a9622572b622" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2022.836743</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -18952,51 +18952,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">167</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2429–2440. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11326a7b7cbf72f77" w:history="1">
+      <w:hyperlink r:id="rId12916a9622572b6b4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-022-05516-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -19022,151 +19022,151 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lázaro E, Vanaclocha P, Vicent A, Vives MC &amp; Delbianco A (2023) Pest survey card on Citrus leprosis viruses. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Supporting Publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EN-7804. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15136a7b7cbf72ff7" w:history="1">
+      <w:hyperlink r:id="rId60556a9622572b72f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2023.EN-7804</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Citrus leprosis virus C (leprosis of citrus). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Compendium</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89526a7b7cbf73049" w:history="1">
+      <w:hyperlink r:id="rId76256a9622572b781" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.13449</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Citrus leprosis N Dichorhavirus. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Compendium</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32576a7b7cbf7309d" w:history="1">
+      <w:hyperlink r:id="rId37186a9622572b7d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.88562658</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -19232,51 +19232,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus leprosis disease</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10596a7b7cbf7315a" w:history="1">
+      <w:hyperlink r:id="rId18106a9622572b897" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -19351,63 +19351,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="54666993" name="name90616a7b7cbf73288" descr="eu_funding_250.png"/>
+            <wp:docPr id="61740968" name="name52296a9622572ba0c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23716a7b7cbf73287" cstate="print"/>
+                    <a:blip r:embed="rId93116a9622572ba0b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -19505,137 +19505,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="93385285">
+  <w:abstractNum w:abstractNumId="90915880">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="17705477">
+    <w:lvl w:ilvl="0" w:tplc="60045120">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="17705477" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="60045120" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="17705477" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="60045120" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="17705477" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="60045120" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="17705477" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="60045120" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="17705477" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="60045120" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="17705477" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="60045120" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="17705477" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="60045120" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="17705477" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="60045120" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="93385284">
+  <w:abstractNum w:abstractNumId="90915879">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="40588321">
+    <w:lvl w:ilvl="0" w:tplc="89267007">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -20387,55 +20387,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="93385284">
-    <w:abstractNumId w:val="93385284"/>
+  <w:num w:numId="90915879">
+    <w:abstractNumId w:val="90915879"/>
   </w:num>
-  <w:num w:numId="93385285">
-    <w:abstractNumId w:val="93385285"/>
+  <w:num w:numId="90915880">
+    <w:abstractNumId w:val="90915880"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -31985,51 +31985,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId343046698" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId661301777" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId20256a7b7cbf663fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CILV00/" TargetMode="External"/><Relationship Id="rId56306a7b7cbf66468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CILV00/categorization" TargetMode="External"/><Relationship Id="rId40846a7b7cbf66650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CILV00/photos" TargetMode="External"/><Relationship Id="rId67606a7b7cbf6fa03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/datasheet" TargetMode="External"/><Relationship Id="rId43066a7b7cbf709c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/epdf/10.1094/PHYTO-107-12-S5.1" TargetMode="External"/><Relationship Id="rId30146a7b7cbf70a63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-016-2880-1" TargetMode="External"/><Relationship Id="rId75096a7b7cbf70af8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1519-566X2005000100013" TargetMode="External"/><Relationship Id="rId72796a7b7cbf70bac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-019-04247-4" TargetMode="External"/><Relationship Id="rId72596a7b7cbf70c21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s40858-022-00539-4" TargetMode="External"/><Relationship Id="rId99246a7b7cbf70cb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2020.104330" TargetMode="External"/><Relationship Id="rId73396a7b7cbf70d28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2006.01457.x" TargetMode="External"/><Relationship Id="rId36806a7b7cbf70d9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scielo.br/j/sp/a/gdtT4FJyJ43td5bGSt84XYt/?format=pdf&amp;lang=en" TargetMode="External"/><Relationship Id="rId73506a7b7cbf70e10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/41998508" TargetMode="External"/><Relationship Id="rId38966a7b7cbf70e85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-94-3-0284" TargetMode="External"/><Relationship Id="rId47686a7b7cbf70f16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.3944.1.1" TargetMode="External"/><Relationship Id="rId75246a7b7cbf70fb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toaa007" TargetMode="External"/><Relationship Id="rId18836a7b7cbf710cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762013005000005" TargetMode="External"/><Relationship Id="rId95066a7b7cbf71140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture11090839" TargetMode="External"/><Relationship Id="rId77986a7b7cbf711b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2021.641252" TargetMode="External"/><Relationship Id="rId44486a7b7cbf71245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-18-1617-PDN" TargetMode="External"/><Relationship Id="rId57466a7b7cbf712d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-17-1425-RE" TargetMode="External"/><Relationship Id="rId85516a7b7cbf7138f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants12061371" TargetMode="External"/><Relationship Id="rId97406a7b7cbf7141d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://escholarship.org/content/qt37m0z5t2/qt37m0z5t2_noSplash_c53e95d71d3844619398ad52ac9b216b.pdf?t=p0w8fo" TargetMode="External"/><Relationship Id="rId90886a7b7cbf714bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zoosymposia.6.1.28" TargetMode="External"/><Relationship Id="rId22816a7b7cbf71531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2014.06.010" TargetMode="External"/><Relationship Id="rId42416a7b7cbf715a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2013.07.035" TargetMode="External"/><Relationship Id="rId63926a7b7cbf7161a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2017.02.012" TargetMode="External"/><Relationship Id="rId21356a7b7cbf7168d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.1016/j.jviromet.2015.08.022" TargetMode="External"/><Relationship Id="rId57686a7b7cbf716f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/281200751_Mechanical_transmission_and_ultrastructural_aspects_of_citrus_leprosis_disease/link/575863e108ae9a9c954a773a/download" TargetMode="External"/><Relationship Id="rId31026a7b7cbf7176e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-019-01854-4" TargetMode="External"/><Relationship Id="rId50816a7b7cbf71802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v6072602" TargetMode="External"/><Relationship Id="rId16586a7b7cbf71874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/bs.aivir.2018.06.001" TargetMode="External"/><Relationship Id="rId86376a7b7cbf71928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-013-1834-0" TargetMode="External"/><Relationship Id="rId19066a7b7cbf719e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2008.678" TargetMode="External"/><Relationship Id="rId64956a7b7cbf71a54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5110" TargetMode="External"/><Relationship Id="rId47306a7b7cbf71ac7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12684" TargetMode="External"/><Relationship Id="rId63236a7b7cbf71b3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2072-20230809" TargetMode="External"/><Relationship Id="rId22696a7b7cbf71c2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toaa070" TargetMode="External"/><Relationship Id="rId26546a7b7cbf71cbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.coviro.2018.07.010" TargetMode="External"/><Relationship Id="rId21486a7b7cbf71dd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40858-017-0195-8" TargetMode="External"/><Relationship Id="rId53536a7b7cbf71e43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014005000004" TargetMode="External"/><Relationship Id="rId24596a7b7cbf71ed8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-12-1143-RE" TargetMode="External"/><Relationship Id="rId76106a7b7cbf71f71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/b:appa.0000006546.55305.e3" TargetMode="External"/><Relationship Id="rId91756a7b7cbf71ffe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.virol.2017.04.027" TargetMode="External"/><Relationship Id="rId52506a7b7cbf72090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/b:appa.0000006550.88615.10" TargetMode="External"/><Relationship Id="rId10706a7b7cbf72123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-92-9-1364C" TargetMode="External"/><Relationship Id="rId36296a7b7cbf72194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2003.87.11.1317" TargetMode="External"/><Relationship Id="rId76786a7b7cbf72227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-01-11-0013" TargetMode="External"/><Relationship Id="rId74506a7b7cbf722b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-013-1745-0" TargetMode="External"/><Relationship Id="rId36606a7b7cbf7232b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ps.6894" TargetMode="External"/><Relationship Id="rId56266a7b7cbf723d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/zsc.12013" TargetMode="External"/><Relationship Id="rId49596a7b7cbf7246f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-07-17-1000-PDN" TargetMode="External"/><Relationship Id="rId23736a7b7cbf72501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-06-11-0538" TargetMode="External"/><Relationship Id="rId38476a7b7cbf72538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-04-23-0110-R" TargetMode="External"/><Relationship Id="rId65446a7b7cbf725cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-10-21-2314-PDN" TargetMode="External"/><Relationship Id="rId51866a7b7cbf7267f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-20-2736-PDN" TargetMode="External"/><Relationship Id="rId97816a7b7cbf726f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12472" TargetMode="External"/><Relationship Id="rId88406a7b7cbf72773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2022.1058847" TargetMode="External"/><Relationship Id="rId93846a7b7cbf727e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v8060153" TargetMode="External"/><Relationship Id="rId74626a7b7cbf7287d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-02-17-0042-R" TargetMode="External"/><Relationship Id="rId88506a7b7cbf7290f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-012-9632-z" TargetMode="External"/><Relationship Id="rId40876a7b7cbf729a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/b:appa.0000006547.76802.6e" TargetMode="External"/><Relationship Id="rId58216a7b7cbf72a58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-07-12-0177-R" TargetMode="External"/><Relationship Id="rId65646a7b7cbf72acc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-12-14-0375-FI" TargetMode="External"/><Relationship Id="rId33396a7b7cbf72b3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-14-0117-PDN" TargetMode="External"/><Relationship Id="rId21046a7b7cbf72bb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/genomeA.00519-13" TargetMode="External"/><Relationship Id="rId28006a7b7cbf72c2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/epdf/10.1094/PHYTO-107-12-S5.1" TargetMode="External"/><Relationship Id="rId93196a7b7cbf72c9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-17-1699-PDN" TargetMode="External"/><Relationship Id="rId81726a7b7cbf72d11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-07-19-0253-FI" TargetMode="External"/><Relationship Id="rId30656a7b7cbf72da5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-14-0245-R" TargetMode="External"/><Relationship Id="rId51116a7b7cbf72e17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-017-0123-0" TargetMode="External"/><Relationship Id="rId96486a7b7cbf72eaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.836743" TargetMode="External"/><Relationship Id="rId11326a7b7cbf72f77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-022-05516-5" TargetMode="External"/><Relationship Id="rId15136a7b7cbf72ff7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2023.EN-7804" TargetMode="External"/><Relationship Id="rId89526a7b7cbf73049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.13449" TargetMode="External"/><Relationship Id="rId32576a7b7cbf7309d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.88562658" TargetMode="External"/><Relationship Id="rId10596a7b7cbf7315a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId70246a7b7cbf6654b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70246a7b7cbf6654b.jpg"/><Relationship Id="rId54506a7b7cbf6eeb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54506a7b7cbf6eeb3.jpg"/><Relationship Id="rId23716a7b7cbf73287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23716a7b7cbf73287.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId459533632" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId162213351" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId30836a9622571eccc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CILV00/" TargetMode="External"/><Relationship Id="rId98686a9622571ed3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CILV00/categorization" TargetMode="External"/><Relationship Id="rId84316a9622571f7c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CILV00/photos" TargetMode="External"/><Relationship Id="rId46656a96225727d75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/XANTCI/datasheet" TargetMode="External"/><Relationship Id="rId59346a9622572886e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/epdf/10.1094/PHYTO-107-12-S5.1" TargetMode="External"/><Relationship Id="rId20276a96225728908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-016-2880-1" TargetMode="External"/><Relationship Id="rId84606a9622572899c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1519-566X2005000100013" TargetMode="External"/><Relationship Id="rId70306a96225728a4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-019-04247-4" TargetMode="External"/><Relationship Id="rId38566a96225728af9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s40858-022-00539-4" TargetMode="External"/><Relationship Id="rId61276a96225728b98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biocontrol.2020.104330" TargetMode="External"/><Relationship Id="rId19966a96225728c4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-3059.2006.01457.x" TargetMode="External"/><Relationship Id="rId88616a96225728ccb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scielo.br/j/sp/a/gdtT4FJyJ43td5bGSt84XYt/?format=pdf&amp;lang=en" TargetMode="External"/><Relationship Id="rId70296a96225728d43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/41998508" TargetMode="External"/><Relationship Id="rId39796a96225728de0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-94-3-0284" TargetMode="External"/><Relationship Id="rId78136a96225728e74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.3944.1.1" TargetMode="External"/><Relationship Id="rId93136a96225728f0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toaa007" TargetMode="External"/><Relationship Id="rId75516a96225729033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762013005000005" TargetMode="External"/><Relationship Id="rId26596a962257290a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/agriculture11090839" TargetMode="External"/><Relationship Id="rId77176a9622572911f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2021.641252" TargetMode="External"/><Relationship Id="rId62076a962257291e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-18-1617-PDN" TargetMode="External"/><Relationship Id="rId32346a9622572927f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-09-17-1425-RE" TargetMode="External"/><Relationship Id="rId50746a962257295db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants12061371" TargetMode="External"/><Relationship Id="rId86616a9622572968c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://escholarship.org/content/qt37m0z5t2/qt37m0z5t2_noSplash_c53e95d71d3844619398ad52ac9b216b.pdf?t=p0w8fo" TargetMode="External"/><Relationship Id="rId37456a9622572972f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zoosymposia.6.1.28" TargetMode="External"/><Relationship Id="rId27416a962257297d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2014.06.010" TargetMode="External"/><Relationship Id="rId56856a9622572989d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2013.07.035" TargetMode="External"/><Relationship Id="rId89956a9622572991b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jviromet.2017.02.012" TargetMode="External"/><Relationship Id="rId18106a962257299b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.1016/j.jviromet.2015.08.022" TargetMode="External"/><Relationship Id="rId83366a96225729a25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/281200751_Mechanical_transmission_and_ultrastructural_aspects_of_citrus_leprosis_disease/link/575863e108ae9a9c954a773a/download" TargetMode="External"/><Relationship Id="rId27446a96225729ac4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-019-01854-4" TargetMode="External"/><Relationship Id="rId45866a96225729f10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v6072602" TargetMode="External"/><Relationship Id="rId78966a96225729fc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/bs.aivir.2018.06.001" TargetMode="External"/><Relationship Id="rId21916a9622572a095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-013-1834-0" TargetMode="External"/><Relationship Id="rId70506a9622572a15c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2008.678" TargetMode="External"/><Relationship Id="rId80516a9622572a1d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5110" TargetMode="External"/><Relationship Id="rId58636a9622572a24c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12684" TargetMode="External"/><Relationship Id="rId85406a9622572a2c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A02019R2072-20230809" TargetMode="External"/><Relationship Id="rId30686a9622572a3ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/toaa070" TargetMode="External"/><Relationship Id="rId46616a9622572a441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.coviro.2018.07.010" TargetMode="External"/><Relationship Id="rId76306a9622572a558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40858-017-0195-8" TargetMode="External"/><Relationship Id="rId52996a9622572a5cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S1982-56762014005000004" TargetMode="External"/><Relationship Id="rId81886a9622572a660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-12-1143-RE" TargetMode="External"/><Relationship Id="rId48546a9622572a6f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/b:appa.0000006546.55305.e3" TargetMode="External"/><Relationship Id="rId41496a9622572a766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.virol.2017.04.027" TargetMode="External"/><Relationship Id="rId52926a9622572a804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/b:appa.0000006550.88615.10" TargetMode="External"/><Relationship Id="rId31286a9622572a89b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-92-9-1364C" TargetMode="External"/><Relationship Id="rId66276a9622572a910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2003.87.11.1317" TargetMode="External"/><Relationship Id="rId33796a9622572a9a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-01-11-0013" TargetMode="External"/><Relationship Id="rId35876a9622572aa36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-013-1745-0" TargetMode="External"/><Relationship Id="rId20716a9622572aaac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ps.6894" TargetMode="External"/><Relationship Id="rId94556a9622572ab3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/zsc.12013" TargetMode="External"/><Relationship Id="rId94206a9622572abd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-07-17-1000-PDN" TargetMode="External"/><Relationship Id="rId24436a9622572ac67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-06-11-0538" TargetMode="External"/><Relationship Id="rId30206a9622572ac9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-04-23-0110-R" TargetMode="External"/><Relationship Id="rId98656a9622572ad2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-10-21-2314-PDN" TargetMode="External"/><Relationship Id="rId46426a9622572ade2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-20-2736-PDN" TargetMode="External"/><Relationship Id="rId17946a9622572ae56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12472" TargetMode="External"/><Relationship Id="rId86176a9622572aeca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2022.1058847" TargetMode="External"/><Relationship Id="rId85186a9622572af53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v8060153" TargetMode="External"/><Relationship Id="rId30126a9622572afe9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-02-17-0042-R" TargetMode="External"/><Relationship Id="rId83366a9622572b07a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-012-9632-z" TargetMode="External"/><Relationship Id="rId84586a9622572b10e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1023/b:appa.0000006547.76802.6e" TargetMode="External"/><Relationship Id="rId91526a9622572b1c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-07-12-0177-R" TargetMode="External"/><Relationship Id="rId32626a9622572b237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-12-14-0375-FI" TargetMode="External"/><Relationship Id="rId44996a9622572b2aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-14-0117-PDN" TargetMode="External"/><Relationship Id="rId65116a9622572b321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/genomeA.00519-13" TargetMode="External"/><Relationship Id="rId84336a9622572b39a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/epdf/10.1094/PHYTO-107-12-S5.1" TargetMode="External"/><Relationship Id="rId48196a9622572b415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-17-1699-PDN" TargetMode="External"/><Relationship Id="rId12756a9622572b488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-07-19-0253-FI" TargetMode="External"/><Relationship Id="rId82076a9622572b51c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-09-14-0245-R" TargetMode="External"/><Relationship Id="rId65746a9622572b58f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10493-017-0123-0" TargetMode="External"/><Relationship Id="rId54216a9622572b622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2022.836743" TargetMode="External"/><Relationship Id="rId12916a9622572b6b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-022-05516-5" TargetMode="External"/><Relationship Id="rId60556a9622572b72f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2023.EN-7804" TargetMode="External"/><Relationship Id="rId76256a9622572b781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.13449" TargetMode="External"/><Relationship Id="rId37186a9622572b7d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.88562658" TargetMode="External"/><Relationship Id="rId18106a9622572b897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId65496a9622571f6a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65496a9622571f6a9.jpg"/><Relationship Id="rId70386a96225727276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70386a96225727276.jpg"/><Relationship Id="rId93116a9622572ba0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93116a9622572ba0b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>