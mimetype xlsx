--- v7 (2026-09-04)
+++ v8 (2026-09-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CIDSI" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="629">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="633">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>PHYPPH</t>
   </si>
   <si>
     <t>'Candidatus Phytoplasma phoenicium'</t>
   </si>
   <si>
     <t>* Abbasi A, Hasanzadeh N Ghayeb Zamharir M, Tohidfar M (2019) Identification of a group 16SrIX ‘Candidatus Phytoplasma phoenicium’ phytoplasma associated with sweet orange exhibiting decline symptoms in Iran. Australasian Plant Disease Notes 14, 11. https://doi.org/10.1007/s13314-019-0342-9
 ------- "related strain"</t>
   </si>
@@ -800,50 +800,60 @@
     <t>* Minutolo M, Cinque M, Di Serio F, Alioto D, Navarro B (2021) First report and characterization of citrus vein enation virus in Italy. Abstracts of a paper presented at the XXVI Congress of the Italian Phytopathological Society (SIPaV) (Verona, IT, 2021-09-16/21). Journal of Plant Pathology 103, p 1112.</t>
   </si>
   <si>
     <t>Enamovirus CVEV (as Citrus)</t>
   </si>
   <si>
     <t>EOTELE</t>
   </si>
   <si>
     <t>Eotetranychus lewisi (as Citrus)</t>
   </si>
   <si>
     <t>TORTPO</t>
   </si>
   <si>
     <t>Epiphyas postvittana (as Citrus)</t>
   </si>
   <si>
     <t>ERWIRH</t>
   </si>
   <si>
     <t>Erwinia rhapontici</t>
   </si>
   <si>
     <t>* Huang HC, Hsieh TF, Erickson RS (2003) Biology and epidemiology of Erwinia rhapontici, causal agent of pink seed and crown rot of plants. Plant Pathology Bulletin 12, 69-76.</t>
+  </si>
+  <si>
+    <t>EUTEBA</t>
+  </si>
+  <si>
+    <t>Eutetranychus banksi</t>
+  </si>
+  <si>
+    <t>* Reis JA, Falchi VL, Daud RD (2026) Mites (Arachnida: Acariformes, Parasitiformes) in Pera Sweet Orange orchards (Citrus sinensis L. Osbeck) from Goiás State, Brazil. Acarologia 66(3), 751-769.
+------- on Citrus sinensis.</t>
   </si>
   <si>
     <t>EUTEOR</t>
   </si>
   <si>
     <t>Eutetranychus orientalis (as Citrus)</t>
   </si>
   <si>
     <t>* Afzal M, Ullah MI, Bashir MH, Mukhtar SN, Arshad M, Altaf N (2021) Diversity and abundance of mite species in citrus orchards of Sargodha, Pakistan. Punjab University Journal of Zoology 36(1), 37-46. https://dx.doi.org/10.17582/journal.pujz/2021.36.1.37.46
 * Chouikhi S, Cherif A, Sahraoui H, Grissa Lebdi K (2025) Effect of temperature on the biological and demographic parameters of two citrus pests: Eutetranychus orientalis (Klein) and Panonychus citri (McGregor) (Acarina: Tetranychidae). Acarologia 65(1), 255-264.
 * Gupta SK (1985) Plant mites of India. Zoological Survey of India: Calcutta. 520 pp.
 * Kamran M, Khan EM, Alatawi FJ (2018) The spider mites of the genus Eutetranychus Banks (Acari, Trombidiformes, Tetranychidae) from Saudi Arabia: two new species, a re-description, and a key to the world species. Zookeys 799, 47-88.
 INTERNET
 * Migeon A, Dorkeld F (2025) Spider Mites Web: a comprehensive database for the Tetranychidae. Available from https://www1.montpellier.inrae.fr/CBGP/spmweb (Accessed 13/11/2025)</t>
   </si>
   <si>
     <t>XYLBFO</t>
   </si>
   <si>
     <t>Euwallacea fornicatus sensu lato</t>
   </si>
   <si>
     <t>* Eskalen A, Stouthamer R, Lynch SC, Rugman-Jones PF, Twizeyimana M, Gonzalez A, Thibault T (2013) Host range of Fusarium dieback and its ambrosia beetle (Coleoptera: Scolytinae) vector in southern California. Plant Disease 97(7), 938-951.
 * van Rooyen E, Paap T, de Beer W, Townsend G, Fell S, Nel WJ, Morgan S, Hill M, Gonzalez A, Roets F (2021) The polyphagous shot hole borer beetle: Current status of a perfect invader in South Africa. South African Journal of Science 117(11/12). https://doi.org/10.17159/sajs.2021/9736
 ------- As Euwallacea fornicatus sensu stricto. Non-reproductive host in South Africa.</t>
@@ -1695,50 +1705,53 @@
 * Hernández-Ortiz V, Delfin-Gonzalez H, Escalante-Tio A, Manrique-Saide P (2006) Hymenopteran parasitoids of Anastrepha fruit flies (Diptera: Tephritidae) reared from different hosts in Yucatan, Mexico. Florida Entomologist 89, 508-515.
 * Herrera AL (1900) El gusano de la naranja. Boletin de la Sociedad Agrícola Mexicana 14, 61-69.
 * Isaac J (1905) Report on the Mexican orange worm (Trypeta ludens) in Mexico. California State Horticulture Communications 428, 7-48.
 * Mangan RL, Thomas DB, Moreno AM (2011) Host status of grapefruit and Valencia oranges for Anastrepha serpentina and Anastrepha ludens (Diptera: Tephritidae). Journal of Economic Entomology 104(2), 388-397.
 * McPhail M, Bliss I (1933) Observations of the Mexican fruitfly and some related species in Cuernavaca, Mexico, in 1928 and 1929. USDA Circular 255, 1-24.
 * Sosa-Armenta JM, López-Martínez V, Alia-Tejacal I, Jiménez García D, Guillen-Sánchez D, Delfín-González H (2015) Hosts of five Anastrepha species (Diptera: Tephritidae) in the State of Quintana Roo, Mexico. Florida Entomologist 98(3), 1000-1002.</t>
   </si>
   <si>
     <t>ANOLCN</t>
   </si>
   <si>
     <t>Anoplophora chinensis</t>
   </si>
   <si>
     <t>* Sjöman H, Östberg J &amp; Nilsson J (2014) Review of host trees for the wood-boring pests Anoplophora glabripennis and Anoplophora chinensis: an urban forest perspective. Arboriculture &amp; Urban Forestry 40(3), 143–164.</t>
   </si>
   <si>
     <t>Anoplophora chinensis (as Citrus)</t>
   </si>
   <si>
     <t>* Lim J, Jung S-Y, Lim J-S, Jang J, Kim K-M, Lee Y-M, Lee B-W (2014) A review of host plants of Cerambycidae (Coleoptera: Chrysomeloidea) with new host records for fourteen Cerambycids, including the Asian longhorn beetle (Anoplophora glabripennis Motschulsky), in Korea. Korean Journal of Applied Entomology 53(2), 111-133.
 * Sjöman H, Östberg J &amp; Nilsson J (2014) Review of host trees for the wood-boring pests Anoplophora glabripennis and Anoplophora chinensis: an urban forest perspective. Arboriculture &amp; Urban Forestry 40(3), 143–164.</t>
   </si>
   <si>
     <t>Aonidiella citrina</t>
+  </si>
+  <si>
+    <t>* Hernández-Ruiz A, Gonzaga-Segura AJ, Castrejón-Gómez VR (2026) Scale insects (Hemiptera: Coccomorpha) of agricultural amportance in Mexico. Journal of Entomological Science 61(3), 528–559. doi:10.18474/JES25-42</t>
   </si>
   <si>
     <t>TOXOCI</t>
   </si>
   <si>
     <t>Aphis citricidus</t>
   </si>
   <si>
     <t>* Blackman &amp; Eastop (2021) Aphids on the World’s plants. An online identification and information guide. http://www.aphidsonworldsplants.info/ [last accessed in 2021-04].
 * Singh G, Singh R (2017) Food plant records of Aphidini (Aphidinae: Aphididae: Hemiptera) in India. Journal of Entomology and Zoology Studies 5(2), 1280-1302.</t>
   </si>
   <si>
     <t>DACUCT</t>
   </si>
   <si>
     <t>Bactrocera minax</t>
   </si>
   <si>
     <t>* Allwood AJ, Chinajariyawong A, Drew RAI, Hamacek EL, Hancock DL, Hengsawad C, Jipanin JC, Jirasurat M, Kong Krong C, Kritsaneepaiboon S, Leong KLH, Vijaysegaran S (1999) Host plant records for fruit flies (Diptera: Tephritidae) in South East Asia. The Raffles Bulletin of Zoology, Supplement No. 7, 1–92.
 * He Y, Xu Y, Chen X (2023) Biology, ecology and management of Tephritid fruit flies in China: A review. Insects 14, 196. https://doi.org/10.3390/insects14020196
 * Liquido NJ, Mcquate GT, Suiter KA, Norrbom AL, Yee WL, Chang CL (2019) Compendium of fruit fly host plant information: The USDA primary reference in establishing fruit fly regulated host plants. Book Chapter. 363-368.
 * White IM, Elson-Harris MM (1992) Fruit flies of economic significance: their identification and bionomics. CABI Wallingford (GB), 601 pp.
 * Xia Y, Ma XL, Hou BH, Ouyang GC (2018) A review of Bactrocera minax (Diptera: Tephritidae) in China for the purpose of safeguarding. Advances in Entomology 6, 35-61.
 ------- Moderate to high incidence of the pest on this host in parts of China.</t>
   </si>
@@ -2460,51 +2473,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D263"/>
+  <dimension ref="A1:D264"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="517.731" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -3810,91 +3823,91 @@
     </row>
     <row r="100" spans="1:4">
       <c r="A100" t="s">
         <v>24</v>
       </c>
       <c r="B100" t="s">
         <v>253</v>
       </c>
       <c r="C100" t="s">
         <v>254</v>
       </c>
       <c r="D100" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" t="s">
         <v>24</v>
       </c>
       <c r="B101" t="s">
         <v>256</v>
       </c>
       <c r="C101" t="s">
         <v>257</v>
       </c>
-      <c r="D101"/>
+      <c r="D101" t="s">
+        <v>258</v>
+      </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" t="s">
         <v>24</v>
       </c>
       <c r="B102" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C102" t="s">
-        <v>259</v>
-[...1 lines deleted...]
-      <c r="D102" t="s">
         <v>260</v>
       </c>
+      <c r="D102"/>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" t="s">
         <v>24</v>
       </c>
       <c r="B103" t="s">
         <v>261</v>
       </c>
       <c r="C103" t="s">
         <v>262</v>
       </c>
-      <c r="D103"/>
+      <c r="D103" t="s">
+        <v>263</v>
+      </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" t="s">
         <v>24</v>
       </c>
       <c r="B104" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C104" t="s">
-        <v>264</v>
-[...1 lines deleted...]
-      <c r="D104" t="s">
         <v>265</v>
       </c>
+      <c r="D104"/>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" t="s">
         <v>24</v>
       </c>
       <c r="B105" t="s">
         <v>266</v>
       </c>
       <c r="C105" t="s">
         <v>267</v>
       </c>
       <c r="D105" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" t="s">
         <v>24</v>
       </c>
       <c r="B106" t="s">
         <v>269</v>
       </c>
       <c r="C106" t="s">
         <v>270</v>
       </c>
@@ -3918,661 +3931,661 @@
     </row>
     <row r="108" spans="1:4">
       <c r="A108" t="s">
         <v>24</v>
       </c>
       <c r="B108" t="s">
         <v>275</v>
       </c>
       <c r="C108" t="s">
         <v>276</v>
       </c>
       <c r="D108" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" t="s">
         <v>24</v>
       </c>
       <c r="B109" t="s">
         <v>278</v>
       </c>
       <c r="C109" t="s">
         <v>279</v>
       </c>
-      <c r="D109"/>
+      <c r="D109" t="s">
+        <v>280</v>
+      </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" t="s">
         <v>24</v>
       </c>
       <c r="B110" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="C110" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="D110"/>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" t="s">
         <v>24</v>
       </c>
       <c r="B111" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C111" t="s">
-        <v>283</v>
-[...1 lines deleted...]
-      <c r="D111" t="s">
         <v>284</v>
       </c>
+      <c r="D111"/>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" t="s">
         <v>24</v>
       </c>
       <c r="B112" t="s">
         <v>285</v>
       </c>
       <c r="C112" t="s">
         <v>286</v>
       </c>
-      <c r="D112"/>
+      <c r="D112" t="s">
+        <v>287</v>
+      </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" t="s">
         <v>24</v>
       </c>
       <c r="B113" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="C113" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="D113"/>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" t="s">
         <v>24</v>
       </c>
       <c r="B114" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="C114" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="D114"/>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" t="s">
         <v>24</v>
       </c>
       <c r="B115" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="C115" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="D115"/>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" t="s">
         <v>24</v>
       </c>
       <c r="B116" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="C116" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="D116"/>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" t="s">
         <v>24</v>
       </c>
       <c r="B117" t="s">
         <v>294</v>
       </c>
       <c r="C117" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="D117"/>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" t="s">
         <v>24</v>
       </c>
       <c r="B118" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="C118" t="s">
-        <v>297</v>
-[...1 lines deleted...]
-      <c r="D118" t="s">
         <v>298</v>
       </c>
+      <c r="D118"/>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" t="s">
         <v>24</v>
       </c>
       <c r="B119" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="C119" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="D119" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" t="s">
         <v>24</v>
       </c>
       <c r="B120" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="C120" t="s">
         <v>302</v>
       </c>
       <c r="D120" t="s">
-        <v>116</v>
+        <v>303</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" t="s">
         <v>24</v>
       </c>
       <c r="B121" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="C121" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="D121" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" t="s">
         <v>24</v>
       </c>
       <c r="B122" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="C122" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="D122" t="s">
-        <v>307</v>
+        <v>116</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" t="s">
         <v>24</v>
       </c>
       <c r="B123" t="s">
         <v>308</v>
       </c>
       <c r="C123" t="s">
         <v>309</v>
       </c>
-      <c r="D123"/>
+      <c r="D123" t="s">
+        <v>310</v>
+      </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" t="s">
         <v>24</v>
       </c>
       <c r="B124" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="C124" t="s">
-        <v>311</v>
-[...1 lines deleted...]
-      <c r="D124" t="s">
         <v>312</v>
       </c>
+      <c r="D124"/>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" t="s">
         <v>24</v>
       </c>
       <c r="B125" t="s">
         <v>313</v>
       </c>
       <c r="C125" t="s">
         <v>314</v>
       </c>
       <c r="D125" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" t="s">
         <v>24</v>
       </c>
       <c r="B126" t="s">
         <v>316</v>
       </c>
       <c r="C126" t="s">
         <v>317</v>
       </c>
-      <c r="D126"/>
+      <c r="D126" t="s">
+        <v>318</v>
+      </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" t="s">
         <v>24</v>
       </c>
       <c r="B127" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="C127" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="D127"/>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" t="s">
         <v>24</v>
       </c>
       <c r="B128" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C128" t="s">
-        <v>321</v>
-[...1 lines deleted...]
-      <c r="D128" t="s">
         <v>322</v>
       </c>
+      <c r="D128"/>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" t="s">
         <v>24</v>
       </c>
       <c r="B129" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="C129" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="D129" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" t="s">
         <v>24</v>
       </c>
       <c r="B130" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="C130" t="s">
         <v>326</v>
       </c>
       <c r="D130" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" t="s">
         <v>24</v>
       </c>
       <c r="B131" t="s">
         <v>328</v>
       </c>
       <c r="C131" t="s">
         <v>329</v>
       </c>
-      <c r="D131"/>
+      <c r="D131" t="s">
+        <v>330</v>
+      </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" t="s">
         <v>24</v>
       </c>
       <c r="B132" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="C132" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="D132"/>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" t="s">
         <v>24</v>
       </c>
       <c r="B133" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="C133" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="D133"/>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" t="s">
         <v>24</v>
       </c>
       <c r="B134" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="C134" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="D134"/>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" t="s">
         <v>24</v>
       </c>
       <c r="B135" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="C135" t="s">
-        <v>337</v>
-[...1 lines deleted...]
-      <c r="D135" t="s">
         <v>338</v>
       </c>
+      <c r="D135"/>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" t="s">
         <v>24</v>
       </c>
       <c r="B136" t="s">
         <v>339</v>
       </c>
       <c r="C136" t="s">
         <v>340</v>
       </c>
-      <c r="D136"/>
+      <c r="D136" t="s">
+        <v>341</v>
+      </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" t="s">
         <v>24</v>
       </c>
       <c r="B137" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="C137" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="D137"/>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" t="s">
         <v>24</v>
       </c>
       <c r="B138" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="C138" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="D138"/>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" t="s">
         <v>24</v>
       </c>
       <c r="B139" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="C139" t="s">
-        <v>346</v>
-[...1 lines deleted...]
-      <c r="D139" t="s">
         <v>347</v>
       </c>
+      <c r="D139"/>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" t="s">
         <v>24</v>
       </c>
       <c r="B140" t="s">
         <v>348</v>
       </c>
       <c r="C140" t="s">
         <v>349</v>
       </c>
-      <c r="D140"/>
+      <c r="D140" t="s">
+        <v>350</v>
+      </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" t="s">
         <v>24</v>
       </c>
       <c r="B141" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="C141" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="D141"/>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" t="s">
         <v>24</v>
       </c>
       <c r="B142" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="C142" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="D142"/>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" t="s">
         <v>24</v>
       </c>
       <c r="B143" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="C143" t="s">
-        <v>355</v>
-[...1 lines deleted...]
-      <c r="D143" t="s">
         <v>356</v>
       </c>
+      <c r="D143"/>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" t="s">
         <v>24</v>
       </c>
       <c r="B144" t="s">
         <v>357</v>
       </c>
       <c r="C144" t="s">
         <v>358</v>
       </c>
       <c r="D144" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" t="s">
         <v>24</v>
       </c>
       <c r="B145" t="s">
         <v>360</v>
       </c>
       <c r="C145" t="s">
         <v>361</v>
       </c>
       <c r="D145" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" t="s">
         <v>24</v>
       </c>
       <c r="B146" t="s">
         <v>363</v>
       </c>
       <c r="C146" t="s">
         <v>364</v>
       </c>
-      <c r="D146"/>
+      <c r="D146" t="s">
+        <v>365</v>
+      </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" t="s">
         <v>24</v>
       </c>
       <c r="B147" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="C147" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="D147"/>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" t="s">
         <v>24</v>
       </c>
       <c r="B148" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="C148" t="s">
-        <v>368</v>
-[...1 lines deleted...]
-      <c r="D148" t="s">
         <v>369</v>
       </c>
+      <c r="D148"/>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" t="s">
         <v>24</v>
       </c>
       <c r="B149" t="s">
         <v>370</v>
       </c>
       <c r="C149" t="s">
         <v>371</v>
       </c>
       <c r="D149" t="s">
         <v>372</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" t="s">
         <v>24</v>
       </c>
       <c r="B150" t="s">
         <v>373</v>
       </c>
       <c r="C150" t="s">
         <v>374</v>
       </c>
       <c r="D150" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" t="s">
         <v>24</v>
       </c>
       <c r="B151" t="s">
+        <v>376</v>
+      </c>
+      <c r="C151" t="s">
+        <v>377</v>
+      </c>
+      <c r="D151" t="s">
         <v>375</v>
-      </c>
-[...4 lines deleted...]
-        <v>377</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" t="s">
         <v>24</v>
       </c>
       <c r="B152" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="C152" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="D152" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" t="s">
         <v>24</v>
       </c>
       <c r="B153" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="C153" t="s">
         <v>381</v>
       </c>
-      <c r="D153"/>
+      <c r="D153" t="s">
+        <v>382</v>
+      </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" t="s">
         <v>24</v>
       </c>
       <c r="B154" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="C154" t="s">
-        <v>383</v>
-[...1 lines deleted...]
-      <c r="D154" t="s">
         <v>384</v>
       </c>
+      <c r="D154"/>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" t="s">
         <v>24</v>
       </c>
       <c r="B155" t="s">
         <v>385</v>
       </c>
       <c r="C155" t="s">
         <v>386</v>
       </c>
-      <c r="D155"/>
+      <c r="D155" t="s">
+        <v>387</v>
+      </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" t="s">
         <v>24</v>
       </c>
       <c r="B156" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="C156" t="s">
-        <v>388</v>
-[...1 lines deleted...]
-      <c r="D156" t="s">
         <v>389</v>
       </c>
+      <c r="D156"/>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" t="s">
         <v>24</v>
       </c>
       <c r="B157" t="s">
         <v>390</v>
       </c>
       <c r="C157" t="s">
         <v>391</v>
       </c>
       <c r="D157" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" t="s">
         <v>24</v>
       </c>
       <c r="B158" t="s">
         <v>393</v>
       </c>
       <c r="C158" t="s">
         <v>394</v>
       </c>
@@ -4610,214 +4623,214 @@
     </row>
     <row r="161" spans="1:4">
       <c r="A161" t="s">
         <v>24</v>
       </c>
       <c r="B161" t="s">
         <v>402</v>
       </c>
       <c r="C161" t="s">
         <v>403</v>
       </c>
       <c r="D161" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" t="s">
         <v>24</v>
       </c>
       <c r="B162" t="s">
         <v>405</v>
       </c>
       <c r="C162" t="s">
         <v>406</v>
       </c>
-      <c r="D162"/>
+      <c r="D162" t="s">
+        <v>407</v>
+      </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" t="s">
         <v>24</v>
       </c>
       <c r="B163" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="C163" t="s">
-        <v>408</v>
-[...1 lines deleted...]
-      <c r="D163" t="s">
         <v>409</v>
       </c>
+      <c r="D163"/>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" t="s">
         <v>24</v>
       </c>
       <c r="B164" t="s">
         <v>410</v>
       </c>
       <c r="C164" t="s">
         <v>411</v>
       </c>
-      <c r="D164"/>
+      <c r="D164" t="s">
+        <v>412</v>
+      </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" t="s">
         <v>24</v>
       </c>
       <c r="B165" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="C165" t="s">
-        <v>413</v>
-[...1 lines deleted...]
-      <c r="D165" t="s">
         <v>414</v>
       </c>
+      <c r="D165"/>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" t="s">
         <v>24</v>
       </c>
       <c r="B166" t="s">
         <v>415</v>
       </c>
       <c r="C166" t="s">
         <v>416</v>
       </c>
       <c r="D166" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" t="s">
         <v>24</v>
       </c>
       <c r="B167" t="s">
         <v>418</v>
       </c>
       <c r="C167" t="s">
         <v>419</v>
       </c>
       <c r="D167" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" t="s">
         <v>24</v>
       </c>
       <c r="B168" t="s">
         <v>421</v>
       </c>
       <c r="C168" t="s">
         <v>422</v>
       </c>
       <c r="D168" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" t="s">
         <v>24</v>
       </c>
       <c r="B169" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
       <c r="C169" t="s">
-        <v>424</v>
-[...1 lines deleted...]
-      <c r="D169"/>
+        <v>425</v>
+      </c>
+      <c r="D169" t="s">
+        <v>426</v>
+      </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" t="s">
         <v>24</v>
       </c>
       <c r="B170" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
       <c r="C170" t="s">
-        <v>426</v>
-[...1 lines deleted...]
-      <c r="D170" t="s">
         <v>427</v>
       </c>
+      <c r="D170"/>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" t="s">
         <v>24</v>
       </c>
       <c r="B171" t="s">
         <v>428</v>
       </c>
       <c r="C171" t="s">
         <v>429</v>
       </c>
       <c r="D171" t="s">
         <v>430</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" t="s">
         <v>24</v>
       </c>
       <c r="B172" t="s">
         <v>431</v>
       </c>
       <c r="C172" t="s">
         <v>432</v>
       </c>
       <c r="D172" t="s">
-        <v>116</v>
+        <v>433</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" t="s">
         <v>24</v>
       </c>
       <c r="B173" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="C173" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="D173" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" t="s">
         <v>24</v>
       </c>
       <c r="B174" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="C174" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="D174" t="s">
-        <v>437</v>
+        <v>116</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" t="s">
         <v>24</v>
       </c>
       <c r="B175" t="s">
         <v>438</v>
       </c>
       <c r="C175" t="s">
         <v>439</v>
       </c>
       <c r="D175" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" t="s">
         <v>24</v>
       </c>
       <c r="B176" t="s">
         <v>441</v>
       </c>
       <c r="C176" t="s">
         <v>442</v>
@@ -4828,209 +4841,209 @@
     </row>
     <row r="177" spans="1:4">
       <c r="A177" t="s">
         <v>24</v>
       </c>
       <c r="B177" t="s">
         <v>444</v>
       </c>
       <c r="C177" t="s">
         <v>445</v>
       </c>
       <c r="D177" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" t="s">
         <v>24</v>
       </c>
       <c r="B178" t="s">
         <v>447</v>
       </c>
       <c r="C178" t="s">
         <v>448</v>
       </c>
-      <c r="D178"/>
+      <c r="D178" t="s">
+        <v>449</v>
+      </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" t="s">
         <v>24</v>
       </c>
       <c r="B179" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="C179" t="s">
-        <v>450</v>
-[...1 lines deleted...]
-      <c r="D179" t="s">
         <v>451</v>
       </c>
+      <c r="D179"/>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" t="s">
         <v>24</v>
       </c>
       <c r="B180" t="s">
         <v>452</v>
       </c>
       <c r="C180" t="s">
         <v>453</v>
       </c>
-      <c r="D180"/>
+      <c r="D180" t="s">
+        <v>454</v>
+      </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" t="s">
         <v>24</v>
       </c>
       <c r="B181" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="C181" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="D181"/>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" t="s">
         <v>24</v>
       </c>
       <c r="B182" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="C182" t="s">
-        <v>457</v>
-[...1 lines deleted...]
-      <c r="D182" t="s">
         <v>458</v>
       </c>
+      <c r="D182"/>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" t="s">
         <v>24</v>
       </c>
       <c r="B183" t="s">
         <v>459</v>
       </c>
       <c r="C183" t="s">
         <v>460</v>
       </c>
-      <c r="D183"/>
+      <c r="D183" t="s">
+        <v>461</v>
+      </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" t="s">
         <v>24</v>
       </c>
       <c r="B184" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="C184" t="s">
-        <v>462</v>
-[...1 lines deleted...]
-      <c r="D184" t="s">
         <v>463</v>
       </c>
+      <c r="D184"/>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" t="s">
         <v>24</v>
       </c>
       <c r="B185" t="s">
         <v>464</v>
       </c>
       <c r="C185" t="s">
         <v>465</v>
       </c>
-      <c r="D185"/>
+      <c r="D185" t="s">
+        <v>466</v>
+      </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" t="s">
         <v>24</v>
       </c>
       <c r="B186" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="C186" t="s">
-        <v>467</v>
-[...1 lines deleted...]
-      <c r="D186" t="s">
         <v>468</v>
       </c>
+      <c r="D186"/>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" t="s">
         <v>24</v>
       </c>
       <c r="B187" t="s">
         <v>469</v>
       </c>
       <c r="C187" t="s">
         <v>470</v>
       </c>
       <c r="D187" t="s">
         <v>471</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" t="s">
         <v>24</v>
       </c>
       <c r="B188" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="C188" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="D188" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" t="s">
         <v>24</v>
       </c>
       <c r="B189" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="C189" t="s">
         <v>475</v>
       </c>
-      <c r="D189"/>
+      <c r="D189" t="s">
+        <v>476</v>
+      </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" t="s">
         <v>24</v>
       </c>
       <c r="B190" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="C190" t="s">
-        <v>477</v>
-[...1 lines deleted...]
-      <c r="D190" t="s">
         <v>478</v>
       </c>
+      <c r="D190"/>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" t="s">
         <v>24</v>
       </c>
       <c r="B191" t="s">
         <v>479</v>
       </c>
       <c r="C191" t="s">
         <v>480</v>
       </c>
       <c r="D191" t="s">
         <v>481</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192" t="s">
         <v>24</v>
       </c>
       <c r="B192" t="s">
         <v>482</v>
       </c>
       <c r="C192" t="s">
         <v>483</v>
       </c>
@@ -5054,952 +5067,968 @@
     </row>
     <row r="194" spans="1:4">
       <c r="A194" t="s">
         <v>24</v>
       </c>
       <c r="B194" t="s">
         <v>488</v>
       </c>
       <c r="C194" t="s">
         <v>489</v>
       </c>
       <c r="D194" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195" t="s">
         <v>24</v>
       </c>
       <c r="B195" t="s">
         <v>491</v>
       </c>
       <c r="C195" t="s">
         <v>492</v>
       </c>
-      <c r="D195"/>
+      <c r="D195" t="s">
+        <v>493</v>
+      </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196" t="s">
         <v>24</v>
       </c>
       <c r="B196" t="s">
-        <v>491</v>
+        <v>494</v>
       </c>
       <c r="C196" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="D196"/>
     </row>
     <row r="197" spans="1:4">
       <c r="A197" t="s">
         <v>24</v>
       </c>
       <c r="B197" t="s">
         <v>494</v>
       </c>
       <c r="C197" t="s">
-        <v>495</v>
-[...1 lines deleted...]
-      <c r="D197" t="s">
         <v>496</v>
       </c>
+      <c r="D197"/>
     </row>
     <row r="198" spans="1:4">
       <c r="A198" t="s">
         <v>24</v>
       </c>
       <c r="B198" t="s">
         <v>497</v>
       </c>
       <c r="C198" t="s">
         <v>498</v>
       </c>
       <c r="D198" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199" t="s">
+        <v>24</v>
+      </c>
+      <c r="B199" t="s">
         <v>500</v>
       </c>
-      <c r="B199" t="s">
+      <c r="C199" t="s">
         <v>501</v>
       </c>
-      <c r="C199" t="s">
+      <c r="D199" t="s">
         <v>502</v>
       </c>
-      <c r="D199"/>
     </row>
     <row r="200" spans="1:4">
       <c r="A200" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="B200" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="C200" t="s">
-        <v>504</v>
-[...1 lines deleted...]
-      <c r="D200" t="s">
         <v>505</v>
       </c>
+      <c r="D200"/>
     </row>
     <row r="201" spans="1:4">
       <c r="A201" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="B201" t="s">
-        <v>39</v>
+        <v>506</v>
       </c>
       <c r="C201" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="D201" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="B202" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="C202" t="s">
-        <v>508</v>
-[...1 lines deleted...]
-      <c r="D202"/>
+        <v>509</v>
+      </c>
+      <c r="D202" t="s">
+        <v>510</v>
+      </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="B203" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="C203" t="s">
-        <v>509</v>
-[...3 lines deleted...]
-      </c>
+        <v>511</v>
+      </c>
+      <c r="D203"/>
     </row>
     <row r="204" spans="1:4">
       <c r="A204" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="B204" t="s">
-        <v>511</v>
+        <v>46</v>
       </c>
       <c r="C204" t="s">
         <v>512</v>
       </c>
       <c r="D204" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="B205" t="s">
-        <v>511</v>
+        <v>514</v>
       </c>
       <c r="C205" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="D205" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="B206" t="s">
-        <v>59</v>
+        <v>514</v>
       </c>
       <c r="C206" t="s">
-        <v>516</v>
-[...1 lines deleted...]
-      <c r="D206"/>
+        <v>517</v>
+      </c>
+      <c r="D206" t="s">
+        <v>518</v>
+      </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="B207" t="s">
-        <v>517</v>
+        <v>59</v>
       </c>
       <c r="C207" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="D207" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="B208" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="C208" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="D208" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="B209" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="C209" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="D209" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="B210" t="s">
-        <v>91</v>
+        <v>527</v>
       </c>
       <c r="C210" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="D210" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="B211" t="s">
-        <v>100</v>
+        <v>91</v>
       </c>
       <c r="C211" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
       <c r="D211" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="B212" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="C212" t="s">
-        <v>530</v>
-[...1 lines deleted...]
-      <c r="D212"/>
+        <v>532</v>
+      </c>
+      <c r="D212" t="s">
+        <v>533</v>
+      </c>
     </row>
     <row r="213" spans="1:4">
       <c r="A213" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="B213" t="s">
-        <v>117</v>
+        <v>102</v>
       </c>
       <c r="C213" t="s">
-        <v>531</v>
-[...3 lines deleted...]
-      </c>
+        <v>534</v>
+      </c>
+      <c r="D213"/>
     </row>
     <row r="214" spans="1:4">
       <c r="A214" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="B214" t="s">
-        <v>533</v>
+        <v>117</v>
       </c>
       <c r="C214" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="D214" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="B215" t="s">
-        <v>120</v>
+        <v>537</v>
       </c>
       <c r="C215" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
       <c r="D215" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="B216" t="s">
-        <v>171</v>
+        <v>120</v>
       </c>
       <c r="C216" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="D216" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="A217" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="B217" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="C217" t="s">
-        <v>540</v>
-[...1 lines deleted...]
-      <c r="D217"/>
+        <v>542</v>
+      </c>
+      <c r="D217" t="s">
+        <v>543</v>
+      </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="B218" t="s">
-        <v>541</v>
+        <v>174</v>
       </c>
       <c r="C218" t="s">
-        <v>542</v>
-[...3 lines deleted...]
-      </c>
+        <v>544</v>
+      </c>
+      <c r="D218"/>
     </row>
     <row r="219" spans="1:4">
       <c r="A219" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="B219" t="s">
-        <v>178</v>
+        <v>545</v>
       </c>
       <c r="C219" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="D219" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="B220" t="s">
-        <v>546</v>
+        <v>178</v>
       </c>
       <c r="C220" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="D220" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="B221" t="s">
-        <v>191</v>
+        <v>550</v>
       </c>
       <c r="C221" t="s">
-        <v>549</v>
-[...1 lines deleted...]
-      <c r="D221"/>
+        <v>551</v>
+      </c>
+      <c r="D221" t="s">
+        <v>552</v>
+      </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="B222" t="s">
-        <v>202</v>
+        <v>191</v>
       </c>
       <c r="C222" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="D222"/>
     </row>
     <row r="223" spans="1:4">
       <c r="A223" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="B223" t="s">
-        <v>208</v>
+        <v>202</v>
       </c>
       <c r="C223" t="s">
-        <v>551</v>
-[...3 lines deleted...]
-      </c>
+        <v>554</v>
+      </c>
+      <c r="D223"/>
     </row>
     <row r="224" spans="1:4">
       <c r="A224" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="B224" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="C224" t="s">
-        <v>553</v>
-[...1 lines deleted...]
-      <c r="D224"/>
+        <v>555</v>
+      </c>
+      <c r="D224" t="s">
+        <v>556</v>
+      </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="B225" t="s">
-        <v>554</v>
+        <v>210</v>
       </c>
       <c r="C225" t="s">
-        <v>555</v>
-[...3 lines deleted...]
-      </c>
+        <v>557</v>
+      </c>
+      <c r="D225"/>
     </row>
     <row r="226" spans="1:4">
       <c r="A226" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="B226" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="C226" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="D226" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="A227" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="B227" t="s">
-        <v>237</v>
+        <v>561</v>
       </c>
       <c r="C227" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="D227" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="A228" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="B228" t="s">
-        <v>244</v>
+        <v>237</v>
       </c>
       <c r="C228" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="D228" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="A229" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="B229" t="s">
-        <v>263</v>
+        <v>247</v>
       </c>
       <c r="C229" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
       <c r="D229" t="s">
-        <v>265</v>
+        <v>567</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="A230" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="B230" t="s">
-        <v>565</v>
+        <v>266</v>
       </c>
       <c r="C230" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="D230" t="s">
-        <v>567</v>
+        <v>268</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="A231" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="B231" t="s">
-        <v>278</v>
+        <v>569</v>
       </c>
       <c r="C231" t="s">
-        <v>568</v>
-[...1 lines deleted...]
-      <c r="D231"/>
+        <v>570</v>
+      </c>
+      <c r="D231" t="s">
+        <v>571</v>
+      </c>
     </row>
     <row r="232" spans="1:4">
       <c r="A232" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="B232" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="C232" t="s">
-        <v>569</v>
-[...3 lines deleted...]
-      </c>
+        <v>572</v>
+      </c>
+      <c r="D232"/>
     </row>
     <row r="233" spans="1:4">
       <c r="A233" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="B233" t="s">
-        <v>571</v>
+        <v>283</v>
       </c>
       <c r="C233" t="s">
-        <v>572</v>
-[...1 lines deleted...]
-      <c r="D233"/>
+        <v>573</v>
+      </c>
+      <c r="D233" t="s">
+        <v>574</v>
+      </c>
     </row>
     <row r="234" spans="1:4">
       <c r="A234" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="B234" t="s">
-        <v>287</v>
+        <v>575</v>
       </c>
       <c r="C234" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="D234"/>
     </row>
     <row r="235" spans="1:4">
       <c r="A235" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="B235" t="s">
-        <v>574</v>
+        <v>290</v>
       </c>
       <c r="C235" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="D235"/>
     </row>
     <row r="236" spans="1:4">
       <c r="A236" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="B236" t="s">
-        <v>328</v>
+        <v>578</v>
       </c>
       <c r="C236" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="D236"/>
     </row>
     <row r="237" spans="1:4">
       <c r="A237" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="B237" t="s">
-        <v>577</v>
+        <v>331</v>
       </c>
       <c r="C237" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
       <c r="D237"/>
     </row>
     <row r="238" spans="1:4">
       <c r="A238" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="B238" t="s">
-        <v>339</v>
+        <v>581</v>
       </c>
       <c r="C238" t="s">
-        <v>579</v>
+        <v>582</v>
       </c>
       <c r="D238"/>
     </row>
     <row r="239" spans="1:4">
       <c r="A239" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="B239" t="s">
-        <v>580</v>
+        <v>342</v>
       </c>
       <c r="C239" t="s">
-        <v>581</v>
-[...3 lines deleted...]
-      </c>
+        <v>583</v>
+      </c>
+      <c r="D239"/>
     </row>
     <row r="240" spans="1:4">
       <c r="A240" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="B240" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="C240" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="D240" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="A241" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="B241" t="s">
-        <v>343</v>
+        <v>584</v>
       </c>
       <c r="C241" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="D241" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="A242" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="B242" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="C242" t="s">
-        <v>587</v>
-[...1 lines deleted...]
-      <c r="D242"/>
+        <v>589</v>
+      </c>
+      <c r="D242" t="s">
+        <v>590</v>
+      </c>
     </row>
     <row r="243" spans="1:4">
       <c r="A243" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="B243" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="C243" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="D243"/>
     </row>
     <row r="244" spans="1:4">
       <c r="A244" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="B244" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="C244" t="s">
-        <v>589</v>
-[...3 lines deleted...]
-      </c>
+        <v>592</v>
+      </c>
+      <c r="D244"/>
     </row>
     <row r="245" spans="1:4">
       <c r="A245" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="B245" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
       <c r="C245" t="s">
-        <v>591</v>
-[...1 lines deleted...]
-      <c r="D245"/>
+        <v>593</v>
+      </c>
+      <c r="D245" t="s">
+        <v>594</v>
+      </c>
     </row>
     <row r="246" spans="1:4">
       <c r="A246" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="B246" t="s">
-        <v>592</v>
+        <v>360</v>
       </c>
       <c r="C246" t="s">
-        <v>593</v>
-[...3 lines deleted...]
-      </c>
+        <v>595</v>
+      </c>
+      <c r="D246"/>
     </row>
     <row r="247" spans="1:4">
       <c r="A247" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="B247" t="s">
-        <v>380</v>
+        <v>596</v>
       </c>
       <c r="C247" t="s">
-        <v>595</v>
-[...1 lines deleted...]
-      <c r="D247"/>
+        <v>597</v>
+      </c>
+      <c r="D247" t="s">
+        <v>598</v>
+      </c>
     </row>
     <row r="248" spans="1:4">
       <c r="A248" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="B248" t="s">
-        <v>596</v>
+        <v>383</v>
       </c>
       <c r="C248" t="s">
-        <v>597</v>
-[...3 lines deleted...]
-      </c>
+        <v>599</v>
+      </c>
+      <c r="D248"/>
     </row>
     <row r="249" spans="1:4">
       <c r="A249" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="B249" t="s">
-        <v>385</v>
+        <v>600</v>
       </c>
       <c r="C249" t="s">
-        <v>599</v>
-[...1 lines deleted...]
-      <c r="D249"/>
+        <v>601</v>
+      </c>
+      <c r="D249" t="s">
+        <v>602</v>
+      </c>
     </row>
     <row r="250" spans="1:4">
       <c r="A250" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="B250" t="s">
-        <v>393</v>
+        <v>388</v>
       </c>
       <c r="C250" t="s">
-        <v>600</v>
-[...3 lines deleted...]
-      </c>
+        <v>603</v>
+      </c>
+      <c r="D250"/>
     </row>
     <row r="251" spans="1:4">
       <c r="A251" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="B251" t="s">
-        <v>602</v>
+        <v>396</v>
       </c>
       <c r="C251" t="s">
-        <v>603</v>
-[...1 lines deleted...]
-      <c r="D251"/>
+        <v>604</v>
+      </c>
+      <c r="D251" t="s">
+        <v>605</v>
+      </c>
     </row>
     <row r="252" spans="1:4">
       <c r="A252" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="B252" t="s">
-        <v>399</v>
+        <v>606</v>
       </c>
       <c r="C252" t="s">
-        <v>604</v>
-[...3 lines deleted...]
-      </c>
+        <v>607</v>
+      </c>
+      <c r="D252"/>
     </row>
     <row r="253" spans="1:4">
       <c r="A253" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="B253" t="s">
-        <v>415</v>
+        <v>402</v>
       </c>
       <c r="C253" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="D253" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
     </row>
     <row r="254" spans="1:4">
       <c r="A254" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="B254" t="s">
         <v>418</v>
       </c>
       <c r="C254" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="D254" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
     </row>
     <row r="255" spans="1:4">
       <c r="A255" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="B255" t="s">
-        <v>610</v>
+        <v>421</v>
       </c>
       <c r="C255" t="s">
-        <v>611</v>
-[...1 lines deleted...]
-      <c r="D255"/>
+        <v>612</v>
+      </c>
+      <c r="D255" t="s">
+        <v>613</v>
+      </c>
     </row>
     <row r="256" spans="1:4">
       <c r="A256" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="B256" t="s">
-        <v>435</v>
+        <v>614</v>
       </c>
       <c r="C256" t="s">
-        <v>612</v>
-[...3 lines deleted...]
-      </c>
+        <v>615</v>
+      </c>
+      <c r="D256"/>
     </row>
     <row r="257" spans="1:4">
       <c r="A257" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="B257" t="s">
-        <v>449</v>
+        <v>438</v>
       </c>
       <c r="C257" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
       <c r="D257" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
     </row>
     <row r="258" spans="1:4">
       <c r="A258" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="B258" t="s">
         <v>452</v>
       </c>
       <c r="C258" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="D258" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
     </row>
     <row r="259" spans="1:4">
       <c r="A259" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="B259" t="s">
-        <v>618</v>
+        <v>455</v>
       </c>
       <c r="C259" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="D259" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
     </row>
     <row r="260" spans="1:4">
       <c r="A260" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="B260" t="s">
-        <v>618</v>
+        <v>622</v>
       </c>
       <c r="C260" t="s">
-        <v>621</v>
-[...1 lines deleted...]
-      <c r="D260"/>
+        <v>623</v>
+      </c>
+      <c r="D260" t="s">
+        <v>624</v>
+      </c>
     </row>
     <row r="261" spans="1:4">
       <c r="A261" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="B261" t="s">
         <v>622</v>
       </c>
       <c r="C261" t="s">
-        <v>623</v>
-[...3 lines deleted...]
-      </c>
+        <v>625</v>
+      </c>
+      <c r="D261"/>
     </row>
     <row r="262" spans="1:4">
       <c r="A262" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="B262" t="s">
-        <v>474</v>
+        <v>626</v>
       </c>
       <c r="C262" t="s">
-        <v>625</v>
-[...1 lines deleted...]
-      <c r="D262"/>
+        <v>627</v>
+      </c>
+      <c r="D262" t="s">
+        <v>628</v>
+      </c>
     </row>
     <row r="263" spans="1:4">
       <c r="A263" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="B263" t="s">
-        <v>626</v>
+        <v>477</v>
       </c>
       <c r="C263" t="s">
-        <v>627</v>
-[...2 lines deleted...]
-        <v>628</v>
+        <v>629</v>
+      </c>
+      <c r="D263"/>
+    </row>
+    <row r="264" spans="1:4">
+      <c r="A264" t="s">
+        <v>503</v>
+      </c>
+      <c r="B264" t="s">
+        <v>630</v>
+      </c>
+      <c r="C264" t="s">
+        <v>631</v>
+      </c>
+      <c r="D264" t="s">
+        <v>632</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">