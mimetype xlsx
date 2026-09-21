--- v3 (2026-06-04)
+++ v4 (2026-09-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CIDLM" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="287">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="290">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>CERTQU</t>
   </si>
   <si>
     <t>Ceratitis quinaria (as Citrus)</t>
   </si>
   <si>
     <t>* Manrakhan A, Grout TG, Grove T, Daneel JH, Stephen PR, Weldon CW, De Meyer M, Carstens E, Hattingh V (2020) A survey of Ceratitis quinaria (Bezzi)(Diptera: Tephritidae) in citrus production areas in South Africa. African Entomology 28(1), 35-43.
 ------- no confirmed rearing of C. quinaria on Citrus.</t>
   </si>
@@ -875,50 +875,59 @@
 ------- reported on ornamental citrus</t>
   </si>
   <si>
     <t>TIRAPL</t>
   </si>
   <si>
     <t>Tiracola plagiata (as Citrus)</t>
   </si>
   <si>
     <t>HESOCA</t>
   </si>
   <si>
     <t>Trichoferus campestris (as Citrus)</t>
   </si>
   <si>
     <t>* Iwata R &amp; Yamada F (1990) Notes on the biology of Hesperophanes campestris, a drywood borer in Japan. Material und Organismen 25, 305–313.</t>
   </si>
   <si>
     <t>TYLESE</t>
   </si>
   <si>
     <t>Tylenchulus semipenetrans (as Citrus)</t>
   </si>
   <si>
     <t>* Ibrahim IK, Abu-Habib AH, Kantor M, Handoo ZA (2022) Pathogenicity and control of the citrus nematode Tylenchulus semipenetrans on citrus, grape, olive, loquat, and persimmon species and cultivars. Nematropica 52(2), 79-84.</t>
+  </si>
+  <si>
+    <t>UNASCI</t>
+  </si>
+  <si>
+    <t>Unaspis citri</t>
+  </si>
+  <si>
+    <t>* Hernández-Ruiz A, Gonzaga-Segura AJ, Castrejón-Gómez VR (2026) Scale insects (Hemiptera: Coccomorpha) of agricultural amportance in Mexico. Journal of Entomological Science 61(3), 528–559. doi:10.18474/JES25-42</t>
   </si>
   <si>
     <t>UNASYA</t>
   </si>
   <si>
     <t>Unaspis yanonensis (as Citrus)</t>
   </si>
   <si>
     <t>ZAPRIN</t>
   </si>
   <si>
     <t>Zaprionus indianus (as Citrus)</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>ANOLCN</t>
   </si>
   <si>
     <t>Anoplophora chinensis (as Citrus)</t>
   </si>
   <si>
     <t>* Lim J, Jung S-Y, Lim J-S, Jang J, Kim K-M, Lee Y-M, Lee B-W (2014) A review of host plants of Cerambycidae (Coleoptera: Chrysomeloidea) with new host records for fourteen Cerambycids, including the Asian longhorn beetle (Anoplophora glabripennis Motschulsky), in Korea. Korean Journal of Applied Entomology 53(2), 111-133.
 * Sjöman H, Östberg J &amp; Nilsson J (2014) Review of host trees for the wood-boring pests Anoplophora glabripennis and Anoplophora chinensis: an urban forest perspective. Arboriculture &amp; Urban Forestry 40(3), 143–164.</t>
@@ -1269,51 +1278,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D119"/>
+  <dimension ref="A1:D120"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="432.894" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -2741,115 +2750,129 @@
     </row>
     <row r="113" spans="1:4">
       <c r="A113" t="s">
         <v>11</v>
       </c>
       <c r="B113" t="s">
         <v>269</v>
       </c>
       <c r="C113" t="s">
         <v>270</v>
       </c>
       <c r="D113" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" t="s">
         <v>11</v>
       </c>
       <c r="B114" t="s">
         <v>272</v>
       </c>
       <c r="C114" t="s">
         <v>273</v>
       </c>
-      <c r="D114"/>
+      <c r="D114" t="s">
+        <v>274</v>
+      </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" t="s">
         <v>11</v>
       </c>
       <c r="B115" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="C115" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="D115"/>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" t="s">
-        <v>276</v>
+        <v>11</v>
       </c>
       <c r="B116" t="s">
         <v>277</v>
       </c>
       <c r="C116" t="s">
         <v>278</v>
       </c>
-      <c r="D116" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D116"/>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="B117" t="s">
         <v>280</v>
       </c>
       <c r="C117" t="s">
         <v>281</v>
       </c>
       <c r="D117" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="B118" t="s">
         <v>283</v>
       </c>
       <c r="C118" t="s">
         <v>284</v>
       </c>
-      <c r="D118"/>
+      <c r="D118" t="s">
+        <v>285</v>
+      </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="B119" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="C119" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="D119"/>
+    </row>
+    <row r="120" spans="1:4">
+      <c r="A120" t="s">
+        <v>279</v>
+      </c>
+      <c r="B120" t="s">
+        <v>288</v>
+      </c>
+      <c r="C120" t="s">
+        <v>289</v>
+      </c>
+      <c r="D120"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>