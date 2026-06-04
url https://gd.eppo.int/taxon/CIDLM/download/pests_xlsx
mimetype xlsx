--- v2 (2026-03-07)
+++ v3 (2026-06-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CIDLM" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="284">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="287">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>CERTQU</t>
   </si>
   <si>
     <t>Ceratitis quinaria (as Citrus)</t>
   </si>
   <si>
     <t>* Manrakhan A, Grout TG, Grove T, Daneel JH, Stephen PR, Weldon CW, De Meyer M, Carstens E, Hattingh V (2020) A survey of Ceratitis quinaria (Bezzi)(Diptera: Tephritidae) in citrus production areas in South Africa. African Entomology 28(1), 35-43.
 ------- no confirmed rearing of C. quinaria on Citrus.</t>
   </si>
@@ -724,50 +724,59 @@
   </si>
   <si>
     <t>CERCAN</t>
   </si>
   <si>
     <t>Pseudocercospora angolensis (as Citrus)</t>
   </si>
   <si>
     <t>* Bella-Manga F, Dubois C, Kuate J, Mimbimi-Ngbwa M, Rey JY (1999) Sensibilité à Phaeoramularia angolensis de divers d’agrumes cultivés en zone forestière humide du Cameroun. Fruits 54, 167-176.
 * Ndo EGD, Bella-Manga F, Ndindeng SA Ndoumbe-Nkeng M, Fontem AD, Cilast C (2010) Altitude, tree species and soil type are the main factors influencing the severity of Phaeoramularia leaf and fruit spot disease of citrus in the humid zones of Cameroon. European Journal of Plant Pathology 128, 385-397.</t>
   </si>
   <si>
     <t>RADOCI</t>
   </si>
   <si>
     <t>Radopholus similis citrus race (as Citrus)</t>
   </si>
   <si>
     <t>* O'Bannon (1977) Worldwide dissemination of Radopholus similis and its importance in crop production. Journal of Nematology 9, 16-25.</t>
   </si>
   <si>
     <t>RICASC</t>
   </si>
   <si>
     <t>Ricania speculum (as Citrus)</t>
+  </si>
+  <si>
+    <t>PSDMAD</t>
+  </si>
+  <si>
+    <t>Robbsia andropogonis (as Citrus)</t>
+  </si>
+  <si>
+    <t>* Duan YP, Sun X, Zhou LJ, Gabriel DW, Benyon LS, Gottwald T (2009) Bacterial brown leaf spot of citrus, a new disease caused by Burkholderia andropogonis. Plant disease 93(6), 607-614.</t>
   </si>
   <si>
     <t>ROTYRE</t>
   </si>
   <si>
     <t>Rotylenchulus reniformis (as Citrus)</t>
   </si>
   <si>
     <t>SCITAU</t>
   </si>
   <si>
     <t>Scirtothrips aurantii (as Citrus)</t>
   </si>
   <si>
     <t>* Gilbert MJ (1990) Relative population levels of citrus thrips Scirtothrips aurantii on commercial citrus and adjacent bush. South African Journal of Zoology, 25, 72-76.</t>
   </si>
   <si>
     <t>SCITCI</t>
   </si>
   <si>
     <t>Scirtothrips citri (as Citrus)</t>
   </si>
   <si>
     <t>* Grafton-Cardwell EE, Morse JG, Haviland DR, Faber BA (2020) Citrus Pest Management Guidelines: Citrus thrips. UCIPM guidelines. https://www2.ipm.ucanr.edu/agriculture/citrus/citrus-thrips/</t>
   </si>
@@ -1260,51 +1269,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D118"/>
+  <dimension ref="A1:D119"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="432.894" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -2494,339 +2503,353 @@
         <v>223</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" t="s">
         <v>11</v>
       </c>
       <c r="B95" t="s">
         <v>224</v>
       </c>
       <c r="C95" t="s">
         <v>225</v>
       </c>
       <c r="D95"/>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" t="s">
         <v>11</v>
       </c>
       <c r="B96" t="s">
         <v>226</v>
       </c>
       <c r="C96" t="s">
         <v>227</v>
       </c>
-      <c r="D96"/>
+      <c r="D96" t="s">
+        <v>228</v>
+      </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" t="s">
         <v>11</v>
       </c>
       <c r="B97" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C97" t="s">
-        <v>229</v>
-[...1 lines deleted...]
-      <c r="D97" t="s">
         <v>230</v>
       </c>
+      <c r="D97"/>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" t="s">
         <v>11</v>
       </c>
       <c r="B98" t="s">
         <v>231</v>
       </c>
       <c r="C98" t="s">
         <v>232</v>
       </c>
       <c r="D98" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" t="s">
         <v>11</v>
       </c>
       <c r="B99" t="s">
         <v>234</v>
       </c>
       <c r="C99" t="s">
         <v>235</v>
       </c>
-      <c r="D99"/>
+      <c r="D99" t="s">
+        <v>236</v>
+      </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" t="s">
         <v>11</v>
       </c>
       <c r="B100" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C100" t="s">
-        <v>237</v>
-[...1 lines deleted...]
-      <c r="D100" t="s">
         <v>238</v>
       </c>
+      <c r="D100"/>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" t="s">
         <v>11</v>
       </c>
       <c r="B101" t="s">
         <v>239</v>
       </c>
       <c r="C101" t="s">
         <v>240</v>
       </c>
       <c r="D101" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" t="s">
         <v>11</v>
       </c>
       <c r="B102" t="s">
         <v>242</v>
       </c>
       <c r="C102" t="s">
         <v>243</v>
       </c>
-      <c r="D102"/>
+      <c r="D102" t="s">
+        <v>244</v>
+      </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" t="s">
         <v>11</v>
       </c>
       <c r="B103" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="C103" t="s">
-        <v>245</v>
-[...1 lines deleted...]
-      <c r="D103" t="s">
         <v>246</v>
       </c>
+      <c r="D103"/>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" t="s">
         <v>11</v>
       </c>
       <c r="B104" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="C104" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="D104" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" t="s">
         <v>11</v>
       </c>
       <c r="B105" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="C105" t="s">
         <v>250</v>
       </c>
-      <c r="D105"/>
+      <c r="D105" t="s">
+        <v>251</v>
+      </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" t="s">
         <v>11</v>
       </c>
       <c r="B106" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C106" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="D106"/>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" t="s">
         <v>11</v>
       </c>
       <c r="B107" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C107" t="s">
-        <v>254</v>
-[...1 lines deleted...]
-      <c r="D107" t="s">
         <v>255</v>
       </c>
+      <c r="D107"/>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" t="s">
         <v>11</v>
       </c>
       <c r="B108" t="s">
         <v>256</v>
       </c>
       <c r="C108" t="s">
         <v>257</v>
       </c>
-      <c r="D108"/>
+      <c r="D108" t="s">
+        <v>258</v>
+      </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" t="s">
         <v>11</v>
       </c>
       <c r="B109" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C109" t="s">
-        <v>259</v>
-[...1 lines deleted...]
-      <c r="D109" t="s">
         <v>260</v>
       </c>
+      <c r="D109"/>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" t="s">
         <v>11</v>
       </c>
       <c r="B110" t="s">
         <v>261</v>
       </c>
       <c r="C110" t="s">
         <v>262</v>
       </c>
-      <c r="D110"/>
+      <c r="D110" t="s">
+        <v>263</v>
+      </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" t="s">
         <v>11</v>
       </c>
       <c r="B111" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C111" t="s">
-        <v>264</v>
-[...1 lines deleted...]
-      <c r="D111" t="s">
         <v>265</v>
       </c>
+      <c r="D111"/>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" t="s">
         <v>11</v>
       </c>
       <c r="B112" t="s">
         <v>266</v>
       </c>
       <c r="C112" t="s">
         <v>267</v>
       </c>
       <c r="D112" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" t="s">
         <v>11</v>
       </c>
       <c r="B113" t="s">
         <v>269</v>
       </c>
       <c r="C113" t="s">
         <v>270</v>
       </c>
-      <c r="D113"/>
+      <c r="D113" t="s">
+        <v>271</v>
+      </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" t="s">
         <v>11</v>
       </c>
       <c r="B114" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="C114" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D114"/>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" t="s">
-        <v>273</v>
+        <v>11</v>
       </c>
       <c r="B115" t="s">
         <v>274</v>
       </c>
       <c r="C115" t="s">
         <v>275</v>
       </c>
-      <c r="D115" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D115"/>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="B116" t="s">
         <v>277</v>
       </c>
       <c r="C116" t="s">
         <v>278</v>
       </c>
       <c r="D116" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="B117" t="s">
         <v>280</v>
       </c>
       <c r="C117" t="s">
         <v>281</v>
       </c>
-      <c r="D117"/>
+      <c r="D117" t="s">
+        <v>282</v>
+      </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="B118" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C118" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="D118"/>
+    </row>
+    <row r="119" spans="1:4">
+      <c r="A119" t="s">
+        <v>276</v>
+      </c>
+      <c r="B119" t="s">
+        <v>285</v>
+      </c>
+      <c r="C119" t="s">
+        <v>286</v>
+      </c>
+      <c r="D119"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>