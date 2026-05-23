--- v3 (2026-03-24)
+++ v4 (2026-05-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CIDLI" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="488">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="490">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>CERTQU</t>
   </si>
   <si>
     <t>Ceratitis quinaria (as Citrus)</t>
   </si>
   <si>
     <t>* Manrakhan A, Grout TG, Grove T, Daneel JH, Stephen PR, Weldon CW, De Meyer M, Carstens E, Hattingh V (2020) A survey of Ceratitis quinaria (Bezzi)(Diptera: Tephritidae) in citrus production areas in South Africa. African Entomology 28(1), 35-43.
 ------- no confirmed rearing of C. quinaria on Citrus.</t>
   </si>
@@ -1014,50 +1014,57 @@
   </si>
   <si>
     <t>PHYTNP</t>
   </si>
   <si>
     <t>Phytophthora nicotianae (as Citrus)</t>
   </si>
   <si>
     <t>* Chaudhary S, Laughlin DA, Setamou M, da Graça JV, Kunta M, Alabi OJ, Crosby KM, Ong KL, Ancona V (2020) Incidence, severity, and characterization of Phytophthora foot rot of citrus in Texas and implications for disease management. Plant disease 104(9), 2455-2461.
 * Panabieres F, Ali GS, Allagui MB, Dalio RJ, Gudmestad NC, Kuhn ML, Guha Roy S, Schena L, Zampounis A (2016) Phytophthora nicotianae diseases worldwide: new knowledge of a long-recognised pathogen. Phytopathologia Mediterranea 55(1), 20−40.</t>
   </si>
   <si>
     <t>PLANKE</t>
   </si>
   <si>
     <t>Planococcus kenyae (as Citrus)</t>
   </si>
   <si>
     <t>PLANLI</t>
   </si>
   <si>
     <t>Planococcus lilacinus (as Citrus)</t>
   </si>
   <si>
     <t>POCZSH</t>
+  </si>
+  <si>
+    <t>Pochazia shantungensis</t>
+  </si>
+  <si>
+    <t>* Iguchi M, Kodama H (2025) Host plants of Pochazia shantungensis (Hemiptera: Ricaniidae) in Wakayama Prefecture, Japan. Ann. Kansai Plant Prot. Soc. 67, 117–120. https://doi.org/10.4165/kapps.67.117 (in Japanese)
+------- host for oviposition</t>
   </si>
   <si>
     <t>Pochazia shantungensis (as Citrus)</t>
   </si>
   <si>
     <t>* Stroiński A, Balderi M, Marraccini D, Mazza G (2022) First records of Pochazia shantungensis (Chou &amp; Lu, 1977) (Hemiptera: Fulgoromorpha: Ricaniidae) in Italy. Zootaxa 5188 (3), 275–282, https://doi.org/10.11646/zootaxa.5188.3.4</t>
   </si>
   <si>
     <t>CEVD00</t>
   </si>
   <si>
     <t>Pospiviroid exocortiscitri (as Citrus)</t>
   </si>
   <si>
     <t>PRAYEN</t>
   </si>
   <si>
     <t>Prays endocarpa (as Citrus)</t>
   </si>
   <si>
     <t>PSEAPE</t>
   </si>
   <si>
     <t>Pseudaulacaspis pentagona (as Citrus)</t>
   </si>
@@ -1957,51 +1964,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D205"/>
+  <dimension ref="A1:D206"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="497.736" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -3644,1070 +3651,1084 @@
       </c>
       <c r="C127" t="s">
         <v>309</v>
       </c>
       <c r="D127"/>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" t="s">
         <v>21</v>
       </c>
       <c r="B128" t="s">
         <v>310</v>
       </c>
       <c r="C128" t="s">
         <v>311</v>
       </c>
       <c r="D128" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" t="s">
         <v>21</v>
       </c>
       <c r="B129" t="s">
+        <v>310</v>
+      </c>
+      <c r="C129" t="s">
         <v>313</v>
       </c>
-      <c r="C129" t="s">
+      <c r="D129" t="s">
         <v>314</v>
       </c>
-      <c r="D129"/>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" t="s">
         <v>21</v>
       </c>
       <c r="B130" t="s">
         <v>315</v>
       </c>
       <c r="C130" t="s">
         <v>316</v>
       </c>
       <c r="D130"/>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" t="s">
         <v>21</v>
       </c>
       <c r="B131" t="s">
         <v>317</v>
       </c>
       <c r="C131" t="s">
         <v>318</v>
       </c>
-      <c r="D131" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D131"/>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" t="s">
         <v>21</v>
       </c>
       <c r="B132" t="s">
+        <v>319</v>
+      </c>
+      <c r="C132" t="s">
         <v>320</v>
       </c>
-      <c r="C132" t="s">
+      <c r="D132" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>322</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" t="s">
         <v>21</v>
       </c>
       <c r="B133" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="C133" t="s">
         <v>323</v>
       </c>
       <c r="D133" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" t="s">
         <v>21</v>
       </c>
       <c r="B134" t="s">
+        <v>322</v>
+      </c>
+      <c r="C134" t="s">
         <v>325</v>
       </c>
-      <c r="C134" t="s">
+      <c r="D134" t="s">
         <v>326</v>
-      </c>
-[...1 lines deleted...]
-        <v>327</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" t="s">
         <v>21</v>
       </c>
       <c r="B135" t="s">
+        <v>327</v>
+      </c>
+      <c r="C135" t="s">
         <v>328</v>
       </c>
-      <c r="C135" t="s">
+      <c r="D135" t="s">
         <v>329</v>
-      </c>
-[...1 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" t="s">
         <v>21</v>
       </c>
       <c r="B136" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="C136" t="s">
         <v>331</v>
       </c>
       <c r="D136" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" t="s">
         <v>21</v>
       </c>
       <c r="B137" t="s">
+        <v>330</v>
+      </c>
+      <c r="C137" t="s">
         <v>333</v>
       </c>
-      <c r="C137" t="s">
+      <c r="D137" t="s">
         <v>334</v>
       </c>
-      <c r="D137"/>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" t="s">
         <v>21</v>
       </c>
       <c r="B138" t="s">
         <v>335</v>
       </c>
       <c r="C138" t="s">
         <v>336</v>
       </c>
       <c r="D138"/>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" t="s">
         <v>21</v>
       </c>
       <c r="B139" t="s">
         <v>337</v>
       </c>
       <c r="C139" t="s">
         <v>338</v>
       </c>
-      <c r="D139" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D139"/>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" t="s">
         <v>21</v>
       </c>
       <c r="B140" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="C140" t="s">
         <v>340</v>
       </c>
       <c r="D140" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" t="s">
         <v>21</v>
       </c>
       <c r="B141" t="s">
+        <v>339</v>
+      </c>
+      <c r="C141" t="s">
         <v>342</v>
       </c>
-      <c r="C141" t="s">
+      <c r="D141" t="s">
         <v>343</v>
-      </c>
-[...1 lines deleted...]
-        <v>344</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" t="s">
         <v>21</v>
       </c>
       <c r="B142" t="s">
+        <v>344</v>
+      </c>
+      <c r="C142" t="s">
         <v>345</v>
       </c>
-      <c r="C142" t="s">
+      <c r="D142" t="s">
         <v>346</v>
-      </c>
-[...1 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" t="s">
         <v>21</v>
       </c>
       <c r="B143" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="C143" t="s">
         <v>348</v>
       </c>
-      <c r="D143"/>
+      <c r="D143" t="s">
+        <v>349</v>
+      </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" t="s">
         <v>21</v>
       </c>
       <c r="B144" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="C144" t="s">
         <v>350</v>
       </c>
-      <c r="D144" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D144"/>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" t="s">
         <v>21</v>
       </c>
       <c r="B145" t="s">
+        <v>351</v>
+      </c>
+      <c r="C145" t="s">
         <v>352</v>
       </c>
-      <c r="C145" t="s">
+      <c r="D145" t="s">
         <v>353</v>
-      </c>
-[...1 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" t="s">
         <v>21</v>
       </c>
       <c r="B146" t="s">
+        <v>354</v>
+      </c>
+      <c r="C146" t="s">
         <v>355</v>
       </c>
-      <c r="C146" t="s">
+      <c r="D146" t="s">
         <v>356</v>
-      </c>
-[...1 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" t="s">
         <v>21</v>
       </c>
       <c r="B147" t="s">
+        <v>357</v>
+      </c>
+      <c r="C147" t="s">
         <v>358</v>
       </c>
-      <c r="C147" t="s">
+      <c r="D147" t="s">
         <v>359</v>
-      </c>
-[...1 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" t="s">
         <v>21</v>
       </c>
       <c r="B148" t="s">
+        <v>360</v>
+      </c>
+      <c r="C148" t="s">
         <v>361</v>
       </c>
-      <c r="C148" t="s">
+      <c r="D148" t="s">
         <v>362</v>
       </c>
-      <c r="D148"/>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" t="s">
         <v>21</v>
       </c>
       <c r="B149" t="s">
         <v>363</v>
       </c>
       <c r="C149" t="s">
         <v>364</v>
       </c>
-      <c r="D149" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D149"/>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" t="s">
         <v>21</v>
       </c>
       <c r="B150" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="C150" t="s">
         <v>366</v>
       </c>
       <c r="D150" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" t="s">
         <v>21</v>
       </c>
       <c r="B151" t="s">
-        <v>8</v>
+        <v>365</v>
       </c>
       <c r="C151" t="s">
         <v>368</v>
       </c>
-      <c r="D151"/>
+      <c r="D151" t="s">
+        <v>369</v>
+      </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" t="s">
         <v>21</v>
       </c>
       <c r="B152" t="s">
-        <v>369</v>
+        <v>8</v>
       </c>
       <c r="C152" t="s">
         <v>370</v>
       </c>
       <c r="D152"/>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" t="s">
         <v>21</v>
       </c>
       <c r="B153" t="s">
         <v>371</v>
       </c>
       <c r="C153" t="s">
         <v>372</v>
       </c>
-      <c r="D153" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D153"/>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" t="s">
         <v>21</v>
       </c>
       <c r="B154" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="C154" t="s">
         <v>374</v>
       </c>
       <c r="D154" t="s">
         <v>375</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" t="s">
         <v>21</v>
       </c>
       <c r="B155" t="s">
+        <v>373</v>
+      </c>
+      <c r="C155" t="s">
         <v>376</v>
       </c>
-      <c r="C155" t="s">
+      <c r="D155" t="s">
         <v>377</v>
       </c>
-      <c r="D155"/>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" t="s">
         <v>21</v>
       </c>
       <c r="B156" t="s">
         <v>378</v>
       </c>
       <c r="C156" t="s">
         <v>379</v>
       </c>
-      <c r="D156" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D156"/>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" t="s">
         <v>21</v>
       </c>
       <c r="B157" t="s">
+        <v>380</v>
+      </c>
+      <c r="C157" t="s">
         <v>381</v>
       </c>
-      <c r="C157" t="s">
+      <c r="D157" t="s">
         <v>382</v>
       </c>
-      <c r="D157"/>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" t="s">
         <v>21</v>
       </c>
       <c r="B158" t="s">
         <v>383</v>
       </c>
       <c r="C158" t="s">
         <v>384</v>
       </c>
-      <c r="D158" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D158"/>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" t="s">
         <v>21</v>
       </c>
       <c r="B159" t="s">
+        <v>385</v>
+      </c>
+      <c r="C159" t="s">
         <v>386</v>
       </c>
-      <c r="C159" t="s">
+      <c r="D159" t="s">
         <v>387</v>
-      </c>
-[...1 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" t="s">
         <v>21</v>
       </c>
       <c r="B160" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="C160" t="s">
         <v>389</v>
       </c>
       <c r="D160" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" t="s">
         <v>21</v>
       </c>
       <c r="B161" t="s">
+        <v>388</v>
+      </c>
+      <c r="C161" t="s">
         <v>391</v>
       </c>
-      <c r="C161" t="s">
+      <c r="D161" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>393</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" t="s">
         <v>21</v>
       </c>
       <c r="B162" t="s">
+        <v>393</v>
+      </c>
+      <c r="C162" t="s">
         <v>394</v>
       </c>
-      <c r="C162" t="s">
+      <c r="D162" t="s">
         <v>395</v>
       </c>
-      <c r="D162"/>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" t="s">
         <v>21</v>
       </c>
       <c r="B163" t="s">
         <v>396</v>
       </c>
       <c r="C163" t="s">
         <v>397</v>
       </c>
-      <c r="D163" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D163"/>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" t="s">
         <v>21</v>
       </c>
       <c r="B164" t="s">
+        <v>398</v>
+      </c>
+      <c r="C164" t="s">
         <v>399</v>
       </c>
-      <c r="C164" t="s">
+      <c r="D164" t="s">
         <v>400</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" t="s">
         <v>21</v>
       </c>
       <c r="B165" t="s">
+        <v>401</v>
+      </c>
+      <c r="C165" t="s">
         <v>402</v>
       </c>
-      <c r="C165" t="s">
+      <c r="D165" t="s">
         <v>403</v>
-      </c>
-[...1 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" t="s">
         <v>21</v>
       </c>
       <c r="B166" t="s">
+        <v>404</v>
+      </c>
+      <c r="C166" t="s">
         <v>405</v>
       </c>
-      <c r="C166" t="s">
+      <c r="D166" t="s">
         <v>406</v>
-      </c>
-[...1 lines deleted...]
-        <v>407</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" t="s">
         <v>21</v>
       </c>
       <c r="B167" t="s">
+        <v>407</v>
+      </c>
+      <c r="C167" t="s">
         <v>408</v>
       </c>
-      <c r="C167" t="s">
+      <c r="D167" t="s">
         <v>409</v>
       </c>
-      <c r="D167"/>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" t="s">
+        <v>21</v>
+      </c>
+      <c r="B168" t="s">
         <v>410</v>
       </c>
-      <c r="B168" t="s">
+      <c r="C168" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
       <c r="D168"/>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="B169" t="s">
         <v>413</v>
       </c>
       <c r="C169" t="s">
         <v>414</v>
       </c>
-      <c r="D169" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D169"/>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="B170" t="s">
-        <v>34</v>
+        <v>415</v>
       </c>
       <c r="C170" t="s">
         <v>416</v>
       </c>
       <c r="D170" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="B171" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="C171" t="s">
         <v>418</v>
       </c>
-      <c r="D171"/>
+      <c r="D171" t="s">
+        <v>419</v>
+      </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="B172" t="s">
-        <v>419</v>
+        <v>39</v>
       </c>
       <c r="C172" t="s">
         <v>420</v>
       </c>
-      <c r="D172" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D172"/>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="B173" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="C173" t="s">
         <v>422</v>
       </c>
       <c r="D173" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="B174" t="s">
-        <v>52</v>
+        <v>421</v>
       </c>
       <c r="C174" t="s">
         <v>424</v>
       </c>
       <c r="D174" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="B175" t="s">
+        <v>52</v>
+      </c>
+      <c r="C175" t="s">
         <v>426</v>
       </c>
-      <c r="C175" t="s">
+      <c r="D175" t="s">
         <v>427</v>
-      </c>
-[...1 lines deleted...]
-        <v>428</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="B176" t="s">
-        <v>143</v>
+        <v>428</v>
       </c>
       <c r="C176" t="s">
         <v>429</v>
       </c>
-      <c r="D176"/>
+      <c r="D176" t="s">
+        <v>430</v>
+      </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="B177" t="s">
-        <v>430</v>
+        <v>143</v>
       </c>
       <c r="C177" t="s">
         <v>431</v>
       </c>
-      <c r="D177" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D177"/>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="B178" t="s">
-        <v>159</v>
+        <v>432</v>
       </c>
       <c r="C178" t="s">
         <v>433</v>
       </c>
-      <c r="D178"/>
+      <c r="D178" t="s">
+        <v>434</v>
+      </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="B179" t="s">
-        <v>168</v>
+        <v>159</v>
       </c>
       <c r="C179" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="D179"/>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="B180" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="C180" t="s">
-        <v>435</v>
-[...1 lines deleted...]
-      <c r="D180" t="s">
         <v>436</v>
       </c>
+      <c r="D180"/>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="B181" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="C181" t="s">
         <v>437</v>
       </c>
       <c r="D181" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="B182" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="C182" t="s">
         <v>439</v>
       </c>
       <c r="D182" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="B183" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="C183" t="s">
         <v>441</v>
       </c>
       <c r="D183" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="B184" t="s">
-        <v>201</v>
+        <v>191</v>
       </c>
       <c r="C184" t="s">
         <v>443</v>
       </c>
       <c r="D184" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="B185" t="s">
+        <v>201</v>
+      </c>
+      <c r="C185" t="s">
         <v>445</v>
       </c>
-      <c r="C185" t="s">
+      <c r="D185" t="s">
         <v>446</v>
-      </c>
-[...1 lines deleted...]
-        <v>447</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="B186" t="s">
-        <v>276</v>
+        <v>447</v>
       </c>
       <c r="C186" t="s">
         <v>448</v>
       </c>
-      <c r="D186"/>
+      <c r="D186" t="s">
+        <v>449</v>
+      </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="B187" t="s">
-        <v>282</v>
+        <v>276</v>
       </c>
       <c r="C187" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="D187"/>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="B188" t="s">
-        <v>450</v>
+        <v>282</v>
       </c>
       <c r="C188" t="s">
         <v>451</v>
       </c>
-      <c r="D188" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D188"/>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="B189" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="C189" t="s">
         <v>453</v>
       </c>
       <c r="D189" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="B190" t="s">
-        <v>286</v>
+        <v>452</v>
       </c>
       <c r="C190" t="s">
         <v>455</v>
       </c>
       <c r="D190" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="B191" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="C191" t="s">
         <v>457</v>
       </c>
-      <c r="D191"/>
+      <c r="D191" t="s">
+        <v>458</v>
+      </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="B192" t="s">
-        <v>295</v>
+        <v>288</v>
       </c>
       <c r="C192" t="s">
-        <v>458</v>
-[...1 lines deleted...]
-      <c r="D192" t="s">
         <v>459</v>
       </c>
+      <c r="D192"/>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="B193" t="s">
+        <v>295</v>
+      </c>
+      <c r="C193" t="s">
         <v>460</v>
       </c>
-      <c r="C193" t="s">
+      <c r="D193" t="s">
         <v>461</v>
-      </c>
-[...1 lines deleted...]
-        <v>462</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="B194" t="s">
+        <v>462</v>
+      </c>
+      <c r="C194" t="s">
         <v>463</v>
       </c>
-      <c r="C194" t="s">
+      <c r="D194" t="s">
         <v>464</v>
-      </c>
-[...1 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="B195" t="s">
-        <v>313</v>
+        <v>465</v>
       </c>
       <c r="C195" t="s">
         <v>466</v>
       </c>
-      <c r="D195"/>
+      <c r="D195" t="s">
+        <v>467</v>
+      </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="B196" t="s">
-        <v>467</v>
+        <v>315</v>
       </c>
       <c r="C196" t="s">
         <v>468</v>
       </c>
-      <c r="D196" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D196"/>
     </row>
     <row r="197" spans="1:4">
       <c r="A197" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="B197" t="s">
+        <v>469</v>
+      </c>
+      <c r="C197" t="s">
         <v>470</v>
       </c>
-      <c r="C197" t="s">
+      <c r="D197" t="s">
         <v>471</v>
-      </c>
-[...1 lines deleted...]
-        <v>472</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="B198" t="s">
+        <v>472</v>
+      </c>
+      <c r="C198" t="s">
         <v>473</v>
       </c>
-      <c r="C198" t="s">
+      <c r="D198" t="s">
         <v>474</v>
       </c>
-      <c r="D198"/>
     </row>
     <row r="199" spans="1:4">
       <c r="A199" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="B199" t="s">
-        <v>342</v>
+        <v>475</v>
       </c>
       <c r="C199" t="s">
-        <v>475</v>
-[...1 lines deleted...]
-      <c r="D199" t="s">
         <v>476</v>
       </c>
+      <c r="D199"/>
     </row>
     <row r="200" spans="1:4">
       <c r="A200" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="B200" t="s">
+        <v>344</v>
+      </c>
+      <c r="C200" t="s">
         <v>477</v>
       </c>
-      <c r="C200" t="s">
+      <c r="D200" t="s">
         <v>478</v>
       </c>
-      <c r="D200"/>
     </row>
     <row r="201" spans="1:4">
       <c r="A201" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="B201" t="s">
         <v>479</v>
       </c>
       <c r="C201" t="s">
         <v>480</v>
       </c>
       <c r="D201"/>
     </row>
     <row r="202" spans="1:4">
       <c r="A202" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="B202" t="s">
-        <v>352</v>
+        <v>481</v>
       </c>
       <c r="C202" t="s">
-        <v>481</v>
-[...1 lines deleted...]
-      <c r="D202" t="s">
         <v>482</v>
       </c>
+      <c r="D202"/>
     </row>
     <row r="203" spans="1:4">
       <c r="A203" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="B203" t="s">
+        <v>354</v>
+      </c>
+      <c r="C203" t="s">
         <v>483</v>
       </c>
-      <c r="C203" t="s">
+      <c r="D203" t="s">
         <v>484</v>
-      </c>
-[...1 lines deleted...]
-        <v>485</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="B204" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="C204" t="s">
         <v>486</v>
       </c>
-      <c r="D204"/>
+      <c r="D204" t="s">
+        <v>487</v>
+      </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="B205" t="s">
-        <v>394</v>
+        <v>485</v>
       </c>
       <c r="C205" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="D205"/>
+    </row>
+    <row r="206" spans="1:4">
+      <c r="A206" t="s">
+        <v>412</v>
+      </c>
+      <c r="B206" t="s">
+        <v>396</v>
+      </c>
+      <c r="C206" t="s">
+        <v>489</v>
+      </c>
+      <c r="D206"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>