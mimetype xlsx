--- v4 (2026-05-23)
+++ v5 (2026-06-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CIDLI" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="490">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="493">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>CERTQU</t>
   </si>
   <si>
     <t>Ceratitis quinaria (as Citrus)</t>
   </si>
   <si>
     <t>* Manrakhan A, Grout TG, Grove T, Daneel JH, Stephen PR, Weldon CW, De Meyer M, Carstens E, Hattingh V (2020) A survey of Ceratitis quinaria (Bezzi)(Diptera: Tephritidae) in citrus production areas in South Africa. African Entomology 28(1), 35-43.
 ------- no confirmed rearing of C. quinaria on Citrus.</t>
   </si>
@@ -1097,50 +1097,59 @@
   <si>
     <t>* Xiao X, Zeng Y, Wang W, Cheng L, Qiao X, Hou X, Li H (2020) First report and new hosts of Pseudofabraea citricarpa causing citrus target spot in China. Plant Health Progress 22(1), 26-30. https://doi.org/10.1094/PHP-07-20-0056-RS</t>
   </si>
   <si>
     <t>RADOCI</t>
   </si>
   <si>
     <t>Radopholus similis citrus race</t>
   </si>
   <si>
     <t>* Huettel RN, Dickson DW, Kaplan DT (1984) Radopholus citrophilus n.sp. (Nematoda), a sibling species of Radopholus similis. Proceedings of the Helminthological Society of Washington 51, 32-35.
 * Suit RF, DuCharme EP (1953) The burrowing nematode and other plant pathogenic nematodes in relation to spreading decline of citrus. Plant Disease Reporter 37(7), 379-383.
 ------- natural occurrence in field conditions</t>
   </si>
   <si>
     <t>Radopholus similis citrus race (as Citrus)</t>
   </si>
   <si>
     <t>* O'Bannon (1977) Worldwide dissemination of Radopholus similis and its importance in crop production. Journal of Nematology 9, 16-25.</t>
   </si>
   <si>
     <t>RICASC</t>
   </si>
   <si>
     <t>Ricania speculum (as Citrus)</t>
+  </si>
+  <si>
+    <t>PSDMAD</t>
+  </si>
+  <si>
+    <t>Robbsia andropogonis (as Citrus)</t>
+  </si>
+  <si>
+    <t>* Duan YP, Sun X, Zhou LJ, Gabriel DW, Benyon LS, Gottwald T (2009) Bacterial brown leaf spot of citrus, a new disease caused by Burkholderia andropogonis. Plant disease 93(6), 607-614.</t>
   </si>
   <si>
     <t>ROTYRE</t>
   </si>
   <si>
     <t>Rotylenchulus reniformis (as Citrus)</t>
   </si>
   <si>
     <t>SCITAU</t>
   </si>
   <si>
     <t>Scirtothrips aurantii</t>
   </si>
   <si>
     <t>* Freebairn C (2008) South African citrus thrips in Australia – identity, pest status and control. Final Report: CT03022, Horticultural Australia Ltd., 202 pp.
 ------- not prefered host in experiments.</t>
   </si>
   <si>
     <t>Scirtothrips aurantii (as Citrus)</t>
   </si>
   <si>
     <t>* Gilbert MJ (1990) Relative population levels of citrus thrips Scirtothrips aurantii on commercial citrus and adjacent bush. South African Journal of Zoology, 25, 72-76.</t>
   </si>
   <si>
     <t>SCITCI</t>
@@ -1964,51 +1973,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D206"/>
+  <dimension ref="A1:D207"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="497.736" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -3790,133 +3799,133 @@
         <v>334</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" t="s">
         <v>21</v>
       </c>
       <c r="B138" t="s">
         <v>335</v>
       </c>
       <c r="C138" t="s">
         <v>336</v>
       </c>
       <c r="D138"/>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" t="s">
         <v>21</v>
       </c>
       <c r="B139" t="s">
         <v>337</v>
       </c>
       <c r="C139" t="s">
         <v>338</v>
       </c>
-      <c r="D139"/>
+      <c r="D139" t="s">
+        <v>339</v>
+      </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" t="s">
         <v>21</v>
       </c>
       <c r="B140" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="C140" t="s">
-        <v>340</v>
-[...1 lines deleted...]
-      <c r="D140" t="s">
         <v>341</v>
       </c>
+      <c r="D140"/>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" t="s">
         <v>21</v>
       </c>
       <c r="B141" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="C141" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="D141" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" t="s">
         <v>21</v>
       </c>
       <c r="B142" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="C142" t="s">
         <v>345</v>
       </c>
       <c r="D142" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" t="s">
         <v>21</v>
       </c>
       <c r="B143" t="s">
         <v>347</v>
       </c>
       <c r="C143" t="s">
         <v>348</v>
       </c>
       <c r="D143" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" t="s">
         <v>21</v>
       </c>
       <c r="B144" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="C144" t="s">
-        <v>350</v>
-[...1 lines deleted...]
-      <c r="D144"/>
+        <v>351</v>
+      </c>
+      <c r="D144" t="s">
+        <v>352</v>
+      </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" t="s">
         <v>21</v>
       </c>
       <c r="B145" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="C145" t="s">
-        <v>352</v>
-[...1 lines deleted...]
-      <c r="D145" t="s">
         <v>353</v>
       </c>
+      <c r="D145"/>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" t="s">
         <v>21</v>
       </c>
       <c r="B146" t="s">
         <v>354</v>
       </c>
       <c r="C146" t="s">
         <v>355</v>
       </c>
       <c r="D146" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" t="s">
         <v>21</v>
       </c>
       <c r="B147" t="s">
         <v>357</v>
       </c>
       <c r="C147" t="s">
         <v>358</v>
       </c>
@@ -3926,251 +3935,251 @@
     </row>
     <row r="148" spans="1:4">
       <c r="A148" t="s">
         <v>21</v>
       </c>
       <c r="B148" t="s">
         <v>360</v>
       </c>
       <c r="C148" t="s">
         <v>361</v>
       </c>
       <c r="D148" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" t="s">
         <v>21</v>
       </c>
       <c r="B149" t="s">
         <v>363</v>
       </c>
       <c r="C149" t="s">
         <v>364</v>
       </c>
-      <c r="D149"/>
+      <c r="D149" t="s">
+        <v>365</v>
+      </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" t="s">
         <v>21</v>
       </c>
       <c r="B150" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="C150" t="s">
-        <v>366</v>
-[...1 lines deleted...]
-      <c r="D150" t="s">
         <v>367</v>
       </c>
+      <c r="D150"/>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" t="s">
         <v>21</v>
       </c>
       <c r="B151" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="C151" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="D151" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" t="s">
         <v>21</v>
       </c>
       <c r="B152" t="s">
-        <v>8</v>
+        <v>368</v>
       </c>
       <c r="C152" t="s">
-        <v>370</v>
-[...1 lines deleted...]
-      <c r="D152"/>
+        <v>371</v>
+      </c>
+      <c r="D152" t="s">
+        <v>372</v>
+      </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" t="s">
         <v>21</v>
       </c>
       <c r="B153" t="s">
-        <v>371</v>
+        <v>8</v>
       </c>
       <c r="C153" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="D153"/>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" t="s">
         <v>21</v>
       </c>
       <c r="B154" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="C154" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="D154" t="s">
         <v>375</v>
       </c>
+      <c r="D154"/>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" t="s">
         <v>21</v>
       </c>
       <c r="B155" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="C155" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="D155" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" t="s">
         <v>21</v>
       </c>
       <c r="B156" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="C156" t="s">
         <v>379</v>
       </c>
-      <c r="D156"/>
+      <c r="D156" t="s">
+        <v>380</v>
+      </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" t="s">
         <v>21</v>
       </c>
       <c r="B157" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="C157" t="s">
-        <v>381</v>
-[...1 lines deleted...]
-      <c r="D157" t="s">
         <v>382</v>
       </c>
+      <c r="D157"/>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" t="s">
         <v>21</v>
       </c>
       <c r="B158" t="s">
         <v>383</v>
       </c>
       <c r="C158" t="s">
         <v>384</v>
       </c>
-      <c r="D158"/>
+      <c r="D158" t="s">
+        <v>385</v>
+      </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" t="s">
         <v>21</v>
       </c>
       <c r="B159" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="C159" t="s">
-        <v>386</v>
-[...1 lines deleted...]
-      <c r="D159" t="s">
         <v>387</v>
       </c>
+      <c r="D159"/>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" t="s">
         <v>21</v>
       </c>
       <c r="B160" t="s">
         <v>388</v>
       </c>
       <c r="C160" t="s">
         <v>389</v>
       </c>
       <c r="D160" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" t="s">
         <v>21</v>
       </c>
       <c r="B161" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="C161" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="D161" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" t="s">
         <v>21</v>
       </c>
       <c r="B162" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="C162" t="s">
         <v>394</v>
       </c>
       <c r="D162" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" t="s">
         <v>21</v>
       </c>
       <c r="B163" t="s">
         <v>396</v>
       </c>
       <c r="C163" t="s">
         <v>397</v>
       </c>
-      <c r="D163"/>
+      <c r="D163" t="s">
+        <v>398</v>
+      </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" t="s">
         <v>21</v>
       </c>
       <c r="B164" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="C164" t="s">
-        <v>399</v>
-[...1 lines deleted...]
-      <c r="D164" t="s">
         <v>400</v>
       </c>
+      <c r="D164"/>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" t="s">
         <v>21</v>
       </c>
       <c r="B165" t="s">
         <v>401</v>
       </c>
       <c r="C165" t="s">
         <v>402</v>
       </c>
       <c r="D165" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" t="s">
         <v>21</v>
       </c>
       <c r="B166" t="s">
         <v>404</v>
       </c>
       <c r="C166" t="s">
         <v>405</v>
       </c>
@@ -4180,555 +4189,569 @@
     </row>
     <row r="167" spans="1:4">
       <c r="A167" t="s">
         <v>21</v>
       </c>
       <c r="B167" t="s">
         <v>407</v>
       </c>
       <c r="C167" t="s">
         <v>408</v>
       </c>
       <c r="D167" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" t="s">
         <v>21</v>
       </c>
       <c r="B168" t="s">
         <v>410</v>
       </c>
       <c r="C168" t="s">
         <v>411</v>
       </c>
-      <c r="D168"/>
+      <c r="D168" t="s">
+        <v>412</v>
+      </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" t="s">
-        <v>412</v>
+        <v>21</v>
       </c>
       <c r="B169" t="s">
         <v>413</v>
       </c>
       <c r="C169" t="s">
         <v>414</v>
       </c>
       <c r="D169"/>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="B170" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="C170" t="s">
-        <v>416</v>
-[...1 lines deleted...]
-      <c r="D170" t="s">
         <v>417</v>
       </c>
+      <c r="D170"/>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="B171" t="s">
-        <v>34</v>
+        <v>418</v>
       </c>
       <c r="C171" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="D171" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="B172" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="C172" t="s">
-        <v>420</v>
-[...1 lines deleted...]
-      <c r="D172"/>
+        <v>421</v>
+      </c>
+      <c r="D172" t="s">
+        <v>422</v>
+      </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="B173" t="s">
-        <v>421</v>
+        <v>39</v>
       </c>
       <c r="C173" t="s">
-        <v>422</v>
-[...1 lines deleted...]
-      <c r="D173" t="s">
         <v>423</v>
       </c>
+      <c r="D173"/>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="B174" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
       <c r="C174" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="D174" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="B175" t="s">
-        <v>52</v>
+        <v>424</v>
       </c>
       <c r="C175" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="D175" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="B176" t="s">
-        <v>428</v>
+        <v>52</v>
       </c>
       <c r="C176" t="s">
         <v>429</v>
       </c>
       <c r="D176" t="s">
         <v>430</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="B177" t="s">
-        <v>143</v>
+        <v>431</v>
       </c>
       <c r="C177" t="s">
-        <v>431</v>
-[...1 lines deleted...]
-      <c r="D177"/>
+        <v>432</v>
+      </c>
+      <c r="D177" t="s">
+        <v>433</v>
+      </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="B178" t="s">
-        <v>432</v>
+        <v>143</v>
       </c>
       <c r="C178" t="s">
-        <v>433</v>
-[...1 lines deleted...]
-      <c r="D178" t="s">
         <v>434</v>
       </c>
+      <c r="D178"/>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="B179" t="s">
-        <v>159</v>
+        <v>435</v>
       </c>
       <c r="C179" t="s">
-        <v>435</v>
-[...1 lines deleted...]
-      <c r="D179"/>
+        <v>436</v>
+      </c>
+      <c r="D179" t="s">
+        <v>437</v>
+      </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="B180" t="s">
-        <v>168</v>
+        <v>159</v>
       </c>
       <c r="C180" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="D180"/>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="B181" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="C181" t="s">
-        <v>437</v>
-[...3 lines deleted...]
-      </c>
+        <v>439</v>
+      </c>
+      <c r="D181"/>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="B182" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="C182" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="D182" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="B183" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="C183" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="D183" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="B184" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="C184" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="D184" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="B185" t="s">
-        <v>201</v>
+        <v>191</v>
       </c>
       <c r="C185" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="D185" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="B186" t="s">
-        <v>447</v>
+        <v>201</v>
       </c>
       <c r="C186" t="s">
         <v>448</v>
       </c>
       <c r="D186" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="B187" t="s">
-        <v>276</v>
+        <v>450</v>
       </c>
       <c r="C187" t="s">
-        <v>450</v>
-[...1 lines deleted...]
-      <c r="D187"/>
+        <v>451</v>
+      </c>
+      <c r="D187" t="s">
+        <v>452</v>
+      </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="B188" t="s">
-        <v>282</v>
+        <v>276</v>
       </c>
       <c r="C188" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="D188"/>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="B189" t="s">
-        <v>452</v>
+        <v>282</v>
       </c>
       <c r="C189" t="s">
-        <v>453</v>
-[...1 lines deleted...]
-      <c r="D189" t="s">
         <v>454</v>
       </c>
+      <c r="D189"/>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="B190" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="C190" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="D190" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="B191" t="s">
-        <v>286</v>
+        <v>455</v>
       </c>
       <c r="C191" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="D191" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="B192" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="C192" t="s">
-        <v>459</v>
-[...1 lines deleted...]
-      <c r="D192"/>
+        <v>460</v>
+      </c>
+      <c r="D192" t="s">
+        <v>461</v>
+      </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="B193" t="s">
-        <v>295</v>
+        <v>288</v>
       </c>
       <c r="C193" t="s">
-        <v>460</v>
-[...3 lines deleted...]
-      </c>
+        <v>462</v>
+      </c>
+      <c r="D193"/>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="B194" t="s">
-        <v>462</v>
+        <v>295</v>
       </c>
       <c r="C194" t="s">
         <v>463</v>
       </c>
       <c r="D194" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="B195" t="s">
         <v>465</v>
       </c>
       <c r="C195" t="s">
         <v>466</v>
       </c>
       <c r="D195" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="B196" t="s">
-        <v>315</v>
+        <v>468</v>
       </c>
       <c r="C196" t="s">
-        <v>468</v>
-[...1 lines deleted...]
-      <c r="D196"/>
+        <v>469</v>
+      </c>
+      <c r="D196" t="s">
+        <v>470</v>
+      </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="B197" t="s">
-        <v>469</v>
+        <v>315</v>
       </c>
       <c r="C197" t="s">
-        <v>470</v>
-[...1 lines deleted...]
-      <c r="D197" t="s">
         <v>471</v>
       </c>
+      <c r="D197"/>
     </row>
     <row r="198" spans="1:4">
       <c r="A198" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="B198" t="s">
         <v>472</v>
       </c>
       <c r="C198" t="s">
         <v>473</v>
       </c>
       <c r="D198" t="s">
         <v>474</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="B199" t="s">
         <v>475</v>
       </c>
       <c r="C199" t="s">
         <v>476</v>
       </c>
-      <c r="D199"/>
+      <c r="D199" t="s">
+        <v>477</v>
+      </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="B200" t="s">
-        <v>344</v>
+        <v>478</v>
       </c>
       <c r="C200" t="s">
-        <v>477</v>
-[...3 lines deleted...]
-      </c>
+        <v>479</v>
+      </c>
+      <c r="D200"/>
     </row>
     <row r="201" spans="1:4">
       <c r="A201" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="B201" t="s">
-        <v>479</v>
+        <v>347</v>
       </c>
       <c r="C201" t="s">
         <v>480</v>
       </c>
-      <c r="D201"/>
+      <c r="D201" t="s">
+        <v>481</v>
+      </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="B202" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="C202" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="D202"/>
     </row>
     <row r="203" spans="1:4">
       <c r="A203" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="B203" t="s">
-        <v>354</v>
+        <v>484</v>
       </c>
       <c r="C203" t="s">
-        <v>483</v>
-[...3 lines deleted...]
-      </c>
+        <v>485</v>
+      </c>
+      <c r="D203"/>
     </row>
     <row r="204" spans="1:4">
       <c r="A204" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="B204" t="s">
-        <v>485</v>
+        <v>357</v>
       </c>
       <c r="C204" t="s">
         <v>486</v>
       </c>
       <c r="D204" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="B205" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="C205" t="s">
-        <v>488</v>
-[...1 lines deleted...]
-      <c r="D205"/>
+        <v>489</v>
+      </c>
+      <c r="D205" t="s">
+        <v>490</v>
+      </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="B206" t="s">
-        <v>396</v>
+        <v>488</v>
       </c>
       <c r="C206" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="D206"/>
+    </row>
+    <row r="207" spans="1:4">
+      <c r="A207" t="s">
+        <v>415</v>
+      </c>
+      <c r="B207" t="s">
+        <v>399</v>
+      </c>
+      <c r="C207" t="s">
+        <v>492</v>
+      </c>
+      <c r="D207"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>