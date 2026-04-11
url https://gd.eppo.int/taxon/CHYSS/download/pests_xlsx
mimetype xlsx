--- v0 (2025-10-17)
+++ v1 (2026-04-11)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CHYSS" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>CSVD00</t>
   </si>
   <si>
     <t>Pospiviroid impedichrysanthemi</t>
   </si>
   <si>
     <t>* Diener TO (1979) Viroids and Viroid Diseases. Wiley-Interscience, New York, 252 pp.</t>
   </si>
   <si>
@@ -120,93 +120,111 @@
 * Weintraub PG, Scheffer SJ, Visser D, Valladares G, Soares Correa A, Shepard BM, Rauf A, Murphy ST, Mujica N, MacVean C, Kroschel J (2017) The invasive Liriomyza huidobrensis (Diptera: Agromyzidae): understanding its pest status and management globally. Journal of Insect Science 17(1), 1-27. https://doi.org/10.1093/jisesa/iew175
 </t>
   </si>
   <si>
     <t>LIRITR</t>
   </si>
   <si>
     <t>Liriomyza trifolii (as Chrysanthemum)</t>
   </si>
   <si>
     <t>* Capinera JL (2001, revised 2017). Featured Creatures: American serpentine leafminer. https://entnemdept.ufl.edu/creatures/veg/leaf/a_serpentine_leafminer.htm</t>
   </si>
   <si>
     <t>AMAZMA</t>
   </si>
   <si>
     <t>Nemorimyza maculosa (as Chrysanthemum)</t>
   </si>
   <si>
     <t xml:space="preserve">* Eiseman CS, Lonsdale O (2018) New State and Host Records for Agromyzidae (Diptera) in the United States, with the Description of Thirty New Species. Zootaxa 4479(1), 1-156.
 ------- as Chrysanthemum sp. (cultivated species)
 * Frick KE (1959) Synopsis of the species of agromyzid leaf miners described from North America. Proceedings of the United States National Museum, 108, 347-465.
 </t>
   </si>
   <si>
+    <t>GBNV00</t>
+  </si>
+  <si>
+    <t>Orthotospovirus arachinecrosis (as Chrysanthemum)</t>
+  </si>
+  <si>
+    <t>* Holkar SK, Kumar R, Yogita M, Katiyar A, Jain RK, Mandal B (2017) Diagnostic assays for two closely related tospovirus species, Watermelon bud necrosis virus and Groundnut bud necrosis virus and identification of new natural hosts. Journal of plant biochemistry and biotechnology 26(1), 43-51.</t>
+  </si>
+  <si>
     <t>INSV00</t>
   </si>
   <si>
     <t>Orthotospovirus impatiensnecromaculae</t>
   </si>
   <si>
     <t>* Balukiewicz A, Kryczyński S (2005) Tospoviruses in chrysanthemum mother stock plants in Poland. The Polish Phytopathological Society 37, 59–67.
 * Mavrič I, Ravnikar M (2001) First report of Tomato spotted wilt virus and Impatiens necrotic spot virus in Slovenia. Plant Disease 85 (12), p 1288.
 * Shahraeen N, Ghotbi T, Mahraban AH (2002) Occurrence of Impatiens necrotic spot virus in ornamentals in Mahallat and Tehran Provinces in Iran. Plant Disease 86(6), p 694.</t>
   </si>
   <si>
     <t>IYSV00</t>
   </si>
   <si>
     <t>Orthotospovirus iridimaculaflavi (as Chrysanthemum)</t>
   </si>
   <si>
     <t>PHENSO</t>
   </si>
   <si>
     <t>Phenacoccus solenopsis (as Chrysanthemum)</t>
   </si>
   <si>
     <t>Pospiviroid impedichrysanthemi (as Chrysanthemum)</t>
   </si>
   <si>
     <t>* Gobatto D, Araújo de Oliveira L, Andrade de Siqueira Franco D, Velásquez N, Daròs J-A, Eiras M (2019) Surveys in the chrysanthemum production areas of Brazil and Colombia reveal that weeds are potential reservoirs of Chrysanthemum stunt viroid. Viruses 11, 355. doi:10.3390/v11040355
 ------- As Dendranthema.</t>
   </si>
   <si>
     <t>RALSPS</t>
   </si>
   <si>
     <t>Ralstonia pseudosolanacearum</t>
   </si>
   <si>
     <t>* She X, He Z, Li H (2018) Genetic structure and phylogenetic relationships of Ralstonia solanacearum strains from diverse origins in Guangdong Province, China. Journal of Phytopathology 166(3):177-186.</t>
   </si>
   <si>
     <t>RALSSO</t>
   </si>
   <si>
     <t>Ralstonia solanacearum species complex</t>
+  </si>
+  <si>
+    <t>CORBFA</t>
+  </si>
+  <si>
+    <t>Rhodococcus fascians</t>
+  </si>
+  <si>
+    <t>* Dhaouadi S,  Mougou AH, Rhouma A (2020) The plant pathogen Rhodococcus fascians. History, disease symptomatology, host range, pathogenesis and plant–pathogen interaction. Annals of Applied Biology 177(1), 4-15.</t>
   </si>
   <si>
     <t>SCITDO</t>
   </si>
   <si>
     <t>Scirtothrips dorsalis</t>
   </si>
   <si>
     <t>* Sreerama Kumar P,  Rachana RR (2021) Scirtothrips dorsalis (Thysanoptera: Thripidae) is a pest of celery, Apium graveolens (Apiales: Apiaceae): first report and diagnostic characters. Journal of Integrated Pest Management 12(1), 46. https://doi.org/10.1093/jipm/pmab039
 ------- Confirmed host.</t>
   </si>
   <si>
     <t>SPODLI</t>
   </si>
   <si>
     <t>Spodoptera littoralis (as Chrysanthemum)</t>
   </si>
   <si>
     <t>* Baker C, Miller G (1974) Some effects of temperature and larval food on the development of Spodoptera littoralis (Boisd.) (Lep., Noctuidae). Bulletin of Entomological Research 63(3), 495-511.</t>
   </si>
   <si>
     <t>THRIPL</t>
   </si>
   <si>
     <t>Thrips palmi (as Chrysanthemum)</t>
@@ -548,51 +566,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D19"/>
+  <dimension ref="A1:D21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="61.271" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="399.76" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -710,160 +728,188 @@
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" t="s">
         <v>29</v>
       </c>
       <c r="C10" t="s">
         <v>30</v>
       </c>
       <c r="D10" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>8</v>
       </c>
       <c r="B11" t="s">
         <v>32</v>
       </c>
       <c r="C11" t="s">
         <v>33</v>
       </c>
-      <c r="D11"/>
+      <c r="D11" t="s">
+        <v>34</v>
+      </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>8</v>
       </c>
       <c r="B12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C12" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D12"/>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>8</v>
       </c>
       <c r="B13" t="s">
-        <v>5</v>
+        <v>37</v>
       </c>
       <c r="C13" t="s">
-        <v>36</v>
-[...3 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="D13"/>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>8</v>
       </c>
       <c r="B14" t="s">
-        <v>38</v>
+        <v>5</v>
       </c>
       <c r="C14" t="s">
         <v>39</v>
       </c>
       <c r="D14" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>8</v>
       </c>
       <c r="B15" t="s">
         <v>41</v>
       </c>
       <c r="C15" t="s">
         <v>42</v>
       </c>
       <c r="D15" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>8</v>
       </c>
       <c r="B16" t="s">
+        <v>44</v>
+      </c>
+      <c r="C16" t="s">
+        <v>45</v>
+      </c>
+      <c r="D16" t="s">
         <v>43</v>
-      </c>
-[...4 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>8</v>
       </c>
       <c r="B17" t="s">
         <v>46</v>
       </c>
       <c r="C17" t="s">
         <v>47</v>
       </c>
       <c r="D17" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>8</v>
       </c>
       <c r="B18" t="s">
         <v>49</v>
       </c>
       <c r="C18" t="s">
         <v>50</v>
       </c>
       <c r="D18" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>8</v>
       </c>
       <c r="B19" t="s">
         <v>52</v>
       </c>
       <c r="C19" t="s">
         <v>53</v>
       </c>
       <c r="D19" t="s">
         <v>54</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4">
+      <c r="A20" t="s">
+        <v>8</v>
+      </c>
+      <c r="B20" t="s">
+        <v>55</v>
+      </c>
+      <c r="C20" t="s">
+        <v>56</v>
+      </c>
+      <c r="D20" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4">
+      <c r="A21" t="s">
+        <v>8</v>
+      </c>
+      <c r="B21" t="s">
+        <v>58</v>
+      </c>
+      <c r="C21" t="s">
+        <v>59</v>
+      </c>
+      <c r="D21" t="s">
+        <v>60</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">