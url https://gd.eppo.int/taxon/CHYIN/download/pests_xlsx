--- v1 (2025-12-01)
+++ v2 (2026-04-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CHYIN" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>APLOBE</t>
   </si>
   <si>
     <t>Aphelenchoides besseyi</t>
   </si>
   <si>
     <t>* Wheeler L, Crow WT (2019) Pathogenicity of Aphelenchoides besseyi on Chrysanthemum. Journal of Nematology 51, Supplement, Abstracts from the Society of Nematologists Annual Meeting 2019 p. 45. https://www.exeley.com/exeley/journals/journal_of_nematology/51/i_current/pdf/10.21307_jofnem-2019-065.pdf [Accessed 28 May 2020]</t>
   </si>
   <si>
@@ -106,50 +106,59 @@
   <si>
     <t>Liriomyza trifolii (as Chrysanthemum)</t>
   </si>
   <si>
     <t>* Capinera JL (2001, revised 2017). Featured Creatures: American serpentine leafminer. https://entnemdept.ufl.edu/creatures/veg/leaf/a_serpentine_leafminer.htm</t>
   </si>
   <si>
     <t>AMAZMA</t>
   </si>
   <si>
     <t>Nemorimyza maculosa</t>
   </si>
   <si>
     <t>* Eiseman CS, Lonsdale O (2018) New state and host records for Agromyzidae (Diptera) in the United States, with the description of thirty new species. Zootaxa 4479 (1), 1-156. https://doi.org/10.11646/zootaxa.4479.1.1
 * Frick KE (1959) Synopsis of the species of Agromyzid leaf-miners described from North America (Diptera). Proceedings of the US Natural Museum 108(3407), 347-465.
 * Monteiro NJS, Barbosa RR, Esposito MC (2019) Agromyzidae (Diptera: Schizophora) in the state of Pará: new species and new records in Brazil. Zootaxa 4624(2), 151-182.</t>
   </si>
   <si>
     <t>Nemorimyza maculosa (as Chrysanthemum)</t>
   </si>
   <si>
     <t xml:space="preserve">* Eiseman CS, Lonsdale O (2018) New State and Host Records for Agromyzidae (Diptera) in the United States, with the Description of Thirty New Species. Zootaxa 4479(1), 1-156.
 ------- as Chrysanthemum sp. (cultivated species)
 * Frick KE (1959) Synopsis of the species of agromyzid leaf miners described from North America. Proceedings of the United States National Museum, 108, 347-465.
 </t>
+  </si>
+  <si>
+    <t>GBNV00</t>
+  </si>
+  <si>
+    <t>Orthotospovirus arachinecrosis (as Chrysanthemum)</t>
+  </si>
+  <si>
+    <t>* Holkar SK, Kumar R, Yogita M, Katiyar A, Jain RK, Mandal B (2017) Diagnostic assays for two closely related tospovirus species, Watermelon bud necrosis virus and Groundnut bud necrosis virus and identification of new natural hosts. Journal of plant biochemistry and biotechnology 26(1), 43-51.</t>
   </si>
   <si>
     <t>IYSV00</t>
   </si>
   <si>
     <t>Orthotospovirus iridimaculaflavi (as Chrysanthemum)</t>
   </si>
   <si>
     <t>TSWV00</t>
   </si>
   <si>
     <t>Orthotospovirus tomatomaculae</t>
   </si>
   <si>
     <t>* Parrella G, Gognalons P, Gebre-Selassie K, Vovlas C, Marchoux G (2003) An update of the host range of tomato spotted wilt virus. Journal of Plant Pathology 85(4), 227-264.
 ------- Confirmed host. As Dendranthema indicum.</t>
   </si>
   <si>
     <t>PHENSO</t>
   </si>
   <si>
     <t>Phenacoccus solenopsis (as Chrysanthemum)</t>
   </si>
   <si>
     <t>POOPCO</t>
@@ -551,51 +560,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D21"/>
+  <dimension ref="A1:D22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="61.271" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="383.335" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -713,126 +722,126 @@
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>4</v>
       </c>
       <c r="B10" t="s">
         <v>24</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>4</v>
       </c>
       <c r="B11" t="s">
         <v>29</v>
       </c>
       <c r="C11" t="s">
         <v>30</v>
       </c>
-      <c r="D11"/>
+      <c r="D11" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>4</v>
       </c>
       <c r="B12" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C12" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="D12" t="s">
         <v>33</v>
       </c>
+      <c r="D12"/>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>4</v>
       </c>
       <c r="B13" t="s">
         <v>34</v>
       </c>
       <c r="C13" t="s">
         <v>35</v>
       </c>
-      <c r="D13"/>
+      <c r="D13" t="s">
+        <v>36</v>
+      </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>4</v>
       </c>
       <c r="B14" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C14" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="D14" t="s">
         <v>38</v>
       </c>
+      <c r="D14"/>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>4</v>
       </c>
       <c r="B15" t="s">
         <v>39</v>
       </c>
       <c r="C15" t="s">
         <v>40</v>
       </c>
       <c r="D15" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>4</v>
       </c>
       <c r="B16" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="C16" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D16" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>4</v>
       </c>
       <c r="B17" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="C17" t="s">
         <v>45</v>
       </c>
       <c r="D17" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>4</v>
       </c>
       <c r="B18" t="s">
         <v>47</v>
       </c>
       <c r="C18" t="s">
         <v>48</v>
       </c>
       <c r="D18" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>4</v>
@@ -851,50 +860,64 @@
       <c r="A20" t="s">
         <v>4</v>
       </c>
       <c r="B20" t="s">
         <v>53</v>
       </c>
       <c r="C20" t="s">
         <v>54</v>
       </c>
       <c r="D20" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>4</v>
       </c>
       <c r="B21" t="s">
         <v>56</v>
       </c>
       <c r="C21" t="s">
         <v>57</v>
       </c>
       <c r="D21" t="s">
         <v>58</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4">
+      <c r="A22" t="s">
+        <v>4</v>
+      </c>
+      <c r="B22" t="s">
+        <v>59</v>
+      </c>
+      <c r="C22" t="s">
+        <v>60</v>
+      </c>
+      <c r="D22" t="s">
+        <v>61</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">