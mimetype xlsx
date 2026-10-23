--- v1 (2026-04-28)
+++ v2 (2026-10-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CHYHO" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="123">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="126">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>PHYPPH</t>
   </si>
   <si>
     <t>'Candidatus Phytoplasma phoenicium'</t>
   </si>
   <si>
     <t>* Bayat H,  Verhoeven JThJ, Botermans M, Peters D, Hassani-Mehraban A (2013) First report of a 16SrIX Group ('Candidatus Phytoplasma phoenicium'-related) phytoplasma associated with a Chrysanthemum disease. Plant Disease 97, 1110.
 ------- related strain.</t>
   </si>
@@ -246,50 +246,59 @@
   </si>
   <si>
     <t>Pospiviroid impedichrysanthemi (as Chrysanthemum)</t>
   </si>
   <si>
     <t>* Gobatto D, Araújo de Oliveira L, Andrade de Siqueira Franco D, Velásquez N, Daròs J-A, Eiras M (2019) Surveys in the chrysanthemum production areas of Brazil and Colombia reveal that weeds are potential reservoirs of Chrysanthemum stunt viroid. Viruses 11, 355. doi:10.3390/v11040355
 ------- As Dendranthema.</t>
   </si>
   <si>
     <t>SPFMV0</t>
   </si>
   <si>
     <t>Potyvirus batataplumei</t>
   </si>
   <si>
     <t>* Yan KR, Zhang YH, Yang CB, Ma CN, He BW, Mao BZ (2020) First report of sweet potato feathery mottle virus infecting Chrysanthemum morifolium in China. Plant Disease 104(12), 3273. https://doi.org/10.1094/PDIS-10-19-2156-PDN</t>
   </si>
   <si>
     <t>ZYMV00</t>
   </si>
   <si>
     <t>Potyvirus cucurbitaflavitesselati</t>
   </si>
   <si>
     <t>* Niu BE, Chen LJ, Niu YB (2015) First report of Zucchini yellow mosaic virus in chrysanthemum. Plant Disease 99(9), p 1289.</t>
+  </si>
+  <si>
+    <t>PSDMCI</t>
+  </si>
+  <si>
+    <t>Pseudomonas cichorii</t>
+  </si>
+  <si>
+    <t>* Hanudin, Sanjaya L, Marwoto BD (2020) Bacterial leaf blight disease (Pseudomonas cichorii (Swingle 1925)(STAPP 1928) in chrysanthemum (Dendranthema grandiflora tzvelev) and its control) in Indonesia.  Jurnal Penelitian dan Pengembangan Pertanian, 39(2), 105-116</t>
   </si>
   <si>
     <t>CORBFA</t>
   </si>
   <si>
     <t>Rhodococcus fascians</t>
   </si>
   <si>
     <t>* Baker KF (1950) Bacterial fasciation disease of ornamental plants in California. Plant Disease, 34, 121–126.</t>
   </si>
   <si>
     <t>PRODER</t>
   </si>
   <si>
     <t>Spodoptera eridania</t>
   </si>
   <si>
     <t>* Montezano DG, Specht A, Sosa-Gomez DR, Roque-Specht VF &amp; de Barros NM (2014) Immature stages of Spodoptera eridania (Lepidoptera: Noctuidae): developmental parameters and host plants. Journal of Insect Science 14, 238. https://doi.org/10.1093/jisesa/ieu141</t>
   </si>
   <si>
     <t>LAPHFR</t>
   </si>
   <si>
     <t>Spodoptera frugiperda</t>
   </si>
@@ -764,51 +773,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D44"/>
+  <dimension ref="A1:D45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="61.271" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="404.473" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1205,219 +1214,233 @@
         <v>85</v>
       </c>
       <c r="D30" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>12</v>
       </c>
       <c r="B31" t="s">
         <v>87</v>
       </c>
       <c r="C31" t="s">
         <v>88</v>
       </c>
       <c r="D31" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
         <v>12</v>
       </c>
       <c r="B32" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="C32" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D32" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
         <v>12</v>
       </c>
       <c r="B33" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="C33" t="s">
         <v>93</v>
       </c>
-      <c r="D33"/>
+      <c r="D33" t="s">
+        <v>94</v>
+      </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
-        <v>94</v>
+        <v>12</v>
       </c>
       <c r="B34" t="s">
         <v>95</v>
       </c>
       <c r="C34" t="s">
         <v>96</v>
       </c>
       <c r="D34"/>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="B35" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C35" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="D35" t="s">
         <v>99</v>
       </c>
+      <c r="D35"/>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="B36" t="s">
-        <v>39</v>
+        <v>100</v>
       </c>
       <c r="C36" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D36" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="B37" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="C37" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D37" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="B38" t="s">
-        <v>104</v>
+        <v>42</v>
       </c>
       <c r="C38" t="s">
         <v>105</v>
       </c>
       <c r="D38" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="B39" t="s">
         <v>107</v>
       </c>
       <c r="C39" t="s">
         <v>108</v>
       </c>
       <c r="D39" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="B40" t="s">
         <v>110</v>
       </c>
       <c r="C40" t="s">
         <v>111</v>
       </c>
       <c r="D40" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="B41" t="s">
-        <v>63</v>
+        <v>113</v>
       </c>
       <c r="C41" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D41" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="B42" t="s">
-        <v>115</v>
+        <v>63</v>
       </c>
       <c r="C42" t="s">
         <v>116</v>
       </c>
       <c r="D42" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="B43" t="s">
         <v>118</v>
       </c>
       <c r="C43" t="s">
         <v>119</v>
       </c>
-      <c r="D43"/>
+      <c r="D43" t="s">
+        <v>120</v>
+      </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="B44" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C44" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="D44" t="s">
         <v>122</v>
+      </c>
+      <c r="D44"/>
+    </row>
+    <row r="45" spans="1:4">
+      <c r="A45" t="s">
+        <v>97</v>
+      </c>
+      <c r="B45" t="s">
+        <v>123</v>
+      </c>
+      <c r="C45" t="s">
+        <v>124</v>
+      </c>
+      <c r="D45" t="s">
+        <v>125</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">