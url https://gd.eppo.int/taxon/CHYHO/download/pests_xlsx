--- v0 (2025-10-16)
+++ v1 (2026-04-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CHYHO" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="123">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>PHYPPH</t>
   </si>
   <si>
     <t>'Candidatus Phytoplasma phoenicium'</t>
   </si>
   <si>
     <t>* Bayat H,  Verhoeven JThJ, Botermans M, Peters D, Hassani-Mehraban A (2013) First report of a 16SrIX Group ('Candidatus Phytoplasma phoenicium'-related) phytoplasma associated with a Chrysanthemum disease. Plant Disease 97, 1110.
 ------- related strain.</t>
   </si>
@@ -174,50 +174,59 @@
     <t>* Capinera JL (2001, revised 2017). Featured Creatures: American serpentine leafminer. https://entnemdept.ufl.edu/creatures/veg/leaf/a_serpentine_leafminer.htm</t>
   </si>
   <si>
     <t>AMAZMA</t>
   </si>
   <si>
     <t>Nemorimyza maculosa (as Chrysanthemum)</t>
   </si>
   <si>
     <t xml:space="preserve">* Eiseman CS, Lonsdale O (2018) New State and Host Records for Agromyzidae (Diptera) in the United States, with the Description of Thirty New Species. Zootaxa 4479(1), 1-156.
 ------- as Chrysanthemum sp. (cultivated species)
 * Frick KE (1959) Synopsis of the species of agromyzid leaf miners described from North America. Proceedings of the United States National Museum, 108, 347-465.
 </t>
   </si>
   <si>
     <t>TRSV00</t>
   </si>
   <si>
     <t>Nepovirus nicotianae</t>
   </si>
   <si>
     <t>* Ghotbi T, Shahraeen N (2009) Natural incidence and infectivity level of three nepoviruses in ornamental crops in Iran. Journal of Plant Breeding and Crop Science 1, 39-44.
 ------- As Chrysanthemum morifolium.</t>
   </si>
   <si>
+    <t>GBNV00</t>
+  </si>
+  <si>
+    <t>Orthotospovirus arachinecrosis (as Chrysanthemum)</t>
+  </si>
+  <si>
+    <t>* Holkar SK, Kumar R, Yogita M, Katiyar A, Jain RK, Mandal B (2017) Diagnostic assays for two closely related tospovirus species, Watermelon bud necrosis virus and Groundnut bud necrosis virus and identification of new natural hosts. Journal of plant biochemistry and biotechnology 26(1), 43-51.</t>
+  </si>
+  <si>
     <t>IYSV00</t>
   </si>
   <si>
     <t>Orthotospovirus iridimaculaflavi (as Chrysanthemum)</t>
   </si>
   <si>
     <t>PHENSO</t>
   </si>
   <si>
     <t>Phenacoccus solenopsis</t>
   </si>
   <si>
     <t>* Ülgentürk S, Ercan C, Yaşar B, Kaydan MB (2022) Checklist of Turkish Coccoidea (Hemiptera: Sternorryncha) species. Trakya University Journal of Natural Sciences 23(Special Issue), S113-S129. https://doi.org/10.23902/trkjnat.1123152</t>
   </si>
   <si>
     <t>Phenacoccus solenopsis (as Chrysanthemum)</t>
   </si>
   <si>
     <t>PHMPOM</t>
   </si>
   <si>
     <t>Phymatotrichopsis omnivora</t>
   </si>
   <si>
     <t>* Anonymous (1960) Index of Plant Diseases in the United States. Agriculture Handbook no 165, USDA-ARS (US) 531 pp.</t>
@@ -237,50 +246,59 @@
   </si>
   <si>
     <t>Pospiviroid impedichrysanthemi (as Chrysanthemum)</t>
   </si>
   <si>
     <t>* Gobatto D, Araújo de Oliveira L, Andrade de Siqueira Franco D, Velásquez N, Daròs J-A, Eiras M (2019) Surveys in the chrysanthemum production areas of Brazil and Colombia reveal that weeds are potential reservoirs of Chrysanthemum stunt viroid. Viruses 11, 355. doi:10.3390/v11040355
 ------- As Dendranthema.</t>
   </si>
   <si>
     <t>SPFMV0</t>
   </si>
   <si>
     <t>Potyvirus batataplumei</t>
   </si>
   <si>
     <t>* Yan KR, Zhang YH, Yang CB, Ma CN, He BW, Mao BZ (2020) First report of sweet potato feathery mottle virus infecting Chrysanthemum morifolium in China. Plant Disease 104(12), 3273. https://doi.org/10.1094/PDIS-10-19-2156-PDN</t>
   </si>
   <si>
     <t>ZYMV00</t>
   </si>
   <si>
     <t>Potyvirus cucurbitaflavitesselati</t>
   </si>
   <si>
     <t>* Niu BE, Chen LJ, Niu YB (2015) First report of Zucchini yellow mosaic virus in chrysanthemum. Plant Disease 99(9), p 1289.</t>
+  </si>
+  <si>
+    <t>CORBFA</t>
+  </si>
+  <si>
+    <t>Rhodococcus fascians</t>
+  </si>
+  <si>
+    <t>* Baker KF (1950) Bacterial fasciation disease of ornamental plants in California. Plant Disease, 34, 121–126.</t>
   </si>
   <si>
     <t>PRODER</t>
   </si>
   <si>
     <t>Spodoptera eridania</t>
   </si>
   <si>
     <t>* Montezano DG, Specht A, Sosa-Gomez DR, Roque-Specht VF &amp; de Barros NM (2014) Immature stages of Spodoptera eridania (Lepidoptera: Noctuidae): developmental parameters and host plants. Journal of Insect Science 14, 238. https://doi.org/10.1093/jisesa/ieu141</t>
   </si>
   <si>
     <t>LAPHFR</t>
   </si>
   <si>
     <t>Spodoptera frugiperda</t>
   </si>
   <si>
     <t>* Montezano DG, Specht A, Sosa-Gómez DR, Roque-Specht VF, Sousa-Silva JC, Paula-Moraes SV, Peterson JA, Hunt T (2018) Host plants of Spodoptera frugiperda (Lepidoptera: Noctuidae) in the Americas. African Entomology 26, 286-300.</t>
   </si>
   <si>
     <t>SPODLI</t>
   </si>
   <si>
     <t>Spodoptera littoralis (as Chrysanthemum)</t>
   </si>
@@ -746,51 +764,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D42"/>
+  <dimension ref="A1:D44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="61.271" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="404.473" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -986,91 +1004,91 @@
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>12</v>
       </c>
       <c r="B16" t="s">
         <v>45</v>
       </c>
       <c r="C16" t="s">
         <v>46</v>
       </c>
       <c r="D16" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>12</v>
       </c>
       <c r="B17" t="s">
         <v>48</v>
       </c>
       <c r="C17" t="s">
         <v>49</v>
       </c>
-      <c r="D17"/>
+      <c r="D17" t="s">
+        <v>50</v>
+      </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>12</v>
       </c>
       <c r="B18" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C18" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="D18" t="s">
         <v>52</v>
       </c>
+      <c r="D18"/>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>12</v>
       </c>
       <c r="B19" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="C19" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="D19"/>
+        <v>54</v>
+      </c>
+      <c r="D19" t="s">
+        <v>55</v>
+      </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>12</v>
       </c>
       <c r="B20" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C20" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="D20" t="s">
         <v>56</v>
       </c>
+      <c r="D20"/>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>12</v>
       </c>
       <c r="B21" t="s">
         <v>57</v>
       </c>
       <c r="C21" t="s">
         <v>58</v>
       </c>
       <c r="D21" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>12</v>
       </c>
       <c r="B22" t="s">
         <v>60</v>
       </c>
       <c r="C22" t="s">
         <v>61</v>
       </c>
@@ -1159,219 +1177,247 @@
         <v>79</v>
       </c>
       <c r="D28" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>12</v>
       </c>
       <c r="B29" t="s">
         <v>81</v>
       </c>
       <c r="C29" t="s">
         <v>82</v>
       </c>
       <c r="D29" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>12</v>
       </c>
       <c r="B30" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="C30" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D30" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>12</v>
       </c>
       <c r="B31" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C31" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="D31"/>
+        <v>88</v>
+      </c>
+      <c r="D31" t="s">
+        <v>89</v>
+      </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
-        <v>88</v>
+        <v>12</v>
       </c>
       <c r="B32" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="C32" t="s">
         <v>90</v>
       </c>
-      <c r="D32"/>
+      <c r="D32" t="s">
+        <v>91</v>
+      </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
-        <v>88</v>
+        <v>12</v>
       </c>
       <c r="B33" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C33" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="D33" t="s">
         <v>93</v>
       </c>
+      <c r="D33"/>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="B34" t="s">
-        <v>39</v>
+        <v>95</v>
       </c>
       <c r="C34" t="s">
-        <v>94</v>
-[...3 lines deleted...]
-      </c>
+        <v>96</v>
+      </c>
+      <c r="D34"/>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="B35" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="C35" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="D35" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="B36" t="s">
-        <v>98</v>
+        <v>39</v>
       </c>
       <c r="C36" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D36" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="B37" t="s">
-        <v>101</v>
+        <v>42</v>
       </c>
       <c r="C37" t="s">
         <v>102</v>
       </c>
       <c r="D37" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="B38" t="s">
         <v>104</v>
       </c>
       <c r="C38" t="s">
         <v>105</v>
       </c>
       <c r="D38" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="B39" t="s">
-        <v>60</v>
+        <v>107</v>
       </c>
       <c r="C39" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D39" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="B40" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C40" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D40" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="B41" t="s">
-        <v>112</v>
+        <v>63</v>
       </c>
       <c r="C41" t="s">
         <v>113</v>
       </c>
-      <c r="D41"/>
+      <c r="D41" t="s">
+        <v>114</v>
+      </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="B42" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C42" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D42" t="s">
-        <v>116</v>
+        <v>117</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4">
+      <c r="A43" t="s">
+        <v>94</v>
+      </c>
+      <c r="B43" t="s">
+        <v>118</v>
+      </c>
+      <c r="C43" t="s">
+        <v>119</v>
+      </c>
+      <c r="D43"/>
+    </row>
+    <row r="44" spans="1:4">
+      <c r="A44" t="s">
+        <v>94</v>
+      </c>
+      <c r="B44" t="s">
+        <v>120</v>
+      </c>
+      <c r="C44" t="s">
+        <v>121</v>
+      </c>
+      <c r="D44" t="s">
+        <v>122</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">