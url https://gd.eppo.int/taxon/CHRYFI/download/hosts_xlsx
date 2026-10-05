--- v0 (2025-10-10)
+++ v1 (2026-10-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CHRYFI" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Wild/Weed</t>
   </si>
   <si>
     <t>FIUBE</t>
   </si>
   <si>
     <t>Ficus benjamina</t>
   </si>
   <si>
     <t>* Mifsud D, Mazzeo G, Russo A, Watson G W (2014) The scale insects (Hemiptera: Coccoidea) of the Maltese Archipelago. Zootaxa 3866(4), 499-525.
 * Stathas GJ, Kartsonas ED, Darras AI, Skouras PJ (2021) Scale insect species (Hemiptera: Coccomorpha) and their natural enemies, recorded on agricultural, ornamental and forest plant species in the wider area of Messenian Province (Peloponnese, Greece), 2000–2020. Hellenic Plant Protection Journal, 14(2), 47-64.</t>
   </si>
@@ -95,77 +95,98 @@
     <t>CWCLU</t>
   </si>
   <si>
     <t>Chrysalidocarpus lutescens</t>
   </si>
   <si>
     <t>* Kreiter P, Germain JF, Balmes V, Belet A, Cambournac L, Correa M, Descamps S, Faten A, Graverol S, Henry S, Japoshvili G, Lépinay V, Paris B, Ris N, Tourlourat A, Warot S, Robert F (2020) Diversité des cochenilles en horticulture ornementale. Phytoma no. 736, 41-46.</t>
   </si>
   <si>
     <t>CIDSS</t>
   </si>
   <si>
     <t>Citrus sp.</t>
   </si>
   <si>
     <t>* Stathas GJ, Kartsonas ED, Darras AI, Skouras PJ (2021) Scale insect species (Hemiptera: Coccomorpha) and their natural enemies, recorded on agricultural, ornamental and forest plant species in the wider area of Messenian Province (Peloponnese, Greece), 2000–2020. Hellenic Plant Protection Journal, 14(2), 47-64.</t>
   </si>
   <si>
     <t>CIDAU</t>
   </si>
   <si>
     <t>Citrus x aurantium</t>
   </si>
   <si>
     <t>* Mifsud D, Mazzeo G, Russo A, Watson G W (2014) The scale insects (Hemiptera: Coccoidea) of the Maltese Archipelago. Zootaxa 3866(4), 499-525.</t>
+  </si>
+  <si>
+    <t>CIDPA</t>
+  </si>
+  <si>
+    <t>Citrus x aurantium var. paradisi</t>
+  </si>
+  <si>
+    <t>* Hernández-Ruiz A, Gonzaga-Segura AJ, Castrejón-Gómez VR (2026) Scale insects (Hemiptera: Coccomorpha) of agricultural amportance in Mexico. Journal of Entomological Science 61(3), 528–559. doi:10.18474/JES25-42</t>
   </si>
   <si>
     <t>CIDSI</t>
   </si>
   <si>
     <t>Citrus x aurantium var. sinensis</t>
   </si>
   <si>
     <t>* Stathas GJ, Kartsonas ED, Darras AI, Skouras PJ (2021) Scale insect species (Hemiptera: Coccomorpha) and their natural enemies, recorded on agricultural, ornamental and forest plant species in the wider area of Messenian Province (Peloponnese, Greece), 2000–2020. Hellenic Plant Protection Journal, 14(2), 47-64.
 * Ülgentürk S, Ercan C, Yaşar B, Kaydan MB (2022) Checklist of Turkish Coccoidea (Hemiptera: Sternorryncha) species. Trakya University Journal of Natural Sciences 23(Special Issue), S113-S129. https://doi.org/10.23902/trkjnat.1123152</t>
   </si>
   <si>
     <t>CIDLI</t>
   </si>
   <si>
     <t>Citrus x limon</t>
   </si>
   <si>
     <t>* Mifsud D, Mazzeo G, Russo A, Watson G W (2014) The scale insects (Hemiptera: Coccoidea) of the Maltese Archipelago. Zootaxa 3866(4), 499-525.
 * Stathas GJ, Kartsonas ED, Darras AI, Skouras PJ (2021) Scale insect species (Hemiptera: Coccomorpha) and their natural enemies, recorded on agricultural, ornamental and forest plant species in the wider area of Messenian Province (Peloponnese, Greece), 2000–2020. Hellenic Plant Protection Journal, 14(2), 47-64.
 * Ülgentürk S, Ercan C, Yaşar B, Kaydan MB (2022) Checklist of Turkish Coccoidea (Hemiptera: Sternorryncha) species. Trakya University Journal of Natural Sciences 23(Special Issue), S113-S129. https://doi.org/10.23902/trkjnat.1123152</t>
   </si>
   <si>
     <t>CCNNU</t>
   </si>
   <si>
     <t>Cocos nucifera</t>
+  </si>
+  <si>
+    <t>CYDOB</t>
+  </si>
+  <si>
+    <t>Cydonia oblonga</t>
+  </si>
+  <si>
+    <t>HVEBR</t>
+  </si>
+  <si>
+    <t>Hevea brasiliensis</t>
   </si>
   <si>
     <t>LIGJA</t>
   </si>
   <si>
     <t>Ligustrum japonicum</t>
   </si>
   <si>
     <t>MABSD</t>
   </si>
   <si>
     <t>Malus domestica</t>
   </si>
   <si>
     <t>MNGIN</t>
   </si>
   <si>
     <t>Mangifera indica</t>
   </si>
   <si>
     <t>MOSDE</t>
   </si>
   <si>
     <t>Monstera deliciosa</t>
   </si>
@@ -523,51 +544,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D20"/>
+  <dimension ref="A1:D23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="371.481" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -687,167 +708,215 @@
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" t="s">
         <v>30</v>
       </c>
       <c r="C10" t="s">
         <v>31</v>
       </c>
       <c r="D10" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>8</v>
       </c>
       <c r="B11" t="s">
         <v>33</v>
       </c>
       <c r="C11" t="s">
         <v>34</v>
       </c>
-      <c r="D11"/>
+      <c r="D11" t="s">
+        <v>35</v>
+      </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>8</v>
       </c>
       <c r="B12" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D12" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>8</v>
       </c>
       <c r="B13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C13" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="D13"/>
+        <v>39</v>
+      </c>
+      <c r="D13" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>8</v>
       </c>
       <c r="B14" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C14" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="D14"/>
+        <v>41</v>
+      </c>
+      <c r="D14" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>8</v>
       </c>
       <c r="B15" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C15" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D15" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>8</v>
       </c>
       <c r="B16" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C16" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D16"/>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>8</v>
       </c>
       <c r="B17" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C17" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="D17"/>
+        <v>47</v>
+      </c>
+      <c r="D17" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>8</v>
       </c>
       <c r="B18" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C18" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D18" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>8</v>
       </c>
       <c r="B19" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C19" t="s">
-        <v>50</v>
-[...3 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="D19"/>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>8</v>
       </c>
       <c r="B20" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C20" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D20" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4">
+      <c r="A21" t="s">
+        <v>8</v>
+      </c>
+      <c r="B21" t="s">
+        <v>54</v>
+      </c>
+      <c r="C21" t="s">
+        <v>55</v>
+      </c>
+      <c r="D21" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4">
+      <c r="A22" t="s">
+        <v>8</v>
+      </c>
+      <c r="B22" t="s">
+        <v>56</v>
+      </c>
+      <c r="C22" t="s">
+        <v>57</v>
+      </c>
+      <c r="D22" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4">
+      <c r="A23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B23" t="s">
+        <v>58</v>
+      </c>
+      <c r="C23" t="s">
+        <v>59</v>
+      </c>
+      <c r="D23" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>