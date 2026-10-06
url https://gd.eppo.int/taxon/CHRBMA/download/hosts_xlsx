--- v1 (2025-11-27)
+++ v2 (2026-10-06)
@@ -350,50 +350,51 @@
     <t>RHACA</t>
   </si>
   <si>
     <t>Frangula californica</t>
   </si>
   <si>
     <t>* Burke HE (1919) Biological Notes on the Flatheaded Apple Tree Borer (Chrysobothris Femorata Fab.) and the Pacific Flatheaded Apple Tree Borer (Chryso- Bothris Mali Horn). Journal of Economic Entomology, 12(4), 326–333. 
 -------as Rhamnus californica. reared from this species
 * EPPO (2021) EPPO Technical Document No. 1083. Pest risk analysis for Chrysobothris femorata and C. mali. EPPO, Paris. Available at https://gd.eppo.int/taxon/CHRBMA/documents
 ------- confirmed true host of Chrysobothis mali</t>
   </si>
   <si>
     <t>PHNAR</t>
   </si>
   <si>
     <t>Heteromeles arbutifolia</t>
   </si>
   <si>
     <t>IUGRE</t>
   </si>
   <si>
     <t>Juglans regia</t>
   </si>
   <si>
     <t>* Rijal J &amp; Seybold S (2019) Biology and control of Pacific flatheaded borer in walnuts. Retrieved from https://ucanr.edu/sites/cawalnut/files/319307.pdf, 10pp.
+* Rijal J, Sakaki S, Gyawaly S, Addesso K (2026) Optimizing trap design, lure, and color for monitoring Chrysobothris mali (Coleoptera: Buprestidae) in California walnut orchards. Environmental Entomology 55(2), nvag033.
 * EPPO (2021) EPPO Technical Document No. 1083. Pest risk analysis for Chrysobothris femorata and C. mali. EPPO, Paris. Available at https://gd.eppo.int/taxon/CHRBMA/documents
 ------- confirmed true host of Chrysobothis mali</t>
   </si>
   <si>
     <t>IUGSS</t>
   </si>
   <si>
     <t>Juglans sp.</t>
   </si>
   <si>
     <t>LIRTU</t>
   </si>
   <si>
     <t>Liriodendron tulipifera</t>
   </si>
   <si>
     <t>MABSD</t>
   </si>
   <si>
     <t>Malus domestica</t>
   </si>
   <si>
     <t>* Acheampong S, Zilahi- GMG, Foottit RG,  Judd GJR (2017) Pacific flatheaded borer, Chrysobothris mali Horn (Coleoptera: Buprestidae), found attacking apple saplings in the Southern Interior of British Columbia. Journal of the Entomological Society of British Columbia 113, 71–73
 * Burke HE (1929) The Pacific Flathead Borer. Technical Bulletin - United States Department of Agriculture, Washington D.C., (83).
 * EPPO (2021) EPPO Technical Document No. 1083. Pest risk analysis for Chrysobothris femorata and C. mali. EPPO, Paris. Available at https://gd.eppo.int/taxon/CHRBMA/documents