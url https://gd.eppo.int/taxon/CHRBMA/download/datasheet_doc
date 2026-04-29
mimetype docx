--- v7 (2026-03-31)
+++ v8 (2026-04-29)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Buprestidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Pacific flat-headed borer, Pacific flatheaded borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId679969cb3fd29eacf" w:history="1">
+            <w:hyperlink r:id="rId780669f1b3d7aab79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480769cb3fd29eb12" w:history="1">
+            <w:hyperlink r:id="rId301069f1b3d7aabbf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -2069,63 +2069,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. mali</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been reported from British Colombia to Manitoba, and its northernmost record is at approximately 50° N latitude. A few records in the literature (Minnesota, Indiana, Mexico) were considered doubtful or invalid in the EPPO PRA (EPPO, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="33895125" name="name978969cb3fd2a05db" descr="CHRBMA_distribution_map.jpg"/>
+            <wp:docPr id="26526768" name="name307469f1b3d7ac805" descr="CHRBMA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CHRBMA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId774169cb3fd2a05d7" cstate="print"/>
+                    <a:blip r:embed="rId437769f1b3d7ac801" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4247,51 +4247,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Burke HE (1929) The Pacific Flathead Borer. Technical Bulletin - United States Department of Agriculture, Washington D.C. 83. 36 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cahill D (2020) Controlling Pacific Flathead Borer in Agricultural Crops. Organic Farmer. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId842469cb3fd2a16a2" w:history="1">
+      <w:hyperlink r:id="rId842869f1b3d7ad95f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://organicfarmermag.com/2020/07/controlling-pacific-flathead-borer-in-agricultural-crops/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 22-11-2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4364,51 +4364,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. mali</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId622269cb3fd2a1766" w:history="1">
+      <w:hyperlink r:id="rId908869f1b3d7ada24" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CHRBFE/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21-11-2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4423,51 +4423,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2018) ISPM 15 Regulation of wood packaging material in international trade. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International standards for phytosanitary measures</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId821869cb3fd2a17d7" w:history="1">
+      <w:hyperlink r:id="rId377969f1b3d7ada85" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/core-activities/standards-setting/ispms/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 21-11-2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4480,267 +4480,267 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hansen JA (2010) Identification and Phylogenetic Characterization of Select Species of Buprestidae (Coleoptera) and Sesiidae (Lepidoptera) Wood Boring Insect Families Occuring Across the Southeastern United States. University of Tennessee. PhD Thesis. 205 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPM Centers Crop Profiles (1999a) Crop Profile for apples in California. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId100169cb3fd2a183f" w:history="1">
+      <w:hyperlink r:id="rId172369f1b3d7adae5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipmdata.ipmcenters.org/documents/cropprofiles/CAapples.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21-11-2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPM Centers Crop Profiles (1999b) Crop Profile for pears in Oregon. Prepared: October 26, 1999. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId502069cb3fd2a187f" w:history="1">
+      <w:hyperlink r:id="rId815069f1b3d7adb24" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipmdata.ipmcenters.org/documents/cropprofiles/ORpears.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21-11-2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPM Centers Crop Profiles (1999c) Crop Profile for almonds in California. Prepared: October 26, 1999. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId879369cb3fd2a18be" w:history="1">
+      <w:hyperlink r:id="rId536269f1b3d7adb62" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipmdata.ipmcenters.org/documents/cropprofiles/CAalmonds.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21-11-2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPM Centers Crop Profiles (1999d) Crop Profile for prunes in California. Prepared: October 26, 1999. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId826969cb3fd2a18fc" w:history="1">
+      <w:hyperlink r:id="rId895169f1b3d7adba0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipmdata.ipmcenters.org/documents/cropprofiles/CAprunes.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21-11-2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPM Centers Crop Profiles (2018) A pest management strategic plan for California prune production </w:t>
       </w:r>
-      <w:hyperlink r:id="rId754269cb3fd2a193b" w:history="1">
+      <w:hyperlink r:id="rId920469f1b3d7adbdf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipmdata.ipmcenters.org/documents/pmsps/2018PRUNEPMSP.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId543869cb3fd2a195b" w:history="1"/>
+      <w:hyperlink r:id="rId210369f1b3d7adbfe" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Keyes T, Andrews H, Rudolph E, Mugica A &amp; Wiman N (2020) Biology and Morphometrics of the Pacific Flatheaded Borer. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">94th Annual Orchard Pest &amp; Disease Management Conference</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, p. 44. Hilton Portland, Portland, Oregon January 8-10. OPDMC. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId642169cb3fd2a19a6" w:history="1"/>
+      <w:hyperlink r:id="rId233269f1b3d7adc48" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Löbl I &amp; Smetana A (2006) Catalogue of Palaearctic Coleoptera, Volume 3: Scarabaeoidea - Scirtoidea - Dascilloidea - Buprestoidea - Byrrhoidea. Apollo Books.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -4771,51 +4771,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, p. 43. Portland, Oregon January 8-10, OPDMC.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pacific Northwest Extension (2023) Pacific Northwest Handbooks. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId613369cb3fd2a1a31" w:history="1">
+      <w:hyperlink r:id="rId115569f1b3d7adcd1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pnwhandbooks.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21-11-2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4828,90 +4828,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Paiero SM, Jackson MD, Jewiss-Gaines A, Kimoto T, Gill BD &amp; Marshall SA (2012) Field Guide to the jewel beetles (Coleoptera: Buprestidae) of Northeastern North America. Canadian Food Inspection Agency. 411 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rijal J (2019) Increasing Evidence of Pacific Flatheaded Borer Attack in Walnut Orchards in California. West Coast Nut. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId811369cb3fd2a1a91" w:history="1">
+      <w:hyperlink r:id="rId846569f1b3d7add45" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.wcngg.com/2019/11/04/increasing-evidence-of-pacific-flatheaded-borer-attack-in-walnut-orchards-in-california</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 22-11-2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rijal J &amp; Seybold S (2019a) Biology and control of Pacific flatheaded borer in walnuts. 10 pp. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId127069cb3fd2a1ad3" w:history="1">
+      <w:hyperlink r:id="rId812369f1b3d7add87" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/sites/cawalnut/files/319307.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed September 2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4942,51 +4942,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rosetta R (2019) Important Flatheaded Borer Species Impacting Ornamental Trees and Shrubs in Oregon. In Flatheaded Borer Workshop, p. 31. Tennessee State University, McMinnville, USA, July 1-2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solomon JD (1995) Order Coleoptera – Beetles. In Guide to Insect Borers in North American Broadleaf Trees and Shrubs, pp. 213-584. USDA Forest Service, Agriculture Handbook, AH-706. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId389269cb3fd2a1b51" w:history="1"/>
+      <w:hyperlink r:id="rId581869f1b3d7ade07" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Steed BE &amp; Burton DA (2015) Field guide to diseases and insects of quaking aspen in the West. Part 1: wood and bark boring insects. USDA, Forest Service, Forest Health Protection, Missoula, USA. 115 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -4997,51 +4997,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Strand L &amp; Ohlendorf B (2002) Integrated Pest Management for Almonds, 2nd Edition. University of California Agriculture and Natural Resources.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">UC IPM (2020) Statewide Integrated Pest Management Program, University of California Agriculture and Natural Resources. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId707069cb3fd2a1bb8" w:history="1">
+      <w:hyperlink r:id="rId722569f1b3d7ade6e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ipm.ucanr.edu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed September 2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5134,51 +5134,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chrysobothris mali</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId308469cb3fd2a1c9c" w:history="1">
+      <w:hyperlink r:id="rId957169f1b3d7adf53" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5263,51 +5263,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 35-40. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId772569cb3fd2a1d6e" w:history="1">
+      <w:hyperlink r:id="rId248569f1b3d7ae027" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12992</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -5394,137 +5394,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="12177828">
+  <w:abstractNum w:abstractNumId="85134128">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66284609">
+    <w:lvl w:ilvl="0" w:tplc="21077547">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="66284609" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="21077547" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="66284609" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="21077547" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="66284609" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="21077547" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="66284609" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="21077547" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="66284609" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="21077547" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="66284609" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="21077547" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="66284609" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="21077547" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="66284609" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="21077547" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12177827">
+  <w:abstractNum w:abstractNumId="85134127">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="70384383">
+    <w:lvl w:ilvl="0" w:tplc="55422017">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6276,55 +6276,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="12177827">
-    <w:abstractNumId w:val="12177827"/>
+  <w:num w:numId="85134127">
+    <w:abstractNumId w:val="85134127"/>
   </w:num>
-  <w:num w:numId="12177828">
-    <w:abstractNumId w:val="12177828"/>
+  <w:num w:numId="85134128">
+    <w:abstractNumId w:val="85134128"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17874,51 +17874,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId340364932" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId219871767" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId679969cb3fd29eacf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBMA/" TargetMode="External"/><Relationship Id="rId480769cb3fd29eb12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBMA/categorization" TargetMode="External"/><Relationship Id="rId842469cb3fd2a16a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://organicfarmermag.com/2020/07/controlling-pacific-flathead-borer-in-agricultural-crops/" TargetMode="External"/><Relationship Id="rId622269cb3fd2a1766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBFE/documents" TargetMode="External"/><Relationship Id="rId821869cb3fd2a17d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId100169cb3fd2a183f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmdata.ipmcenters.org/documents/cropprofiles/CAapples.pdf" TargetMode="External"/><Relationship Id="rId502069cb3fd2a187f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmdata.ipmcenters.org/documents/cropprofiles/ORpears.pdf" TargetMode="External"/><Relationship Id="rId879369cb3fd2a18be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmdata.ipmcenters.org/documents/cropprofiles/CAalmonds.pdf" TargetMode="External"/><Relationship Id="rId826969cb3fd2a18fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmdata.ipmcenters.org/documents/cropprofiles/CAprunes.pdf" TargetMode="External"/><Relationship Id="rId754269cb3fd2a193b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmdata.ipmcenters.org/documents/pmsps/2018PRUNEPMSP.pdf" TargetMode="External"/><Relationship Id="rId543869cb3fd2a195b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar%3Fhl%3Den%26q%3D%2BIPM%2BCenters%2BCrop%2BProfiles%2B%25282018%2529%2BA%2Bpest%2Bmanagement%2Bstrategic%2Bplan%2Bfor%2BCalifornia%2Bprune%2Bproduction%2Bhttps%253A%252F%252Fipmdata.ipmcenters.org%252Fdocuments%252Fpmsps%252F2018PRUNEPMSP.pdf&amp;doi=10.1111%2Fepp.12992&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId642169cb3fd2a19a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar%3Fhl%3Den%26q%3DKeyes%2BT%252C%2BAndrews%2BH%252C%2BRudolph%2BE%252C%2BMugica%2BA%2B%2526%2BWiman%2BN%2B%25282020%2529%2BBiology%2Band%2BMorphometrics%2Bof%2Bthe%2BPacific%2BFlatheaded%2BBorer.%2BIn%2B94th%2BAnnual%2BOrchard%2BPest%2B%2526%2BDisease%2BManagement%2BConference%252C%2Bp.%2B44.%2BHilton%2BPortland%252C%2BPortland%252C%2BOregon%2BJanuary%2B8%25E2%2580%259010.%2BOPDMC.&amp;doi=10.1111%2Fepp.12992&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId613369cb3fd2a1a31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pnwhandbooks.org/" TargetMode="External"/><Relationship Id="rId811369cb3fd2a1a91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wcngg.com/2019/11/04/increasing-evidence-of-pacific-flatheaded-borer-attack-in-walnut-orchards-in-california" TargetMode="External"/><Relationship Id="rId127069cb3fd2a1ad3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/cawalnut/files/319307.pdf" TargetMode="External"/><Relationship Id="rId389269cb3fd2a1b51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26publication_year%3D1995%26pages%3D213-584%26author%3DJD%2BSolomon%26title%3DGuide%2Bto%2BInsect%2BBorers%2Bin%2BNorth%2BAmerican%2BBroadleaf%2BTrees%2Band%2BShrubs&amp;doi=10.1111%2Fepp.12992&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId707069cb3fd2a1bb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ucanr.edu/" TargetMode="External"/><Relationship Id="rId308469cb3fd2a1c9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId772569cb3fd2a1d6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12992" TargetMode="External"/><Relationship Id="rId774169cb3fd2a05d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId774169cb3fd2a05d7.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId319011849" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId554946413" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId780669f1b3d7aab79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBMA/" TargetMode="External"/><Relationship Id="rId301069f1b3d7aabbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBMA/categorization" TargetMode="External"/><Relationship Id="rId842869f1b3d7ad95f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://organicfarmermag.com/2020/07/controlling-pacific-flathead-borer-in-agricultural-crops/" TargetMode="External"/><Relationship Id="rId908869f1b3d7ada24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBFE/documents" TargetMode="External"/><Relationship Id="rId377969f1b3d7ada85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId172369f1b3d7adae5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmdata.ipmcenters.org/documents/cropprofiles/CAapples.pdf" TargetMode="External"/><Relationship Id="rId815069f1b3d7adb24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmdata.ipmcenters.org/documents/cropprofiles/ORpears.pdf" TargetMode="External"/><Relationship Id="rId536269f1b3d7adb62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmdata.ipmcenters.org/documents/cropprofiles/CAalmonds.pdf" TargetMode="External"/><Relationship Id="rId895169f1b3d7adba0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmdata.ipmcenters.org/documents/cropprofiles/CAprunes.pdf" TargetMode="External"/><Relationship Id="rId920469f1b3d7adbdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmdata.ipmcenters.org/documents/pmsps/2018PRUNEPMSP.pdf" TargetMode="External"/><Relationship Id="rId210369f1b3d7adbfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar%3Fhl%3Den%26q%3D%2BIPM%2BCenters%2BCrop%2BProfiles%2B%25282018%2529%2BA%2Bpest%2Bmanagement%2Bstrategic%2Bplan%2Bfor%2BCalifornia%2Bprune%2Bproduction%2Bhttps%253A%252F%252Fipmdata.ipmcenters.org%252Fdocuments%252Fpmsps%252F2018PRUNEPMSP.pdf&amp;doi=10.1111%2Fepp.12992&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId233269f1b3d7adc48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar%3Fhl%3Den%26q%3DKeyes%2BT%252C%2BAndrews%2BH%252C%2BRudolph%2BE%252C%2BMugica%2BA%2B%2526%2BWiman%2BN%2B%25282020%2529%2BBiology%2Band%2BMorphometrics%2Bof%2Bthe%2BPacific%2BFlatheaded%2BBorer.%2BIn%2B94th%2BAnnual%2BOrchard%2BPest%2B%2526%2BDisease%2BManagement%2BConference%252C%2Bp.%2B44.%2BHilton%2BPortland%252C%2BPortland%252C%2BOregon%2BJanuary%2B8%25E2%2580%259010.%2BOPDMC.&amp;doi=10.1111%2Fepp.12992&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId115569f1b3d7adcd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pnwhandbooks.org/" TargetMode="External"/><Relationship Id="rId846569f1b3d7add45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wcngg.com/2019/11/04/increasing-evidence-of-pacific-flatheaded-borer-attack-in-walnut-orchards-in-california" TargetMode="External"/><Relationship Id="rId812369f1b3d7add87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/cawalnut/files/319307.pdf" TargetMode="External"/><Relationship Id="rId581869f1b3d7ade07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26publication_year%3D1995%26pages%3D213-584%26author%3DJD%2BSolomon%26title%3DGuide%2Bto%2BInsect%2BBorers%2Bin%2BNorth%2BAmerican%2BBroadleaf%2BTrees%2Band%2BShrubs&amp;doi=10.1111%2Fepp.12992&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId722569f1b3d7ade6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ucanr.edu/" TargetMode="External"/><Relationship Id="rId957169f1b3d7adf53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId248569f1b3d7ae027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12992" TargetMode="External"/><Relationship Id="rId437769f1b3d7ac801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId437769f1b3d7ac801.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>