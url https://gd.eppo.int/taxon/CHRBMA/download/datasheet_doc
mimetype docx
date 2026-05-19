--- v8 (2026-04-29)
+++ v9 (2026-05-19)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Buprestidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Pacific flat-headed borer, Pacific flatheaded borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId780669f1b3d7aab79" w:history="1">
+            <w:hyperlink r:id="rId33576a0c5ed3d3c32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301069f1b3d7aabbf" w:history="1">
+            <w:hyperlink r:id="rId82726a0c5ed3d3c76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -2069,63 +2069,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. mali</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been reported from British Colombia to Manitoba, and its northernmost record is at approximately 50° N latitude. A few records in the literature (Minnesota, Indiana, Mexico) were considered doubtful or invalid in the EPPO PRA (EPPO, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="26526768" name="name307469f1b3d7ac805" descr="CHRBMA_distribution_map.jpg"/>
+            <wp:docPr id="86927662" name="name50136a0c5ed3d5b4c" descr="CHRBMA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CHRBMA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId437769f1b3d7ac801" cstate="print"/>
+                    <a:blip r:embed="rId51166a0c5ed3d5b48" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4247,51 +4247,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Burke HE (1929) The Pacific Flathead Borer. Technical Bulletin - United States Department of Agriculture, Washington D.C. 83. 36 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cahill D (2020) Controlling Pacific Flathead Borer in Agricultural Crops. Organic Farmer. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId842869f1b3d7ad95f" w:history="1">
+      <w:hyperlink r:id="rId66436a0c5ed3d7210" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://organicfarmermag.com/2020/07/controlling-pacific-flathead-borer-in-agricultural-crops/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 22-11-2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4364,51 +4364,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. mali</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId908869f1b3d7ada24" w:history="1">
+      <w:hyperlink r:id="rId23316a0c5ed3d72e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CHRBFE/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21-11-2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4423,51 +4423,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2018) ISPM 15 Regulation of wood packaging material in international trade. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International standards for phytosanitary measures</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId377969f1b3d7ada85" w:history="1">
+      <w:hyperlink r:id="rId38496a0c5ed3d7341" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/core-activities/standards-setting/ispms/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 21-11-2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4480,267 +4480,267 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hansen JA (2010) Identification and Phylogenetic Characterization of Select Species of Buprestidae (Coleoptera) and Sesiidae (Lepidoptera) Wood Boring Insect Families Occuring Across the Southeastern United States. University of Tennessee. PhD Thesis. 205 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPM Centers Crop Profiles (1999a) Crop Profile for apples in California. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId172369f1b3d7adae5" w:history="1">
+      <w:hyperlink r:id="rId23336a0c5ed3d73d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipmdata.ipmcenters.org/documents/cropprofiles/CAapples.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21-11-2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPM Centers Crop Profiles (1999b) Crop Profile for pears in Oregon. Prepared: October 26, 1999. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId815069f1b3d7adb24" w:history="1">
+      <w:hyperlink r:id="rId33006a0c5ed3d7413" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipmdata.ipmcenters.org/documents/cropprofiles/ORpears.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21-11-2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPM Centers Crop Profiles (1999c) Crop Profile for almonds in California. Prepared: October 26, 1999. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId536269f1b3d7adb62" w:history="1">
+      <w:hyperlink r:id="rId66796a0c5ed3d7451" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipmdata.ipmcenters.org/documents/cropprofiles/CAalmonds.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21-11-2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPM Centers Crop Profiles (1999d) Crop Profile for prunes in California. Prepared: October 26, 1999. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId895169f1b3d7adba0" w:history="1">
+      <w:hyperlink r:id="rId12646a0c5ed3d748f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipmdata.ipmcenters.org/documents/cropprofiles/CAprunes.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21-11-2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPM Centers Crop Profiles (2018) A pest management strategic plan for California prune production </w:t>
       </w:r>
-      <w:hyperlink r:id="rId920469f1b3d7adbdf" w:history="1">
+      <w:hyperlink r:id="rId90096a0c5ed3d74cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipmdata.ipmcenters.org/documents/pmsps/2018PRUNEPMSP.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId210369f1b3d7adbfe" w:history="1"/>
+      <w:hyperlink r:id="rId33436a0c5ed3d751d" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Keyes T, Andrews H, Rudolph E, Mugica A &amp; Wiman N (2020) Biology and Morphometrics of the Pacific Flatheaded Borer. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">94th Annual Orchard Pest &amp; Disease Management Conference</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, p. 44. Hilton Portland, Portland, Oregon January 8-10. OPDMC. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId233269f1b3d7adc48" w:history="1"/>
+      <w:hyperlink r:id="rId98006a0c5ed3d756c" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Löbl I &amp; Smetana A (2006) Catalogue of Palaearctic Coleoptera, Volume 3: Scarabaeoidea - Scirtoidea - Dascilloidea - Buprestoidea - Byrrhoidea. Apollo Books.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -4771,51 +4771,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, p. 43. Portland, Oregon January 8-10, OPDMC.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pacific Northwest Extension (2023) Pacific Northwest Handbooks. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId115569f1b3d7adcd1" w:history="1">
+      <w:hyperlink r:id="rId40356a0c5ed3d75f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pnwhandbooks.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21-11-2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4828,90 +4828,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Paiero SM, Jackson MD, Jewiss-Gaines A, Kimoto T, Gill BD &amp; Marshall SA (2012) Field Guide to the jewel beetles (Coleoptera: Buprestidae) of Northeastern North America. Canadian Food Inspection Agency. 411 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rijal J (2019) Increasing Evidence of Pacific Flatheaded Borer Attack in Walnut Orchards in California. West Coast Nut. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId846569f1b3d7add45" w:history="1">
+      <w:hyperlink r:id="rId90876a0c5ed3d76c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.wcngg.com/2019/11/04/increasing-evidence-of-pacific-flatheaded-borer-attack-in-walnut-orchards-in-california</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 22-11-2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rijal J &amp; Seybold S (2019a) Biology and control of Pacific flatheaded borer in walnuts. 10 pp. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId812369f1b3d7add87" w:history="1">
+      <w:hyperlink r:id="rId34396a0c5ed3d770d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/sites/cawalnut/files/319307.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed September 2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4942,51 +4942,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rosetta R (2019) Important Flatheaded Borer Species Impacting Ornamental Trees and Shrubs in Oregon. In Flatheaded Borer Workshop, p. 31. Tennessee State University, McMinnville, USA, July 1-2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solomon JD (1995) Order Coleoptera – Beetles. In Guide to Insect Borers in North American Broadleaf Trees and Shrubs, pp. 213-584. USDA Forest Service, Agriculture Handbook, AH-706. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId581869f1b3d7ade07" w:history="1"/>
+      <w:hyperlink r:id="rId14436a0c5ed3d778d" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Steed BE &amp; Burton DA (2015) Field guide to diseases and insects of quaking aspen in the West. Part 1: wood and bark boring insects. USDA, Forest Service, Forest Health Protection, Missoula, USA. 115 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -4997,51 +4997,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Strand L &amp; Ohlendorf B (2002) Integrated Pest Management for Almonds, 2nd Edition. University of California Agriculture and Natural Resources.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">UC IPM (2020) Statewide Integrated Pest Management Program, University of California Agriculture and Natural Resources. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId722569f1b3d7ade6e" w:history="1">
+      <w:hyperlink r:id="rId92126a0c5ed3d77f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ipm.ucanr.edu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed September 2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5134,51 +5134,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chrysobothris mali</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId957169f1b3d7adf53" w:history="1">
+      <w:hyperlink r:id="rId45156a0c5ed3d792b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5263,51 +5263,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 35-40. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId248569f1b3d7ae027" w:history="1">
+      <w:hyperlink r:id="rId57046a0c5ed3d7a03" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12992</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -5394,137 +5394,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="85134128">
+  <w:abstractNum w:abstractNumId="59490769">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="21077547">
+    <w:lvl w:ilvl="0" w:tplc="68472023">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="21077547" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="68472023" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="21077547" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="68472023" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="21077547" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="68472023" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="21077547" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="68472023" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="21077547" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="68472023" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="21077547" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="68472023" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="21077547" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="68472023" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="21077547" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="68472023" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="85134127">
+  <w:abstractNum w:abstractNumId="59490768">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="55422017">
+    <w:lvl w:ilvl="0" w:tplc="58727201">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6276,55 +6276,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="85134127">
-    <w:abstractNumId w:val="85134127"/>
+  <w:num w:numId="59490768">
+    <w:abstractNumId w:val="59490768"/>
   </w:num>
-  <w:num w:numId="85134128">
-    <w:abstractNumId w:val="85134128"/>
+  <w:num w:numId="59490769">
+    <w:abstractNumId w:val="59490769"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17874,51 +17874,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId319011849" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId554946413" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId780669f1b3d7aab79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBMA/" TargetMode="External"/><Relationship Id="rId301069f1b3d7aabbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBMA/categorization" TargetMode="External"/><Relationship Id="rId842869f1b3d7ad95f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://organicfarmermag.com/2020/07/controlling-pacific-flathead-borer-in-agricultural-crops/" TargetMode="External"/><Relationship Id="rId908869f1b3d7ada24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBFE/documents" TargetMode="External"/><Relationship Id="rId377969f1b3d7ada85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId172369f1b3d7adae5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmdata.ipmcenters.org/documents/cropprofiles/CAapples.pdf" TargetMode="External"/><Relationship Id="rId815069f1b3d7adb24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmdata.ipmcenters.org/documents/cropprofiles/ORpears.pdf" TargetMode="External"/><Relationship Id="rId536269f1b3d7adb62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmdata.ipmcenters.org/documents/cropprofiles/CAalmonds.pdf" TargetMode="External"/><Relationship Id="rId895169f1b3d7adba0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmdata.ipmcenters.org/documents/cropprofiles/CAprunes.pdf" TargetMode="External"/><Relationship Id="rId920469f1b3d7adbdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmdata.ipmcenters.org/documents/pmsps/2018PRUNEPMSP.pdf" TargetMode="External"/><Relationship Id="rId210369f1b3d7adbfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar%3Fhl%3Den%26q%3D%2BIPM%2BCenters%2BCrop%2BProfiles%2B%25282018%2529%2BA%2Bpest%2Bmanagement%2Bstrategic%2Bplan%2Bfor%2BCalifornia%2Bprune%2Bproduction%2Bhttps%253A%252F%252Fipmdata.ipmcenters.org%252Fdocuments%252Fpmsps%252F2018PRUNEPMSP.pdf&amp;doi=10.1111%2Fepp.12992&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId233269f1b3d7adc48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar%3Fhl%3Den%26q%3DKeyes%2BT%252C%2BAndrews%2BH%252C%2BRudolph%2BE%252C%2BMugica%2BA%2B%2526%2BWiman%2BN%2B%25282020%2529%2BBiology%2Band%2BMorphometrics%2Bof%2Bthe%2BPacific%2BFlatheaded%2BBorer.%2BIn%2B94th%2BAnnual%2BOrchard%2BPest%2B%2526%2BDisease%2BManagement%2BConference%252C%2Bp.%2B44.%2BHilton%2BPortland%252C%2BPortland%252C%2BOregon%2BJanuary%2B8%25E2%2580%259010.%2BOPDMC.&amp;doi=10.1111%2Fepp.12992&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId115569f1b3d7adcd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pnwhandbooks.org/" TargetMode="External"/><Relationship Id="rId846569f1b3d7add45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wcngg.com/2019/11/04/increasing-evidence-of-pacific-flatheaded-borer-attack-in-walnut-orchards-in-california" TargetMode="External"/><Relationship Id="rId812369f1b3d7add87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/cawalnut/files/319307.pdf" TargetMode="External"/><Relationship Id="rId581869f1b3d7ade07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26publication_year%3D1995%26pages%3D213-584%26author%3DJD%2BSolomon%26title%3DGuide%2Bto%2BInsect%2BBorers%2Bin%2BNorth%2BAmerican%2BBroadleaf%2BTrees%2Band%2BShrubs&amp;doi=10.1111%2Fepp.12992&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId722569f1b3d7ade6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ucanr.edu/" TargetMode="External"/><Relationship Id="rId957169f1b3d7adf53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId248569f1b3d7ae027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12992" TargetMode="External"/><Relationship Id="rId437769f1b3d7ac801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId437769f1b3d7ac801.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId671866607" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId330815840" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId33576a0c5ed3d3c32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBMA/" TargetMode="External"/><Relationship Id="rId82726a0c5ed3d3c76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBMA/categorization" TargetMode="External"/><Relationship Id="rId66436a0c5ed3d7210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://organicfarmermag.com/2020/07/controlling-pacific-flathead-borer-in-agricultural-crops/" TargetMode="External"/><Relationship Id="rId23316a0c5ed3d72e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBFE/documents" TargetMode="External"/><Relationship Id="rId38496a0c5ed3d7341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId23336a0c5ed3d73d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmdata.ipmcenters.org/documents/cropprofiles/CAapples.pdf" TargetMode="External"/><Relationship Id="rId33006a0c5ed3d7413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmdata.ipmcenters.org/documents/cropprofiles/ORpears.pdf" TargetMode="External"/><Relationship Id="rId66796a0c5ed3d7451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmdata.ipmcenters.org/documents/cropprofiles/CAalmonds.pdf" TargetMode="External"/><Relationship Id="rId12646a0c5ed3d748f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmdata.ipmcenters.org/documents/cropprofiles/CAprunes.pdf" TargetMode="External"/><Relationship Id="rId90096a0c5ed3d74cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmdata.ipmcenters.org/documents/pmsps/2018PRUNEPMSP.pdf" TargetMode="External"/><Relationship Id="rId33436a0c5ed3d751d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar%3Fhl%3Den%26q%3D%2BIPM%2BCenters%2BCrop%2BProfiles%2B%25282018%2529%2BA%2Bpest%2Bmanagement%2Bstrategic%2Bplan%2Bfor%2BCalifornia%2Bprune%2Bproduction%2Bhttps%253A%252F%252Fipmdata.ipmcenters.org%252Fdocuments%252Fpmsps%252F2018PRUNEPMSP.pdf&amp;doi=10.1111%2Fepp.12992&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId98006a0c5ed3d756c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar%3Fhl%3Den%26q%3DKeyes%2BT%252C%2BAndrews%2BH%252C%2BRudolph%2BE%252C%2BMugica%2BA%2B%2526%2BWiman%2BN%2B%25282020%2529%2BBiology%2Band%2BMorphometrics%2Bof%2Bthe%2BPacific%2BFlatheaded%2BBorer.%2BIn%2B94th%2BAnnual%2BOrchard%2BPest%2B%2526%2BDisease%2BManagement%2BConference%252C%2Bp.%2B44.%2BHilton%2BPortland%252C%2BPortland%252C%2BOregon%2BJanuary%2B8%25E2%2580%259010.%2BOPDMC.&amp;doi=10.1111%2Fepp.12992&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId40356a0c5ed3d75f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pnwhandbooks.org/" TargetMode="External"/><Relationship Id="rId90876a0c5ed3d76c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wcngg.com/2019/11/04/increasing-evidence-of-pacific-flatheaded-borer-attack-in-walnut-orchards-in-california" TargetMode="External"/><Relationship Id="rId34396a0c5ed3d770d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/cawalnut/files/319307.pdf" TargetMode="External"/><Relationship Id="rId14436a0c5ed3d778d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26publication_year%3D1995%26pages%3D213-584%26author%3DJD%2BSolomon%26title%3DGuide%2Bto%2BInsect%2BBorers%2Bin%2BNorth%2BAmerican%2BBroadleaf%2BTrees%2Band%2BShrubs&amp;doi=10.1111%2Fepp.12992&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId92126a0c5ed3d77f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ucanr.edu/" TargetMode="External"/><Relationship Id="rId45156a0c5ed3d792b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId57046a0c5ed3d7a03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12992" TargetMode="External"/><Relationship Id="rId51166a0c5ed3d5b48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51166a0c5ed3d5b48.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>