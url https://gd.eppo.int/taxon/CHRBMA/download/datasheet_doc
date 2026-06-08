--- v9 (2026-05-19)
+++ v10 (2026-06-08)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Buprestidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Pacific flat-headed borer, Pacific flatheaded borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33576a0c5ed3d3c32" w:history="1">
+            <w:hyperlink r:id="rId11496a26ce32330c5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82726a0c5ed3d3c76" w:history="1">
+            <w:hyperlink r:id="rId45106a26ce323310c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -2069,63 +2069,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. mali</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been reported from British Colombia to Manitoba, and its northernmost record is at approximately 50° N latitude. A few records in the literature (Minnesota, Indiana, Mexico) were considered doubtful or invalid in the EPPO PRA (EPPO, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="86927662" name="name50136a0c5ed3d5b4c" descr="CHRBMA_distribution_map.jpg"/>
+            <wp:docPr id="80311849" name="name84966a26ce3234cc0" descr="CHRBMA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CHRBMA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId51166a0c5ed3d5b48" cstate="print"/>
+                    <a:blip r:embed="rId78416a26ce3234cbc" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4247,51 +4247,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Burke HE (1929) The Pacific Flathead Borer. Technical Bulletin - United States Department of Agriculture, Washington D.C. 83. 36 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cahill D (2020) Controlling Pacific Flathead Borer in Agricultural Crops. Organic Farmer. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66436a0c5ed3d7210" w:history="1">
+      <w:hyperlink r:id="rId14366a26ce3235ddc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://organicfarmermag.com/2020/07/controlling-pacific-flathead-borer-in-agricultural-crops/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 22-11-2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4364,51 +4364,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. mali</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23316a0c5ed3d72e1" w:history="1">
+      <w:hyperlink r:id="rId37776a26ce3235ea0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CHRBFE/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21-11-2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4423,51 +4423,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2018) ISPM 15 Regulation of wood packaging material in international trade. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International standards for phytosanitary measures</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38496a0c5ed3d7341" w:history="1">
+      <w:hyperlink r:id="rId89916a26ce3235f00" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/core-activities/standards-setting/ispms/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 21-11-2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4480,267 +4480,267 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hansen JA (2010) Identification and Phylogenetic Characterization of Select Species of Buprestidae (Coleoptera) and Sesiidae (Lepidoptera) Wood Boring Insect Families Occuring Across the Southeastern United States. University of Tennessee. PhD Thesis. 205 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPM Centers Crop Profiles (1999a) Crop Profile for apples in California. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23336a0c5ed3d73d2" w:history="1">
+      <w:hyperlink r:id="rId96686a26ce3235f5e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipmdata.ipmcenters.org/documents/cropprofiles/CAapples.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21-11-2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPM Centers Crop Profiles (1999b) Crop Profile for pears in Oregon. Prepared: October 26, 1999. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33006a0c5ed3d7413" w:history="1">
+      <w:hyperlink r:id="rId11926a26ce3235f9c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipmdata.ipmcenters.org/documents/cropprofiles/ORpears.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21-11-2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPM Centers Crop Profiles (1999c) Crop Profile for almonds in California. Prepared: October 26, 1999. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66796a0c5ed3d7451" w:history="1">
+      <w:hyperlink r:id="rId73526a26ce3235fd9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipmdata.ipmcenters.org/documents/cropprofiles/CAalmonds.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21-11-2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPM Centers Crop Profiles (1999d) Crop Profile for prunes in California. Prepared: October 26, 1999. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12646a0c5ed3d748f" w:history="1">
+      <w:hyperlink r:id="rId60256a26ce3236017" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipmdata.ipmcenters.org/documents/cropprofiles/CAprunes.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21-11-2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPM Centers Crop Profiles (2018) A pest management strategic plan for California prune production </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90096a0c5ed3d74cd" w:history="1">
+      <w:hyperlink r:id="rId20076a26ce3236055" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipmdata.ipmcenters.org/documents/pmsps/2018PRUNEPMSP.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33436a0c5ed3d751d" w:history="1"/>
+      <w:hyperlink r:id="rId50276a26ce3236075" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Keyes T, Andrews H, Rudolph E, Mugica A &amp; Wiman N (2020) Biology and Morphometrics of the Pacific Flatheaded Borer. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">94th Annual Orchard Pest &amp; Disease Management Conference</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, p. 44. Hilton Portland, Portland, Oregon January 8-10. OPDMC. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98006a0c5ed3d756c" w:history="1"/>
+      <w:hyperlink r:id="rId73166a26ce32360cf" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Löbl I &amp; Smetana A (2006) Catalogue of Palaearctic Coleoptera, Volume 3: Scarabaeoidea - Scirtoidea - Dascilloidea - Buprestoidea - Byrrhoidea. Apollo Books.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -4771,51 +4771,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, p. 43. Portland, Oregon January 8-10, OPDMC.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pacific Northwest Extension (2023) Pacific Northwest Handbooks. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40356a0c5ed3d75f6" w:history="1">
+      <w:hyperlink r:id="rId65086a26ce323615c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pnwhandbooks.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21-11-2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4828,90 +4828,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Paiero SM, Jackson MD, Jewiss-Gaines A, Kimoto T, Gill BD &amp; Marshall SA (2012) Field Guide to the jewel beetles (Coleoptera: Buprestidae) of Northeastern North America. Canadian Food Inspection Agency. 411 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rijal J (2019) Increasing Evidence of Pacific Flatheaded Borer Attack in Walnut Orchards in California. West Coast Nut. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90876a0c5ed3d76c6" w:history="1">
+      <w:hyperlink r:id="rId27086a26ce32361ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.wcngg.com/2019/11/04/increasing-evidence-of-pacific-flatheaded-borer-attack-in-walnut-orchards-in-california</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 22-11-2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rijal J &amp; Seybold S (2019a) Biology and control of Pacific flatheaded borer in walnuts. 10 pp. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34396a0c5ed3d770d" w:history="1">
+      <w:hyperlink r:id="rId17256a26ce32361fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/sites/cawalnut/files/319307.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed September 2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4942,51 +4942,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rosetta R (2019) Important Flatheaded Borer Species Impacting Ornamental Trees and Shrubs in Oregon. In Flatheaded Borer Workshop, p. 31. Tennessee State University, McMinnville, USA, July 1-2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solomon JD (1995) Order Coleoptera – Beetles. In Guide to Insect Borers in North American Broadleaf Trees and Shrubs, pp. 213-584. USDA Forest Service, Agriculture Handbook, AH-706. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14436a0c5ed3d778d" w:history="1"/>
+      <w:hyperlink r:id="rId12456a26ce3236277" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Steed BE &amp; Burton DA (2015) Field guide to diseases and insects of quaking aspen in the West. Part 1: wood and bark boring insects. USDA, Forest Service, Forest Health Protection, Missoula, USA. 115 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -4997,51 +4997,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Strand L &amp; Ohlendorf B (2002) Integrated Pest Management for Almonds, 2nd Edition. University of California Agriculture and Natural Resources.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">UC IPM (2020) Statewide Integrated Pest Management Program, University of California Agriculture and Natural Resources. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92126a0c5ed3d77f5" w:history="1">
+      <w:hyperlink r:id="rId18786a26ce32362fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ipm.ucanr.edu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed September 2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5134,51 +5134,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chrysobothris mali</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45156a0c5ed3d792b" w:history="1">
+      <w:hyperlink r:id="rId43786a26ce32363f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5263,51 +5263,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 35-40. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57046a0c5ed3d7a03" w:history="1">
+      <w:hyperlink r:id="rId90206a26ce32364e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12992</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -5394,137 +5394,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="59490769">
+  <w:abstractNum w:abstractNumId="13969082">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="68472023">
+    <w:lvl w:ilvl="0" w:tplc="49164169">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="68472023" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="49164169" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="68472023" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="49164169" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="68472023" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="49164169" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="68472023" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="49164169" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="68472023" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="49164169" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="68472023" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="49164169" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="68472023" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="49164169" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="68472023" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="49164169" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="59490768">
+  <w:abstractNum w:abstractNumId="13969081">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="58727201">
+    <w:lvl w:ilvl="0" w:tplc="44682267">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6276,55 +6276,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="59490768">
-    <w:abstractNumId w:val="59490768"/>
+  <w:num w:numId="13969081">
+    <w:abstractNumId w:val="13969081"/>
   </w:num>
-  <w:num w:numId="59490769">
-    <w:abstractNumId w:val="59490769"/>
+  <w:num w:numId="13969082">
+    <w:abstractNumId w:val="13969082"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17874,51 +17874,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId671866607" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId330815840" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId33576a0c5ed3d3c32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBMA/" TargetMode="External"/><Relationship Id="rId82726a0c5ed3d3c76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBMA/categorization" TargetMode="External"/><Relationship Id="rId66436a0c5ed3d7210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://organicfarmermag.com/2020/07/controlling-pacific-flathead-borer-in-agricultural-crops/" TargetMode="External"/><Relationship Id="rId23316a0c5ed3d72e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBFE/documents" TargetMode="External"/><Relationship Id="rId38496a0c5ed3d7341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId23336a0c5ed3d73d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmdata.ipmcenters.org/documents/cropprofiles/CAapples.pdf" TargetMode="External"/><Relationship Id="rId33006a0c5ed3d7413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmdata.ipmcenters.org/documents/cropprofiles/ORpears.pdf" TargetMode="External"/><Relationship Id="rId66796a0c5ed3d7451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmdata.ipmcenters.org/documents/cropprofiles/CAalmonds.pdf" TargetMode="External"/><Relationship Id="rId12646a0c5ed3d748f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmdata.ipmcenters.org/documents/cropprofiles/CAprunes.pdf" TargetMode="External"/><Relationship Id="rId90096a0c5ed3d74cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmdata.ipmcenters.org/documents/pmsps/2018PRUNEPMSP.pdf" TargetMode="External"/><Relationship Id="rId33436a0c5ed3d751d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar%3Fhl%3Den%26q%3D%2BIPM%2BCenters%2BCrop%2BProfiles%2B%25282018%2529%2BA%2Bpest%2Bmanagement%2Bstrategic%2Bplan%2Bfor%2BCalifornia%2Bprune%2Bproduction%2Bhttps%253A%252F%252Fipmdata.ipmcenters.org%252Fdocuments%252Fpmsps%252F2018PRUNEPMSP.pdf&amp;doi=10.1111%2Fepp.12992&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId98006a0c5ed3d756c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar%3Fhl%3Den%26q%3DKeyes%2BT%252C%2BAndrews%2BH%252C%2BRudolph%2BE%252C%2BMugica%2BA%2B%2526%2BWiman%2BN%2B%25282020%2529%2BBiology%2Band%2BMorphometrics%2Bof%2Bthe%2BPacific%2BFlatheaded%2BBorer.%2BIn%2B94th%2BAnnual%2BOrchard%2BPest%2B%2526%2BDisease%2BManagement%2BConference%252C%2Bp.%2B44.%2BHilton%2BPortland%252C%2BPortland%252C%2BOregon%2BJanuary%2B8%25E2%2580%259010.%2BOPDMC.&amp;doi=10.1111%2Fepp.12992&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId40356a0c5ed3d75f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pnwhandbooks.org/" TargetMode="External"/><Relationship Id="rId90876a0c5ed3d76c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wcngg.com/2019/11/04/increasing-evidence-of-pacific-flatheaded-borer-attack-in-walnut-orchards-in-california" TargetMode="External"/><Relationship Id="rId34396a0c5ed3d770d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/cawalnut/files/319307.pdf" TargetMode="External"/><Relationship Id="rId14436a0c5ed3d778d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26publication_year%3D1995%26pages%3D213-584%26author%3DJD%2BSolomon%26title%3DGuide%2Bto%2BInsect%2BBorers%2Bin%2BNorth%2BAmerican%2BBroadleaf%2BTrees%2Band%2BShrubs&amp;doi=10.1111%2Fepp.12992&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId92126a0c5ed3d77f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ucanr.edu/" TargetMode="External"/><Relationship Id="rId45156a0c5ed3d792b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId57046a0c5ed3d7a03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12992" TargetMode="External"/><Relationship Id="rId51166a0c5ed3d5b48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51166a0c5ed3d5b48.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId633786018" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId847833363" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId11496a26ce32330c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBMA/" TargetMode="External"/><Relationship Id="rId45106a26ce323310c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBMA/categorization" TargetMode="External"/><Relationship Id="rId14366a26ce3235ddc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://organicfarmermag.com/2020/07/controlling-pacific-flathead-borer-in-agricultural-crops/" TargetMode="External"/><Relationship Id="rId37776a26ce3235ea0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBFE/documents" TargetMode="External"/><Relationship Id="rId89916a26ce3235f00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId96686a26ce3235f5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmdata.ipmcenters.org/documents/cropprofiles/CAapples.pdf" TargetMode="External"/><Relationship Id="rId11926a26ce3235f9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmdata.ipmcenters.org/documents/cropprofiles/ORpears.pdf" TargetMode="External"/><Relationship Id="rId73526a26ce3235fd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmdata.ipmcenters.org/documents/cropprofiles/CAalmonds.pdf" TargetMode="External"/><Relationship Id="rId60256a26ce3236017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmdata.ipmcenters.org/documents/cropprofiles/CAprunes.pdf" TargetMode="External"/><Relationship Id="rId20076a26ce3236055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmdata.ipmcenters.org/documents/pmsps/2018PRUNEPMSP.pdf" TargetMode="External"/><Relationship Id="rId50276a26ce3236075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar%3Fhl%3Den%26q%3D%2BIPM%2BCenters%2BCrop%2BProfiles%2B%25282018%2529%2BA%2Bpest%2Bmanagement%2Bstrategic%2Bplan%2Bfor%2BCalifornia%2Bprune%2Bproduction%2Bhttps%253A%252F%252Fipmdata.ipmcenters.org%252Fdocuments%252Fpmsps%252F2018PRUNEPMSP.pdf&amp;doi=10.1111%2Fepp.12992&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId73166a26ce32360cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar%3Fhl%3Den%26q%3DKeyes%2BT%252C%2BAndrews%2BH%252C%2BRudolph%2BE%252C%2BMugica%2BA%2B%2526%2BWiman%2BN%2B%25282020%2529%2BBiology%2Band%2BMorphometrics%2Bof%2Bthe%2BPacific%2BFlatheaded%2BBorer.%2BIn%2B94th%2BAnnual%2BOrchard%2BPest%2B%2526%2BDisease%2BManagement%2BConference%252C%2Bp.%2B44.%2BHilton%2BPortland%252C%2BPortland%252C%2BOregon%2BJanuary%2B8%25E2%2580%259010.%2BOPDMC.&amp;doi=10.1111%2Fepp.12992&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId65086a26ce323615c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pnwhandbooks.org/" TargetMode="External"/><Relationship Id="rId27086a26ce32361ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wcngg.com/2019/11/04/increasing-evidence-of-pacific-flatheaded-borer-attack-in-walnut-orchards-in-california" TargetMode="External"/><Relationship Id="rId17256a26ce32361fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/cawalnut/files/319307.pdf" TargetMode="External"/><Relationship Id="rId12456a26ce3236277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26publication_year%3D1995%26pages%3D213-584%26author%3DJD%2BSolomon%26title%3DGuide%2Bto%2BInsect%2BBorers%2Bin%2BNorth%2BAmerican%2BBroadleaf%2BTrees%2Band%2BShrubs&amp;doi=10.1111%2Fepp.12992&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId18786a26ce32362fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ucanr.edu/" TargetMode="External"/><Relationship Id="rId43786a26ce32363f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId90206a26ce32364e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12992" TargetMode="External"/><Relationship Id="rId78416a26ce3234cbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78416a26ce3234cbc.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>