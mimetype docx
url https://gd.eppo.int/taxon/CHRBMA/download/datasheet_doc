--- v10 (2026-06-08)
+++ v11 (2026-06-28)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Buprestidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Pacific flat-headed borer, Pacific flatheaded borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11496a26ce32330c5" w:history="1">
+            <w:hyperlink r:id="rId42146a414c7bc1efa" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45106a26ce323310c" w:history="1">
+            <w:hyperlink r:id="rId70466a414c7bc1f73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -2069,63 +2069,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. mali</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been reported from British Colombia to Manitoba, and its northernmost record is at approximately 50° N latitude. A few records in the literature (Minnesota, Indiana, Mexico) were considered doubtful or invalid in the EPPO PRA (EPPO, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="80311849" name="name84966a26ce3234cc0" descr="CHRBMA_distribution_map.jpg"/>
+            <wp:docPr id="52925990" name="name24626a414c7bc37aa" descr="CHRBMA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CHRBMA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId78416a26ce3234cbc" cstate="print"/>
+                    <a:blip r:embed="rId67716a414c7bc37a7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4247,51 +4247,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Burke HE (1929) The Pacific Flathead Borer. Technical Bulletin - United States Department of Agriculture, Washington D.C. 83. 36 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cahill D (2020) Controlling Pacific Flathead Borer in Agricultural Crops. Organic Farmer. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14366a26ce3235ddc" w:history="1">
+      <w:hyperlink r:id="rId99326a414c7bc5352" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://organicfarmermag.com/2020/07/controlling-pacific-flathead-borer-in-agricultural-crops/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 22-11-2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4364,51 +4364,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. mali</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37776a26ce3235ea0" w:history="1">
+      <w:hyperlink r:id="rId45466a414c7bc5433" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CHRBFE/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21-11-2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4423,51 +4423,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2018) ISPM 15 Regulation of wood packaging material in international trade. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International standards for phytosanitary measures</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89916a26ce3235f00" w:history="1">
+      <w:hyperlink r:id="rId84886a414c7bc54bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/core-activities/standards-setting/ispms/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 21-11-2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4480,267 +4480,267 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hansen JA (2010) Identification and Phylogenetic Characterization of Select Species of Buprestidae (Coleoptera) and Sesiidae (Lepidoptera) Wood Boring Insect Families Occuring Across the Southeastern United States. University of Tennessee. PhD Thesis. 205 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPM Centers Crop Profiles (1999a) Crop Profile for apples in California. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96686a26ce3235f5e" w:history="1">
+      <w:hyperlink r:id="rId10056a414c7bc5521" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipmdata.ipmcenters.org/documents/cropprofiles/CAapples.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21-11-2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPM Centers Crop Profiles (1999b) Crop Profile for pears in Oregon. Prepared: October 26, 1999. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11926a26ce3235f9c" w:history="1">
+      <w:hyperlink r:id="rId73806a414c7bc5560" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipmdata.ipmcenters.org/documents/cropprofiles/ORpears.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21-11-2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPM Centers Crop Profiles (1999c) Crop Profile for almonds in California. Prepared: October 26, 1999. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73526a26ce3235fd9" w:history="1">
+      <w:hyperlink r:id="rId68826a414c7bc559f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipmdata.ipmcenters.org/documents/cropprofiles/CAalmonds.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21-11-2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPM Centers Crop Profiles (1999d) Crop Profile for prunes in California. Prepared: October 26, 1999. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60256a26ce3236017" w:history="1">
+      <w:hyperlink r:id="rId71866a414c7bc55de" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipmdata.ipmcenters.org/documents/cropprofiles/CAprunes.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21-11-2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPM Centers Crop Profiles (2018) A pest management strategic plan for California prune production </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20076a26ce3236055" w:history="1">
+      <w:hyperlink r:id="rId10936a414c7bc561e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipmdata.ipmcenters.org/documents/pmsps/2018PRUNEPMSP.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50276a26ce3236075" w:history="1"/>
+      <w:hyperlink r:id="rId89256a414c7bc563d" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Keyes T, Andrews H, Rudolph E, Mugica A &amp; Wiman N (2020) Biology and Morphometrics of the Pacific Flatheaded Borer. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">94th Annual Orchard Pest &amp; Disease Management Conference</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, p. 44. Hilton Portland, Portland, Oregon January 8-10. OPDMC. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73166a26ce32360cf" w:history="1"/>
+      <w:hyperlink r:id="rId37516a414c7bc5689" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Löbl I &amp; Smetana A (2006) Catalogue of Palaearctic Coleoptera, Volume 3: Scarabaeoidea - Scirtoidea - Dascilloidea - Buprestoidea - Byrrhoidea. Apollo Books.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -4771,51 +4771,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, p. 43. Portland, Oregon January 8-10, OPDMC.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pacific Northwest Extension (2023) Pacific Northwest Handbooks. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65086a26ce323615c" w:history="1">
+      <w:hyperlink r:id="rId88076a414c7bc5765" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pnwhandbooks.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21-11-2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4828,90 +4828,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Paiero SM, Jackson MD, Jewiss-Gaines A, Kimoto T, Gill BD &amp; Marshall SA (2012) Field Guide to the jewel beetles (Coleoptera: Buprestidae) of Northeastern North America. Canadian Food Inspection Agency. 411 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rijal J (2019) Increasing Evidence of Pacific Flatheaded Borer Attack in Walnut Orchards in California. West Coast Nut. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27086a26ce32361ba" w:history="1">
+      <w:hyperlink r:id="rId42206a414c7bc57c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.wcngg.com/2019/11/04/increasing-evidence-of-pacific-flatheaded-borer-attack-in-walnut-orchards-in-california</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 22-11-2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rijal J &amp; Seybold S (2019a) Biology and control of Pacific flatheaded borer in walnuts. 10 pp. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17256a26ce32361fa" w:history="1">
+      <w:hyperlink r:id="rId97626a414c7bc63e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/sites/cawalnut/files/319307.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed September 2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4942,51 +4942,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rosetta R (2019) Important Flatheaded Borer Species Impacting Ornamental Trees and Shrubs in Oregon. In Flatheaded Borer Workshop, p. 31. Tennessee State University, McMinnville, USA, July 1-2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solomon JD (1995) Order Coleoptera – Beetles. In Guide to Insect Borers in North American Broadleaf Trees and Shrubs, pp. 213-584. USDA Forest Service, Agriculture Handbook, AH-706. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12456a26ce3236277" w:history="1"/>
+      <w:hyperlink r:id="rId29256a414c7bc649d" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Steed BE &amp; Burton DA (2015) Field guide to diseases and insects of quaking aspen in the West. Part 1: wood and bark boring insects. USDA, Forest Service, Forest Health Protection, Missoula, USA. 115 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -4997,51 +4997,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Strand L &amp; Ohlendorf B (2002) Integrated Pest Management for Almonds, 2nd Edition. University of California Agriculture and Natural Resources.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">UC IPM (2020) Statewide Integrated Pest Management Program, University of California Agriculture and Natural Resources. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18786a26ce32362fd" w:history="1">
+      <w:hyperlink r:id="rId93456a414c7bc6581" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ipm.ucanr.edu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed September 2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5134,51 +5134,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chrysobothris mali</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43786a26ce32363f9" w:history="1">
+      <w:hyperlink r:id="rId25466a414c7bc6682" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5263,51 +5263,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 35-40. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90206a26ce32364e6" w:history="1">
+      <w:hyperlink r:id="rId24516a414c7bc6794" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12992</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -5394,137 +5394,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="13969082">
+  <w:abstractNum w:abstractNumId="41864356">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="49164169">
+    <w:lvl w:ilvl="0" w:tplc="93064955">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="49164169" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="93064955" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="49164169" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="93064955" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="49164169" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="93064955" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="49164169" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="93064955" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="49164169" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="93064955" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="49164169" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="93064955" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="49164169" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="93064955" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="49164169" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="93064955" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13969081">
+  <w:abstractNum w:abstractNumId="41864355">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="44682267">
+    <w:lvl w:ilvl="0" w:tplc="49698912">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6276,55 +6276,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="13969081">
-    <w:abstractNumId w:val="13969081"/>
+  <w:num w:numId="41864355">
+    <w:abstractNumId w:val="41864355"/>
   </w:num>
-  <w:num w:numId="13969082">
-    <w:abstractNumId w:val="13969082"/>
+  <w:num w:numId="41864356">
+    <w:abstractNumId w:val="41864356"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17874,51 +17874,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId633786018" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId847833363" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId11496a26ce32330c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBMA/" TargetMode="External"/><Relationship Id="rId45106a26ce323310c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBMA/categorization" TargetMode="External"/><Relationship Id="rId14366a26ce3235ddc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://organicfarmermag.com/2020/07/controlling-pacific-flathead-borer-in-agricultural-crops/" TargetMode="External"/><Relationship Id="rId37776a26ce3235ea0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBFE/documents" TargetMode="External"/><Relationship Id="rId89916a26ce3235f00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId96686a26ce3235f5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmdata.ipmcenters.org/documents/cropprofiles/CAapples.pdf" TargetMode="External"/><Relationship Id="rId11926a26ce3235f9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmdata.ipmcenters.org/documents/cropprofiles/ORpears.pdf" TargetMode="External"/><Relationship Id="rId73526a26ce3235fd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmdata.ipmcenters.org/documents/cropprofiles/CAalmonds.pdf" TargetMode="External"/><Relationship Id="rId60256a26ce3236017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmdata.ipmcenters.org/documents/cropprofiles/CAprunes.pdf" TargetMode="External"/><Relationship Id="rId20076a26ce3236055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmdata.ipmcenters.org/documents/pmsps/2018PRUNEPMSP.pdf" TargetMode="External"/><Relationship Id="rId50276a26ce3236075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar%3Fhl%3Den%26q%3D%2BIPM%2BCenters%2BCrop%2BProfiles%2B%25282018%2529%2BA%2Bpest%2Bmanagement%2Bstrategic%2Bplan%2Bfor%2BCalifornia%2Bprune%2Bproduction%2Bhttps%253A%252F%252Fipmdata.ipmcenters.org%252Fdocuments%252Fpmsps%252F2018PRUNEPMSP.pdf&amp;doi=10.1111%2Fepp.12992&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId73166a26ce32360cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar%3Fhl%3Den%26q%3DKeyes%2BT%252C%2BAndrews%2BH%252C%2BRudolph%2BE%252C%2BMugica%2BA%2B%2526%2BWiman%2BN%2B%25282020%2529%2BBiology%2Band%2BMorphometrics%2Bof%2Bthe%2BPacific%2BFlatheaded%2BBorer.%2BIn%2B94th%2BAnnual%2BOrchard%2BPest%2B%2526%2BDisease%2BManagement%2BConference%252C%2Bp.%2B44.%2BHilton%2BPortland%252C%2BPortland%252C%2BOregon%2BJanuary%2B8%25E2%2580%259010.%2BOPDMC.&amp;doi=10.1111%2Fepp.12992&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId65086a26ce323615c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pnwhandbooks.org/" TargetMode="External"/><Relationship Id="rId27086a26ce32361ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wcngg.com/2019/11/04/increasing-evidence-of-pacific-flatheaded-borer-attack-in-walnut-orchards-in-california" TargetMode="External"/><Relationship Id="rId17256a26ce32361fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/cawalnut/files/319307.pdf" TargetMode="External"/><Relationship Id="rId12456a26ce3236277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26publication_year%3D1995%26pages%3D213-584%26author%3DJD%2BSolomon%26title%3DGuide%2Bto%2BInsect%2BBorers%2Bin%2BNorth%2BAmerican%2BBroadleaf%2BTrees%2Band%2BShrubs&amp;doi=10.1111%2Fepp.12992&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId18786a26ce32362fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ucanr.edu/" TargetMode="External"/><Relationship Id="rId43786a26ce32363f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId90206a26ce32364e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12992" TargetMode="External"/><Relationship Id="rId78416a26ce3234cbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78416a26ce3234cbc.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId619310570" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId712743008" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId42146a414c7bc1efa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBMA/" TargetMode="External"/><Relationship Id="rId70466a414c7bc1f73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBMA/categorization" TargetMode="External"/><Relationship Id="rId99326a414c7bc5352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://organicfarmermag.com/2020/07/controlling-pacific-flathead-borer-in-agricultural-crops/" TargetMode="External"/><Relationship Id="rId45466a414c7bc5433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBFE/documents" TargetMode="External"/><Relationship Id="rId84886a414c7bc54bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId10056a414c7bc5521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmdata.ipmcenters.org/documents/cropprofiles/CAapples.pdf" TargetMode="External"/><Relationship Id="rId73806a414c7bc5560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmdata.ipmcenters.org/documents/cropprofiles/ORpears.pdf" TargetMode="External"/><Relationship Id="rId68826a414c7bc559f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmdata.ipmcenters.org/documents/cropprofiles/CAalmonds.pdf" TargetMode="External"/><Relationship Id="rId71866a414c7bc55de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmdata.ipmcenters.org/documents/cropprofiles/CAprunes.pdf" TargetMode="External"/><Relationship Id="rId10936a414c7bc561e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmdata.ipmcenters.org/documents/pmsps/2018PRUNEPMSP.pdf" TargetMode="External"/><Relationship Id="rId89256a414c7bc563d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar%3Fhl%3Den%26q%3D%2BIPM%2BCenters%2BCrop%2BProfiles%2B%25282018%2529%2BA%2Bpest%2Bmanagement%2Bstrategic%2Bplan%2Bfor%2BCalifornia%2Bprune%2Bproduction%2Bhttps%253A%252F%252Fipmdata.ipmcenters.org%252Fdocuments%252Fpmsps%252F2018PRUNEPMSP.pdf&amp;doi=10.1111%2Fepp.12992&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId37516a414c7bc5689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar%3Fhl%3Den%26q%3DKeyes%2BT%252C%2BAndrews%2BH%252C%2BRudolph%2BE%252C%2BMugica%2BA%2B%2526%2BWiman%2BN%2B%25282020%2529%2BBiology%2Band%2BMorphometrics%2Bof%2Bthe%2BPacific%2BFlatheaded%2BBorer.%2BIn%2B94th%2BAnnual%2BOrchard%2BPest%2B%2526%2BDisease%2BManagement%2BConference%252C%2Bp.%2B44.%2BHilton%2BPortland%252C%2BPortland%252C%2BOregon%2BJanuary%2B8%25E2%2580%259010.%2BOPDMC.&amp;doi=10.1111%2Fepp.12992&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId88076a414c7bc5765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pnwhandbooks.org/" TargetMode="External"/><Relationship Id="rId42206a414c7bc57c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wcngg.com/2019/11/04/increasing-evidence-of-pacific-flatheaded-borer-attack-in-walnut-orchards-in-california" TargetMode="External"/><Relationship Id="rId97626a414c7bc63e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/cawalnut/files/319307.pdf" TargetMode="External"/><Relationship Id="rId29256a414c7bc649d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26publication_year%3D1995%26pages%3D213-584%26author%3DJD%2BSolomon%26title%3DGuide%2Bto%2BInsect%2BBorers%2Bin%2BNorth%2BAmerican%2BBroadleaf%2BTrees%2Band%2BShrubs&amp;doi=10.1111%2Fepp.12992&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId93456a414c7bc6581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ucanr.edu/" TargetMode="External"/><Relationship Id="rId25466a414c7bc6682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId24516a414c7bc6794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12992" TargetMode="External"/><Relationship Id="rId67716a414c7bc37a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67716a414c7bc37a7.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>