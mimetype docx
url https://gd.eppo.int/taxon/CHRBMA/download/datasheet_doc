--- v11 (2026-06-28)
+++ v12 (2026-07-19)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Buprestidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Pacific flat-headed borer, Pacific flatheaded borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42146a414c7bc1efa" w:history="1">
+            <w:hyperlink r:id="rId33466a5c3886dc855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70466a414c7bc1f73" w:history="1">
+            <w:hyperlink r:id="rId75556a5c3886dc8a0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -2069,63 +2069,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. mali</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been reported from British Colombia to Manitoba, and its northernmost record is at approximately 50° N latitude. A few records in the literature (Minnesota, Indiana, Mexico) were considered doubtful or invalid in the EPPO PRA (EPPO, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="52925990" name="name24626a414c7bc37aa" descr="CHRBMA_distribution_map.jpg"/>
+            <wp:docPr id="7652760" name="name74336a5c3886dfae0" descr="CHRBMA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CHRBMA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId67716a414c7bc37a7" cstate="print"/>
+                    <a:blip r:embed="rId72576a5c3886dfadd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4247,51 +4247,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Burke HE (1929) The Pacific Flathead Borer. Technical Bulletin - United States Department of Agriculture, Washington D.C. 83. 36 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cahill D (2020) Controlling Pacific Flathead Borer in Agricultural Crops. Organic Farmer. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99326a414c7bc5352" w:history="1">
+      <w:hyperlink r:id="rId73896a5c3886e0c45" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://organicfarmermag.com/2020/07/controlling-pacific-flathead-borer-in-agricultural-crops/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 22-11-2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4364,51 +4364,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. mali</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45466a414c7bc5433" w:history="1">
+      <w:hyperlink r:id="rId55096a5c3886e0d10" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CHRBFE/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21-11-2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4423,51 +4423,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2018) ISPM 15 Regulation of wood packaging material in international trade. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International standards for phytosanitary measures</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84886a414c7bc54bf" w:history="1">
+      <w:hyperlink r:id="rId48146a5c3886e0d6f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/core-activities/standards-setting/ispms/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 21-11-2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4480,267 +4480,267 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hansen JA (2010) Identification and Phylogenetic Characterization of Select Species of Buprestidae (Coleoptera) and Sesiidae (Lepidoptera) Wood Boring Insect Families Occuring Across the Southeastern United States. University of Tennessee. PhD Thesis. 205 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPM Centers Crop Profiles (1999a) Crop Profile for apples in California. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10056a414c7bc5521" w:history="1">
+      <w:hyperlink r:id="rId36676a5c3886e0dcf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipmdata.ipmcenters.org/documents/cropprofiles/CAapples.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21-11-2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPM Centers Crop Profiles (1999b) Crop Profile for pears in Oregon. Prepared: October 26, 1999. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73806a414c7bc5560" w:history="1">
+      <w:hyperlink r:id="rId70556a5c3886e0e0d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipmdata.ipmcenters.org/documents/cropprofiles/ORpears.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21-11-2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPM Centers Crop Profiles (1999c) Crop Profile for almonds in California. Prepared: October 26, 1999. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68826a414c7bc559f" w:history="1">
+      <w:hyperlink r:id="rId45476a5c3886e0e4a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipmdata.ipmcenters.org/documents/cropprofiles/CAalmonds.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21-11-2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPM Centers Crop Profiles (1999d) Crop Profile for prunes in California. Prepared: October 26, 1999. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71866a414c7bc55de" w:history="1">
+      <w:hyperlink r:id="rId80986a5c3886e0e9c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipmdata.ipmcenters.org/documents/cropprofiles/CAprunes.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21-11-2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPM Centers Crop Profiles (2018) A pest management strategic plan for California prune production </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10936a414c7bc561e" w:history="1">
+      <w:hyperlink r:id="rId34076a5c3886e0ee1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipmdata.ipmcenters.org/documents/pmsps/2018PRUNEPMSP.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89256a414c7bc563d" w:history="1"/>
+      <w:hyperlink r:id="rId97956a5c3886e0f01" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Keyes T, Andrews H, Rudolph E, Mugica A &amp; Wiman N (2020) Biology and Morphometrics of the Pacific Flatheaded Borer. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">94th Annual Orchard Pest &amp; Disease Management Conference</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, p. 44. Hilton Portland, Portland, Oregon January 8-10. OPDMC. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37516a414c7bc5689" w:history="1"/>
+      <w:hyperlink r:id="rId51996a5c3886e0f59" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Löbl I &amp; Smetana A (2006) Catalogue of Palaearctic Coleoptera, Volume 3: Scarabaeoidea - Scirtoidea - Dascilloidea - Buprestoidea - Byrrhoidea. Apollo Books.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -4771,51 +4771,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, p. 43. Portland, Oregon January 8-10, OPDMC.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pacific Northwest Extension (2023) Pacific Northwest Handbooks. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88076a414c7bc5765" w:history="1">
+      <w:hyperlink r:id="rId60086a5c3886e0ff6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pnwhandbooks.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21-11-2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4828,90 +4828,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Paiero SM, Jackson MD, Jewiss-Gaines A, Kimoto T, Gill BD &amp; Marshall SA (2012) Field Guide to the jewel beetles (Coleoptera: Buprestidae) of Northeastern North America. Canadian Food Inspection Agency. 411 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rijal J (2019) Increasing Evidence of Pacific Flatheaded Borer Attack in Walnut Orchards in California. West Coast Nut. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42206a414c7bc57c9" w:history="1">
+      <w:hyperlink r:id="rId55826a5c3886e1055" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.wcngg.com/2019/11/04/increasing-evidence-of-pacific-flatheaded-borer-attack-in-walnut-orchards-in-california</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 22-11-2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rijal J &amp; Seybold S (2019a) Biology and control of Pacific flatheaded borer in walnuts. 10 pp. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97626a414c7bc63e5" w:history="1">
+      <w:hyperlink r:id="rId50206a5c3886e10b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/sites/cawalnut/files/319307.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed September 2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4942,51 +4942,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rosetta R (2019) Important Flatheaded Borer Species Impacting Ornamental Trees and Shrubs in Oregon. In Flatheaded Borer Workshop, p. 31. Tennessee State University, McMinnville, USA, July 1-2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solomon JD (1995) Order Coleoptera – Beetles. In Guide to Insect Borers in North American Broadleaf Trees and Shrubs, pp. 213-584. USDA Forest Service, Agriculture Handbook, AH-706. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29256a414c7bc649d" w:history="1"/>
+      <w:hyperlink r:id="rId74446a5c3886e112e" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Steed BE &amp; Burton DA (2015) Field guide to diseases and insects of quaking aspen in the West. Part 1: wood and bark boring insects. USDA, Forest Service, Forest Health Protection, Missoula, USA. 115 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -4997,51 +4997,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Strand L &amp; Ohlendorf B (2002) Integrated Pest Management for Almonds, 2nd Edition. University of California Agriculture and Natural Resources.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">UC IPM (2020) Statewide Integrated Pest Management Program, University of California Agriculture and Natural Resources. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93456a414c7bc6581" w:history="1">
+      <w:hyperlink r:id="rId94966a5c3886e1195" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ipm.ucanr.edu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed September 2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5134,51 +5134,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chrysobothris mali</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25466a414c7bc6682" w:history="1">
+      <w:hyperlink r:id="rId70446a5c3886e1284" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5263,51 +5263,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 35-40. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24516a414c7bc6794" w:history="1">
+      <w:hyperlink r:id="rId64676a5c3886e1382" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12992</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -5394,137 +5394,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="41864356">
+  <w:abstractNum w:abstractNumId="13759785">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="93064955">
+    <w:lvl w:ilvl="0" w:tplc="40594530">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="93064955" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="40594530" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="93064955" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="40594530" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="93064955" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="40594530" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="93064955" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="40594530" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="93064955" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="40594530" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="93064955" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="40594530" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="93064955" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="40594530" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="93064955" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="40594530" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41864355">
+  <w:abstractNum w:abstractNumId="13759784">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="49698912">
+    <w:lvl w:ilvl="0" w:tplc="92492925">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6276,55 +6276,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="41864355">
-    <w:abstractNumId w:val="41864355"/>
+  <w:num w:numId="13759784">
+    <w:abstractNumId w:val="13759784"/>
   </w:num>
-  <w:num w:numId="41864356">
-    <w:abstractNumId w:val="41864356"/>
+  <w:num w:numId="13759785">
+    <w:abstractNumId w:val="13759785"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17874,51 +17874,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId619310570" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId712743008" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId42146a414c7bc1efa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBMA/" TargetMode="External"/><Relationship Id="rId70466a414c7bc1f73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBMA/categorization" TargetMode="External"/><Relationship Id="rId99326a414c7bc5352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://organicfarmermag.com/2020/07/controlling-pacific-flathead-borer-in-agricultural-crops/" TargetMode="External"/><Relationship Id="rId45466a414c7bc5433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBFE/documents" TargetMode="External"/><Relationship Id="rId84886a414c7bc54bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId10056a414c7bc5521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmdata.ipmcenters.org/documents/cropprofiles/CAapples.pdf" TargetMode="External"/><Relationship Id="rId73806a414c7bc5560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmdata.ipmcenters.org/documents/cropprofiles/ORpears.pdf" TargetMode="External"/><Relationship Id="rId68826a414c7bc559f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmdata.ipmcenters.org/documents/cropprofiles/CAalmonds.pdf" TargetMode="External"/><Relationship Id="rId71866a414c7bc55de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmdata.ipmcenters.org/documents/cropprofiles/CAprunes.pdf" TargetMode="External"/><Relationship Id="rId10936a414c7bc561e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmdata.ipmcenters.org/documents/pmsps/2018PRUNEPMSP.pdf" TargetMode="External"/><Relationship Id="rId89256a414c7bc563d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar%3Fhl%3Den%26q%3D%2BIPM%2BCenters%2BCrop%2BProfiles%2B%25282018%2529%2BA%2Bpest%2Bmanagement%2Bstrategic%2Bplan%2Bfor%2BCalifornia%2Bprune%2Bproduction%2Bhttps%253A%252F%252Fipmdata.ipmcenters.org%252Fdocuments%252Fpmsps%252F2018PRUNEPMSP.pdf&amp;doi=10.1111%2Fepp.12992&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId37516a414c7bc5689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar%3Fhl%3Den%26q%3DKeyes%2BT%252C%2BAndrews%2BH%252C%2BRudolph%2BE%252C%2BMugica%2BA%2B%2526%2BWiman%2BN%2B%25282020%2529%2BBiology%2Band%2BMorphometrics%2Bof%2Bthe%2BPacific%2BFlatheaded%2BBorer.%2BIn%2B94th%2BAnnual%2BOrchard%2BPest%2B%2526%2BDisease%2BManagement%2BConference%252C%2Bp.%2B44.%2BHilton%2BPortland%252C%2BPortland%252C%2BOregon%2BJanuary%2B8%25E2%2580%259010.%2BOPDMC.&amp;doi=10.1111%2Fepp.12992&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId88076a414c7bc5765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pnwhandbooks.org/" TargetMode="External"/><Relationship Id="rId42206a414c7bc57c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wcngg.com/2019/11/04/increasing-evidence-of-pacific-flatheaded-borer-attack-in-walnut-orchards-in-california" TargetMode="External"/><Relationship Id="rId97626a414c7bc63e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/cawalnut/files/319307.pdf" TargetMode="External"/><Relationship Id="rId29256a414c7bc649d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26publication_year%3D1995%26pages%3D213-584%26author%3DJD%2BSolomon%26title%3DGuide%2Bto%2BInsect%2BBorers%2Bin%2BNorth%2BAmerican%2BBroadleaf%2BTrees%2Band%2BShrubs&amp;doi=10.1111%2Fepp.12992&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId93456a414c7bc6581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ucanr.edu/" TargetMode="External"/><Relationship Id="rId25466a414c7bc6682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId24516a414c7bc6794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12992" TargetMode="External"/><Relationship Id="rId67716a414c7bc37a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67716a414c7bc37a7.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId627119391" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId304231751" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId33466a5c3886dc855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBMA/" TargetMode="External"/><Relationship Id="rId75556a5c3886dc8a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBMA/categorization" TargetMode="External"/><Relationship Id="rId73896a5c3886e0c45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://organicfarmermag.com/2020/07/controlling-pacific-flathead-borer-in-agricultural-crops/" TargetMode="External"/><Relationship Id="rId55096a5c3886e0d10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBFE/documents" TargetMode="External"/><Relationship Id="rId48146a5c3886e0d6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId36676a5c3886e0dcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmdata.ipmcenters.org/documents/cropprofiles/CAapples.pdf" TargetMode="External"/><Relationship Id="rId70556a5c3886e0e0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmdata.ipmcenters.org/documents/cropprofiles/ORpears.pdf" TargetMode="External"/><Relationship Id="rId45476a5c3886e0e4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmdata.ipmcenters.org/documents/cropprofiles/CAalmonds.pdf" TargetMode="External"/><Relationship Id="rId80986a5c3886e0e9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmdata.ipmcenters.org/documents/cropprofiles/CAprunes.pdf" TargetMode="External"/><Relationship Id="rId34076a5c3886e0ee1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmdata.ipmcenters.org/documents/pmsps/2018PRUNEPMSP.pdf" TargetMode="External"/><Relationship Id="rId97956a5c3886e0f01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar%3Fhl%3Den%26q%3D%2BIPM%2BCenters%2BCrop%2BProfiles%2B%25282018%2529%2BA%2Bpest%2Bmanagement%2Bstrategic%2Bplan%2Bfor%2BCalifornia%2Bprune%2Bproduction%2Bhttps%253A%252F%252Fipmdata.ipmcenters.org%252Fdocuments%252Fpmsps%252F2018PRUNEPMSP.pdf&amp;doi=10.1111%2Fepp.12992&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId51996a5c3886e0f59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar%3Fhl%3Den%26q%3DKeyes%2BT%252C%2BAndrews%2BH%252C%2BRudolph%2BE%252C%2BMugica%2BA%2B%2526%2BWiman%2BN%2B%25282020%2529%2BBiology%2Band%2BMorphometrics%2Bof%2Bthe%2BPacific%2BFlatheaded%2BBorer.%2BIn%2B94th%2BAnnual%2BOrchard%2BPest%2B%2526%2BDisease%2BManagement%2BConference%252C%2Bp.%2B44.%2BHilton%2BPortland%252C%2BPortland%252C%2BOregon%2BJanuary%2B8%25E2%2580%259010.%2BOPDMC.&amp;doi=10.1111%2Fepp.12992&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId60086a5c3886e0ff6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pnwhandbooks.org/" TargetMode="External"/><Relationship Id="rId55826a5c3886e1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wcngg.com/2019/11/04/increasing-evidence-of-pacific-flatheaded-borer-attack-in-walnut-orchards-in-california" TargetMode="External"/><Relationship Id="rId50206a5c3886e10b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/cawalnut/files/319307.pdf" TargetMode="External"/><Relationship Id="rId74446a5c3886e112e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26publication_year%3D1995%26pages%3D213-584%26author%3DJD%2BSolomon%26title%3DGuide%2Bto%2BInsect%2BBorers%2Bin%2BNorth%2BAmerican%2BBroadleaf%2BTrees%2Band%2BShrubs&amp;doi=10.1111%2Fepp.12992&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId94966a5c3886e1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ucanr.edu/" TargetMode="External"/><Relationship Id="rId70446a5c3886e1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId64676a5c3886e1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12992" TargetMode="External"/><Relationship Id="rId72576a5c3886dfadd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72576a5c3886dfadd.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>