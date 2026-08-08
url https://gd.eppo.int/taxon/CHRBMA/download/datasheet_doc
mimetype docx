--- v12 (2026-07-19)
+++ v13 (2026-08-08)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Buprestidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Pacific flat-headed borer, Pacific flatheaded borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33466a5c3886dc855" w:history="1">
+            <w:hyperlink r:id="rId45716a7706d22b653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75556a5c3886dc8a0" w:history="1">
+            <w:hyperlink r:id="rId18906a7706d22b699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -2069,63 +2069,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. mali</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been reported from British Colombia to Manitoba, and its northernmost record is at approximately 50° N latitude. A few records in the literature (Minnesota, Indiana, Mexico) were considered doubtful or invalid in the EPPO PRA (EPPO, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="7652760" name="name74336a5c3886dfae0" descr="CHRBMA_distribution_map.jpg"/>
+            <wp:docPr id="75808159" name="name91306a7706d22cd01" descr="CHRBMA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CHRBMA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId72576a5c3886dfadd" cstate="print"/>
+                    <a:blip r:embed="rId52666a7706d22ccfe" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4247,51 +4247,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Burke HE (1929) The Pacific Flathead Borer. Technical Bulletin - United States Department of Agriculture, Washington D.C. 83. 36 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cahill D (2020) Controlling Pacific Flathead Borer in Agricultural Crops. Organic Farmer. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73896a5c3886e0c45" w:history="1">
+      <w:hyperlink r:id="rId77016a7706d22ddaf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://organicfarmermag.com/2020/07/controlling-pacific-flathead-borer-in-agricultural-crops/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 22-11-2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4364,51 +4364,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. mali</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55096a5c3886e0d10" w:history="1">
+      <w:hyperlink r:id="rId65736a7706d22de92" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CHRBFE/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21-11-2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4423,51 +4423,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2018) ISPM 15 Regulation of wood packaging material in international trade. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International standards for phytosanitary measures</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48146a5c3886e0d6f" w:history="1">
+      <w:hyperlink r:id="rId71476a7706d22def9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/core-activities/standards-setting/ispms/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 21-11-2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4480,267 +4480,267 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hansen JA (2010) Identification and Phylogenetic Characterization of Select Species of Buprestidae (Coleoptera) and Sesiidae (Lepidoptera) Wood Boring Insect Families Occuring Across the Southeastern United States. University of Tennessee. PhD Thesis. 205 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPM Centers Crop Profiles (1999a) Crop Profile for apples in California. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36676a5c3886e0dcf" w:history="1">
+      <w:hyperlink r:id="rId64756a7706d22df60" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipmdata.ipmcenters.org/documents/cropprofiles/CAapples.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21-11-2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPM Centers Crop Profiles (1999b) Crop Profile for pears in Oregon. Prepared: October 26, 1999. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70556a5c3886e0e0d" w:history="1">
+      <w:hyperlink r:id="rId40106a7706d22dfa0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipmdata.ipmcenters.org/documents/cropprofiles/ORpears.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21-11-2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPM Centers Crop Profiles (1999c) Crop Profile for almonds in California. Prepared: October 26, 1999. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45476a5c3886e0e4a" w:history="1">
+      <w:hyperlink r:id="rId26256a7706d22dfe1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipmdata.ipmcenters.org/documents/cropprofiles/CAalmonds.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21-11-2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPM Centers Crop Profiles (1999d) Crop Profile for prunes in California. Prepared: October 26, 1999. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80986a5c3886e0e9c" w:history="1">
+      <w:hyperlink r:id="rId23796a7706d22e023" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipmdata.ipmcenters.org/documents/cropprofiles/CAprunes.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21-11-2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPM Centers Crop Profiles (2018) A pest management strategic plan for California prune production </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34076a5c3886e0ee1" w:history="1">
+      <w:hyperlink r:id="rId63416a7706d22e064" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipmdata.ipmcenters.org/documents/pmsps/2018PRUNEPMSP.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97956a5c3886e0f01" w:history="1"/>
+      <w:hyperlink r:id="rId11186a7706d22e085" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Keyes T, Andrews H, Rudolph E, Mugica A &amp; Wiman N (2020) Biology and Morphometrics of the Pacific Flatheaded Borer. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">94th Annual Orchard Pest &amp; Disease Management Conference</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, p. 44. Hilton Portland, Portland, Oregon January 8-10. OPDMC. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51996a5c3886e0f59" w:history="1"/>
+      <w:hyperlink r:id="rId66626a7706d22e0d4" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Löbl I &amp; Smetana A (2006) Catalogue of Palaearctic Coleoptera, Volume 3: Scarabaeoidea - Scirtoidea - Dascilloidea - Buprestoidea - Byrrhoidea. Apollo Books.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -4771,51 +4771,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, p. 43. Portland, Oregon January 8-10, OPDMC.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pacific Northwest Extension (2023) Pacific Northwest Handbooks. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60086a5c3886e0ff6" w:history="1">
+      <w:hyperlink r:id="rId70326a7706d22e164" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pnwhandbooks.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21-11-2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4828,90 +4828,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Paiero SM, Jackson MD, Jewiss-Gaines A, Kimoto T, Gill BD &amp; Marshall SA (2012) Field Guide to the jewel beetles (Coleoptera: Buprestidae) of Northeastern North America. Canadian Food Inspection Agency. 411 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rijal J (2019) Increasing Evidence of Pacific Flatheaded Borer Attack in Walnut Orchards in California. West Coast Nut. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55826a5c3886e1055" w:history="1">
+      <w:hyperlink r:id="rId59916a7706d22e1c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.wcngg.com/2019/11/04/increasing-evidence-of-pacific-flatheaded-borer-attack-in-walnut-orchards-in-california</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 22-11-2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rijal J &amp; Seybold S (2019a) Biology and control of Pacific flatheaded borer in walnuts. 10 pp. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50206a5c3886e10b0" w:history="1">
+      <w:hyperlink r:id="rId94246a7706d22e20a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/sites/cawalnut/files/319307.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed September 2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4942,51 +4942,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rosetta R (2019) Important Flatheaded Borer Species Impacting Ornamental Trees and Shrubs in Oregon. In Flatheaded Borer Workshop, p. 31. Tennessee State University, McMinnville, USA, July 1-2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solomon JD (1995) Order Coleoptera – Beetles. In Guide to Insect Borers in North American Broadleaf Trees and Shrubs, pp. 213-584. USDA Forest Service, Agriculture Handbook, AH-706. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74446a5c3886e112e" w:history="1"/>
+      <w:hyperlink r:id="rId52966a7706d22e28b" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Steed BE &amp; Burton DA (2015) Field guide to diseases and insects of quaking aspen in the West. Part 1: wood and bark boring insects. USDA, Forest Service, Forest Health Protection, Missoula, USA. 115 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -4997,51 +4997,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Strand L &amp; Ohlendorf B (2002) Integrated Pest Management for Almonds, 2nd Edition. University of California Agriculture and Natural Resources.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">UC IPM (2020) Statewide Integrated Pest Management Program, University of California Agriculture and Natural Resources. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94966a5c3886e1195" w:history="1">
+      <w:hyperlink r:id="rId55286a7706d22e2f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ipm.ucanr.edu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed September 2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5134,51 +5134,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chrysobothris mali</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70446a5c3886e1284" w:history="1">
+      <w:hyperlink r:id="rId66506a7706d22e3e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5263,51 +5263,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 35-40. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64676a5c3886e1382" w:history="1">
+      <w:hyperlink r:id="rId22936a7706d22e4be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12992</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -5394,137 +5394,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="13759785">
+  <w:abstractNum w:abstractNumId="87935172">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="40594530">
+    <w:lvl w:ilvl="0" w:tplc="95021826">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="40594530" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="95021826" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="40594530" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="95021826" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="40594530" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="95021826" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="40594530" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="95021826" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="40594530" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="95021826" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="40594530" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="95021826" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="40594530" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="95021826" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="40594530" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="95021826" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13759784">
+  <w:abstractNum w:abstractNumId="87935171">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92492925">
+    <w:lvl w:ilvl="0" w:tplc="41607239">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6276,55 +6276,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="13759784">
-    <w:abstractNumId w:val="13759784"/>
+  <w:num w:numId="87935171">
+    <w:abstractNumId w:val="87935171"/>
   </w:num>
-  <w:num w:numId="13759785">
-    <w:abstractNumId w:val="13759785"/>
+  <w:num w:numId="87935172">
+    <w:abstractNumId w:val="87935172"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17874,51 +17874,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId627119391" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId304231751" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId33466a5c3886dc855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBMA/" TargetMode="External"/><Relationship Id="rId75556a5c3886dc8a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBMA/categorization" TargetMode="External"/><Relationship Id="rId73896a5c3886e0c45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://organicfarmermag.com/2020/07/controlling-pacific-flathead-borer-in-agricultural-crops/" TargetMode="External"/><Relationship Id="rId55096a5c3886e0d10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBFE/documents" TargetMode="External"/><Relationship Id="rId48146a5c3886e0d6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId36676a5c3886e0dcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmdata.ipmcenters.org/documents/cropprofiles/CAapples.pdf" TargetMode="External"/><Relationship Id="rId70556a5c3886e0e0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmdata.ipmcenters.org/documents/cropprofiles/ORpears.pdf" TargetMode="External"/><Relationship Id="rId45476a5c3886e0e4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmdata.ipmcenters.org/documents/cropprofiles/CAalmonds.pdf" TargetMode="External"/><Relationship Id="rId80986a5c3886e0e9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmdata.ipmcenters.org/documents/cropprofiles/CAprunes.pdf" TargetMode="External"/><Relationship Id="rId34076a5c3886e0ee1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmdata.ipmcenters.org/documents/pmsps/2018PRUNEPMSP.pdf" TargetMode="External"/><Relationship Id="rId97956a5c3886e0f01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar%3Fhl%3Den%26q%3D%2BIPM%2BCenters%2BCrop%2BProfiles%2B%25282018%2529%2BA%2Bpest%2Bmanagement%2Bstrategic%2Bplan%2Bfor%2BCalifornia%2Bprune%2Bproduction%2Bhttps%253A%252F%252Fipmdata.ipmcenters.org%252Fdocuments%252Fpmsps%252F2018PRUNEPMSP.pdf&amp;doi=10.1111%2Fepp.12992&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId51996a5c3886e0f59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar%3Fhl%3Den%26q%3DKeyes%2BT%252C%2BAndrews%2BH%252C%2BRudolph%2BE%252C%2BMugica%2BA%2B%2526%2BWiman%2BN%2B%25282020%2529%2BBiology%2Band%2BMorphometrics%2Bof%2Bthe%2BPacific%2BFlatheaded%2BBorer.%2BIn%2B94th%2BAnnual%2BOrchard%2BPest%2B%2526%2BDisease%2BManagement%2BConference%252C%2Bp.%2B44.%2BHilton%2BPortland%252C%2BPortland%252C%2BOregon%2BJanuary%2B8%25E2%2580%259010.%2BOPDMC.&amp;doi=10.1111%2Fepp.12992&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId60086a5c3886e0ff6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pnwhandbooks.org/" TargetMode="External"/><Relationship Id="rId55826a5c3886e1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wcngg.com/2019/11/04/increasing-evidence-of-pacific-flatheaded-borer-attack-in-walnut-orchards-in-california" TargetMode="External"/><Relationship Id="rId50206a5c3886e10b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/cawalnut/files/319307.pdf" TargetMode="External"/><Relationship Id="rId74446a5c3886e112e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26publication_year%3D1995%26pages%3D213-584%26author%3DJD%2BSolomon%26title%3DGuide%2Bto%2BInsect%2BBorers%2Bin%2BNorth%2BAmerican%2BBroadleaf%2BTrees%2Band%2BShrubs&amp;doi=10.1111%2Fepp.12992&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId94966a5c3886e1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ucanr.edu/" TargetMode="External"/><Relationship Id="rId70446a5c3886e1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId64676a5c3886e1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12992" TargetMode="External"/><Relationship Id="rId72576a5c3886dfadd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72576a5c3886dfadd.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId567082916" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId769676262" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId45716a7706d22b653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBMA/" TargetMode="External"/><Relationship Id="rId18906a7706d22b699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBMA/categorization" TargetMode="External"/><Relationship Id="rId77016a7706d22ddaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://organicfarmermag.com/2020/07/controlling-pacific-flathead-borer-in-agricultural-crops/" TargetMode="External"/><Relationship Id="rId65736a7706d22de92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBFE/documents" TargetMode="External"/><Relationship Id="rId71476a7706d22def9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId64756a7706d22df60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmdata.ipmcenters.org/documents/cropprofiles/CAapples.pdf" TargetMode="External"/><Relationship Id="rId40106a7706d22dfa0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmdata.ipmcenters.org/documents/cropprofiles/ORpears.pdf" TargetMode="External"/><Relationship Id="rId26256a7706d22dfe1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmdata.ipmcenters.org/documents/cropprofiles/CAalmonds.pdf" TargetMode="External"/><Relationship Id="rId23796a7706d22e023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmdata.ipmcenters.org/documents/cropprofiles/CAprunes.pdf" TargetMode="External"/><Relationship Id="rId63416a7706d22e064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmdata.ipmcenters.org/documents/pmsps/2018PRUNEPMSP.pdf" TargetMode="External"/><Relationship Id="rId11186a7706d22e085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar%3Fhl%3Den%26q%3D%2BIPM%2BCenters%2BCrop%2BProfiles%2B%25282018%2529%2BA%2Bpest%2Bmanagement%2Bstrategic%2Bplan%2Bfor%2BCalifornia%2Bprune%2Bproduction%2Bhttps%253A%252F%252Fipmdata.ipmcenters.org%252Fdocuments%252Fpmsps%252F2018PRUNEPMSP.pdf&amp;doi=10.1111%2Fepp.12992&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId66626a7706d22e0d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar%3Fhl%3Den%26q%3DKeyes%2BT%252C%2BAndrews%2BH%252C%2BRudolph%2BE%252C%2BMugica%2BA%2B%2526%2BWiman%2BN%2B%25282020%2529%2BBiology%2Band%2BMorphometrics%2Bof%2Bthe%2BPacific%2BFlatheaded%2BBorer.%2BIn%2B94th%2BAnnual%2BOrchard%2BPest%2B%2526%2BDisease%2BManagement%2BConference%252C%2Bp.%2B44.%2BHilton%2BPortland%252C%2BPortland%252C%2BOregon%2BJanuary%2B8%25E2%2580%259010.%2BOPDMC.&amp;doi=10.1111%2Fepp.12992&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId70326a7706d22e164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pnwhandbooks.org/" TargetMode="External"/><Relationship Id="rId59916a7706d22e1c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wcngg.com/2019/11/04/increasing-evidence-of-pacific-flatheaded-borer-attack-in-walnut-orchards-in-california" TargetMode="External"/><Relationship Id="rId94246a7706d22e20a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/cawalnut/files/319307.pdf" TargetMode="External"/><Relationship Id="rId52966a7706d22e28b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26publication_year%3D1995%26pages%3D213-584%26author%3DJD%2BSolomon%26title%3DGuide%2Bto%2BInsect%2BBorers%2Bin%2BNorth%2BAmerican%2BBroadleaf%2BTrees%2Band%2BShrubs&amp;doi=10.1111%2Fepp.12992&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId55286a7706d22e2f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ucanr.edu/" TargetMode="External"/><Relationship Id="rId66506a7706d22e3e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId22936a7706d22e4be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12992" TargetMode="External"/><Relationship Id="rId52666a7706d22ccfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52666a7706d22ccfe.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>