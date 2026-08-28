--- v13 (2026-08-08)
+++ v14 (2026-08-28)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Buprestidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Pacific flat-headed borer, Pacific flatheaded borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45716a7706d22b653" w:history="1">
+            <w:hyperlink r:id="rId45006a91935e61b8a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18906a7706d22b699" w:history="1">
+            <w:hyperlink r:id="rId45266a91935e61bcf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -2069,63 +2069,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. mali</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been reported from British Colombia to Manitoba, and its northernmost record is at approximately 50° N latitude. A few records in the literature (Minnesota, Indiana, Mexico) were considered doubtful or invalid in the EPPO PRA (EPPO, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="75808159" name="name91306a7706d22cd01" descr="CHRBMA_distribution_map.jpg"/>
+            <wp:docPr id="71630311" name="name92866a91935e634ea" descr="CHRBMA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CHRBMA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId52666a7706d22ccfe" cstate="print"/>
+                    <a:blip r:embed="rId97416a91935e634e8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4247,51 +4247,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Burke HE (1929) The Pacific Flathead Borer. Technical Bulletin - United States Department of Agriculture, Washington D.C. 83. 36 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cahill D (2020) Controlling Pacific Flathead Borer in Agricultural Crops. Organic Farmer. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77016a7706d22ddaf" w:history="1">
+      <w:hyperlink r:id="rId41126a91935e64601" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://organicfarmermag.com/2020/07/controlling-pacific-flathead-borer-in-agricultural-crops/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 22-11-2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4364,51 +4364,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. mali</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65736a7706d22de92" w:history="1">
+      <w:hyperlink r:id="rId86456a91935e646e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CHRBFE/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21-11-2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4423,51 +4423,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2018) ISPM 15 Regulation of wood packaging material in international trade. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International standards for phytosanitary measures</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71476a7706d22def9" w:history="1">
+      <w:hyperlink r:id="rId27736a91935e64746" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/core-activities/standards-setting/ispms/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 21-11-2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4480,267 +4480,267 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hansen JA (2010) Identification and Phylogenetic Characterization of Select Species of Buprestidae (Coleoptera) and Sesiidae (Lepidoptera) Wood Boring Insect Families Occuring Across the Southeastern United States. University of Tennessee. PhD Thesis. 205 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPM Centers Crop Profiles (1999a) Crop Profile for apples in California. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64756a7706d22df60" w:history="1">
+      <w:hyperlink r:id="rId46346a91935e647aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipmdata.ipmcenters.org/documents/cropprofiles/CAapples.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21-11-2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPM Centers Crop Profiles (1999b) Crop Profile for pears in Oregon. Prepared: October 26, 1999. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40106a7706d22dfa0" w:history="1">
+      <w:hyperlink r:id="rId28396a91935e647e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipmdata.ipmcenters.org/documents/cropprofiles/ORpears.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21-11-2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPM Centers Crop Profiles (1999c) Crop Profile for almonds in California. Prepared: October 26, 1999. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26256a7706d22dfe1" w:history="1">
+      <w:hyperlink r:id="rId70256a91935e64827" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipmdata.ipmcenters.org/documents/cropprofiles/CAalmonds.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21-11-2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPM Centers Crop Profiles (1999d) Crop Profile for prunes in California. Prepared: October 26, 1999. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23796a7706d22e023" w:history="1">
+      <w:hyperlink r:id="rId84206a91935e64867" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipmdata.ipmcenters.org/documents/cropprofiles/CAprunes.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21-11-2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPM Centers Crop Profiles (2018) A pest management strategic plan for California prune production </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63416a7706d22e064" w:history="1">
+      <w:hyperlink r:id="rId46716a91935e648a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ipmdata.ipmcenters.org/documents/pmsps/2018PRUNEPMSP.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11186a7706d22e085" w:history="1"/>
+      <w:hyperlink r:id="rId91146a91935e648d3" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Keyes T, Andrews H, Rudolph E, Mugica A &amp; Wiman N (2020) Biology and Morphometrics of the Pacific Flatheaded Borer. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">94th Annual Orchard Pest &amp; Disease Management Conference</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, p. 44. Hilton Portland, Portland, Oregon January 8-10. OPDMC. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66626a7706d22e0d4" w:history="1"/>
+      <w:hyperlink r:id="rId68996a91935e64921" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Löbl I &amp; Smetana A (2006) Catalogue of Palaearctic Coleoptera, Volume 3: Scarabaeoidea - Scirtoidea - Dascilloidea - Buprestoidea - Byrrhoidea. Apollo Books.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -4771,51 +4771,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, p. 43. Portland, Oregon January 8-10, OPDMC.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pacific Northwest Extension (2023) Pacific Northwest Handbooks. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70326a7706d22e164" w:history="1">
+      <w:hyperlink r:id="rId21496a91935e649c1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pnwhandbooks.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21-11-2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4828,90 +4828,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Paiero SM, Jackson MD, Jewiss-Gaines A, Kimoto T, Gill BD &amp; Marshall SA (2012) Field Guide to the jewel beetles (Coleoptera: Buprestidae) of Northeastern North America. Canadian Food Inspection Agency. 411 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rijal J (2019) Increasing Evidence of Pacific Flatheaded Borer Attack in Walnut Orchards in California. West Coast Nut. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59916a7706d22e1c5" w:history="1">
+      <w:hyperlink r:id="rId64006a91935e64a22" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.wcngg.com/2019/11/04/increasing-evidence-of-pacific-flatheaded-borer-attack-in-walnut-orchards-in-california</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 22-11-2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rijal J &amp; Seybold S (2019a) Biology and control of Pacific flatheaded borer in walnuts. 10 pp. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94246a7706d22e20a" w:history="1">
+      <w:hyperlink r:id="rId27816a91935e64a65" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ucanr.edu/sites/cawalnut/files/319307.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed September 2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4942,51 +4942,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rosetta R (2019) Important Flatheaded Borer Species Impacting Ornamental Trees and Shrubs in Oregon. In Flatheaded Borer Workshop, p. 31. Tennessee State University, McMinnville, USA, July 1-2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solomon JD (1995) Order Coleoptera – Beetles. In Guide to Insect Borers in North American Broadleaf Trees and Shrubs, pp. 213-584. USDA Forest Service, Agriculture Handbook, AH-706. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52966a7706d22e28b" w:history="1"/>
+      <w:hyperlink r:id="rId62956a91935e64ae5" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Steed BE &amp; Burton DA (2015) Field guide to diseases and insects of quaking aspen in the West. Part 1: wood and bark boring insects. USDA, Forest Service, Forest Health Protection, Missoula, USA. 115 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -4997,51 +4997,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Strand L &amp; Ohlendorf B (2002) Integrated Pest Management for Almonds, 2nd Edition. University of California Agriculture and Natural Resources.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">UC IPM (2020) Statewide Integrated Pest Management Program, University of California Agriculture and Natural Resources. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55286a7706d22e2f5" w:history="1">
+      <w:hyperlink r:id="rId23946a91935e64b80" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ipm.ucanr.edu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed September 2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5134,51 +5134,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chrysobothris mali</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66506a7706d22e3e3" w:history="1">
+      <w:hyperlink r:id="rId65856a91935e64c85" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5263,51 +5263,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 35-40. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22936a7706d22e4be" w:history="1">
+      <w:hyperlink r:id="rId64156a91935e64d9d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12992</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -5394,137 +5394,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="87935172">
+  <w:abstractNum w:abstractNumId="55413657">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="95021826">
+    <w:lvl w:ilvl="0" w:tplc="36765320">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="95021826" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="36765320" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="95021826" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="36765320" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="95021826" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="36765320" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="95021826" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="36765320" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="95021826" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="36765320" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="95021826" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="36765320" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="95021826" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="36765320" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="95021826" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="36765320" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="87935171">
+  <w:abstractNum w:abstractNumId="55413656">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="41607239">
+    <w:lvl w:ilvl="0" w:tplc="63418038">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6276,55 +6276,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="87935171">
-    <w:abstractNumId w:val="87935171"/>
+  <w:num w:numId="55413656">
+    <w:abstractNumId w:val="55413656"/>
   </w:num>
-  <w:num w:numId="87935172">
-    <w:abstractNumId w:val="87935172"/>
+  <w:num w:numId="55413657">
+    <w:abstractNumId w:val="55413657"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17874,51 +17874,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId567082916" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId769676262" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId45716a7706d22b653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBMA/" TargetMode="External"/><Relationship Id="rId18906a7706d22b699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBMA/categorization" TargetMode="External"/><Relationship Id="rId77016a7706d22ddaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://organicfarmermag.com/2020/07/controlling-pacific-flathead-borer-in-agricultural-crops/" TargetMode="External"/><Relationship Id="rId65736a7706d22de92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBFE/documents" TargetMode="External"/><Relationship Id="rId71476a7706d22def9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId64756a7706d22df60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmdata.ipmcenters.org/documents/cropprofiles/CAapples.pdf" TargetMode="External"/><Relationship Id="rId40106a7706d22dfa0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmdata.ipmcenters.org/documents/cropprofiles/ORpears.pdf" TargetMode="External"/><Relationship Id="rId26256a7706d22dfe1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmdata.ipmcenters.org/documents/cropprofiles/CAalmonds.pdf" TargetMode="External"/><Relationship Id="rId23796a7706d22e023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmdata.ipmcenters.org/documents/cropprofiles/CAprunes.pdf" TargetMode="External"/><Relationship Id="rId63416a7706d22e064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmdata.ipmcenters.org/documents/pmsps/2018PRUNEPMSP.pdf" TargetMode="External"/><Relationship Id="rId11186a7706d22e085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar%3Fhl%3Den%26q%3D%2BIPM%2BCenters%2BCrop%2BProfiles%2B%25282018%2529%2BA%2Bpest%2Bmanagement%2Bstrategic%2Bplan%2Bfor%2BCalifornia%2Bprune%2Bproduction%2Bhttps%253A%252F%252Fipmdata.ipmcenters.org%252Fdocuments%252Fpmsps%252F2018PRUNEPMSP.pdf&amp;doi=10.1111%2Fepp.12992&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId66626a7706d22e0d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar%3Fhl%3Den%26q%3DKeyes%2BT%252C%2BAndrews%2BH%252C%2BRudolph%2BE%252C%2BMugica%2BA%2B%2526%2BWiman%2BN%2B%25282020%2529%2BBiology%2Band%2BMorphometrics%2Bof%2Bthe%2BPacific%2BFlatheaded%2BBorer.%2BIn%2B94th%2BAnnual%2BOrchard%2BPest%2B%2526%2BDisease%2BManagement%2BConference%252C%2Bp.%2B44.%2BHilton%2BPortland%252C%2BPortland%252C%2BOregon%2BJanuary%2B8%25E2%2580%259010.%2BOPDMC.&amp;doi=10.1111%2Fepp.12992&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId70326a7706d22e164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pnwhandbooks.org/" TargetMode="External"/><Relationship Id="rId59916a7706d22e1c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wcngg.com/2019/11/04/increasing-evidence-of-pacific-flatheaded-borer-attack-in-walnut-orchards-in-california" TargetMode="External"/><Relationship Id="rId94246a7706d22e20a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/cawalnut/files/319307.pdf" TargetMode="External"/><Relationship Id="rId52966a7706d22e28b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26publication_year%3D1995%26pages%3D213-584%26author%3DJD%2BSolomon%26title%3DGuide%2Bto%2BInsect%2BBorers%2Bin%2BNorth%2BAmerican%2BBroadleaf%2BTrees%2Band%2BShrubs&amp;doi=10.1111%2Fepp.12992&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId55286a7706d22e2f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ucanr.edu/" TargetMode="External"/><Relationship Id="rId66506a7706d22e3e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId22936a7706d22e4be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12992" TargetMode="External"/><Relationship Id="rId52666a7706d22ccfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52666a7706d22ccfe.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId187846690" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId522459676" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId45006a91935e61b8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBMA/" TargetMode="External"/><Relationship Id="rId45266a91935e61bcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBMA/categorization" TargetMode="External"/><Relationship Id="rId41126a91935e64601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://organicfarmermag.com/2020/07/controlling-pacific-flathead-borer-in-agricultural-crops/" TargetMode="External"/><Relationship Id="rId86456a91935e646e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBFE/documents" TargetMode="External"/><Relationship Id="rId27736a91935e64746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId46346a91935e647aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmdata.ipmcenters.org/documents/cropprofiles/CAapples.pdf" TargetMode="External"/><Relationship Id="rId28396a91935e647e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmdata.ipmcenters.org/documents/cropprofiles/ORpears.pdf" TargetMode="External"/><Relationship Id="rId70256a91935e64827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmdata.ipmcenters.org/documents/cropprofiles/CAalmonds.pdf" TargetMode="External"/><Relationship Id="rId84206a91935e64867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmdata.ipmcenters.org/documents/cropprofiles/CAprunes.pdf" TargetMode="External"/><Relationship Id="rId46716a91935e648a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmdata.ipmcenters.org/documents/pmsps/2018PRUNEPMSP.pdf" TargetMode="External"/><Relationship Id="rId91146a91935e648d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar%3Fhl%3Den%26q%3D%2BIPM%2BCenters%2BCrop%2BProfiles%2B%25282018%2529%2BA%2Bpest%2Bmanagement%2Bstrategic%2Bplan%2Bfor%2BCalifornia%2Bprune%2Bproduction%2Bhttps%253A%252F%252Fipmdata.ipmcenters.org%252Fdocuments%252Fpmsps%252F2018PRUNEPMSP.pdf&amp;doi=10.1111%2Fepp.12992&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId68996a91935e64921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar%3Fhl%3Den%26q%3DKeyes%2BT%252C%2BAndrews%2BH%252C%2BRudolph%2BE%252C%2BMugica%2BA%2B%2526%2BWiman%2BN%2B%25282020%2529%2BBiology%2Band%2BMorphometrics%2Bof%2Bthe%2BPacific%2BFlatheaded%2BBorer.%2BIn%2B94th%2BAnnual%2BOrchard%2BPest%2B%2526%2BDisease%2BManagement%2BConference%252C%2Bp.%2B44.%2BHilton%2BPortland%252C%2BPortland%252C%2BOregon%2BJanuary%2B8%25E2%2580%259010.%2BOPDMC.&amp;doi=10.1111%2Fepp.12992&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId21496a91935e649c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pnwhandbooks.org/" TargetMode="External"/><Relationship Id="rId64006a91935e64a22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wcngg.com/2019/11/04/increasing-evidence-of-pacific-flatheaded-borer-attack-in-walnut-orchards-in-california" TargetMode="External"/><Relationship Id="rId27816a91935e64a65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucanr.edu/sites/cawalnut/files/319307.pdf" TargetMode="External"/><Relationship Id="rId62956a91935e64ae5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26publication_year%3D1995%26pages%3D213-584%26author%3DJD%2BSolomon%26title%3DGuide%2Bto%2BInsect%2BBorers%2Bin%2BNorth%2BAmerican%2BBroadleaf%2BTrees%2Band%2BShrubs&amp;doi=10.1111%2Fepp.12992&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId23946a91935e64b80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ucanr.edu/" TargetMode="External"/><Relationship Id="rId65856a91935e64c85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId64156a91935e64d9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12992" TargetMode="External"/><Relationship Id="rId97416a91935e634e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97416a91935e634e8.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>