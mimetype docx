--- v13 (2026-08-28)
+++ v14 (2026-09-18)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> LeConte</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> flat-headed apple tree borer, flatheaded appletree borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97816a91b35bdc382" w:history="1">
+            <w:hyperlink r:id="rId39706aac9e17ee0b7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85056a91b35bdc3d5" w:history="1">
+            <w:hyperlink r:id="rId97696aac9e17ee0fc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CHRBFE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="83475949" name="name63326a91b35bdccd4" descr="9973.jpg"/>
+                  <wp:docPr id="36446805" name="name79736aac9e17ee89d" descr="9973.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="9973.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId39076a91b35bdccd2" cstate="print"/>
+                          <a:blip r:embed="rId21626aac9e17ee89b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId29386a91b35bdce5b" w:history="1">
+            <w:hyperlink r:id="rId58676aac9e17ee9ab" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1978,63 +1978,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. femorata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been reported in most of the southern provinces, and its northernmost records are at approximately 52° N latitude. A number of records in the literature for the rest of the Americas (e.g. Mexico, Costa Rica, Ecuador) and Asia (e.g. India, Thailand) were considered doubtful or invalid in the EPPO PRA (EPPO, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="63451856" name="name96716a91b35bde411" descr="CHRBFE_distribution_map.jpg"/>
+            <wp:docPr id="16849763" name="name27716aac9e17efe8c" descr="CHRBFE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CHRBFE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId54126a91b35bde40e" cstate="print"/>
+                    <a:blip r:embed="rId85306aac9e17efe8a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5199,51 +5199,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Addesso K, Dawadi S, Gonzalez A, Oliver J &amp; O'Neal P (2019) Management of Flatheaded Appletree Borer in Nursery Production with Cover Crops. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flatheaded Borer Workshop</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, p. 43. Tennessee State University, McMinnville, USA, July 1-2. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39266a91b35bdfbe9" w:history="1"/>
+      <w:hyperlink r:id="rId86796aac9e17f148a" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Addesso K, Dawadi S, Oliver JB, Fare D &amp; Witcher A (2018) Managing Flatheaded Appletree Borer with Cover Crops. SNA Research Conference 62, 13-16.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -5256,109 +5256,109 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Addesso K, Oliver J, Youssef N &amp; Fare D (2020) Evaluation of systemic imidacloprid and herbicide treatments on flatheaded borer (Coleoptera: Buprestidae) management in field nursery production. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Economic Entomology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 113, 2808-2819. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88526a91b35bdfc68" w:history="1"/>
+      <w:hyperlink r:id="rId88016aac9e17f14f9" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ames G (2018) Battling Borers in Organic Apple Production - The National Center for Appropriate Technology. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90936a91b35bdfc95" w:history="1">
+      <w:hyperlink r:id="rId50896aac9e17f1523" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncat.org/battling-borers-in-organic-apple-production/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed in September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Baker (2019) Flatheaded appletree borer. North Carolina State Extension Publication. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40956a91b35bdfcd8" w:history="1">
+      <w:hyperlink r:id="rId22436aac9e17f1563" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://content.ces.ncsu.edu/flatheaded-appletree-borer</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21-11-2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5371,51 +5371,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Beddes T &amp; Caron M (2014) Pacific Flatheaded Borer and Flatheaded Appletree Borer. Utah Pests Fact Sheet, ENT-170-14PR. 4 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bright DE (1987) The metallic wood-boring beetles of Canada and Alaska, Coleoptera: Buprestidae. In The insects and arachnids of Canada (p. part. 15). Ottawa: Biosystematics Research Center. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40026a91b35bdfd37" w:history="1"/>
+      <w:hyperlink r:id="rId17806aac9e17f15c0" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Burke HE (1919) Biological Notes on the Flatheaded Apple Tree Borer (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5526,51 +5526,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Coyle DR, Nebeker TE, Hart ER &amp; Mattson WJ (2005) Biology and management of insect pests in North American intensively managed hardwood forest systems. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Annual Review of Entomology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 50, 1-29. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86736a91b35bdfe71" w:history="1"/>
+      <w:hyperlink r:id="rId29046aac9e17f16cb" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dawadi S, Oliver JB, O'Neal P &amp; Addesso KM (2019) Management of flatheaded appletree borer (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5603,51 +5603,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 75, 1971-1978.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Eaton AT (2011) Borers in New Hampshire Apple Trees. University of New Hampshire Cooperative Extension. 8 pp. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26726a91b35bdff22" w:history="1">
+      <w:hyperlink r:id="rId33846aac9e17f1756" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://extension.unh.edu/resources/files/Resource001830_Rep2590.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21-11-2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5682,51 +5682,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. mali</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29726a91b35bdffba" w:history="1">
+      <w:hyperlink r:id="rId74736aac9e17f17d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CHRBFE/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21-11-2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5741,51 +5741,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2018) ISPM 15 Regulation of wood packaging material in international trade. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International standards for phytosanitary measures</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52776a91b35be001e" w:history="1">
+      <w:hyperlink r:id="rId40636aac9e17f1832" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/core-activities/standards-setting/ispms/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 21-11-2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5820,51 +5820,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Oliver)). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oklahoma Agricultural Experiment Station Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Vol. B-259. 31 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21926a91b35be0175" w:history="1"/>
+      <w:hyperlink r:id="rId58396aac9e17f18ae" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fenton FA &amp; Maxwell JM (1937) Flat-headed Apple Tree Borer in Oklahoma. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5915,72 +5915,72 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4(1), 1-14.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fulcher A (2012) Scouting and Monitoring Pests of Deciduous Trees during Nursery Production. UT Extension. W142. 13 pp. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24946a91b35be0242" w:history="1">
+      <w:hyperlink r:id="rId66146aac9e17f1953" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://trace.tennessee.edu/utk_agexcomhort/55</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 21-11-2023]. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82626a91b35be0264" w:history="1"/>
+      <w:hyperlink r:id="rId44796aac9e17f1972" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hansen JA (2010) Identification and Phylogenetic Characterization of Select Species of Buprestidae (Coleoptera) and Sesiidae (Lepidoptera) Wood Boring Insect Families Occuring Across the Southeastern United States. University of Tennessee. Ph. D. Thesis. 205 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -6127,51 +6127,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Klingeman WE, Hansen JA, Basham JP, Oliver JB, Youssef NN, Swink W, Nalepa CA, Fare DC &amp; Moulton JK (2015) Seasonal Flight Activity and Distribution of Metallic Woodboring Beetles (Coleoptera: Buprestidae) Collected in North Carolina and Tennessee. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Florida Entomologist</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 98, 579-587. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84186a91b35be03b2" w:history="1"/>
+      <w:hyperlink r:id="rId44826aac9e17f1ab5" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Krischik &amp; Davidson (2013) Flatheaded appletree borer. IPM of Midwest Landscapes - Pest of Trees and Shrubs, 135-136.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -6316,51 +6316,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oliver JB, Fare DC, Youssef N, Scholl SS, Reding ME, Ranger CM, Moyseenko JJ &amp; Halcomb MA (2010) Evaluation of a Single Application of Neonicotinoid and Multi-Application Contact Insecticides for Flatheaded Borer Management in Field Grown Red Maple Cultivars. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Environmental Horticulture</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 28, 135-149. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47546a91b35be04f8" w:history="1"/>
+      <w:hyperlink r:id="rId69716aac9e17f1bf4" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Paiero SM, Jackson MD, Jewiss-Gaines A, Kimoto T, Gill BD &amp; Marshall SA (2012) Field Guide to the jewel beetles (Coleoptera: Buprestidae) of Northeastern North America. Canadian Food Inspection Agency. 411 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -6393,100 +6393,100 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Coleoptera: Buprestidae) and other buprestids to sticky traps of various colors and shapes. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Great Lakes Entomologist</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 46, 13-30. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34506a91b35be058b" w:history="1"/>
+      <w:hyperlink r:id="rId37216aac9e17f1c79" w:history="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43826a91b35be05a0" w:history="1"/>
+      <w:hyperlink r:id="rId84886aac9e17f1c8c" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Potter DA, Timmons GM &amp; Gordon FC (1988) Flatheaded Apple Tree Borer (Coleoptera: Buprestidae) in Nursery-Grown Red Maples: Phenology of Emergence, Treatment Timing, and Response to Stressed Trees. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Environmental Horticulture</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6, 18-22. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33986a91b35be05ea" w:history="1"/>
+      <w:hyperlink r:id="rId89686aac9e17f1cd6" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Seagraves BL, Redmond CT &amp; Potter DA (2013) Relative resistance or susceptibility of maple (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6501,89 +6501,89 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) species, hybrids and cultivars to six arthropod pests of production nurseries. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pest Management Science</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 69, 112-119. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91536a91b35be0650" w:history="1"/>
+      <w:hyperlink r:id="rId68886aac9e17f1d39" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solomon JD (1995) Order Coleoptera – Beetles. In Guide to Insect Borers in North American Broadleaf Trees and Shrubs, pp. 213-584. USDA Forest Service, Agriculture Handbook, AH-706. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34566a91b35be0676" w:history="1"/>
+      <w:hyperlink r:id="rId21406aac9e17f1d5f" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solomon JD &amp; Payne JA (1986) A Guide to the Insect Borers, Pruners, and Girdlers of Pecan and Hickory. General Technical Report SO-64. USDA, Forest Service, Southern Forest Experiment Station, New Orleans, USA. 31 pp. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62586a91b35be069f" w:history="1">
+      <w:hyperlink r:id="rId95646aac9e17f1d87" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/research/treesearch/1648</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21-11-2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6596,51 +6596,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Steed BE &amp; Burton DA (2015) Field guide to diseases and insects of quaking aspen in the West. Part 1: wood and bark boring insects. USDA, Forest Service, Forest Health Protection, Missoula, USA. 115 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thompson TE &amp; Conner PJ (2012) Chapter 20: Pecan. In Fruit Breeding (eds. NL Badenes &amp; D Byrne), pp. 771-801. Springer, New York, USA. 890 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17156a91b35be06ff" w:history="1"/>
+      <w:hyperlink r:id="rId75796aac9e17f1de6" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wellso SG &amp; Manley GV (2007) A revision of the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6753,51 +6753,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chrysobothris femorata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24326a91b35be080a" w:history="1">
+      <w:hyperlink r:id="rId82466aac9e17f1eef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6882,51 +6882,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 28-34. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66516a91b35be08dd" w:history="1">
+      <w:hyperlink r:id="rId80016aac9e17f1fc2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12991</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -7022,137 +7022,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="79986684">
+  <w:abstractNum w:abstractNumId="78929885">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="60591654">
+    <w:lvl w:ilvl="0" w:tplc="76104723">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="60591654" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="76104723" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="60591654" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="76104723" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="60591654" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="76104723" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="60591654" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="76104723" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="60591654" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="76104723" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="60591654" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="76104723" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="60591654" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="76104723" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="60591654" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="76104723" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="79986683">
+  <w:abstractNum w:abstractNumId="78929884">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="16832862">
+    <w:lvl w:ilvl="0" w:tplc="45443149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7904,55 +7904,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="79986683">
-    <w:abstractNumId w:val="79986683"/>
+  <w:num w:numId="78929884">
+    <w:abstractNumId w:val="78929884"/>
   </w:num>
-  <w:num w:numId="79986684">
-    <w:abstractNumId w:val="79986684"/>
+  <w:num w:numId="78929885">
+    <w:abstractNumId w:val="78929885"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19502,51 +19502,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId861654846" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId456584824" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId97816a91b35bdc382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBFE/" TargetMode="External"/><Relationship Id="rId85056a91b35bdc3d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBFE/categorization" TargetMode="External"/><Relationship Id="rId29386a91b35bdce5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBFE/photos" TargetMode="External"/><Relationship Id="rId39266a91b35bdfbe9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar%3Fhl%3Den%26q%3DAddesso%2BK%252C%2BDawadi%2BS%252C%2BGonzalez%2BA%252C%2BOliver%2BJ%2B%2526%2BO%2527Neal%2BP%2B%25282019%2529%2BManagement%2Bof%2BFlatheaded%2BAppletree%2BBorer%2Bin%2BNursery%2BProduction%2Bwith%2BCover%2BCrops.%2BIn%2BFlatheaded%2BBorer%2BWorkshop%252C%2Bp.%2B43.%2BTennessee%2BState%2BUniversity%252C%2BMcMinnville%252C%2BUSA%252C%2BJuly%2B1%25E2%2580%25902.&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId88526a91b35bdfc68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=https%3A%2F%2Fct.prod.getft.io%2Fd2lsZXksb3VwLGh0dHBzOi8vYWNhZGVtaWMub3VwLmNvbS9HZXRGdHJDb250ZW50L0dldFJlc291cmNlQnlEb2lBbmRSZXNvdXJjZVR5cGU_ZG9pPTEwLjEwOTMlMmZqZWUlMmZ0b2FhMjI4JnJlc291cmNldHlwZT0z.rz4cV7D6PjO0CgMJcSNThJbVeQBmd5CPtw7ZkOzn9sc&amp;doi=10.1111%2Fepp.12991&amp;doiOfLink=10.1093%2Fjee%2Ftoaa228&amp;linkType=VIEW_FULL_ACCESS&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId90936a91b35bdfc95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncat.org/battling-borers-in-organic-apple-production/" TargetMode="External"/><Relationship Id="rId40956a91b35bdfcd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.ces.ncsu.edu/flatheaded-appletree-borer" TargetMode="External"/><Relationship Id="rId40026a91b35bdfd37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26publication_year%3D1987%26author%3DDE%2BBright%26title%3DThe%2Binsects%2Band%2Barachnids%2Bof%2BCanada&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId86736a91b35bdfe71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26volume%3D50%26publication_year%3D2005%26pages%3D1-29%26journal%3DAnnual%2BReview%2Bof%2BEntomology%26author%3DDR%2BCoyle%26author%3DTE%2BNebeker%26author%3DER%2BHart%26author%3DWJ%2BMattson%26title%3DBiology%2Band%2Bmanagement%2Bof%2Binsect%2Bpests%2Bin%2BNorth%2BAmerican%2Bintensively%2Bmanaged%2Bhardwood%2Bforest%2Bsystems&amp;doi=10.1111%2Fepp.12991&amp;doiOfLink=10.1146%2Fannurev.ento.50.071803.130431&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId26726a91b35bdff22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.unh.edu/resources/files/Resource001830_Rep2590.pdf" TargetMode="External"/><Relationship Id="rId29726a91b35bdffba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBFE/documents" TargetMode="External"/><Relationship Id="rId52776a91b35be001e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId21926a91b35be0175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26volume%3DB%25E2%2580%2590259%26publication_year%3D1942%26journal%3DOklahoma%2BAgricultural%2BExperiment%2BStation%2BBulletin%26author%3DF%2BFenton%26title%3DThe%2Bflatheaded%2Bapple%2Btree%2Bborer%2B%2528Chrysobothris%2Bfemorata%2B%2528Oliver%2529%2529&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId24946a91b35be0242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trace.tennessee.edu/utk_agexcomhort/55" TargetMode="External"/><Relationship Id="rId82626a91b35be0264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar%3Fhl%3Den%26q%3DFulcher%2BA%2B%25282012%2529%2BScouting%2Band%2BMonitoring%2BPests%2Bof%2BDeciduous%2BTrees%2Bduring%2BNursery%2BProduction.%2BUT%2BExtension.%2BW142.%2B13%2Bpp.%2BRetrieved%2Bfrom%2Bhttps%253A%252F%252Ftrace.tennessee.edu%252Futk_agexcomhort%252F55%2B%255Baccessed%2B21%25E2%2580%259011%25E2%2580%25902023%255D.&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId84186a91b35be03b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=https%3A%2F%2Fct.prod.getft.io%2Fd2lsZXksdW5kZWZpbmVkLGh0dHA6Ly9keC5kb2kub3JnLzEwLjE2NTMvMDI0LjA5OC4wMjMw.l4XiOY12Y1LolYAPSsHPIWih2oqyzZ2Bvl2sWrkQEGQ&amp;doi=10.1111%2Fepp.12991&amp;doiOfLink=10.1653%2F024.098.0230&amp;linkType=VIEW_FULL_ACCESS&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId47546a91b35be04f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/servlet/linkout?suffix=ref&amp;dbid=16&amp;doi=10.1111%2Fepp.12991&amp;key=10.24266%2F0738-2898-28.3.135&amp;getFTLinkType=true&amp;doiForPubOfPage=10.1111%2Fepp.12991&amp;refDoi=10.24266%2F0738-2898-28.3.135&amp;linkType=Crossref&amp;linkSource=FULL_TEXT&amp;linkLocation=Reference" TargetMode="External"/><Relationship Id="rId34506a91b35be058b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/servlet/linkout?suffix=null&amp;dbid=128&amp;doi=10.1111%2Fepp.12991&amp;key=000209233300002&amp;getFTLinkType=true&amp;doiForPubOfPage=10.1111%2Fepp.12991&amp;refDoi=e_1_2_12_33_1%3AISI&amp;linkType=ISI&amp;linkSource=FULL_TEXT&amp;linkLocation=Reference" TargetMode="External"/><Relationship Id="rId43826a91b35be05a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26volume%3D46%26publication_year%3D2013%26pages%3D13-30%26journal%3DGreat%2BLakes%2BEntomologist%26author%3DTR%2BPetrice%26author%3DRA%2BHaack%26author%3DTM%2BPoland%26title%3DAttraction%2Bof%2BAgrilus%2Bplanipennis%2B%2528Coleoptera%253A%2BBuprestidae%2529%2Band%2Bother%2Bbuprestids%2Bto%2Bsticky%2Btraps%2Bof%2Bvarious%2Bcolors%2Band%2Bshapes&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId33986a91b35be05ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/servlet/linkout?suffix=ref&amp;dbid=16&amp;doi=10.1111%2Fepp.12991&amp;key=10.24266%2F0738-2898-6.1.18&amp;getFTLinkType=true&amp;doiForPubOfPage=10.1111%2Fepp.12991&amp;refDoi=10.24266%2F0738-2898-6.1.18&amp;linkType=Crossref&amp;linkSource=FULL_TEXT&amp;linkLocation=Reference" TargetMode="External"/><Relationship Id="rId91536a91b35be0650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=%2Fdoi%2F10.1002%2Fps.3375&amp;doi=10.1111%2Fepp.12991&amp;doiOfLink=10.1002%2Fps.3375&amp;linkType=VIEW_NO_ACCESS&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId34566a91b35be0676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26publication_year%3D1995%26pages%3D213-584%26author%3DJD%2BSolomon%26title%3DGuide%2Bto%2BInsect%2BBorers%2Bin%2BNorth%2BAmerican%2BBroadleaf%2BTrees%2Band%2BShrubs&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId62586a91b35be069f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/research/treesearch/1648" TargetMode="External"/><Relationship Id="rId17156a91b35be06ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=https%3A%2F%2Fdoi.org%2F10.1007%2F978-1-4419-0763-9_20&amp;doi=10.1111%2Fepp.12991&amp;doiOfLink=10.1007%2F978-1-4419-0763-9_20&amp;linkType=VIEW_NO_ACCESS&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId24326a91b35be080a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId66516a91b35be08dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12991" TargetMode="External"/><Relationship Id="rId39076a91b35bdccd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39076a91b35bdccd2.jpg"/><Relationship Id="rId54126a91b35bde40e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54126a91b35bde40e.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId816018611" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId363089054" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId39706aac9e17ee0b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBFE/" TargetMode="External"/><Relationship Id="rId97696aac9e17ee0fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBFE/categorization" TargetMode="External"/><Relationship Id="rId58676aac9e17ee9ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBFE/photos" TargetMode="External"/><Relationship Id="rId86796aac9e17f148a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar%3Fhl%3Den%26q%3DAddesso%2BK%252C%2BDawadi%2BS%252C%2BGonzalez%2BA%252C%2BOliver%2BJ%2B%2526%2BO%2527Neal%2BP%2B%25282019%2529%2BManagement%2Bof%2BFlatheaded%2BAppletree%2BBorer%2Bin%2BNursery%2BProduction%2Bwith%2BCover%2BCrops.%2BIn%2BFlatheaded%2BBorer%2BWorkshop%252C%2Bp.%2B43.%2BTennessee%2BState%2BUniversity%252C%2BMcMinnville%252C%2BUSA%252C%2BJuly%2B1%25E2%2580%25902.&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId88016aac9e17f14f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=https%3A%2F%2Fct.prod.getft.io%2Fd2lsZXksb3VwLGh0dHBzOi8vYWNhZGVtaWMub3VwLmNvbS9HZXRGdHJDb250ZW50L0dldFJlc291cmNlQnlEb2lBbmRSZXNvdXJjZVR5cGU_ZG9pPTEwLjEwOTMlMmZqZWUlMmZ0b2FhMjI4JnJlc291cmNldHlwZT0z.rz4cV7D6PjO0CgMJcSNThJbVeQBmd5CPtw7ZkOzn9sc&amp;doi=10.1111%2Fepp.12991&amp;doiOfLink=10.1093%2Fjee%2Ftoaa228&amp;linkType=VIEW_FULL_ACCESS&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId50896aac9e17f1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncat.org/battling-borers-in-organic-apple-production/" TargetMode="External"/><Relationship Id="rId22436aac9e17f1563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.ces.ncsu.edu/flatheaded-appletree-borer" TargetMode="External"/><Relationship Id="rId17806aac9e17f15c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26publication_year%3D1987%26author%3DDE%2BBright%26title%3DThe%2Binsects%2Band%2Barachnids%2Bof%2BCanada&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId29046aac9e17f16cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26volume%3D50%26publication_year%3D2005%26pages%3D1-29%26journal%3DAnnual%2BReview%2Bof%2BEntomology%26author%3DDR%2BCoyle%26author%3DTE%2BNebeker%26author%3DER%2BHart%26author%3DWJ%2BMattson%26title%3DBiology%2Band%2Bmanagement%2Bof%2Binsect%2Bpests%2Bin%2BNorth%2BAmerican%2Bintensively%2Bmanaged%2Bhardwood%2Bforest%2Bsystems&amp;doi=10.1111%2Fepp.12991&amp;doiOfLink=10.1146%2Fannurev.ento.50.071803.130431&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId33846aac9e17f1756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.unh.edu/resources/files/Resource001830_Rep2590.pdf" TargetMode="External"/><Relationship Id="rId74736aac9e17f17d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBFE/documents" TargetMode="External"/><Relationship Id="rId40636aac9e17f1832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId58396aac9e17f18ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26volume%3DB%25E2%2580%2590259%26publication_year%3D1942%26journal%3DOklahoma%2BAgricultural%2BExperiment%2BStation%2BBulletin%26author%3DF%2BFenton%26title%3DThe%2Bflatheaded%2Bapple%2Btree%2Bborer%2B%2528Chrysobothris%2Bfemorata%2B%2528Oliver%2529%2529&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId66146aac9e17f1953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trace.tennessee.edu/utk_agexcomhort/55" TargetMode="External"/><Relationship Id="rId44796aac9e17f1972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar%3Fhl%3Den%26q%3DFulcher%2BA%2B%25282012%2529%2BScouting%2Band%2BMonitoring%2BPests%2Bof%2BDeciduous%2BTrees%2Bduring%2BNursery%2BProduction.%2BUT%2BExtension.%2BW142.%2B13%2Bpp.%2BRetrieved%2Bfrom%2Bhttps%253A%252F%252Ftrace.tennessee.edu%252Futk_agexcomhort%252F55%2B%255Baccessed%2B21%25E2%2580%259011%25E2%2580%25902023%255D.&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId44826aac9e17f1ab5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=https%3A%2F%2Fct.prod.getft.io%2Fd2lsZXksdW5kZWZpbmVkLGh0dHA6Ly9keC5kb2kub3JnLzEwLjE2NTMvMDI0LjA5OC4wMjMw.l4XiOY12Y1LolYAPSsHPIWih2oqyzZ2Bvl2sWrkQEGQ&amp;doi=10.1111%2Fepp.12991&amp;doiOfLink=10.1653%2F024.098.0230&amp;linkType=VIEW_FULL_ACCESS&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId69716aac9e17f1bf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/servlet/linkout?suffix=ref&amp;dbid=16&amp;doi=10.1111%2Fepp.12991&amp;key=10.24266%2F0738-2898-28.3.135&amp;getFTLinkType=true&amp;doiForPubOfPage=10.1111%2Fepp.12991&amp;refDoi=10.24266%2F0738-2898-28.3.135&amp;linkType=Crossref&amp;linkSource=FULL_TEXT&amp;linkLocation=Reference" TargetMode="External"/><Relationship Id="rId37216aac9e17f1c79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/servlet/linkout?suffix=null&amp;dbid=128&amp;doi=10.1111%2Fepp.12991&amp;key=000209233300002&amp;getFTLinkType=true&amp;doiForPubOfPage=10.1111%2Fepp.12991&amp;refDoi=e_1_2_12_33_1%3AISI&amp;linkType=ISI&amp;linkSource=FULL_TEXT&amp;linkLocation=Reference" TargetMode="External"/><Relationship Id="rId84886aac9e17f1c8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26volume%3D46%26publication_year%3D2013%26pages%3D13-30%26journal%3DGreat%2BLakes%2BEntomologist%26author%3DTR%2BPetrice%26author%3DRA%2BHaack%26author%3DTM%2BPoland%26title%3DAttraction%2Bof%2BAgrilus%2Bplanipennis%2B%2528Coleoptera%253A%2BBuprestidae%2529%2Band%2Bother%2Bbuprestids%2Bto%2Bsticky%2Btraps%2Bof%2Bvarious%2Bcolors%2Band%2Bshapes&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId89686aac9e17f1cd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/servlet/linkout?suffix=ref&amp;dbid=16&amp;doi=10.1111%2Fepp.12991&amp;key=10.24266%2F0738-2898-6.1.18&amp;getFTLinkType=true&amp;doiForPubOfPage=10.1111%2Fepp.12991&amp;refDoi=10.24266%2F0738-2898-6.1.18&amp;linkType=Crossref&amp;linkSource=FULL_TEXT&amp;linkLocation=Reference" TargetMode="External"/><Relationship Id="rId68886aac9e17f1d39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=%2Fdoi%2F10.1002%2Fps.3375&amp;doi=10.1111%2Fepp.12991&amp;doiOfLink=10.1002%2Fps.3375&amp;linkType=VIEW_NO_ACCESS&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId21406aac9e17f1d5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26publication_year%3D1995%26pages%3D213-584%26author%3DJD%2BSolomon%26title%3DGuide%2Bto%2BInsect%2BBorers%2Bin%2BNorth%2BAmerican%2BBroadleaf%2BTrees%2Band%2BShrubs&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId95646aac9e17f1d87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/research/treesearch/1648" TargetMode="External"/><Relationship Id="rId75796aac9e17f1de6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=https%3A%2F%2Fdoi.org%2F10.1007%2F978-1-4419-0763-9_20&amp;doi=10.1111%2Fepp.12991&amp;doiOfLink=10.1007%2F978-1-4419-0763-9_20&amp;linkType=VIEW_NO_ACCESS&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId82466aac9e17f1eef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId80016aac9e17f1fc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12991" TargetMode="External"/><Relationship Id="rId21626aac9e17ee89b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21626aac9e17ee89b.jpg"/><Relationship Id="rId85306aac9e17efe8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85306aac9e17efe8a.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>