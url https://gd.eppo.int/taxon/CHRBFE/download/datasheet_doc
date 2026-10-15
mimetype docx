--- v14 (2026-09-18)
+++ v15 (2026-10-15)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> LeConte</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> flat-headed apple tree borer, flatheaded appletree borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39706aac9e17ee0b7" w:history="1">
+            <w:hyperlink r:id="rId69286ad01f6c3b4a9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97696aac9e17ee0fc" w:history="1">
+            <w:hyperlink r:id="rId33026ad01f6c3b4f0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CHRBFE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="36446805" name="name79736aac9e17ee89d" descr="9973.jpg"/>
+                  <wp:docPr id="84216602" name="name29696ad01f6c3babc" descr="9973.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="9973.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId21626aac9e17ee89b" cstate="print"/>
+                          <a:blip r:embed="rId97836ad01f6c3baba" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId58676aac9e17ee9ab" w:history="1">
+            <w:hyperlink r:id="rId10116ad01f6c3bbde" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1978,63 +1978,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. femorata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been reported in most of the southern provinces, and its northernmost records are at approximately 52° N latitude. A number of records in the literature for the rest of the Americas (e.g. Mexico, Costa Rica, Ecuador) and Asia (e.g. India, Thailand) were considered doubtful or invalid in the EPPO PRA (EPPO, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="16849763" name="name27716aac9e17efe8c" descr="CHRBFE_distribution_map.jpg"/>
+            <wp:docPr id="74967231" name="name32796ad01f6c3d41e" descr="CHRBFE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CHRBFE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId85306aac9e17efe8a" cstate="print"/>
+                    <a:blip r:embed="rId82506ad01f6c3d415" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5199,51 +5199,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Addesso K, Dawadi S, Gonzalez A, Oliver J &amp; O'Neal P (2019) Management of Flatheaded Appletree Borer in Nursery Production with Cover Crops. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flatheaded Borer Workshop</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, p. 43. Tennessee State University, McMinnville, USA, July 1-2. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86796aac9e17f148a" w:history="1"/>
+      <w:hyperlink r:id="rId80216ad01f6c3f3a6" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Addesso K, Dawadi S, Oliver JB, Fare D &amp; Witcher A (2018) Managing Flatheaded Appletree Borer with Cover Crops. SNA Research Conference 62, 13-16.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -5256,109 +5256,109 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Addesso K, Oliver J, Youssef N &amp; Fare D (2020) Evaluation of systemic imidacloprid and herbicide treatments on flatheaded borer (Coleoptera: Buprestidae) management in field nursery production. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Economic Entomology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 113, 2808-2819. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88016aac9e17f14f9" w:history="1"/>
+      <w:hyperlink r:id="rId58396ad01f6c3f41e" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ames G (2018) Battling Borers in Organic Apple Production - The National Center for Appropriate Technology. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50896aac9e17f1523" w:history="1">
+      <w:hyperlink r:id="rId13026ad01f6c3f44a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncat.org/battling-borers-in-organic-apple-production/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed in September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Baker (2019) Flatheaded appletree borer. North Carolina State Extension Publication. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22436aac9e17f1563" w:history="1">
+      <w:hyperlink r:id="rId74126ad01f6c3f48d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://content.ces.ncsu.edu/flatheaded-appletree-borer</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21-11-2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5371,51 +5371,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Beddes T &amp; Caron M (2014) Pacific Flatheaded Borer and Flatheaded Appletree Borer. Utah Pests Fact Sheet, ENT-170-14PR. 4 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bright DE (1987) The metallic wood-boring beetles of Canada and Alaska, Coleoptera: Buprestidae. In The insects and arachnids of Canada (p. part. 15). Ottawa: Biosystematics Research Center. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17806aac9e17f15c0" w:history="1"/>
+      <w:hyperlink r:id="rId22226ad01f6c3f4ed" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Burke HE (1919) Biological Notes on the Flatheaded Apple Tree Borer (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5526,51 +5526,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Coyle DR, Nebeker TE, Hart ER &amp; Mattson WJ (2005) Biology and management of insect pests in North American intensively managed hardwood forest systems. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Annual Review of Entomology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 50, 1-29. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29046aac9e17f16cb" w:history="1"/>
+      <w:hyperlink r:id="rId74626ad01f6c3f5f2" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dawadi S, Oliver JB, O'Neal P &amp; Addesso KM (2019) Management of flatheaded appletree borer (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5603,51 +5603,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 75, 1971-1978.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Eaton AT (2011) Borers in New Hampshire Apple Trees. University of New Hampshire Cooperative Extension. 8 pp. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33846aac9e17f1756" w:history="1">
+      <w:hyperlink r:id="rId33656ad01f6c3f67b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://extension.unh.edu/resources/files/Resource001830_Rep2590.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21-11-2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5682,51 +5682,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. mali</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74736aac9e17f17d4" w:history="1">
+      <w:hyperlink r:id="rId26236ad01f6c3f70a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CHRBFE/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21-11-2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5741,51 +5741,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2018) ISPM 15 Regulation of wood packaging material in international trade. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International standards for phytosanitary measures</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40636aac9e17f1832" w:history="1">
+      <w:hyperlink r:id="rId81416ad01f6c3f76d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/core-activities/standards-setting/ispms/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 21-11-2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5820,51 +5820,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Oliver)). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oklahoma Agricultural Experiment Station Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Vol. B-259. 31 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58396aac9e17f18ae" w:history="1"/>
+      <w:hyperlink r:id="rId75276ad01f6c3f7ec" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fenton FA &amp; Maxwell JM (1937) Flat-headed Apple Tree Borer in Oklahoma. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5915,72 +5915,72 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4(1), 1-14.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fulcher A (2012) Scouting and Monitoring Pests of Deciduous Trees during Nursery Production. UT Extension. W142. 13 pp. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66146aac9e17f1953" w:history="1">
+      <w:hyperlink r:id="rId69576ad01f6c3f894" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://trace.tennessee.edu/utk_agexcomhort/55</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 21-11-2023]. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44796aac9e17f1972" w:history="1"/>
+      <w:hyperlink r:id="rId34866ad01f6c3f8b3" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hansen JA (2010) Identification and Phylogenetic Characterization of Select Species of Buprestidae (Coleoptera) and Sesiidae (Lepidoptera) Wood Boring Insect Families Occuring Across the Southeastern United States. University of Tennessee. Ph. D. Thesis. 205 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -6127,51 +6127,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Klingeman WE, Hansen JA, Basham JP, Oliver JB, Youssef NN, Swink W, Nalepa CA, Fare DC &amp; Moulton JK (2015) Seasonal Flight Activity and Distribution of Metallic Woodboring Beetles (Coleoptera: Buprestidae) Collected in North Carolina and Tennessee. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Florida Entomologist</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 98, 579-587. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44826aac9e17f1ab5" w:history="1"/>
+      <w:hyperlink r:id="rId63186ad01f6c3f9fc" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Krischik &amp; Davidson (2013) Flatheaded appletree borer. IPM of Midwest Landscapes - Pest of Trees and Shrubs, 135-136.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -6316,51 +6316,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oliver JB, Fare DC, Youssef N, Scholl SS, Reding ME, Ranger CM, Moyseenko JJ &amp; Halcomb MA (2010) Evaluation of a Single Application of Neonicotinoid and Multi-Application Contact Insecticides for Flatheaded Borer Management in Field Grown Red Maple Cultivars. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Environmental Horticulture</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 28, 135-149. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69716aac9e17f1bf4" w:history="1"/>
+      <w:hyperlink r:id="rId99216ad01f6c3fb46" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Paiero SM, Jackson MD, Jewiss-Gaines A, Kimoto T, Gill BD &amp; Marshall SA (2012) Field Guide to the jewel beetles (Coleoptera: Buprestidae) of Northeastern North America. Canadian Food Inspection Agency. 411 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -6393,100 +6393,100 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Coleoptera: Buprestidae) and other buprestids to sticky traps of various colors and shapes. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Great Lakes Entomologist</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 46, 13-30. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37216aac9e17f1c79" w:history="1"/>
+      <w:hyperlink r:id="rId26246ad01f6c3fbcd" w:history="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84886aac9e17f1c8c" w:history="1"/>
+      <w:hyperlink r:id="rId22556ad01f6c3fbe1" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Potter DA, Timmons GM &amp; Gordon FC (1988) Flatheaded Apple Tree Borer (Coleoptera: Buprestidae) in Nursery-Grown Red Maples: Phenology of Emergence, Treatment Timing, and Response to Stressed Trees. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Environmental Horticulture</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6, 18-22. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89686aac9e17f1cd6" w:history="1"/>
+      <w:hyperlink r:id="rId59186ad01f6c3fc2c" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Seagraves BL, Redmond CT &amp; Potter DA (2013) Relative resistance or susceptibility of maple (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6501,89 +6501,89 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) species, hybrids and cultivars to six arthropod pests of production nurseries. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pest Management Science</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 69, 112-119. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68886aac9e17f1d39" w:history="1"/>
+      <w:hyperlink r:id="rId92486ad01f6c3fc92" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solomon JD (1995) Order Coleoptera – Beetles. In Guide to Insect Borers in North American Broadleaf Trees and Shrubs, pp. 213-584. USDA Forest Service, Agriculture Handbook, AH-706. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21406aac9e17f1d5f" w:history="1"/>
+      <w:hyperlink r:id="rId30776ad01f6c3fcba" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solomon JD &amp; Payne JA (1986) A Guide to the Insect Borers, Pruners, and Girdlers of Pecan and Hickory. General Technical Report SO-64. USDA, Forest Service, Southern Forest Experiment Station, New Orleans, USA. 31 pp. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95646aac9e17f1d87" w:history="1">
+      <w:hyperlink r:id="rId84696ad01f6c3fce2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/research/treesearch/1648</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21-11-2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6596,51 +6596,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Steed BE &amp; Burton DA (2015) Field guide to diseases and insects of quaking aspen in the West. Part 1: wood and bark boring insects. USDA, Forest Service, Forest Health Protection, Missoula, USA. 115 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thompson TE &amp; Conner PJ (2012) Chapter 20: Pecan. In Fruit Breeding (eds. NL Badenes &amp; D Byrne), pp. 771-801. Springer, New York, USA. 890 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75796aac9e17f1de6" w:history="1"/>
+      <w:hyperlink r:id="rId17516ad01f6c3fd41" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wellso SG &amp; Manley GV (2007) A revision of the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6753,51 +6753,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chrysobothris femorata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82466aac9e17f1eef" w:history="1">
+      <w:hyperlink r:id="rId18886ad01f6c3fe59" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6882,51 +6882,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 28-34. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80016aac9e17f1fc2" w:history="1">
+      <w:hyperlink r:id="rId39226ad01f6c3ff2f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12991</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -7022,137 +7022,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="78929885">
+  <w:abstractNum w:abstractNumId="37507902">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76104723">
+    <w:lvl w:ilvl="0" w:tplc="82472846">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="76104723" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="82472846" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="76104723" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="82472846" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="76104723" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="82472846" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="76104723" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="82472846" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="76104723" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="82472846" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="76104723" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="82472846" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="76104723" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="82472846" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="76104723" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="82472846" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="78929884">
+  <w:abstractNum w:abstractNumId="37507901">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="45443149">
+    <w:lvl w:ilvl="0" w:tplc="85944883">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7904,55 +7904,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="78929884">
-    <w:abstractNumId w:val="78929884"/>
+  <w:num w:numId="37507901">
+    <w:abstractNumId w:val="37507901"/>
   </w:num>
-  <w:num w:numId="78929885">
-    <w:abstractNumId w:val="78929885"/>
+  <w:num w:numId="37507902">
+    <w:abstractNumId w:val="37507902"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19502,51 +19502,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId816018611" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId363089054" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId39706aac9e17ee0b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBFE/" TargetMode="External"/><Relationship Id="rId97696aac9e17ee0fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBFE/categorization" TargetMode="External"/><Relationship Id="rId58676aac9e17ee9ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBFE/photos" TargetMode="External"/><Relationship Id="rId86796aac9e17f148a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar%3Fhl%3Den%26q%3DAddesso%2BK%252C%2BDawadi%2BS%252C%2BGonzalez%2BA%252C%2BOliver%2BJ%2B%2526%2BO%2527Neal%2BP%2B%25282019%2529%2BManagement%2Bof%2BFlatheaded%2BAppletree%2BBorer%2Bin%2BNursery%2BProduction%2Bwith%2BCover%2BCrops.%2BIn%2BFlatheaded%2BBorer%2BWorkshop%252C%2Bp.%2B43.%2BTennessee%2BState%2BUniversity%252C%2BMcMinnville%252C%2BUSA%252C%2BJuly%2B1%25E2%2580%25902.&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId88016aac9e17f14f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=https%3A%2F%2Fct.prod.getft.io%2Fd2lsZXksb3VwLGh0dHBzOi8vYWNhZGVtaWMub3VwLmNvbS9HZXRGdHJDb250ZW50L0dldFJlc291cmNlQnlEb2lBbmRSZXNvdXJjZVR5cGU_ZG9pPTEwLjEwOTMlMmZqZWUlMmZ0b2FhMjI4JnJlc291cmNldHlwZT0z.rz4cV7D6PjO0CgMJcSNThJbVeQBmd5CPtw7ZkOzn9sc&amp;doi=10.1111%2Fepp.12991&amp;doiOfLink=10.1093%2Fjee%2Ftoaa228&amp;linkType=VIEW_FULL_ACCESS&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId50896aac9e17f1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncat.org/battling-borers-in-organic-apple-production/" TargetMode="External"/><Relationship Id="rId22436aac9e17f1563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.ces.ncsu.edu/flatheaded-appletree-borer" TargetMode="External"/><Relationship Id="rId17806aac9e17f15c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26publication_year%3D1987%26author%3DDE%2BBright%26title%3DThe%2Binsects%2Band%2Barachnids%2Bof%2BCanada&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId29046aac9e17f16cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26volume%3D50%26publication_year%3D2005%26pages%3D1-29%26journal%3DAnnual%2BReview%2Bof%2BEntomology%26author%3DDR%2BCoyle%26author%3DTE%2BNebeker%26author%3DER%2BHart%26author%3DWJ%2BMattson%26title%3DBiology%2Band%2Bmanagement%2Bof%2Binsect%2Bpests%2Bin%2BNorth%2BAmerican%2Bintensively%2Bmanaged%2Bhardwood%2Bforest%2Bsystems&amp;doi=10.1111%2Fepp.12991&amp;doiOfLink=10.1146%2Fannurev.ento.50.071803.130431&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId33846aac9e17f1756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.unh.edu/resources/files/Resource001830_Rep2590.pdf" TargetMode="External"/><Relationship Id="rId74736aac9e17f17d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBFE/documents" TargetMode="External"/><Relationship Id="rId40636aac9e17f1832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId58396aac9e17f18ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26volume%3DB%25E2%2580%2590259%26publication_year%3D1942%26journal%3DOklahoma%2BAgricultural%2BExperiment%2BStation%2BBulletin%26author%3DF%2BFenton%26title%3DThe%2Bflatheaded%2Bapple%2Btree%2Bborer%2B%2528Chrysobothris%2Bfemorata%2B%2528Oliver%2529%2529&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId66146aac9e17f1953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trace.tennessee.edu/utk_agexcomhort/55" TargetMode="External"/><Relationship Id="rId44796aac9e17f1972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar%3Fhl%3Den%26q%3DFulcher%2BA%2B%25282012%2529%2BScouting%2Band%2BMonitoring%2BPests%2Bof%2BDeciduous%2BTrees%2Bduring%2BNursery%2BProduction.%2BUT%2BExtension.%2BW142.%2B13%2Bpp.%2BRetrieved%2Bfrom%2Bhttps%253A%252F%252Ftrace.tennessee.edu%252Futk_agexcomhort%252F55%2B%255Baccessed%2B21%25E2%2580%259011%25E2%2580%25902023%255D.&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId44826aac9e17f1ab5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=https%3A%2F%2Fct.prod.getft.io%2Fd2lsZXksdW5kZWZpbmVkLGh0dHA6Ly9keC5kb2kub3JnLzEwLjE2NTMvMDI0LjA5OC4wMjMw.l4XiOY12Y1LolYAPSsHPIWih2oqyzZ2Bvl2sWrkQEGQ&amp;doi=10.1111%2Fepp.12991&amp;doiOfLink=10.1653%2F024.098.0230&amp;linkType=VIEW_FULL_ACCESS&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId69716aac9e17f1bf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/servlet/linkout?suffix=ref&amp;dbid=16&amp;doi=10.1111%2Fepp.12991&amp;key=10.24266%2F0738-2898-28.3.135&amp;getFTLinkType=true&amp;doiForPubOfPage=10.1111%2Fepp.12991&amp;refDoi=10.24266%2F0738-2898-28.3.135&amp;linkType=Crossref&amp;linkSource=FULL_TEXT&amp;linkLocation=Reference" TargetMode="External"/><Relationship Id="rId37216aac9e17f1c79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/servlet/linkout?suffix=null&amp;dbid=128&amp;doi=10.1111%2Fepp.12991&amp;key=000209233300002&amp;getFTLinkType=true&amp;doiForPubOfPage=10.1111%2Fepp.12991&amp;refDoi=e_1_2_12_33_1%3AISI&amp;linkType=ISI&amp;linkSource=FULL_TEXT&amp;linkLocation=Reference" TargetMode="External"/><Relationship Id="rId84886aac9e17f1c8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26volume%3D46%26publication_year%3D2013%26pages%3D13-30%26journal%3DGreat%2BLakes%2BEntomologist%26author%3DTR%2BPetrice%26author%3DRA%2BHaack%26author%3DTM%2BPoland%26title%3DAttraction%2Bof%2BAgrilus%2Bplanipennis%2B%2528Coleoptera%253A%2BBuprestidae%2529%2Band%2Bother%2Bbuprestids%2Bto%2Bsticky%2Btraps%2Bof%2Bvarious%2Bcolors%2Band%2Bshapes&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId89686aac9e17f1cd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/servlet/linkout?suffix=ref&amp;dbid=16&amp;doi=10.1111%2Fepp.12991&amp;key=10.24266%2F0738-2898-6.1.18&amp;getFTLinkType=true&amp;doiForPubOfPage=10.1111%2Fepp.12991&amp;refDoi=10.24266%2F0738-2898-6.1.18&amp;linkType=Crossref&amp;linkSource=FULL_TEXT&amp;linkLocation=Reference" TargetMode="External"/><Relationship Id="rId68886aac9e17f1d39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=%2Fdoi%2F10.1002%2Fps.3375&amp;doi=10.1111%2Fepp.12991&amp;doiOfLink=10.1002%2Fps.3375&amp;linkType=VIEW_NO_ACCESS&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId21406aac9e17f1d5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26publication_year%3D1995%26pages%3D213-584%26author%3DJD%2BSolomon%26title%3DGuide%2Bto%2BInsect%2BBorers%2Bin%2BNorth%2BAmerican%2BBroadleaf%2BTrees%2Band%2BShrubs&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId95646aac9e17f1d87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/research/treesearch/1648" TargetMode="External"/><Relationship Id="rId75796aac9e17f1de6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=https%3A%2F%2Fdoi.org%2F10.1007%2F978-1-4419-0763-9_20&amp;doi=10.1111%2Fepp.12991&amp;doiOfLink=10.1007%2F978-1-4419-0763-9_20&amp;linkType=VIEW_NO_ACCESS&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId82466aac9e17f1eef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId80016aac9e17f1fc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12991" TargetMode="External"/><Relationship Id="rId21626aac9e17ee89b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21626aac9e17ee89b.jpg"/><Relationship Id="rId85306aac9e17efe8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85306aac9e17efe8a.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId768480575" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId922008277" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId69286ad01f6c3b4a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBFE/" TargetMode="External"/><Relationship Id="rId33026ad01f6c3b4f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBFE/categorization" TargetMode="External"/><Relationship Id="rId10116ad01f6c3bbde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBFE/photos" TargetMode="External"/><Relationship Id="rId80216ad01f6c3f3a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar%3Fhl%3Den%26q%3DAddesso%2BK%252C%2BDawadi%2BS%252C%2BGonzalez%2BA%252C%2BOliver%2BJ%2B%2526%2BO%2527Neal%2BP%2B%25282019%2529%2BManagement%2Bof%2BFlatheaded%2BAppletree%2BBorer%2Bin%2BNursery%2BProduction%2Bwith%2BCover%2BCrops.%2BIn%2BFlatheaded%2BBorer%2BWorkshop%252C%2Bp.%2B43.%2BTennessee%2BState%2BUniversity%252C%2BMcMinnville%252C%2BUSA%252C%2BJuly%2B1%25E2%2580%25902.&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId58396ad01f6c3f41e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=https%3A%2F%2Fct.prod.getft.io%2Fd2lsZXksb3VwLGh0dHBzOi8vYWNhZGVtaWMub3VwLmNvbS9HZXRGdHJDb250ZW50L0dldFJlc291cmNlQnlEb2lBbmRSZXNvdXJjZVR5cGU_ZG9pPTEwLjEwOTMlMmZqZWUlMmZ0b2FhMjI4JnJlc291cmNldHlwZT0z.rz4cV7D6PjO0CgMJcSNThJbVeQBmd5CPtw7ZkOzn9sc&amp;doi=10.1111%2Fepp.12991&amp;doiOfLink=10.1093%2Fjee%2Ftoaa228&amp;linkType=VIEW_FULL_ACCESS&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId13026ad01f6c3f44a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncat.org/battling-borers-in-organic-apple-production/" TargetMode="External"/><Relationship Id="rId74126ad01f6c3f48d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.ces.ncsu.edu/flatheaded-appletree-borer" TargetMode="External"/><Relationship Id="rId22226ad01f6c3f4ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26publication_year%3D1987%26author%3DDE%2BBright%26title%3DThe%2Binsects%2Band%2Barachnids%2Bof%2BCanada&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId74626ad01f6c3f5f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26volume%3D50%26publication_year%3D2005%26pages%3D1-29%26journal%3DAnnual%2BReview%2Bof%2BEntomology%26author%3DDR%2BCoyle%26author%3DTE%2BNebeker%26author%3DER%2BHart%26author%3DWJ%2BMattson%26title%3DBiology%2Band%2Bmanagement%2Bof%2Binsect%2Bpests%2Bin%2BNorth%2BAmerican%2Bintensively%2Bmanaged%2Bhardwood%2Bforest%2Bsystems&amp;doi=10.1111%2Fepp.12991&amp;doiOfLink=10.1146%2Fannurev.ento.50.071803.130431&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId33656ad01f6c3f67b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.unh.edu/resources/files/Resource001830_Rep2590.pdf" TargetMode="External"/><Relationship Id="rId26236ad01f6c3f70a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBFE/documents" TargetMode="External"/><Relationship Id="rId81416ad01f6c3f76d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId75276ad01f6c3f7ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26volume%3DB%25E2%2580%2590259%26publication_year%3D1942%26journal%3DOklahoma%2BAgricultural%2BExperiment%2BStation%2BBulletin%26author%3DF%2BFenton%26title%3DThe%2Bflatheaded%2Bapple%2Btree%2Bborer%2B%2528Chrysobothris%2Bfemorata%2B%2528Oliver%2529%2529&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId69576ad01f6c3f894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trace.tennessee.edu/utk_agexcomhort/55" TargetMode="External"/><Relationship Id="rId34866ad01f6c3f8b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar%3Fhl%3Den%26q%3DFulcher%2BA%2B%25282012%2529%2BScouting%2Band%2BMonitoring%2BPests%2Bof%2BDeciduous%2BTrees%2Bduring%2BNursery%2BProduction.%2BUT%2BExtension.%2BW142.%2B13%2Bpp.%2BRetrieved%2Bfrom%2Bhttps%253A%252F%252Ftrace.tennessee.edu%252Futk_agexcomhort%252F55%2B%255Baccessed%2B21%25E2%2580%259011%25E2%2580%25902023%255D.&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId63186ad01f6c3f9fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=https%3A%2F%2Fct.prod.getft.io%2Fd2lsZXksdW5kZWZpbmVkLGh0dHA6Ly9keC5kb2kub3JnLzEwLjE2NTMvMDI0LjA5OC4wMjMw.l4XiOY12Y1LolYAPSsHPIWih2oqyzZ2Bvl2sWrkQEGQ&amp;doi=10.1111%2Fepp.12991&amp;doiOfLink=10.1653%2F024.098.0230&amp;linkType=VIEW_FULL_ACCESS&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId99216ad01f6c3fb46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/servlet/linkout?suffix=ref&amp;dbid=16&amp;doi=10.1111%2Fepp.12991&amp;key=10.24266%2F0738-2898-28.3.135&amp;getFTLinkType=true&amp;doiForPubOfPage=10.1111%2Fepp.12991&amp;refDoi=10.24266%2F0738-2898-28.3.135&amp;linkType=Crossref&amp;linkSource=FULL_TEXT&amp;linkLocation=Reference" TargetMode="External"/><Relationship Id="rId26246ad01f6c3fbcd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/servlet/linkout?suffix=null&amp;dbid=128&amp;doi=10.1111%2Fepp.12991&amp;key=000209233300002&amp;getFTLinkType=true&amp;doiForPubOfPage=10.1111%2Fepp.12991&amp;refDoi=e_1_2_12_33_1%3AISI&amp;linkType=ISI&amp;linkSource=FULL_TEXT&amp;linkLocation=Reference" TargetMode="External"/><Relationship Id="rId22556ad01f6c3fbe1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26volume%3D46%26publication_year%3D2013%26pages%3D13-30%26journal%3DGreat%2BLakes%2BEntomologist%26author%3DTR%2BPetrice%26author%3DRA%2BHaack%26author%3DTM%2BPoland%26title%3DAttraction%2Bof%2BAgrilus%2Bplanipennis%2B%2528Coleoptera%253A%2BBuprestidae%2529%2Band%2Bother%2Bbuprestids%2Bto%2Bsticky%2Btraps%2Bof%2Bvarious%2Bcolors%2Band%2Bshapes&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId59186ad01f6c3fc2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/servlet/linkout?suffix=ref&amp;dbid=16&amp;doi=10.1111%2Fepp.12991&amp;key=10.24266%2F0738-2898-6.1.18&amp;getFTLinkType=true&amp;doiForPubOfPage=10.1111%2Fepp.12991&amp;refDoi=10.24266%2F0738-2898-6.1.18&amp;linkType=Crossref&amp;linkSource=FULL_TEXT&amp;linkLocation=Reference" TargetMode="External"/><Relationship Id="rId92486ad01f6c3fc92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=%2Fdoi%2F10.1002%2Fps.3375&amp;doi=10.1111%2Fepp.12991&amp;doiOfLink=10.1002%2Fps.3375&amp;linkType=VIEW_NO_ACCESS&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId30776ad01f6c3fcba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26publication_year%3D1995%26pages%3D213-584%26author%3DJD%2BSolomon%26title%3DGuide%2Bto%2BInsect%2BBorers%2Bin%2BNorth%2BAmerican%2BBroadleaf%2BTrees%2Band%2BShrubs&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId84696ad01f6c3fce2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/research/treesearch/1648" TargetMode="External"/><Relationship Id="rId17516ad01f6c3fd41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=https%3A%2F%2Fdoi.org%2F10.1007%2F978-1-4419-0763-9_20&amp;doi=10.1111%2Fepp.12991&amp;doiOfLink=10.1007%2F978-1-4419-0763-9_20&amp;linkType=VIEW_NO_ACCESS&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId18886ad01f6c3fe59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId39226ad01f6c3ff2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12991" TargetMode="External"/><Relationship Id="rId97836ad01f6c3baba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97836ad01f6c3baba.jpg"/><Relationship Id="rId82506ad01f6c3d415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82506ad01f6c3d415.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>