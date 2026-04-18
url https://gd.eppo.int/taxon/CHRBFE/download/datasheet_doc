--- v7 (2026-03-28)
+++ v8 (2026-04-18)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> LeConte</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> flat-headed apple tree borer, flatheaded appletree borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386269c74c7fd5d90" w:history="1">
+            <w:hyperlink r:id="rId536969e3ec9785bde" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId638369c74c7fd5de3" w:history="1">
+            <w:hyperlink r:id="rId233469e3ec9785c72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CHRBFE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="44198242" name="name785569c74c7fd6439" descr="9973.jpg"/>
+                  <wp:docPr id="40077496" name="name711569e3ec978628a" descr="9973.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="9973.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId554069c74c7fd6437" cstate="print"/>
+                          <a:blip r:embed="rId463669e3ec9786288" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId906769c74c7fd6565" w:history="1">
+            <w:hyperlink r:id="rId110269e3ec97863ac" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1978,63 +1978,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. femorata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been reported in most of the southern provinces, and its northernmost records are at approximately 52° N latitude. A number of records in the literature for the rest of the Americas (e.g. Mexico, Costa Rica, Ecuador) and Asia (e.g. India, Thailand) were considered doubtful or invalid in the EPPO PRA (EPPO, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="67055397" name="name766169c74c7fd7de5" descr="CHRBFE_distribution_map.jpg"/>
+            <wp:docPr id="72370713" name="name744169e3ec9787c0a" descr="CHRBFE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CHRBFE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId203969c74c7fd7de1" cstate="print"/>
+                    <a:blip r:embed="rId792469e3ec9787c07" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5199,51 +5199,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Addesso K, Dawadi S, Gonzalez A, Oliver J &amp; O'Neal P (2019) Management of Flatheaded Appletree Borer in Nursery Production with Cover Crops. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flatheaded Borer Workshop</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, p. 43. Tennessee State University, McMinnville, USA, July 1-2. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId901869c74c7fd9466" w:history="1"/>
+      <w:hyperlink r:id="rId459169e3ec97892c7" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Addesso K, Dawadi S, Oliver JB, Fare D &amp; Witcher A (2018) Managing Flatheaded Appletree Borer with Cover Crops. SNA Research Conference 62, 13-16.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -5256,109 +5256,109 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Addesso K, Oliver J, Youssef N &amp; Fare D (2020) Evaluation of systemic imidacloprid and herbicide treatments on flatheaded borer (Coleoptera: Buprestidae) management in field nursery production. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Economic Entomology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 113, 2808-2819. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId622869c74c7fd94d7" w:history="1"/>
+      <w:hyperlink r:id="rId969169e3ec978933a" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ames G (2018) Battling Borers in Organic Apple Production - The National Center for Appropriate Technology. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId977269c74c7fd9501" w:history="1">
+      <w:hyperlink r:id="rId602069e3ec9789364" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncat.org/battling-borers-in-organic-apple-production/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed in September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Baker (2019) Flatheaded appletree borer. North Carolina State Extension Publication. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId898669c74c7fd9542" w:history="1">
+      <w:hyperlink r:id="rId846569e3ec97893a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://content.ces.ncsu.edu/flatheaded-appletree-borer</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21-11-2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5371,51 +5371,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Beddes T &amp; Caron M (2014) Pacific Flatheaded Borer and Flatheaded Appletree Borer. Utah Pests Fact Sheet, ENT-170-14PR. 4 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bright DE (1987) The metallic wood-boring beetles of Canada and Alaska, Coleoptera: Buprestidae. In The insects and arachnids of Canada (p. part. 15). Ottawa: Biosystematics Research Center. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId627169c74c7fd95a0" w:history="1"/>
+      <w:hyperlink r:id="rId288669e3ec9789406" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Burke HE (1919) Biological Notes on the Flatheaded Apple Tree Borer (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5526,51 +5526,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Coyle DR, Nebeker TE, Hart ER &amp; Mattson WJ (2005) Biology and management of insect pests in North American intensively managed hardwood forest systems. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Annual Review of Entomology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 50, 1-29. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId317269c74c7fd96b2" w:history="1"/>
+      <w:hyperlink r:id="rId712969e3ec978950c" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dawadi S, Oliver JB, O'Neal P &amp; Addesso KM (2019) Management of flatheaded appletree borer (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5603,51 +5603,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 75, 1971-1978.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Eaton AT (2011) Borers in New Hampshire Apple Trees. University of New Hampshire Cooperative Extension. 8 pp. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId256569c74c7fd973a" w:history="1">
+      <w:hyperlink r:id="rId906869e3ec9789598" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://extension.unh.edu/resources/files/Resource001830_Rep2590.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21-11-2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5682,51 +5682,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. mali</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId859369c74c7fd97b6" w:history="1">
+      <w:hyperlink r:id="rId509169e3ec9789617" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CHRBFE/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21-11-2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5741,51 +5741,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2018) ISPM 15 Regulation of wood packaging material in international trade. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International standards for phytosanitary measures</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId200669c74c7fd9813" w:history="1">
+      <w:hyperlink r:id="rId930669e3ec9789677" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/core-activities/standards-setting/ispms/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 21-11-2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5820,51 +5820,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Oliver)). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oklahoma Agricultural Experiment Station Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Vol. B-259. 31 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId229369c74c7fd988f" w:history="1"/>
+      <w:hyperlink r:id="rId799269e3ec97896f7" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fenton FA &amp; Maxwell JM (1937) Flat-headed Apple Tree Borer in Oklahoma. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5915,72 +5915,72 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4(1), 1-14.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fulcher A (2012) Scouting and Monitoring Pests of Deciduous Trees during Nursery Production. UT Extension. W142. 13 pp. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId920369c74c7fd9933" w:history="1">
+      <w:hyperlink r:id="rId928769e3ec978979f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://trace.tennessee.edu/utk_agexcomhort/55</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 21-11-2023]. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId772669c74c7fd9953" w:history="1"/>
+      <w:hyperlink r:id="rId569469e3ec97897bf" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hansen JA (2010) Identification and Phylogenetic Characterization of Select Species of Buprestidae (Coleoptera) and Sesiidae (Lepidoptera) Wood Boring Insect Families Occuring Across the Southeastern United States. University of Tennessee. Ph. D. Thesis. 205 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -6127,51 +6127,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Klingeman WE, Hansen JA, Basham JP, Oliver JB, Youssef NN, Swink W, Nalepa CA, Fare DC &amp; Moulton JK (2015) Seasonal Flight Activity and Distribution of Metallic Woodboring Beetles (Coleoptera: Buprestidae) Collected in North Carolina and Tennessee. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Florida Entomologist</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 98, 579-587. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId809669c74c7fd9a94" w:history="1"/>
+      <w:hyperlink r:id="rId910869e3ec9789907" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Krischik &amp; Davidson (2013) Flatheaded appletree borer. IPM of Midwest Landscapes - Pest of Trees and Shrubs, 135-136.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -6316,51 +6316,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oliver JB, Fare DC, Youssef N, Scholl SS, Reding ME, Ranger CM, Moyseenko JJ &amp; Halcomb MA (2010) Evaluation of a Single Application of Neonicotinoid and Multi-Application Contact Insecticides for Flatheaded Borer Management in Field Grown Red Maple Cultivars. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Environmental Horticulture</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 28, 135-149. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId335269c74c7fd9bd1" w:history="1"/>
+      <w:hyperlink r:id="rId454569e3ec9789a4e" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Paiero SM, Jackson MD, Jewiss-Gaines A, Kimoto T, Gill BD &amp; Marshall SA (2012) Field Guide to the jewel beetles (Coleoptera: Buprestidae) of Northeastern North America. Canadian Food Inspection Agency. 411 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -6393,100 +6393,100 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Coleoptera: Buprestidae) and other buprestids to sticky traps of various colors and shapes. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Great Lakes Entomologist</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 46, 13-30. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId802069c74c7fd9c6e" w:history="1"/>
+      <w:hyperlink r:id="rId826169e3ec9789ad4" w:history="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId313769c74c7fd9c82" w:history="1"/>
+      <w:hyperlink r:id="rId234769e3ec9789b36" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Potter DA, Timmons GM &amp; Gordon FC (1988) Flatheaded Apple Tree Borer (Coleoptera: Buprestidae) in Nursery-Grown Red Maples: Phenology of Emergence, Treatment Timing, and Response to Stressed Trees. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Environmental Horticulture</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6, 18-22. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId917269c74c7fd9ccf" w:history="1"/>
+      <w:hyperlink r:id="rId455769e3ec9789b87" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Seagraves BL, Redmond CT &amp; Potter DA (2013) Relative resistance or susceptibility of maple (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6501,89 +6501,89 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) species, hybrids and cultivars to six arthropod pests of production nurseries. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pest Management Science</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 69, 112-119. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId257269c74c7fd9d35" w:history="1"/>
+      <w:hyperlink r:id="rId631569e3ec9789bee" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solomon JD (1995) Order Coleoptera – Beetles. In Guide to Insect Borers in North American Broadleaf Trees and Shrubs, pp. 213-584. USDA Forest Service, Agriculture Handbook, AH-706. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId340569c74c7fd9d5c" w:history="1"/>
+      <w:hyperlink r:id="rId684769e3ec9789c16" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solomon JD &amp; Payne JA (1986) A Guide to the Insect Borers, Pruners, and Girdlers of Pecan and Hickory. General Technical Report SO-64. USDA, Forest Service, Southern Forest Experiment Station, New Orleans, USA. 31 pp. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId822669c74c7fd9d84" w:history="1">
+      <w:hyperlink r:id="rId736969e3ec9789c3f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/research/treesearch/1648</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21-11-2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6596,51 +6596,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Steed BE &amp; Burton DA (2015) Field guide to diseases and insects of quaking aspen in the West. Part 1: wood and bark boring insects. USDA, Forest Service, Forest Health Protection, Missoula, USA. 115 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thompson TE &amp; Conner PJ (2012) Chapter 20: Pecan. In Fruit Breeding (eds. NL Badenes &amp; D Byrne), pp. 771-801. Springer, New York, USA. 890 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId109069c74c7fd9de3" w:history="1"/>
+      <w:hyperlink r:id="rId312069e3ec9789ca0" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wellso SG &amp; Manley GV (2007) A revision of the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6753,51 +6753,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chrysobothris femorata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId319169c74c7fd9efc" w:history="1">
+      <w:hyperlink r:id="rId395769e3ec9789dba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6882,51 +6882,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 28-34. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId470769c74c7fd9fcf" w:history="1">
+      <w:hyperlink r:id="rId751769e3ec9789e91" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12991</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -7022,137 +7022,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="49702771">
+  <w:abstractNum w:abstractNumId="84183871">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="88353121">
+    <w:lvl w:ilvl="0" w:tplc="63788426">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="88353121" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="63788426" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="88353121" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="63788426" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="88353121" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="63788426" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="88353121" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="63788426" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="88353121" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="63788426" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="88353121" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="63788426" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="88353121" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="63788426" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="88353121" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="63788426" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49702770">
+  <w:abstractNum w:abstractNumId="84183870">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81656902">
+    <w:lvl w:ilvl="0" w:tplc="24951371">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7904,55 +7904,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="49702770">
-    <w:abstractNumId w:val="49702770"/>
+  <w:num w:numId="84183870">
+    <w:abstractNumId w:val="84183870"/>
   </w:num>
-  <w:num w:numId="49702771">
-    <w:abstractNumId w:val="49702771"/>
+  <w:num w:numId="84183871">
+    <w:abstractNumId w:val="84183871"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19502,51 +19502,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId514780876" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId525562730" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId386269c74c7fd5d90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBFE/" TargetMode="External"/><Relationship Id="rId638369c74c7fd5de3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBFE/categorization" TargetMode="External"/><Relationship Id="rId906769c74c7fd6565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBFE/photos" TargetMode="External"/><Relationship Id="rId901869c74c7fd9466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar%3Fhl%3Den%26q%3DAddesso%2BK%252C%2BDawadi%2BS%252C%2BGonzalez%2BA%252C%2BOliver%2BJ%2B%2526%2BO%2527Neal%2BP%2B%25282019%2529%2BManagement%2Bof%2BFlatheaded%2BAppletree%2BBorer%2Bin%2BNursery%2BProduction%2Bwith%2BCover%2BCrops.%2BIn%2BFlatheaded%2BBorer%2BWorkshop%252C%2Bp.%2B43.%2BTennessee%2BState%2BUniversity%252C%2BMcMinnville%252C%2BUSA%252C%2BJuly%2B1%25E2%2580%25902.&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId622869c74c7fd94d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=https%3A%2F%2Fct.prod.getft.io%2Fd2lsZXksb3VwLGh0dHBzOi8vYWNhZGVtaWMub3VwLmNvbS9HZXRGdHJDb250ZW50L0dldFJlc291cmNlQnlEb2lBbmRSZXNvdXJjZVR5cGU_ZG9pPTEwLjEwOTMlMmZqZWUlMmZ0b2FhMjI4JnJlc291cmNldHlwZT0z.rz4cV7D6PjO0CgMJcSNThJbVeQBmd5CPtw7ZkOzn9sc&amp;doi=10.1111%2Fepp.12991&amp;doiOfLink=10.1093%2Fjee%2Ftoaa228&amp;linkType=VIEW_FULL_ACCESS&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId977269c74c7fd9501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncat.org/battling-borers-in-organic-apple-production/" TargetMode="External"/><Relationship Id="rId898669c74c7fd9542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.ces.ncsu.edu/flatheaded-appletree-borer" TargetMode="External"/><Relationship Id="rId627169c74c7fd95a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26publication_year%3D1987%26author%3DDE%2BBright%26title%3DThe%2Binsects%2Band%2Barachnids%2Bof%2BCanada&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId317269c74c7fd96b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26volume%3D50%26publication_year%3D2005%26pages%3D1-29%26journal%3DAnnual%2BReview%2Bof%2BEntomology%26author%3DDR%2BCoyle%26author%3DTE%2BNebeker%26author%3DER%2BHart%26author%3DWJ%2BMattson%26title%3DBiology%2Band%2Bmanagement%2Bof%2Binsect%2Bpests%2Bin%2BNorth%2BAmerican%2Bintensively%2Bmanaged%2Bhardwood%2Bforest%2Bsystems&amp;doi=10.1111%2Fepp.12991&amp;doiOfLink=10.1146%2Fannurev.ento.50.071803.130431&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId256569c74c7fd973a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.unh.edu/resources/files/Resource001830_Rep2590.pdf" TargetMode="External"/><Relationship Id="rId859369c74c7fd97b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBFE/documents" TargetMode="External"/><Relationship Id="rId200669c74c7fd9813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId229369c74c7fd988f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26volume%3DB%25E2%2580%2590259%26publication_year%3D1942%26journal%3DOklahoma%2BAgricultural%2BExperiment%2BStation%2BBulletin%26author%3DF%2BFenton%26title%3DThe%2Bflatheaded%2Bapple%2Btree%2Bborer%2B%2528Chrysobothris%2Bfemorata%2B%2528Oliver%2529%2529&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId920369c74c7fd9933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trace.tennessee.edu/utk_agexcomhort/55" TargetMode="External"/><Relationship Id="rId772669c74c7fd9953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar%3Fhl%3Den%26q%3DFulcher%2BA%2B%25282012%2529%2BScouting%2Band%2BMonitoring%2BPests%2Bof%2BDeciduous%2BTrees%2Bduring%2BNursery%2BProduction.%2BUT%2BExtension.%2BW142.%2B13%2Bpp.%2BRetrieved%2Bfrom%2Bhttps%253A%252F%252Ftrace.tennessee.edu%252Futk_agexcomhort%252F55%2B%255Baccessed%2B21%25E2%2580%259011%25E2%2580%25902023%255D.&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId809669c74c7fd9a94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=https%3A%2F%2Fct.prod.getft.io%2Fd2lsZXksdW5kZWZpbmVkLGh0dHA6Ly9keC5kb2kub3JnLzEwLjE2NTMvMDI0LjA5OC4wMjMw.l4XiOY12Y1LolYAPSsHPIWih2oqyzZ2Bvl2sWrkQEGQ&amp;doi=10.1111%2Fepp.12991&amp;doiOfLink=10.1653%2F024.098.0230&amp;linkType=VIEW_FULL_ACCESS&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId335269c74c7fd9bd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/servlet/linkout?suffix=ref&amp;dbid=16&amp;doi=10.1111%2Fepp.12991&amp;key=10.24266%2F0738-2898-28.3.135&amp;getFTLinkType=true&amp;doiForPubOfPage=10.1111%2Fepp.12991&amp;refDoi=10.24266%2F0738-2898-28.3.135&amp;linkType=Crossref&amp;linkSource=FULL_TEXT&amp;linkLocation=Reference" TargetMode="External"/><Relationship Id="rId802069c74c7fd9c6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/servlet/linkout?suffix=null&amp;dbid=128&amp;doi=10.1111%2Fepp.12991&amp;key=000209233300002&amp;getFTLinkType=true&amp;doiForPubOfPage=10.1111%2Fepp.12991&amp;refDoi=e_1_2_12_33_1%3AISI&amp;linkType=ISI&amp;linkSource=FULL_TEXT&amp;linkLocation=Reference" TargetMode="External"/><Relationship Id="rId313769c74c7fd9c82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26volume%3D46%26publication_year%3D2013%26pages%3D13-30%26journal%3DGreat%2BLakes%2BEntomologist%26author%3DTR%2BPetrice%26author%3DRA%2BHaack%26author%3DTM%2BPoland%26title%3DAttraction%2Bof%2BAgrilus%2Bplanipennis%2B%2528Coleoptera%253A%2BBuprestidae%2529%2Band%2Bother%2Bbuprestids%2Bto%2Bsticky%2Btraps%2Bof%2Bvarious%2Bcolors%2Band%2Bshapes&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId917269c74c7fd9ccf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/servlet/linkout?suffix=ref&amp;dbid=16&amp;doi=10.1111%2Fepp.12991&amp;key=10.24266%2F0738-2898-6.1.18&amp;getFTLinkType=true&amp;doiForPubOfPage=10.1111%2Fepp.12991&amp;refDoi=10.24266%2F0738-2898-6.1.18&amp;linkType=Crossref&amp;linkSource=FULL_TEXT&amp;linkLocation=Reference" TargetMode="External"/><Relationship Id="rId257269c74c7fd9d35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=%2Fdoi%2F10.1002%2Fps.3375&amp;doi=10.1111%2Fepp.12991&amp;doiOfLink=10.1002%2Fps.3375&amp;linkType=VIEW_NO_ACCESS&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId340569c74c7fd9d5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26publication_year%3D1995%26pages%3D213-584%26author%3DJD%2BSolomon%26title%3DGuide%2Bto%2BInsect%2BBorers%2Bin%2BNorth%2BAmerican%2BBroadleaf%2BTrees%2Band%2BShrubs&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId822669c74c7fd9d84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/research/treesearch/1648" TargetMode="External"/><Relationship Id="rId109069c74c7fd9de3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=https%3A%2F%2Fdoi.org%2F10.1007%2F978-1-4419-0763-9_20&amp;doi=10.1111%2Fepp.12991&amp;doiOfLink=10.1007%2F978-1-4419-0763-9_20&amp;linkType=VIEW_NO_ACCESS&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId319169c74c7fd9efc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId470769c74c7fd9fcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12991" TargetMode="External"/><Relationship Id="rId554069c74c7fd6437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId554069c74c7fd6437.jpg"/><Relationship Id="rId203969c74c7fd7de1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId203969c74c7fd7de1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId327568430" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId392708382" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId536969e3ec9785bde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBFE/" TargetMode="External"/><Relationship Id="rId233469e3ec9785c72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBFE/categorization" TargetMode="External"/><Relationship Id="rId110269e3ec97863ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBFE/photos" TargetMode="External"/><Relationship Id="rId459169e3ec97892c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar%3Fhl%3Den%26q%3DAddesso%2BK%252C%2BDawadi%2BS%252C%2BGonzalez%2BA%252C%2BOliver%2BJ%2B%2526%2BO%2527Neal%2BP%2B%25282019%2529%2BManagement%2Bof%2BFlatheaded%2BAppletree%2BBorer%2Bin%2BNursery%2BProduction%2Bwith%2BCover%2BCrops.%2BIn%2BFlatheaded%2BBorer%2BWorkshop%252C%2Bp.%2B43.%2BTennessee%2BState%2BUniversity%252C%2BMcMinnville%252C%2BUSA%252C%2BJuly%2B1%25E2%2580%25902.&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId969169e3ec978933a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=https%3A%2F%2Fct.prod.getft.io%2Fd2lsZXksb3VwLGh0dHBzOi8vYWNhZGVtaWMub3VwLmNvbS9HZXRGdHJDb250ZW50L0dldFJlc291cmNlQnlEb2lBbmRSZXNvdXJjZVR5cGU_ZG9pPTEwLjEwOTMlMmZqZWUlMmZ0b2FhMjI4JnJlc291cmNldHlwZT0z.rz4cV7D6PjO0CgMJcSNThJbVeQBmd5CPtw7ZkOzn9sc&amp;doi=10.1111%2Fepp.12991&amp;doiOfLink=10.1093%2Fjee%2Ftoaa228&amp;linkType=VIEW_FULL_ACCESS&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId602069e3ec9789364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncat.org/battling-borers-in-organic-apple-production/" TargetMode="External"/><Relationship Id="rId846569e3ec97893a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.ces.ncsu.edu/flatheaded-appletree-borer" TargetMode="External"/><Relationship Id="rId288669e3ec9789406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26publication_year%3D1987%26author%3DDE%2BBright%26title%3DThe%2Binsects%2Band%2Barachnids%2Bof%2BCanada&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId712969e3ec978950c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26volume%3D50%26publication_year%3D2005%26pages%3D1-29%26journal%3DAnnual%2BReview%2Bof%2BEntomology%26author%3DDR%2BCoyle%26author%3DTE%2BNebeker%26author%3DER%2BHart%26author%3DWJ%2BMattson%26title%3DBiology%2Band%2Bmanagement%2Bof%2Binsect%2Bpests%2Bin%2BNorth%2BAmerican%2Bintensively%2Bmanaged%2Bhardwood%2Bforest%2Bsystems&amp;doi=10.1111%2Fepp.12991&amp;doiOfLink=10.1146%2Fannurev.ento.50.071803.130431&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId906869e3ec9789598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.unh.edu/resources/files/Resource001830_Rep2590.pdf" TargetMode="External"/><Relationship Id="rId509169e3ec9789617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBFE/documents" TargetMode="External"/><Relationship Id="rId930669e3ec9789677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId799269e3ec97896f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26volume%3DB%25E2%2580%2590259%26publication_year%3D1942%26journal%3DOklahoma%2BAgricultural%2BExperiment%2BStation%2BBulletin%26author%3DF%2BFenton%26title%3DThe%2Bflatheaded%2Bapple%2Btree%2Bborer%2B%2528Chrysobothris%2Bfemorata%2B%2528Oliver%2529%2529&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId928769e3ec978979f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trace.tennessee.edu/utk_agexcomhort/55" TargetMode="External"/><Relationship Id="rId569469e3ec97897bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar%3Fhl%3Den%26q%3DFulcher%2BA%2B%25282012%2529%2BScouting%2Band%2BMonitoring%2BPests%2Bof%2BDeciduous%2BTrees%2Bduring%2BNursery%2BProduction.%2BUT%2BExtension.%2BW142.%2B13%2Bpp.%2BRetrieved%2Bfrom%2Bhttps%253A%252F%252Ftrace.tennessee.edu%252Futk_agexcomhort%252F55%2B%255Baccessed%2B21%25E2%2580%259011%25E2%2580%25902023%255D.&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId910869e3ec9789907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=https%3A%2F%2Fct.prod.getft.io%2Fd2lsZXksdW5kZWZpbmVkLGh0dHA6Ly9keC5kb2kub3JnLzEwLjE2NTMvMDI0LjA5OC4wMjMw.l4XiOY12Y1LolYAPSsHPIWih2oqyzZ2Bvl2sWrkQEGQ&amp;doi=10.1111%2Fepp.12991&amp;doiOfLink=10.1653%2F024.098.0230&amp;linkType=VIEW_FULL_ACCESS&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId454569e3ec9789a4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/servlet/linkout?suffix=ref&amp;dbid=16&amp;doi=10.1111%2Fepp.12991&amp;key=10.24266%2F0738-2898-28.3.135&amp;getFTLinkType=true&amp;doiForPubOfPage=10.1111%2Fepp.12991&amp;refDoi=10.24266%2F0738-2898-28.3.135&amp;linkType=Crossref&amp;linkSource=FULL_TEXT&amp;linkLocation=Reference" TargetMode="External"/><Relationship Id="rId826169e3ec9789ad4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/servlet/linkout?suffix=null&amp;dbid=128&amp;doi=10.1111%2Fepp.12991&amp;key=000209233300002&amp;getFTLinkType=true&amp;doiForPubOfPage=10.1111%2Fepp.12991&amp;refDoi=e_1_2_12_33_1%3AISI&amp;linkType=ISI&amp;linkSource=FULL_TEXT&amp;linkLocation=Reference" TargetMode="External"/><Relationship Id="rId234769e3ec9789b36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26volume%3D46%26publication_year%3D2013%26pages%3D13-30%26journal%3DGreat%2BLakes%2BEntomologist%26author%3DTR%2BPetrice%26author%3DRA%2BHaack%26author%3DTM%2BPoland%26title%3DAttraction%2Bof%2BAgrilus%2Bplanipennis%2B%2528Coleoptera%253A%2BBuprestidae%2529%2Band%2Bother%2Bbuprestids%2Bto%2Bsticky%2Btraps%2Bof%2Bvarious%2Bcolors%2Band%2Bshapes&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId455769e3ec9789b87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/servlet/linkout?suffix=ref&amp;dbid=16&amp;doi=10.1111%2Fepp.12991&amp;key=10.24266%2F0738-2898-6.1.18&amp;getFTLinkType=true&amp;doiForPubOfPage=10.1111%2Fepp.12991&amp;refDoi=10.24266%2F0738-2898-6.1.18&amp;linkType=Crossref&amp;linkSource=FULL_TEXT&amp;linkLocation=Reference" TargetMode="External"/><Relationship Id="rId631569e3ec9789bee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=%2Fdoi%2F10.1002%2Fps.3375&amp;doi=10.1111%2Fepp.12991&amp;doiOfLink=10.1002%2Fps.3375&amp;linkType=VIEW_NO_ACCESS&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId684769e3ec9789c16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26publication_year%3D1995%26pages%3D213-584%26author%3DJD%2BSolomon%26title%3DGuide%2Bto%2BInsect%2BBorers%2Bin%2BNorth%2BAmerican%2BBroadleaf%2BTrees%2Band%2BShrubs&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId736969e3ec9789c3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/research/treesearch/1648" TargetMode="External"/><Relationship Id="rId312069e3ec9789ca0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=https%3A%2F%2Fdoi.org%2F10.1007%2F978-1-4419-0763-9_20&amp;doi=10.1111%2Fepp.12991&amp;doiOfLink=10.1007%2F978-1-4419-0763-9_20&amp;linkType=VIEW_NO_ACCESS&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId395769e3ec9789dba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId751769e3ec9789e91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12991" TargetMode="External"/><Relationship Id="rId463669e3ec9786288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId463669e3ec9786288.jpg"/><Relationship Id="rId792469e3ec9787c07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId792469e3ec9787c07.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>