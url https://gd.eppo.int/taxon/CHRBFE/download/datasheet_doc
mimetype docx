--- v8 (2026-04-18)
+++ v9 (2026-05-13)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> LeConte</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> flat-headed apple tree borer, flatheaded appletree borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536969e3ec9785bde" w:history="1">
+            <w:hyperlink r:id="rId91886a04bc5ff1562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233469e3ec9785c72" w:history="1">
+            <w:hyperlink r:id="rId89146a04bc5ff15a6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CHRBFE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="40077496" name="name711569e3ec978628a" descr="9973.jpg"/>
+                  <wp:docPr id="4551691" name="name74166a04bc5ff1b33" descr="9973.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="9973.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId463669e3ec9786288" cstate="print"/>
+                          <a:blip r:embed="rId80716a04bc5ff1b31" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId110269e3ec97863ac" w:history="1">
+            <w:hyperlink r:id="rId83296a04bc5ff1c55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1978,63 +1978,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. femorata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been reported in most of the southern provinces, and its northernmost records are at approximately 52° N latitude. A number of records in the literature for the rest of the Americas (e.g. Mexico, Costa Rica, Ecuador) and Asia (e.g. India, Thailand) were considered doubtful or invalid in the EPPO PRA (EPPO, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="72370713" name="name744169e3ec9787c0a" descr="CHRBFE_distribution_map.jpg"/>
+            <wp:docPr id="21262883" name="name18056a04bc5ff32b6" descr="CHRBFE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CHRBFE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId792469e3ec9787c07" cstate="print"/>
+                    <a:blip r:embed="rId85516a04bc5ff32b2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5199,51 +5199,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Addesso K, Dawadi S, Gonzalez A, Oliver J &amp; O'Neal P (2019) Management of Flatheaded Appletree Borer in Nursery Production with Cover Crops. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flatheaded Borer Workshop</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, p. 43. Tennessee State University, McMinnville, USA, July 1-2. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId459169e3ec97892c7" w:history="1"/>
+      <w:hyperlink r:id="rId81586a04bc6000757" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Addesso K, Dawadi S, Oliver JB, Fare D &amp; Witcher A (2018) Managing Flatheaded Appletree Borer with Cover Crops. SNA Research Conference 62, 13-16.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -5256,109 +5256,109 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Addesso K, Oliver J, Youssef N &amp; Fare D (2020) Evaluation of systemic imidacloprid and herbicide treatments on flatheaded borer (Coleoptera: Buprestidae) management in field nursery production. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Economic Entomology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 113, 2808-2819. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId969169e3ec978933a" w:history="1"/>
+      <w:hyperlink r:id="rId54216a04bc60007c9" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ames G (2018) Battling Borers in Organic Apple Production - The National Center for Appropriate Technology. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId602069e3ec9789364" w:history="1">
+      <w:hyperlink r:id="rId99286a04bc60007f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncat.org/battling-borers-in-organic-apple-production/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed in September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Baker (2019) Flatheaded appletree borer. North Carolina State Extension Publication. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId846569e3ec97893a6" w:history="1">
+      <w:hyperlink r:id="rId43836a04bc6000833" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://content.ces.ncsu.edu/flatheaded-appletree-borer</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21-11-2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5371,51 +5371,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Beddes T &amp; Caron M (2014) Pacific Flatheaded Borer and Flatheaded Appletree Borer. Utah Pests Fact Sheet, ENT-170-14PR. 4 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bright DE (1987) The metallic wood-boring beetles of Canada and Alaska, Coleoptera: Buprestidae. In The insects and arachnids of Canada (p. part. 15). Ottawa: Biosystematics Research Center. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId288669e3ec9789406" w:history="1"/>
+      <w:hyperlink r:id="rId84926a04bc6000891" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Burke HE (1919) Biological Notes on the Flatheaded Apple Tree Borer (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5526,51 +5526,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Coyle DR, Nebeker TE, Hart ER &amp; Mattson WJ (2005) Biology and management of insect pests in North American intensively managed hardwood forest systems. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Annual Review of Entomology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 50, 1-29. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId712969e3ec978950c" w:history="1"/>
+      <w:hyperlink r:id="rId92746a04bc6000993" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dawadi S, Oliver JB, O'Neal P &amp; Addesso KM (2019) Management of flatheaded appletree borer (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5603,51 +5603,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 75, 1971-1978.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Eaton AT (2011) Borers in New Hampshire Apple Trees. University of New Hampshire Cooperative Extension. 8 pp. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId906869e3ec9789598" w:history="1">
+      <w:hyperlink r:id="rId46416a04bc6000a1c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://extension.unh.edu/resources/files/Resource001830_Rep2590.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21-11-2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5682,51 +5682,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. mali</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId509169e3ec9789617" w:history="1">
+      <w:hyperlink r:id="rId18206a04bc6000a99" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CHRBFE/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21-11-2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5741,51 +5741,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2018) ISPM 15 Regulation of wood packaging material in international trade. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International standards for phytosanitary measures</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId930669e3ec9789677" w:history="1">
+      <w:hyperlink r:id="rId52956a04bc6000af8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/core-activities/standards-setting/ispms/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 21-11-2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5820,51 +5820,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Oliver)). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oklahoma Agricultural Experiment Station Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Vol. B-259. 31 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId799269e3ec97896f7" w:history="1"/>
+      <w:hyperlink r:id="rId41836a04bc6000b74" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fenton FA &amp; Maxwell JM (1937) Flat-headed Apple Tree Borer in Oklahoma. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5915,72 +5915,72 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4(1), 1-14.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fulcher A (2012) Scouting and Monitoring Pests of Deciduous Trees during Nursery Production. UT Extension. W142. 13 pp. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId928769e3ec978979f" w:history="1">
+      <w:hyperlink r:id="rId15046a04bc6000c1a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://trace.tennessee.edu/utk_agexcomhort/55</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 21-11-2023]. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId569469e3ec97897bf" w:history="1"/>
+      <w:hyperlink r:id="rId20586a04bc6000c3a" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hansen JA (2010) Identification and Phylogenetic Characterization of Select Species of Buprestidae (Coleoptera) and Sesiidae (Lepidoptera) Wood Boring Insect Families Occuring Across the Southeastern United States. University of Tennessee. Ph. D. Thesis. 205 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -6127,51 +6127,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Klingeman WE, Hansen JA, Basham JP, Oliver JB, Youssef NN, Swink W, Nalepa CA, Fare DC &amp; Moulton JK (2015) Seasonal Flight Activity and Distribution of Metallic Woodboring Beetles (Coleoptera: Buprestidae) Collected in North Carolina and Tennessee. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Florida Entomologist</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 98, 579-587. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId910869e3ec9789907" w:history="1"/>
+      <w:hyperlink r:id="rId68516a04bc6000d7e" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Krischik &amp; Davidson (2013) Flatheaded appletree borer. IPM of Midwest Landscapes - Pest of Trees and Shrubs, 135-136.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -6316,51 +6316,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oliver JB, Fare DC, Youssef N, Scholl SS, Reding ME, Ranger CM, Moyseenko JJ &amp; Halcomb MA (2010) Evaluation of a Single Application of Neonicotinoid and Multi-Application Contact Insecticides for Flatheaded Borer Management in Field Grown Red Maple Cultivars. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Environmental Horticulture</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 28, 135-149. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId454569e3ec9789a4e" w:history="1"/>
+      <w:hyperlink r:id="rId11216a04bc6000ec2" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Paiero SM, Jackson MD, Jewiss-Gaines A, Kimoto T, Gill BD &amp; Marshall SA (2012) Field Guide to the jewel beetles (Coleoptera: Buprestidae) of Northeastern North America. Canadian Food Inspection Agency. 411 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -6393,100 +6393,100 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Coleoptera: Buprestidae) and other buprestids to sticky traps of various colors and shapes. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Great Lakes Entomologist</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 46, 13-30. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId826169e3ec9789ad4" w:history="1"/>
+      <w:hyperlink r:id="rId58586a04bc6000f46" w:history="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId234769e3ec9789b36" w:history="1"/>
+      <w:hyperlink r:id="rId80136a04bc6000f5a" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Potter DA, Timmons GM &amp; Gordon FC (1988) Flatheaded Apple Tree Borer (Coleoptera: Buprestidae) in Nursery-Grown Red Maples: Phenology of Emergence, Treatment Timing, and Response to Stressed Trees. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Environmental Horticulture</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6, 18-22. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId455769e3ec9789b87" w:history="1"/>
+      <w:hyperlink r:id="rId22836a04bc6000fba" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Seagraves BL, Redmond CT &amp; Potter DA (2013) Relative resistance or susceptibility of maple (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6501,89 +6501,89 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) species, hybrids and cultivars to six arthropod pests of production nurseries. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pest Management Science</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 69, 112-119. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId631569e3ec9789bee" w:history="1"/>
+      <w:hyperlink r:id="rId36956a04bc6001022" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solomon JD (1995) Order Coleoptera – Beetles. In Guide to Insect Borers in North American Broadleaf Trees and Shrubs, pp. 213-584. USDA Forest Service, Agriculture Handbook, AH-706. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId684769e3ec9789c16" w:history="1"/>
+      <w:hyperlink r:id="rId92466a04bc6001049" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solomon JD &amp; Payne JA (1986) A Guide to the Insect Borers, Pruners, and Girdlers of Pecan and Hickory. General Technical Report SO-64. USDA, Forest Service, Southern Forest Experiment Station, New Orleans, USA. 31 pp. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId736969e3ec9789c3f" w:history="1">
+      <w:hyperlink r:id="rId82116a04bc6001071" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/research/treesearch/1648</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21-11-2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6596,51 +6596,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Steed BE &amp; Burton DA (2015) Field guide to diseases and insects of quaking aspen in the West. Part 1: wood and bark boring insects. USDA, Forest Service, Forest Health Protection, Missoula, USA. 115 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thompson TE &amp; Conner PJ (2012) Chapter 20: Pecan. In Fruit Breeding (eds. NL Badenes &amp; D Byrne), pp. 771-801. Springer, New York, USA. 890 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId312069e3ec9789ca0" w:history="1"/>
+      <w:hyperlink r:id="rId18546a04bc60010d3" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wellso SG &amp; Manley GV (2007) A revision of the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6753,51 +6753,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chrysobothris femorata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId395769e3ec9789dba" w:history="1">
+      <w:hyperlink r:id="rId38036a04bc60011e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6882,51 +6882,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 28-34. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId751769e3ec9789e91" w:history="1">
+      <w:hyperlink r:id="rId28816a04bc60012c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12991</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -7022,137 +7022,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="84183871">
+  <w:abstractNum w:abstractNumId="29488850">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63788426">
+    <w:lvl w:ilvl="0" w:tplc="61203954">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="63788426" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="61203954" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="63788426" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="61203954" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="63788426" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="61203954" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="63788426" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="61203954" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="63788426" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="61203954" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="63788426" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="61203954" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="63788426" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="61203954" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="63788426" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="61203954" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="84183870">
+  <w:abstractNum w:abstractNumId="29488849">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="24951371">
+    <w:lvl w:ilvl="0" w:tplc="72309784">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7904,55 +7904,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="84183870">
-    <w:abstractNumId w:val="84183870"/>
+  <w:num w:numId="29488849">
+    <w:abstractNumId w:val="29488849"/>
   </w:num>
-  <w:num w:numId="84183871">
-    <w:abstractNumId w:val="84183871"/>
+  <w:num w:numId="29488850">
+    <w:abstractNumId w:val="29488850"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19502,51 +19502,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId327568430" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId392708382" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId536969e3ec9785bde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBFE/" TargetMode="External"/><Relationship Id="rId233469e3ec9785c72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBFE/categorization" TargetMode="External"/><Relationship Id="rId110269e3ec97863ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBFE/photos" TargetMode="External"/><Relationship Id="rId459169e3ec97892c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar%3Fhl%3Den%26q%3DAddesso%2BK%252C%2BDawadi%2BS%252C%2BGonzalez%2BA%252C%2BOliver%2BJ%2B%2526%2BO%2527Neal%2BP%2B%25282019%2529%2BManagement%2Bof%2BFlatheaded%2BAppletree%2BBorer%2Bin%2BNursery%2BProduction%2Bwith%2BCover%2BCrops.%2BIn%2BFlatheaded%2BBorer%2BWorkshop%252C%2Bp.%2B43.%2BTennessee%2BState%2BUniversity%252C%2BMcMinnville%252C%2BUSA%252C%2BJuly%2B1%25E2%2580%25902.&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId969169e3ec978933a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=https%3A%2F%2Fct.prod.getft.io%2Fd2lsZXksb3VwLGh0dHBzOi8vYWNhZGVtaWMub3VwLmNvbS9HZXRGdHJDb250ZW50L0dldFJlc291cmNlQnlEb2lBbmRSZXNvdXJjZVR5cGU_ZG9pPTEwLjEwOTMlMmZqZWUlMmZ0b2FhMjI4JnJlc291cmNldHlwZT0z.rz4cV7D6PjO0CgMJcSNThJbVeQBmd5CPtw7ZkOzn9sc&amp;doi=10.1111%2Fepp.12991&amp;doiOfLink=10.1093%2Fjee%2Ftoaa228&amp;linkType=VIEW_FULL_ACCESS&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId602069e3ec9789364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncat.org/battling-borers-in-organic-apple-production/" TargetMode="External"/><Relationship Id="rId846569e3ec97893a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.ces.ncsu.edu/flatheaded-appletree-borer" TargetMode="External"/><Relationship Id="rId288669e3ec9789406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26publication_year%3D1987%26author%3DDE%2BBright%26title%3DThe%2Binsects%2Band%2Barachnids%2Bof%2BCanada&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId712969e3ec978950c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26volume%3D50%26publication_year%3D2005%26pages%3D1-29%26journal%3DAnnual%2BReview%2Bof%2BEntomology%26author%3DDR%2BCoyle%26author%3DTE%2BNebeker%26author%3DER%2BHart%26author%3DWJ%2BMattson%26title%3DBiology%2Band%2Bmanagement%2Bof%2Binsect%2Bpests%2Bin%2BNorth%2BAmerican%2Bintensively%2Bmanaged%2Bhardwood%2Bforest%2Bsystems&amp;doi=10.1111%2Fepp.12991&amp;doiOfLink=10.1146%2Fannurev.ento.50.071803.130431&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId906869e3ec9789598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.unh.edu/resources/files/Resource001830_Rep2590.pdf" TargetMode="External"/><Relationship Id="rId509169e3ec9789617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBFE/documents" TargetMode="External"/><Relationship Id="rId930669e3ec9789677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId799269e3ec97896f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26volume%3DB%25E2%2580%2590259%26publication_year%3D1942%26journal%3DOklahoma%2BAgricultural%2BExperiment%2BStation%2BBulletin%26author%3DF%2BFenton%26title%3DThe%2Bflatheaded%2Bapple%2Btree%2Bborer%2B%2528Chrysobothris%2Bfemorata%2B%2528Oliver%2529%2529&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId928769e3ec978979f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trace.tennessee.edu/utk_agexcomhort/55" TargetMode="External"/><Relationship Id="rId569469e3ec97897bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar%3Fhl%3Den%26q%3DFulcher%2BA%2B%25282012%2529%2BScouting%2Band%2BMonitoring%2BPests%2Bof%2BDeciduous%2BTrees%2Bduring%2BNursery%2BProduction.%2BUT%2BExtension.%2BW142.%2B13%2Bpp.%2BRetrieved%2Bfrom%2Bhttps%253A%252F%252Ftrace.tennessee.edu%252Futk_agexcomhort%252F55%2B%255Baccessed%2B21%25E2%2580%259011%25E2%2580%25902023%255D.&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId910869e3ec9789907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=https%3A%2F%2Fct.prod.getft.io%2Fd2lsZXksdW5kZWZpbmVkLGh0dHA6Ly9keC5kb2kub3JnLzEwLjE2NTMvMDI0LjA5OC4wMjMw.l4XiOY12Y1LolYAPSsHPIWih2oqyzZ2Bvl2sWrkQEGQ&amp;doi=10.1111%2Fepp.12991&amp;doiOfLink=10.1653%2F024.098.0230&amp;linkType=VIEW_FULL_ACCESS&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId454569e3ec9789a4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/servlet/linkout?suffix=ref&amp;dbid=16&amp;doi=10.1111%2Fepp.12991&amp;key=10.24266%2F0738-2898-28.3.135&amp;getFTLinkType=true&amp;doiForPubOfPage=10.1111%2Fepp.12991&amp;refDoi=10.24266%2F0738-2898-28.3.135&amp;linkType=Crossref&amp;linkSource=FULL_TEXT&amp;linkLocation=Reference" TargetMode="External"/><Relationship Id="rId826169e3ec9789ad4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/servlet/linkout?suffix=null&amp;dbid=128&amp;doi=10.1111%2Fepp.12991&amp;key=000209233300002&amp;getFTLinkType=true&amp;doiForPubOfPage=10.1111%2Fepp.12991&amp;refDoi=e_1_2_12_33_1%3AISI&amp;linkType=ISI&amp;linkSource=FULL_TEXT&amp;linkLocation=Reference" TargetMode="External"/><Relationship Id="rId234769e3ec9789b36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26volume%3D46%26publication_year%3D2013%26pages%3D13-30%26journal%3DGreat%2BLakes%2BEntomologist%26author%3DTR%2BPetrice%26author%3DRA%2BHaack%26author%3DTM%2BPoland%26title%3DAttraction%2Bof%2BAgrilus%2Bplanipennis%2B%2528Coleoptera%253A%2BBuprestidae%2529%2Band%2Bother%2Bbuprestids%2Bto%2Bsticky%2Btraps%2Bof%2Bvarious%2Bcolors%2Band%2Bshapes&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId455769e3ec9789b87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/servlet/linkout?suffix=ref&amp;dbid=16&amp;doi=10.1111%2Fepp.12991&amp;key=10.24266%2F0738-2898-6.1.18&amp;getFTLinkType=true&amp;doiForPubOfPage=10.1111%2Fepp.12991&amp;refDoi=10.24266%2F0738-2898-6.1.18&amp;linkType=Crossref&amp;linkSource=FULL_TEXT&amp;linkLocation=Reference" TargetMode="External"/><Relationship Id="rId631569e3ec9789bee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=%2Fdoi%2F10.1002%2Fps.3375&amp;doi=10.1111%2Fepp.12991&amp;doiOfLink=10.1002%2Fps.3375&amp;linkType=VIEW_NO_ACCESS&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId684769e3ec9789c16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26publication_year%3D1995%26pages%3D213-584%26author%3DJD%2BSolomon%26title%3DGuide%2Bto%2BInsect%2BBorers%2Bin%2BNorth%2BAmerican%2BBroadleaf%2BTrees%2Band%2BShrubs&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId736969e3ec9789c3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/research/treesearch/1648" TargetMode="External"/><Relationship Id="rId312069e3ec9789ca0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=https%3A%2F%2Fdoi.org%2F10.1007%2F978-1-4419-0763-9_20&amp;doi=10.1111%2Fepp.12991&amp;doiOfLink=10.1007%2F978-1-4419-0763-9_20&amp;linkType=VIEW_NO_ACCESS&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId395769e3ec9789dba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId751769e3ec9789e91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12991" TargetMode="External"/><Relationship Id="rId463669e3ec9786288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId463669e3ec9786288.jpg"/><Relationship Id="rId792469e3ec9787c07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId792469e3ec9787c07.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId710621174" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId917795695" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId91886a04bc5ff1562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBFE/" TargetMode="External"/><Relationship Id="rId89146a04bc5ff15a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBFE/categorization" TargetMode="External"/><Relationship Id="rId83296a04bc5ff1c55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBFE/photos" TargetMode="External"/><Relationship Id="rId81586a04bc6000757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar%3Fhl%3Den%26q%3DAddesso%2BK%252C%2BDawadi%2BS%252C%2BGonzalez%2BA%252C%2BOliver%2BJ%2B%2526%2BO%2527Neal%2BP%2B%25282019%2529%2BManagement%2Bof%2BFlatheaded%2BAppletree%2BBorer%2Bin%2BNursery%2BProduction%2Bwith%2BCover%2BCrops.%2BIn%2BFlatheaded%2BBorer%2BWorkshop%252C%2Bp.%2B43.%2BTennessee%2BState%2BUniversity%252C%2BMcMinnville%252C%2BUSA%252C%2BJuly%2B1%25E2%2580%25902.&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId54216a04bc60007c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=https%3A%2F%2Fct.prod.getft.io%2Fd2lsZXksb3VwLGh0dHBzOi8vYWNhZGVtaWMub3VwLmNvbS9HZXRGdHJDb250ZW50L0dldFJlc291cmNlQnlEb2lBbmRSZXNvdXJjZVR5cGU_ZG9pPTEwLjEwOTMlMmZqZWUlMmZ0b2FhMjI4JnJlc291cmNldHlwZT0z.rz4cV7D6PjO0CgMJcSNThJbVeQBmd5CPtw7ZkOzn9sc&amp;doi=10.1111%2Fepp.12991&amp;doiOfLink=10.1093%2Fjee%2Ftoaa228&amp;linkType=VIEW_FULL_ACCESS&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId99286a04bc60007f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncat.org/battling-borers-in-organic-apple-production/" TargetMode="External"/><Relationship Id="rId43836a04bc6000833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.ces.ncsu.edu/flatheaded-appletree-borer" TargetMode="External"/><Relationship Id="rId84926a04bc6000891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26publication_year%3D1987%26author%3DDE%2BBright%26title%3DThe%2Binsects%2Band%2Barachnids%2Bof%2BCanada&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId92746a04bc6000993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26volume%3D50%26publication_year%3D2005%26pages%3D1-29%26journal%3DAnnual%2BReview%2Bof%2BEntomology%26author%3DDR%2BCoyle%26author%3DTE%2BNebeker%26author%3DER%2BHart%26author%3DWJ%2BMattson%26title%3DBiology%2Band%2Bmanagement%2Bof%2Binsect%2Bpests%2Bin%2BNorth%2BAmerican%2Bintensively%2Bmanaged%2Bhardwood%2Bforest%2Bsystems&amp;doi=10.1111%2Fepp.12991&amp;doiOfLink=10.1146%2Fannurev.ento.50.071803.130431&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId46416a04bc6000a1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.unh.edu/resources/files/Resource001830_Rep2590.pdf" TargetMode="External"/><Relationship Id="rId18206a04bc6000a99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBFE/documents" TargetMode="External"/><Relationship Id="rId52956a04bc6000af8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId41836a04bc6000b74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26volume%3DB%25E2%2580%2590259%26publication_year%3D1942%26journal%3DOklahoma%2BAgricultural%2BExperiment%2BStation%2BBulletin%26author%3DF%2BFenton%26title%3DThe%2Bflatheaded%2Bapple%2Btree%2Bborer%2B%2528Chrysobothris%2Bfemorata%2B%2528Oliver%2529%2529&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId15046a04bc6000c1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trace.tennessee.edu/utk_agexcomhort/55" TargetMode="External"/><Relationship Id="rId20586a04bc6000c3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar%3Fhl%3Den%26q%3DFulcher%2BA%2B%25282012%2529%2BScouting%2Band%2BMonitoring%2BPests%2Bof%2BDeciduous%2BTrees%2Bduring%2BNursery%2BProduction.%2BUT%2BExtension.%2BW142.%2B13%2Bpp.%2BRetrieved%2Bfrom%2Bhttps%253A%252F%252Ftrace.tennessee.edu%252Futk_agexcomhort%252F55%2B%255Baccessed%2B21%25E2%2580%259011%25E2%2580%25902023%255D.&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId68516a04bc6000d7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=https%3A%2F%2Fct.prod.getft.io%2Fd2lsZXksdW5kZWZpbmVkLGh0dHA6Ly9keC5kb2kub3JnLzEwLjE2NTMvMDI0LjA5OC4wMjMw.l4XiOY12Y1LolYAPSsHPIWih2oqyzZ2Bvl2sWrkQEGQ&amp;doi=10.1111%2Fepp.12991&amp;doiOfLink=10.1653%2F024.098.0230&amp;linkType=VIEW_FULL_ACCESS&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId11216a04bc6000ec2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/servlet/linkout?suffix=ref&amp;dbid=16&amp;doi=10.1111%2Fepp.12991&amp;key=10.24266%2F0738-2898-28.3.135&amp;getFTLinkType=true&amp;doiForPubOfPage=10.1111%2Fepp.12991&amp;refDoi=10.24266%2F0738-2898-28.3.135&amp;linkType=Crossref&amp;linkSource=FULL_TEXT&amp;linkLocation=Reference" TargetMode="External"/><Relationship Id="rId58586a04bc6000f46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/servlet/linkout?suffix=null&amp;dbid=128&amp;doi=10.1111%2Fepp.12991&amp;key=000209233300002&amp;getFTLinkType=true&amp;doiForPubOfPage=10.1111%2Fepp.12991&amp;refDoi=e_1_2_12_33_1%3AISI&amp;linkType=ISI&amp;linkSource=FULL_TEXT&amp;linkLocation=Reference" TargetMode="External"/><Relationship Id="rId80136a04bc6000f5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26volume%3D46%26publication_year%3D2013%26pages%3D13-30%26journal%3DGreat%2BLakes%2BEntomologist%26author%3DTR%2BPetrice%26author%3DRA%2BHaack%26author%3DTM%2BPoland%26title%3DAttraction%2Bof%2BAgrilus%2Bplanipennis%2B%2528Coleoptera%253A%2BBuprestidae%2529%2Band%2Bother%2Bbuprestids%2Bto%2Bsticky%2Btraps%2Bof%2Bvarious%2Bcolors%2Band%2Bshapes&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId22836a04bc6000fba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/servlet/linkout?suffix=ref&amp;dbid=16&amp;doi=10.1111%2Fepp.12991&amp;key=10.24266%2F0738-2898-6.1.18&amp;getFTLinkType=true&amp;doiForPubOfPage=10.1111%2Fepp.12991&amp;refDoi=10.24266%2F0738-2898-6.1.18&amp;linkType=Crossref&amp;linkSource=FULL_TEXT&amp;linkLocation=Reference" TargetMode="External"/><Relationship Id="rId36956a04bc6001022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=%2Fdoi%2F10.1002%2Fps.3375&amp;doi=10.1111%2Fepp.12991&amp;doiOfLink=10.1002%2Fps.3375&amp;linkType=VIEW_NO_ACCESS&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId92466a04bc6001049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26publication_year%3D1995%26pages%3D213-584%26author%3DJD%2BSolomon%26title%3DGuide%2Bto%2BInsect%2BBorers%2Bin%2BNorth%2BAmerican%2BBroadleaf%2BTrees%2Band%2BShrubs&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId82116a04bc6001071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/research/treesearch/1648" TargetMode="External"/><Relationship Id="rId18546a04bc60010d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=https%3A%2F%2Fdoi.org%2F10.1007%2F978-1-4419-0763-9_20&amp;doi=10.1111%2Fepp.12991&amp;doiOfLink=10.1007%2F978-1-4419-0763-9_20&amp;linkType=VIEW_NO_ACCESS&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId38036a04bc60011e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId28816a04bc60012c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12991" TargetMode="External"/><Relationship Id="rId80716a04bc5ff1b31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80716a04bc5ff1b31.jpg"/><Relationship Id="rId85516a04bc5ff32b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85516a04bc5ff32b2.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>