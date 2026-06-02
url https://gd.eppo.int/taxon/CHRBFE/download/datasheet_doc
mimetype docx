--- v9 (2026-05-13)
+++ v10 (2026-06-02)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> LeConte</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> flat-headed apple tree borer, flatheaded appletree borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91886a04bc5ff1562" w:history="1">
+            <w:hyperlink r:id="rId98876a1f59b2b3b02" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89146a04bc5ff15a6" w:history="1">
+            <w:hyperlink r:id="rId66686a1f59b2b3b48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CHRBFE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="4551691" name="name74166a04bc5ff1b33" descr="9973.jpg"/>
+                  <wp:docPr id="98423610" name="name39086a1f59b2b435c" descr="9973.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="9973.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId80716a04bc5ff1b31" cstate="print"/>
+                          <a:blip r:embed="rId13276a1f59b2b435b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId83296a04bc5ff1c55" w:history="1">
+            <w:hyperlink r:id="rId45366a1f59b2b447b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1978,63 +1978,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. femorata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been reported in most of the southern provinces, and its northernmost records are at approximately 52° N latitude. A number of records in the literature for the rest of the Americas (e.g. Mexico, Costa Rica, Ecuador) and Asia (e.g. India, Thailand) were considered doubtful or invalid in the EPPO PRA (EPPO, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="21262883" name="name18056a04bc5ff32b6" descr="CHRBFE_distribution_map.jpg"/>
+            <wp:docPr id="24260663" name="name26706a1f59b2b5c24" descr="CHRBFE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CHRBFE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId85516a04bc5ff32b2" cstate="print"/>
+                    <a:blip r:embed="rId82016a1f59b2b5c21" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5199,51 +5199,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Addesso K, Dawadi S, Gonzalez A, Oliver J &amp; O'Neal P (2019) Management of Flatheaded Appletree Borer in Nursery Production with Cover Crops. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flatheaded Borer Workshop</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, p. 43. Tennessee State University, McMinnville, USA, July 1-2. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81586a04bc6000757" w:history="1"/>
+      <w:hyperlink r:id="rId63956a1f59b2b731e" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Addesso K, Dawadi S, Oliver JB, Fare D &amp; Witcher A (2018) Managing Flatheaded Appletree Borer with Cover Crops. SNA Research Conference 62, 13-16.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -5256,109 +5256,109 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Addesso K, Oliver J, Youssef N &amp; Fare D (2020) Evaluation of systemic imidacloprid and herbicide treatments on flatheaded borer (Coleoptera: Buprestidae) management in field nursery production. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Economic Entomology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 113, 2808-2819. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54216a04bc60007c9" w:history="1"/>
+      <w:hyperlink r:id="rId75586a1f59b2b738c" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ames G (2018) Battling Borers in Organic Apple Production - The National Center for Appropriate Technology. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99286a04bc60007f2" w:history="1">
+      <w:hyperlink r:id="rId34946a1f59b2b73b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncat.org/battling-borers-in-organic-apple-production/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed in September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Baker (2019) Flatheaded appletree borer. North Carolina State Extension Publication. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43836a04bc6000833" w:history="1">
+      <w:hyperlink r:id="rId26686a1f59b2b73f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://content.ces.ncsu.edu/flatheaded-appletree-borer</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21-11-2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5371,51 +5371,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Beddes T &amp; Caron M (2014) Pacific Flatheaded Borer and Flatheaded Appletree Borer. Utah Pests Fact Sheet, ENT-170-14PR. 4 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bright DE (1987) The metallic wood-boring beetles of Canada and Alaska, Coleoptera: Buprestidae. In The insects and arachnids of Canada (p. part. 15). Ottawa: Biosystematics Research Center. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84926a04bc6000891" w:history="1"/>
+      <w:hyperlink r:id="rId52956a1f59b2b7456" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Burke HE (1919) Biological Notes on the Flatheaded Apple Tree Borer (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5526,51 +5526,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Coyle DR, Nebeker TE, Hart ER &amp; Mattson WJ (2005) Biology and management of insect pests in North American intensively managed hardwood forest systems. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Annual Review of Entomology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 50, 1-29. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92746a04bc6000993" w:history="1"/>
+      <w:hyperlink r:id="rId46126a1f59b2b7557" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dawadi S, Oliver JB, O'Neal P &amp; Addesso KM (2019) Management of flatheaded appletree borer (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5603,51 +5603,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 75, 1971-1978.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Eaton AT (2011) Borers in New Hampshire Apple Trees. University of New Hampshire Cooperative Extension. 8 pp. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46416a04bc6000a1c" w:history="1">
+      <w:hyperlink r:id="rId16156a1f59b2b75fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://extension.unh.edu/resources/files/Resource001830_Rep2590.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21-11-2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5682,51 +5682,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. mali</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18206a04bc6000a99" w:history="1">
+      <w:hyperlink r:id="rId56936a1f59b2b7679" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CHRBFE/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21-11-2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5741,51 +5741,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2018) ISPM 15 Regulation of wood packaging material in international trade. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International standards for phytosanitary measures</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52956a04bc6000af8" w:history="1">
+      <w:hyperlink r:id="rId32506a1f59b2b76d7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/core-activities/standards-setting/ispms/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 21-11-2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5820,51 +5820,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Oliver)). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oklahoma Agricultural Experiment Station Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Vol. B-259. 31 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41836a04bc6000b74" w:history="1"/>
+      <w:hyperlink r:id="rId71866a1f59b2b7753" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fenton FA &amp; Maxwell JM (1937) Flat-headed Apple Tree Borer in Oklahoma. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5915,72 +5915,72 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4(1), 1-14.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fulcher A (2012) Scouting and Monitoring Pests of Deciduous Trees during Nursery Production. UT Extension. W142. 13 pp. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15046a04bc6000c1a" w:history="1">
+      <w:hyperlink r:id="rId50446a1f59b2b77f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://trace.tennessee.edu/utk_agexcomhort/55</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 21-11-2023]. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20586a04bc6000c3a" w:history="1"/>
+      <w:hyperlink r:id="rId91716a1f59b2b7815" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hansen JA (2010) Identification and Phylogenetic Characterization of Select Species of Buprestidae (Coleoptera) and Sesiidae (Lepidoptera) Wood Boring Insect Families Occuring Across the Southeastern United States. University of Tennessee. Ph. D. Thesis. 205 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -6127,51 +6127,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Klingeman WE, Hansen JA, Basham JP, Oliver JB, Youssef NN, Swink W, Nalepa CA, Fare DC &amp; Moulton JK (2015) Seasonal Flight Activity and Distribution of Metallic Woodboring Beetles (Coleoptera: Buprestidae) Collected in North Carolina and Tennessee. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Florida Entomologist</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 98, 579-587. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68516a04bc6000d7e" w:history="1"/>
+      <w:hyperlink r:id="rId38356a1f59b2b7983" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Krischik &amp; Davidson (2013) Flatheaded appletree borer. IPM of Midwest Landscapes - Pest of Trees and Shrubs, 135-136.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -6316,51 +6316,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oliver JB, Fare DC, Youssef N, Scholl SS, Reding ME, Ranger CM, Moyseenko JJ &amp; Halcomb MA (2010) Evaluation of a Single Application of Neonicotinoid and Multi-Application Contact Insecticides for Flatheaded Borer Management in Field Grown Red Maple Cultivars. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Environmental Horticulture</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 28, 135-149. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11216a04bc6000ec2" w:history="1"/>
+      <w:hyperlink r:id="rId87266a1f59b2b7aca" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Paiero SM, Jackson MD, Jewiss-Gaines A, Kimoto T, Gill BD &amp; Marshall SA (2012) Field Guide to the jewel beetles (Coleoptera: Buprestidae) of Northeastern North America. Canadian Food Inspection Agency. 411 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -6393,100 +6393,100 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Coleoptera: Buprestidae) and other buprestids to sticky traps of various colors and shapes. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Great Lakes Entomologist</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 46, 13-30. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58586a04bc6000f46" w:history="1"/>
+      <w:hyperlink r:id="rId55586a1f59b2b7b50" w:history="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80136a04bc6000f5a" w:history="1"/>
+      <w:hyperlink r:id="rId64766a1f59b2b7b64" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Potter DA, Timmons GM &amp; Gordon FC (1988) Flatheaded Apple Tree Borer (Coleoptera: Buprestidae) in Nursery-Grown Red Maples: Phenology of Emergence, Treatment Timing, and Response to Stressed Trees. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Environmental Horticulture</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6, 18-22. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22836a04bc6000fba" w:history="1"/>
+      <w:hyperlink r:id="rId60466a1f59b2b7baf" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Seagraves BL, Redmond CT &amp; Potter DA (2013) Relative resistance or susceptibility of maple (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6501,89 +6501,89 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) species, hybrids and cultivars to six arthropod pests of production nurseries. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pest Management Science</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 69, 112-119. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36956a04bc6001022" w:history="1"/>
+      <w:hyperlink r:id="rId54566a1f59b2b7c15" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solomon JD (1995) Order Coleoptera – Beetles. In Guide to Insect Borers in North American Broadleaf Trees and Shrubs, pp. 213-584. USDA Forest Service, Agriculture Handbook, AH-706. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92466a04bc6001049" w:history="1"/>
+      <w:hyperlink r:id="rId58776a1f59b2b7c3d" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solomon JD &amp; Payne JA (1986) A Guide to the Insect Borers, Pruners, and Girdlers of Pecan and Hickory. General Technical Report SO-64. USDA, Forest Service, Southern Forest Experiment Station, New Orleans, USA. 31 pp. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82116a04bc6001071" w:history="1">
+      <w:hyperlink r:id="rId55916a1f59b2b7c66" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/research/treesearch/1648</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21-11-2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6596,51 +6596,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Steed BE &amp; Burton DA (2015) Field guide to diseases and insects of quaking aspen in the West. Part 1: wood and bark boring insects. USDA, Forest Service, Forest Health Protection, Missoula, USA. 115 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thompson TE &amp; Conner PJ (2012) Chapter 20: Pecan. In Fruit Breeding (eds. NL Badenes &amp; D Byrne), pp. 771-801. Springer, New York, USA. 890 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18546a04bc60010d3" w:history="1"/>
+      <w:hyperlink r:id="rId68496a1f59b2b7cc6" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wellso SG &amp; Manley GV (2007) A revision of the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6753,51 +6753,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chrysobothris femorata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38036a04bc60011e6" w:history="1">
+      <w:hyperlink r:id="rId32186a1f59b2b7dd0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6882,51 +6882,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 28-34. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28816a04bc60012c8" w:history="1">
+      <w:hyperlink r:id="rId36816a1f59b2b7ea2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12991</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -7022,137 +7022,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="29488850">
+  <w:abstractNum w:abstractNumId="88364747">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="61203954">
+    <w:lvl w:ilvl="0" w:tplc="99538915">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="61203954" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="99538915" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="61203954" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="99538915" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="61203954" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="99538915" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="61203954" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="99538915" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="61203954" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="99538915" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="61203954" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="99538915" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="61203954" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="99538915" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="61203954" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="99538915" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29488849">
+  <w:abstractNum w:abstractNumId="88364746">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72309784">
+    <w:lvl w:ilvl="0" w:tplc="24939428">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7904,55 +7904,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="29488849">
-    <w:abstractNumId w:val="29488849"/>
+  <w:num w:numId="88364746">
+    <w:abstractNumId w:val="88364746"/>
   </w:num>
-  <w:num w:numId="29488850">
-    <w:abstractNumId w:val="29488850"/>
+  <w:num w:numId="88364747">
+    <w:abstractNumId w:val="88364747"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19502,51 +19502,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId710621174" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId917795695" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId91886a04bc5ff1562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBFE/" TargetMode="External"/><Relationship Id="rId89146a04bc5ff15a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBFE/categorization" TargetMode="External"/><Relationship Id="rId83296a04bc5ff1c55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBFE/photos" TargetMode="External"/><Relationship Id="rId81586a04bc6000757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar%3Fhl%3Den%26q%3DAddesso%2BK%252C%2BDawadi%2BS%252C%2BGonzalez%2BA%252C%2BOliver%2BJ%2B%2526%2BO%2527Neal%2BP%2B%25282019%2529%2BManagement%2Bof%2BFlatheaded%2BAppletree%2BBorer%2Bin%2BNursery%2BProduction%2Bwith%2BCover%2BCrops.%2BIn%2BFlatheaded%2BBorer%2BWorkshop%252C%2Bp.%2B43.%2BTennessee%2BState%2BUniversity%252C%2BMcMinnville%252C%2BUSA%252C%2BJuly%2B1%25E2%2580%25902.&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId54216a04bc60007c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=https%3A%2F%2Fct.prod.getft.io%2Fd2lsZXksb3VwLGh0dHBzOi8vYWNhZGVtaWMub3VwLmNvbS9HZXRGdHJDb250ZW50L0dldFJlc291cmNlQnlEb2lBbmRSZXNvdXJjZVR5cGU_ZG9pPTEwLjEwOTMlMmZqZWUlMmZ0b2FhMjI4JnJlc291cmNldHlwZT0z.rz4cV7D6PjO0CgMJcSNThJbVeQBmd5CPtw7ZkOzn9sc&amp;doi=10.1111%2Fepp.12991&amp;doiOfLink=10.1093%2Fjee%2Ftoaa228&amp;linkType=VIEW_FULL_ACCESS&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId99286a04bc60007f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncat.org/battling-borers-in-organic-apple-production/" TargetMode="External"/><Relationship Id="rId43836a04bc6000833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.ces.ncsu.edu/flatheaded-appletree-borer" TargetMode="External"/><Relationship Id="rId84926a04bc6000891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26publication_year%3D1987%26author%3DDE%2BBright%26title%3DThe%2Binsects%2Band%2Barachnids%2Bof%2BCanada&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId92746a04bc6000993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26volume%3D50%26publication_year%3D2005%26pages%3D1-29%26journal%3DAnnual%2BReview%2Bof%2BEntomology%26author%3DDR%2BCoyle%26author%3DTE%2BNebeker%26author%3DER%2BHart%26author%3DWJ%2BMattson%26title%3DBiology%2Band%2Bmanagement%2Bof%2Binsect%2Bpests%2Bin%2BNorth%2BAmerican%2Bintensively%2Bmanaged%2Bhardwood%2Bforest%2Bsystems&amp;doi=10.1111%2Fepp.12991&amp;doiOfLink=10.1146%2Fannurev.ento.50.071803.130431&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId46416a04bc6000a1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.unh.edu/resources/files/Resource001830_Rep2590.pdf" TargetMode="External"/><Relationship Id="rId18206a04bc6000a99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBFE/documents" TargetMode="External"/><Relationship Id="rId52956a04bc6000af8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId41836a04bc6000b74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26volume%3DB%25E2%2580%2590259%26publication_year%3D1942%26journal%3DOklahoma%2BAgricultural%2BExperiment%2BStation%2BBulletin%26author%3DF%2BFenton%26title%3DThe%2Bflatheaded%2Bapple%2Btree%2Bborer%2B%2528Chrysobothris%2Bfemorata%2B%2528Oliver%2529%2529&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId15046a04bc6000c1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trace.tennessee.edu/utk_agexcomhort/55" TargetMode="External"/><Relationship Id="rId20586a04bc6000c3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar%3Fhl%3Den%26q%3DFulcher%2BA%2B%25282012%2529%2BScouting%2Band%2BMonitoring%2BPests%2Bof%2BDeciduous%2BTrees%2Bduring%2BNursery%2BProduction.%2BUT%2BExtension.%2BW142.%2B13%2Bpp.%2BRetrieved%2Bfrom%2Bhttps%253A%252F%252Ftrace.tennessee.edu%252Futk_agexcomhort%252F55%2B%255Baccessed%2B21%25E2%2580%259011%25E2%2580%25902023%255D.&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId68516a04bc6000d7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=https%3A%2F%2Fct.prod.getft.io%2Fd2lsZXksdW5kZWZpbmVkLGh0dHA6Ly9keC5kb2kub3JnLzEwLjE2NTMvMDI0LjA5OC4wMjMw.l4XiOY12Y1LolYAPSsHPIWih2oqyzZ2Bvl2sWrkQEGQ&amp;doi=10.1111%2Fepp.12991&amp;doiOfLink=10.1653%2F024.098.0230&amp;linkType=VIEW_FULL_ACCESS&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId11216a04bc6000ec2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/servlet/linkout?suffix=ref&amp;dbid=16&amp;doi=10.1111%2Fepp.12991&amp;key=10.24266%2F0738-2898-28.3.135&amp;getFTLinkType=true&amp;doiForPubOfPage=10.1111%2Fepp.12991&amp;refDoi=10.24266%2F0738-2898-28.3.135&amp;linkType=Crossref&amp;linkSource=FULL_TEXT&amp;linkLocation=Reference" TargetMode="External"/><Relationship Id="rId58586a04bc6000f46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/servlet/linkout?suffix=null&amp;dbid=128&amp;doi=10.1111%2Fepp.12991&amp;key=000209233300002&amp;getFTLinkType=true&amp;doiForPubOfPage=10.1111%2Fepp.12991&amp;refDoi=e_1_2_12_33_1%3AISI&amp;linkType=ISI&amp;linkSource=FULL_TEXT&amp;linkLocation=Reference" TargetMode="External"/><Relationship Id="rId80136a04bc6000f5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26volume%3D46%26publication_year%3D2013%26pages%3D13-30%26journal%3DGreat%2BLakes%2BEntomologist%26author%3DTR%2BPetrice%26author%3DRA%2BHaack%26author%3DTM%2BPoland%26title%3DAttraction%2Bof%2BAgrilus%2Bplanipennis%2B%2528Coleoptera%253A%2BBuprestidae%2529%2Band%2Bother%2Bbuprestids%2Bto%2Bsticky%2Btraps%2Bof%2Bvarious%2Bcolors%2Band%2Bshapes&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId22836a04bc6000fba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/servlet/linkout?suffix=ref&amp;dbid=16&amp;doi=10.1111%2Fepp.12991&amp;key=10.24266%2F0738-2898-6.1.18&amp;getFTLinkType=true&amp;doiForPubOfPage=10.1111%2Fepp.12991&amp;refDoi=10.24266%2F0738-2898-6.1.18&amp;linkType=Crossref&amp;linkSource=FULL_TEXT&amp;linkLocation=Reference" TargetMode="External"/><Relationship Id="rId36956a04bc6001022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=%2Fdoi%2F10.1002%2Fps.3375&amp;doi=10.1111%2Fepp.12991&amp;doiOfLink=10.1002%2Fps.3375&amp;linkType=VIEW_NO_ACCESS&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId92466a04bc6001049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26publication_year%3D1995%26pages%3D213-584%26author%3DJD%2BSolomon%26title%3DGuide%2Bto%2BInsect%2BBorers%2Bin%2BNorth%2BAmerican%2BBroadleaf%2BTrees%2Band%2BShrubs&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId82116a04bc6001071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/research/treesearch/1648" TargetMode="External"/><Relationship Id="rId18546a04bc60010d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=https%3A%2F%2Fdoi.org%2F10.1007%2F978-1-4419-0763-9_20&amp;doi=10.1111%2Fepp.12991&amp;doiOfLink=10.1007%2F978-1-4419-0763-9_20&amp;linkType=VIEW_NO_ACCESS&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId38036a04bc60011e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId28816a04bc60012c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12991" TargetMode="External"/><Relationship Id="rId80716a04bc5ff1b31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80716a04bc5ff1b31.jpg"/><Relationship Id="rId85516a04bc5ff32b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85516a04bc5ff32b2.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId941143450" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId370623648" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId98876a1f59b2b3b02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBFE/" TargetMode="External"/><Relationship Id="rId66686a1f59b2b3b48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBFE/categorization" TargetMode="External"/><Relationship Id="rId45366a1f59b2b447b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBFE/photos" TargetMode="External"/><Relationship Id="rId63956a1f59b2b731e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar%3Fhl%3Den%26q%3DAddesso%2BK%252C%2BDawadi%2BS%252C%2BGonzalez%2BA%252C%2BOliver%2BJ%2B%2526%2BO%2527Neal%2BP%2B%25282019%2529%2BManagement%2Bof%2BFlatheaded%2BAppletree%2BBorer%2Bin%2BNursery%2BProduction%2Bwith%2BCover%2BCrops.%2BIn%2BFlatheaded%2BBorer%2BWorkshop%252C%2Bp.%2B43.%2BTennessee%2BState%2BUniversity%252C%2BMcMinnville%252C%2BUSA%252C%2BJuly%2B1%25E2%2580%25902.&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId75586a1f59b2b738c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=https%3A%2F%2Fct.prod.getft.io%2Fd2lsZXksb3VwLGh0dHBzOi8vYWNhZGVtaWMub3VwLmNvbS9HZXRGdHJDb250ZW50L0dldFJlc291cmNlQnlEb2lBbmRSZXNvdXJjZVR5cGU_ZG9pPTEwLjEwOTMlMmZqZWUlMmZ0b2FhMjI4JnJlc291cmNldHlwZT0z.rz4cV7D6PjO0CgMJcSNThJbVeQBmd5CPtw7ZkOzn9sc&amp;doi=10.1111%2Fepp.12991&amp;doiOfLink=10.1093%2Fjee%2Ftoaa228&amp;linkType=VIEW_FULL_ACCESS&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId34946a1f59b2b73b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncat.org/battling-borers-in-organic-apple-production/" TargetMode="External"/><Relationship Id="rId26686a1f59b2b73f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.ces.ncsu.edu/flatheaded-appletree-borer" TargetMode="External"/><Relationship Id="rId52956a1f59b2b7456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26publication_year%3D1987%26author%3DDE%2BBright%26title%3DThe%2Binsects%2Band%2Barachnids%2Bof%2BCanada&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId46126a1f59b2b7557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26volume%3D50%26publication_year%3D2005%26pages%3D1-29%26journal%3DAnnual%2BReview%2Bof%2BEntomology%26author%3DDR%2BCoyle%26author%3DTE%2BNebeker%26author%3DER%2BHart%26author%3DWJ%2BMattson%26title%3DBiology%2Band%2Bmanagement%2Bof%2Binsect%2Bpests%2Bin%2BNorth%2BAmerican%2Bintensively%2Bmanaged%2Bhardwood%2Bforest%2Bsystems&amp;doi=10.1111%2Fepp.12991&amp;doiOfLink=10.1146%2Fannurev.ento.50.071803.130431&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId16156a1f59b2b75fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.unh.edu/resources/files/Resource001830_Rep2590.pdf" TargetMode="External"/><Relationship Id="rId56936a1f59b2b7679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBFE/documents" TargetMode="External"/><Relationship Id="rId32506a1f59b2b76d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId71866a1f59b2b7753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26volume%3DB%25E2%2580%2590259%26publication_year%3D1942%26journal%3DOklahoma%2BAgricultural%2BExperiment%2BStation%2BBulletin%26author%3DF%2BFenton%26title%3DThe%2Bflatheaded%2Bapple%2Btree%2Bborer%2B%2528Chrysobothris%2Bfemorata%2B%2528Oliver%2529%2529&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId50446a1f59b2b77f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trace.tennessee.edu/utk_agexcomhort/55" TargetMode="External"/><Relationship Id="rId91716a1f59b2b7815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar%3Fhl%3Den%26q%3DFulcher%2BA%2B%25282012%2529%2BScouting%2Band%2BMonitoring%2BPests%2Bof%2BDeciduous%2BTrees%2Bduring%2BNursery%2BProduction.%2BUT%2BExtension.%2BW142.%2B13%2Bpp.%2BRetrieved%2Bfrom%2Bhttps%253A%252F%252Ftrace.tennessee.edu%252Futk_agexcomhort%252F55%2B%255Baccessed%2B21%25E2%2580%259011%25E2%2580%25902023%255D.&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId38356a1f59b2b7983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=https%3A%2F%2Fct.prod.getft.io%2Fd2lsZXksdW5kZWZpbmVkLGh0dHA6Ly9keC5kb2kub3JnLzEwLjE2NTMvMDI0LjA5OC4wMjMw.l4XiOY12Y1LolYAPSsHPIWih2oqyzZ2Bvl2sWrkQEGQ&amp;doi=10.1111%2Fepp.12991&amp;doiOfLink=10.1653%2F024.098.0230&amp;linkType=VIEW_FULL_ACCESS&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId87266a1f59b2b7aca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/servlet/linkout?suffix=ref&amp;dbid=16&amp;doi=10.1111%2Fepp.12991&amp;key=10.24266%2F0738-2898-28.3.135&amp;getFTLinkType=true&amp;doiForPubOfPage=10.1111%2Fepp.12991&amp;refDoi=10.24266%2F0738-2898-28.3.135&amp;linkType=Crossref&amp;linkSource=FULL_TEXT&amp;linkLocation=Reference" TargetMode="External"/><Relationship Id="rId55586a1f59b2b7b50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/servlet/linkout?suffix=null&amp;dbid=128&amp;doi=10.1111%2Fepp.12991&amp;key=000209233300002&amp;getFTLinkType=true&amp;doiForPubOfPage=10.1111%2Fepp.12991&amp;refDoi=e_1_2_12_33_1%3AISI&amp;linkType=ISI&amp;linkSource=FULL_TEXT&amp;linkLocation=Reference" TargetMode="External"/><Relationship Id="rId64766a1f59b2b7b64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26volume%3D46%26publication_year%3D2013%26pages%3D13-30%26journal%3DGreat%2BLakes%2BEntomologist%26author%3DTR%2BPetrice%26author%3DRA%2BHaack%26author%3DTM%2BPoland%26title%3DAttraction%2Bof%2BAgrilus%2Bplanipennis%2B%2528Coleoptera%253A%2BBuprestidae%2529%2Band%2Bother%2Bbuprestids%2Bto%2Bsticky%2Btraps%2Bof%2Bvarious%2Bcolors%2Band%2Bshapes&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId60466a1f59b2b7baf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/servlet/linkout?suffix=ref&amp;dbid=16&amp;doi=10.1111%2Fepp.12991&amp;key=10.24266%2F0738-2898-6.1.18&amp;getFTLinkType=true&amp;doiForPubOfPage=10.1111%2Fepp.12991&amp;refDoi=10.24266%2F0738-2898-6.1.18&amp;linkType=Crossref&amp;linkSource=FULL_TEXT&amp;linkLocation=Reference" TargetMode="External"/><Relationship Id="rId54566a1f59b2b7c15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=%2Fdoi%2F10.1002%2Fps.3375&amp;doi=10.1111%2Fepp.12991&amp;doiOfLink=10.1002%2Fps.3375&amp;linkType=VIEW_NO_ACCESS&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId58776a1f59b2b7c3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26publication_year%3D1995%26pages%3D213-584%26author%3DJD%2BSolomon%26title%3DGuide%2Bto%2BInsect%2BBorers%2Bin%2BNorth%2BAmerican%2BBroadleaf%2BTrees%2Band%2BShrubs&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId55916a1f59b2b7c66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/research/treesearch/1648" TargetMode="External"/><Relationship Id="rId68496a1f59b2b7cc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=https%3A%2F%2Fdoi.org%2F10.1007%2F978-1-4419-0763-9_20&amp;doi=10.1111%2Fepp.12991&amp;doiOfLink=10.1007%2F978-1-4419-0763-9_20&amp;linkType=VIEW_NO_ACCESS&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId32186a1f59b2b7dd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId36816a1f59b2b7ea2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12991" TargetMode="External"/><Relationship Id="rId13276a1f59b2b435b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13276a1f59b2b435b.jpg"/><Relationship Id="rId82016a1f59b2b5c21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82016a1f59b2b5c21.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>