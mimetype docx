--- v10 (2026-06-02)
+++ v11 (2026-06-24)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> LeConte</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> flat-headed apple tree borer, flatheaded appletree borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98876a1f59b2b3b02" w:history="1">
+            <w:hyperlink r:id="rId92286a3bc7071cde4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66686a1f59b2b3b48" w:history="1">
+            <w:hyperlink r:id="rId34376a3bc7071ce27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CHRBFE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="98423610" name="name39086a1f59b2b435c" descr="9973.jpg"/>
+                  <wp:docPr id="99083376" name="name69196a3bc7071d3ab" descr="9973.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="9973.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId13276a1f59b2b435b" cstate="print"/>
+                          <a:blip r:embed="rId20096a3bc7071d3aa" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId45366a1f59b2b447b" w:history="1">
+            <w:hyperlink r:id="rId36976a3bc7071d499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1978,63 +1978,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. femorata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been reported in most of the southern provinces, and its northernmost records are at approximately 52° N latitude. A number of records in the literature for the rest of the Americas (e.g. Mexico, Costa Rica, Ecuador) and Asia (e.g. India, Thailand) were considered doubtful or invalid in the EPPO PRA (EPPO, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="24260663" name="name26706a1f59b2b5c24" descr="CHRBFE_distribution_map.jpg"/>
+            <wp:docPr id="41734414" name="name40766a3bc7071ebfa" descr="CHRBFE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CHRBFE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId82016a1f59b2b5c21" cstate="print"/>
+                    <a:blip r:embed="rId79836a3bc7071ebf8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5199,51 +5199,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Addesso K, Dawadi S, Gonzalez A, Oliver J &amp; O'Neal P (2019) Management of Flatheaded Appletree Borer in Nursery Production with Cover Crops. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flatheaded Borer Workshop</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, p. 43. Tennessee State University, McMinnville, USA, July 1-2. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63956a1f59b2b731e" w:history="1"/>
+      <w:hyperlink r:id="rId52866a3bc70720224" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Addesso K, Dawadi S, Oliver JB, Fare D &amp; Witcher A (2018) Managing Flatheaded Appletree Borer with Cover Crops. SNA Research Conference 62, 13-16.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -5256,109 +5256,109 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Addesso K, Oliver J, Youssef N &amp; Fare D (2020) Evaluation of systemic imidacloprid and herbicide treatments on flatheaded borer (Coleoptera: Buprestidae) management in field nursery production. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Economic Entomology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 113, 2808-2819. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75586a1f59b2b738c" w:history="1"/>
+      <w:hyperlink r:id="rId36696a3bc70720291" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ames G (2018) Battling Borers in Organic Apple Production - The National Center for Appropriate Technology. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34946a1f59b2b73b7" w:history="1">
+      <w:hyperlink r:id="rId20876a3bc707202ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncat.org/battling-borers-in-organic-apple-production/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed in September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Baker (2019) Flatheaded appletree borer. North Carolina State Extension Publication. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26686a1f59b2b73f8" w:history="1">
+      <w:hyperlink r:id="rId23266a3bc707202fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://content.ces.ncsu.edu/flatheaded-appletree-borer</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21-11-2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5371,51 +5371,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Beddes T &amp; Caron M (2014) Pacific Flatheaded Borer and Flatheaded Appletree Borer. Utah Pests Fact Sheet, ENT-170-14PR. 4 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bright DE (1987) The metallic wood-boring beetles of Canada and Alaska, Coleoptera: Buprestidae. In The insects and arachnids of Canada (p. part. 15). Ottawa: Biosystematics Research Center. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52956a1f59b2b7456" w:history="1"/>
+      <w:hyperlink r:id="rId29596a3bc70720356" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Burke HE (1919) Biological Notes on the Flatheaded Apple Tree Borer (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5526,51 +5526,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Coyle DR, Nebeker TE, Hart ER &amp; Mattson WJ (2005) Biology and management of insect pests in North American intensively managed hardwood forest systems. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Annual Review of Entomology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 50, 1-29. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46126a1f59b2b7557" w:history="1"/>
+      <w:hyperlink r:id="rId19686a3bc7072047b" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dawadi S, Oliver JB, O'Neal P &amp; Addesso KM (2019) Management of flatheaded appletree borer (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5603,51 +5603,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 75, 1971-1978.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Eaton AT (2011) Borers in New Hampshire Apple Trees. University of New Hampshire Cooperative Extension. 8 pp. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16156a1f59b2b75fa" w:history="1">
+      <w:hyperlink r:id="rId36806a3bc70720504" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://extension.unh.edu/resources/files/Resource001830_Rep2590.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21-11-2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5682,51 +5682,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. mali</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56936a1f59b2b7679" w:history="1">
+      <w:hyperlink r:id="rId70476a3bc70720581" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CHRBFE/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21-11-2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5741,51 +5741,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2018) ISPM 15 Regulation of wood packaging material in international trade. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International standards for phytosanitary measures</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32506a1f59b2b76d7" w:history="1">
+      <w:hyperlink r:id="rId65506a3bc707205de" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/core-activities/standards-setting/ispms/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 21-11-2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5820,51 +5820,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Oliver)). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oklahoma Agricultural Experiment Station Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Vol. B-259. 31 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71866a1f59b2b7753" w:history="1"/>
+      <w:hyperlink r:id="rId46566a3bc7072065a" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fenton FA &amp; Maxwell JM (1937) Flat-headed Apple Tree Borer in Oklahoma. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5915,72 +5915,72 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4(1), 1-14.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fulcher A (2012) Scouting and Monitoring Pests of Deciduous Trees during Nursery Production. UT Extension. W142. 13 pp. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50446a1f59b2b77f6" w:history="1">
+      <w:hyperlink r:id="rId70996a3bc707206fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://trace.tennessee.edu/utk_agexcomhort/55</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 21-11-2023]. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91716a1f59b2b7815" w:history="1"/>
+      <w:hyperlink r:id="rId94086a3bc7072071d" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hansen JA (2010) Identification and Phylogenetic Characterization of Select Species of Buprestidae (Coleoptera) and Sesiidae (Lepidoptera) Wood Boring Insect Families Occuring Across the Southeastern United States. University of Tennessee. Ph. D. Thesis. 205 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -6127,51 +6127,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Klingeman WE, Hansen JA, Basham JP, Oliver JB, Youssef NN, Swink W, Nalepa CA, Fare DC &amp; Moulton JK (2015) Seasonal Flight Activity and Distribution of Metallic Woodboring Beetles (Coleoptera: Buprestidae) Collected in North Carolina and Tennessee. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Florida Entomologist</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 98, 579-587. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38356a1f59b2b7983" w:history="1"/>
+      <w:hyperlink r:id="rId71226a3bc7072085d" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Krischik &amp; Davidson (2013) Flatheaded appletree borer. IPM of Midwest Landscapes - Pest of Trees and Shrubs, 135-136.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -6316,51 +6316,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oliver JB, Fare DC, Youssef N, Scholl SS, Reding ME, Ranger CM, Moyseenko JJ &amp; Halcomb MA (2010) Evaluation of a Single Application of Neonicotinoid and Multi-Application Contact Insecticides for Flatheaded Borer Management in Field Grown Red Maple Cultivars. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Environmental Horticulture</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 28, 135-149. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87266a1f59b2b7aca" w:history="1"/>
+      <w:hyperlink r:id="rId36776a3bc7072099b" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Paiero SM, Jackson MD, Jewiss-Gaines A, Kimoto T, Gill BD &amp; Marshall SA (2012) Field Guide to the jewel beetles (Coleoptera: Buprestidae) of Northeastern North America. Canadian Food Inspection Agency. 411 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -6393,100 +6393,100 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Coleoptera: Buprestidae) and other buprestids to sticky traps of various colors and shapes. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Great Lakes Entomologist</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 46, 13-30. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55586a1f59b2b7b50" w:history="1"/>
+      <w:hyperlink r:id="rId99396a3bc70720a1f" w:history="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64766a1f59b2b7b64" w:history="1"/>
+      <w:hyperlink r:id="rId78046a3bc70720a32" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Potter DA, Timmons GM &amp; Gordon FC (1988) Flatheaded Apple Tree Borer (Coleoptera: Buprestidae) in Nursery-Grown Red Maples: Phenology of Emergence, Treatment Timing, and Response to Stressed Trees. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Environmental Horticulture</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6, 18-22. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60466a1f59b2b7baf" w:history="1"/>
+      <w:hyperlink r:id="rId14376a3bc70720a7c" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Seagraves BL, Redmond CT &amp; Potter DA (2013) Relative resistance or susceptibility of maple (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6501,89 +6501,89 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) species, hybrids and cultivars to six arthropod pests of production nurseries. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pest Management Science</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 69, 112-119. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54566a1f59b2b7c15" w:history="1"/>
+      <w:hyperlink r:id="rId87846a3bc70720adf" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solomon JD (1995) Order Coleoptera – Beetles. In Guide to Insect Borers in North American Broadleaf Trees and Shrubs, pp. 213-584. USDA Forest Service, Agriculture Handbook, AH-706. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58776a1f59b2b7c3d" w:history="1"/>
+      <w:hyperlink r:id="rId57396a3bc70720b05" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solomon JD &amp; Payne JA (1986) A Guide to the Insect Borers, Pruners, and Girdlers of Pecan and Hickory. General Technical Report SO-64. USDA, Forest Service, Southern Forest Experiment Station, New Orleans, USA. 31 pp. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55916a1f59b2b7c66" w:history="1">
+      <w:hyperlink r:id="rId69106a3bc70720b2c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/research/treesearch/1648</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21-11-2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6596,51 +6596,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Steed BE &amp; Burton DA (2015) Field guide to diseases and insects of quaking aspen in the West. Part 1: wood and bark boring insects. USDA, Forest Service, Forest Health Protection, Missoula, USA. 115 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thompson TE &amp; Conner PJ (2012) Chapter 20: Pecan. In Fruit Breeding (eds. NL Badenes &amp; D Byrne), pp. 771-801. Springer, New York, USA. 890 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68496a1f59b2b7cc6" w:history="1"/>
+      <w:hyperlink r:id="rId99546a3bc70720b95" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wellso SG &amp; Manley GV (2007) A revision of the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6753,51 +6753,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chrysobothris femorata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32186a1f59b2b7dd0" w:history="1">
+      <w:hyperlink r:id="rId31856a3bc70720cb6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6882,51 +6882,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 28-34. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36816a1f59b2b7ea2" w:history="1">
+      <w:hyperlink r:id="rId61116a3bc70720d86" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12991</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -7022,137 +7022,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="88364747">
+  <w:abstractNum w:abstractNumId="87780566">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="99538915">
+    <w:lvl w:ilvl="0" w:tplc="22816472">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="99538915" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="22816472" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="99538915" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="22816472" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="99538915" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="22816472" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="99538915" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="22816472" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="99538915" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="22816472" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="99538915" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="22816472" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="99538915" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="22816472" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="99538915" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="22816472" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="88364746">
+  <w:abstractNum w:abstractNumId="87780565">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="24939428">
+    <w:lvl w:ilvl="0" w:tplc="40282285">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7904,55 +7904,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="88364746">
-    <w:abstractNumId w:val="88364746"/>
+  <w:num w:numId="87780565">
+    <w:abstractNumId w:val="87780565"/>
   </w:num>
-  <w:num w:numId="88364747">
-    <w:abstractNumId w:val="88364747"/>
+  <w:num w:numId="87780566">
+    <w:abstractNumId w:val="87780566"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19502,51 +19502,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId941143450" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId370623648" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId98876a1f59b2b3b02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBFE/" TargetMode="External"/><Relationship Id="rId66686a1f59b2b3b48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBFE/categorization" TargetMode="External"/><Relationship Id="rId45366a1f59b2b447b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBFE/photos" TargetMode="External"/><Relationship Id="rId63956a1f59b2b731e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar%3Fhl%3Den%26q%3DAddesso%2BK%252C%2BDawadi%2BS%252C%2BGonzalez%2BA%252C%2BOliver%2BJ%2B%2526%2BO%2527Neal%2BP%2B%25282019%2529%2BManagement%2Bof%2BFlatheaded%2BAppletree%2BBorer%2Bin%2BNursery%2BProduction%2Bwith%2BCover%2BCrops.%2BIn%2BFlatheaded%2BBorer%2BWorkshop%252C%2Bp.%2B43.%2BTennessee%2BState%2BUniversity%252C%2BMcMinnville%252C%2BUSA%252C%2BJuly%2B1%25E2%2580%25902.&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId75586a1f59b2b738c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=https%3A%2F%2Fct.prod.getft.io%2Fd2lsZXksb3VwLGh0dHBzOi8vYWNhZGVtaWMub3VwLmNvbS9HZXRGdHJDb250ZW50L0dldFJlc291cmNlQnlEb2lBbmRSZXNvdXJjZVR5cGU_ZG9pPTEwLjEwOTMlMmZqZWUlMmZ0b2FhMjI4JnJlc291cmNldHlwZT0z.rz4cV7D6PjO0CgMJcSNThJbVeQBmd5CPtw7ZkOzn9sc&amp;doi=10.1111%2Fepp.12991&amp;doiOfLink=10.1093%2Fjee%2Ftoaa228&amp;linkType=VIEW_FULL_ACCESS&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId34946a1f59b2b73b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncat.org/battling-borers-in-organic-apple-production/" TargetMode="External"/><Relationship Id="rId26686a1f59b2b73f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.ces.ncsu.edu/flatheaded-appletree-borer" TargetMode="External"/><Relationship Id="rId52956a1f59b2b7456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26publication_year%3D1987%26author%3DDE%2BBright%26title%3DThe%2Binsects%2Band%2Barachnids%2Bof%2BCanada&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId46126a1f59b2b7557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26volume%3D50%26publication_year%3D2005%26pages%3D1-29%26journal%3DAnnual%2BReview%2Bof%2BEntomology%26author%3DDR%2BCoyle%26author%3DTE%2BNebeker%26author%3DER%2BHart%26author%3DWJ%2BMattson%26title%3DBiology%2Band%2Bmanagement%2Bof%2Binsect%2Bpests%2Bin%2BNorth%2BAmerican%2Bintensively%2Bmanaged%2Bhardwood%2Bforest%2Bsystems&amp;doi=10.1111%2Fepp.12991&amp;doiOfLink=10.1146%2Fannurev.ento.50.071803.130431&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId16156a1f59b2b75fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.unh.edu/resources/files/Resource001830_Rep2590.pdf" TargetMode="External"/><Relationship Id="rId56936a1f59b2b7679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBFE/documents" TargetMode="External"/><Relationship Id="rId32506a1f59b2b76d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId71866a1f59b2b7753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26volume%3DB%25E2%2580%2590259%26publication_year%3D1942%26journal%3DOklahoma%2BAgricultural%2BExperiment%2BStation%2BBulletin%26author%3DF%2BFenton%26title%3DThe%2Bflatheaded%2Bapple%2Btree%2Bborer%2B%2528Chrysobothris%2Bfemorata%2B%2528Oliver%2529%2529&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId50446a1f59b2b77f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trace.tennessee.edu/utk_agexcomhort/55" TargetMode="External"/><Relationship Id="rId91716a1f59b2b7815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar%3Fhl%3Den%26q%3DFulcher%2BA%2B%25282012%2529%2BScouting%2Band%2BMonitoring%2BPests%2Bof%2BDeciduous%2BTrees%2Bduring%2BNursery%2BProduction.%2BUT%2BExtension.%2BW142.%2B13%2Bpp.%2BRetrieved%2Bfrom%2Bhttps%253A%252F%252Ftrace.tennessee.edu%252Futk_agexcomhort%252F55%2B%255Baccessed%2B21%25E2%2580%259011%25E2%2580%25902023%255D.&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId38356a1f59b2b7983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=https%3A%2F%2Fct.prod.getft.io%2Fd2lsZXksdW5kZWZpbmVkLGh0dHA6Ly9keC5kb2kub3JnLzEwLjE2NTMvMDI0LjA5OC4wMjMw.l4XiOY12Y1LolYAPSsHPIWih2oqyzZ2Bvl2sWrkQEGQ&amp;doi=10.1111%2Fepp.12991&amp;doiOfLink=10.1653%2F024.098.0230&amp;linkType=VIEW_FULL_ACCESS&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId87266a1f59b2b7aca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/servlet/linkout?suffix=ref&amp;dbid=16&amp;doi=10.1111%2Fepp.12991&amp;key=10.24266%2F0738-2898-28.3.135&amp;getFTLinkType=true&amp;doiForPubOfPage=10.1111%2Fepp.12991&amp;refDoi=10.24266%2F0738-2898-28.3.135&amp;linkType=Crossref&amp;linkSource=FULL_TEXT&amp;linkLocation=Reference" TargetMode="External"/><Relationship Id="rId55586a1f59b2b7b50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/servlet/linkout?suffix=null&amp;dbid=128&amp;doi=10.1111%2Fepp.12991&amp;key=000209233300002&amp;getFTLinkType=true&amp;doiForPubOfPage=10.1111%2Fepp.12991&amp;refDoi=e_1_2_12_33_1%3AISI&amp;linkType=ISI&amp;linkSource=FULL_TEXT&amp;linkLocation=Reference" TargetMode="External"/><Relationship Id="rId64766a1f59b2b7b64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26volume%3D46%26publication_year%3D2013%26pages%3D13-30%26journal%3DGreat%2BLakes%2BEntomologist%26author%3DTR%2BPetrice%26author%3DRA%2BHaack%26author%3DTM%2BPoland%26title%3DAttraction%2Bof%2BAgrilus%2Bplanipennis%2B%2528Coleoptera%253A%2BBuprestidae%2529%2Band%2Bother%2Bbuprestids%2Bto%2Bsticky%2Btraps%2Bof%2Bvarious%2Bcolors%2Band%2Bshapes&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId60466a1f59b2b7baf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/servlet/linkout?suffix=ref&amp;dbid=16&amp;doi=10.1111%2Fepp.12991&amp;key=10.24266%2F0738-2898-6.1.18&amp;getFTLinkType=true&amp;doiForPubOfPage=10.1111%2Fepp.12991&amp;refDoi=10.24266%2F0738-2898-6.1.18&amp;linkType=Crossref&amp;linkSource=FULL_TEXT&amp;linkLocation=Reference" TargetMode="External"/><Relationship Id="rId54566a1f59b2b7c15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=%2Fdoi%2F10.1002%2Fps.3375&amp;doi=10.1111%2Fepp.12991&amp;doiOfLink=10.1002%2Fps.3375&amp;linkType=VIEW_NO_ACCESS&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId58776a1f59b2b7c3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26publication_year%3D1995%26pages%3D213-584%26author%3DJD%2BSolomon%26title%3DGuide%2Bto%2BInsect%2BBorers%2Bin%2BNorth%2BAmerican%2BBroadleaf%2BTrees%2Band%2BShrubs&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId55916a1f59b2b7c66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/research/treesearch/1648" TargetMode="External"/><Relationship Id="rId68496a1f59b2b7cc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=https%3A%2F%2Fdoi.org%2F10.1007%2F978-1-4419-0763-9_20&amp;doi=10.1111%2Fepp.12991&amp;doiOfLink=10.1007%2F978-1-4419-0763-9_20&amp;linkType=VIEW_NO_ACCESS&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId32186a1f59b2b7dd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId36816a1f59b2b7ea2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12991" TargetMode="External"/><Relationship Id="rId13276a1f59b2b435b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13276a1f59b2b435b.jpg"/><Relationship Id="rId82016a1f59b2b5c21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82016a1f59b2b5c21.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId211520035" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId347619471" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId92286a3bc7071cde4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBFE/" TargetMode="External"/><Relationship Id="rId34376a3bc7071ce27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBFE/categorization" TargetMode="External"/><Relationship Id="rId36976a3bc7071d499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBFE/photos" TargetMode="External"/><Relationship Id="rId52866a3bc70720224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar%3Fhl%3Den%26q%3DAddesso%2BK%252C%2BDawadi%2BS%252C%2BGonzalez%2BA%252C%2BOliver%2BJ%2B%2526%2BO%2527Neal%2BP%2B%25282019%2529%2BManagement%2Bof%2BFlatheaded%2BAppletree%2BBorer%2Bin%2BNursery%2BProduction%2Bwith%2BCover%2BCrops.%2BIn%2BFlatheaded%2BBorer%2BWorkshop%252C%2Bp.%2B43.%2BTennessee%2BState%2BUniversity%252C%2BMcMinnville%252C%2BUSA%252C%2BJuly%2B1%25E2%2580%25902.&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId36696a3bc70720291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=https%3A%2F%2Fct.prod.getft.io%2Fd2lsZXksb3VwLGh0dHBzOi8vYWNhZGVtaWMub3VwLmNvbS9HZXRGdHJDb250ZW50L0dldFJlc291cmNlQnlEb2lBbmRSZXNvdXJjZVR5cGU_ZG9pPTEwLjEwOTMlMmZqZWUlMmZ0b2FhMjI4JnJlc291cmNldHlwZT0z.rz4cV7D6PjO0CgMJcSNThJbVeQBmd5CPtw7ZkOzn9sc&amp;doi=10.1111%2Fepp.12991&amp;doiOfLink=10.1093%2Fjee%2Ftoaa228&amp;linkType=VIEW_FULL_ACCESS&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId20876a3bc707202ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncat.org/battling-borers-in-organic-apple-production/" TargetMode="External"/><Relationship Id="rId23266a3bc707202fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.ces.ncsu.edu/flatheaded-appletree-borer" TargetMode="External"/><Relationship Id="rId29596a3bc70720356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26publication_year%3D1987%26author%3DDE%2BBright%26title%3DThe%2Binsects%2Band%2Barachnids%2Bof%2BCanada&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId19686a3bc7072047b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26volume%3D50%26publication_year%3D2005%26pages%3D1-29%26journal%3DAnnual%2BReview%2Bof%2BEntomology%26author%3DDR%2BCoyle%26author%3DTE%2BNebeker%26author%3DER%2BHart%26author%3DWJ%2BMattson%26title%3DBiology%2Band%2Bmanagement%2Bof%2Binsect%2Bpests%2Bin%2BNorth%2BAmerican%2Bintensively%2Bmanaged%2Bhardwood%2Bforest%2Bsystems&amp;doi=10.1111%2Fepp.12991&amp;doiOfLink=10.1146%2Fannurev.ento.50.071803.130431&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId36806a3bc70720504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.unh.edu/resources/files/Resource001830_Rep2590.pdf" TargetMode="External"/><Relationship Id="rId70476a3bc70720581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBFE/documents" TargetMode="External"/><Relationship Id="rId65506a3bc707205de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId46566a3bc7072065a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26volume%3DB%25E2%2580%2590259%26publication_year%3D1942%26journal%3DOklahoma%2BAgricultural%2BExperiment%2BStation%2BBulletin%26author%3DF%2BFenton%26title%3DThe%2Bflatheaded%2Bapple%2Btree%2Bborer%2B%2528Chrysobothris%2Bfemorata%2B%2528Oliver%2529%2529&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId70996a3bc707206fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trace.tennessee.edu/utk_agexcomhort/55" TargetMode="External"/><Relationship Id="rId94086a3bc7072071d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar%3Fhl%3Den%26q%3DFulcher%2BA%2B%25282012%2529%2BScouting%2Band%2BMonitoring%2BPests%2Bof%2BDeciduous%2BTrees%2Bduring%2BNursery%2BProduction.%2BUT%2BExtension.%2BW142.%2B13%2Bpp.%2BRetrieved%2Bfrom%2Bhttps%253A%252F%252Ftrace.tennessee.edu%252Futk_agexcomhort%252F55%2B%255Baccessed%2B21%25E2%2580%259011%25E2%2580%25902023%255D.&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId71226a3bc7072085d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=https%3A%2F%2Fct.prod.getft.io%2Fd2lsZXksdW5kZWZpbmVkLGh0dHA6Ly9keC5kb2kub3JnLzEwLjE2NTMvMDI0LjA5OC4wMjMw.l4XiOY12Y1LolYAPSsHPIWih2oqyzZ2Bvl2sWrkQEGQ&amp;doi=10.1111%2Fepp.12991&amp;doiOfLink=10.1653%2F024.098.0230&amp;linkType=VIEW_FULL_ACCESS&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId36776a3bc7072099b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/servlet/linkout?suffix=ref&amp;dbid=16&amp;doi=10.1111%2Fepp.12991&amp;key=10.24266%2F0738-2898-28.3.135&amp;getFTLinkType=true&amp;doiForPubOfPage=10.1111%2Fepp.12991&amp;refDoi=10.24266%2F0738-2898-28.3.135&amp;linkType=Crossref&amp;linkSource=FULL_TEXT&amp;linkLocation=Reference" TargetMode="External"/><Relationship Id="rId99396a3bc70720a1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/servlet/linkout?suffix=null&amp;dbid=128&amp;doi=10.1111%2Fepp.12991&amp;key=000209233300002&amp;getFTLinkType=true&amp;doiForPubOfPage=10.1111%2Fepp.12991&amp;refDoi=e_1_2_12_33_1%3AISI&amp;linkType=ISI&amp;linkSource=FULL_TEXT&amp;linkLocation=Reference" TargetMode="External"/><Relationship Id="rId78046a3bc70720a32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26volume%3D46%26publication_year%3D2013%26pages%3D13-30%26journal%3DGreat%2BLakes%2BEntomologist%26author%3DTR%2BPetrice%26author%3DRA%2BHaack%26author%3DTM%2BPoland%26title%3DAttraction%2Bof%2BAgrilus%2Bplanipennis%2B%2528Coleoptera%253A%2BBuprestidae%2529%2Band%2Bother%2Bbuprestids%2Bto%2Bsticky%2Btraps%2Bof%2Bvarious%2Bcolors%2Band%2Bshapes&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId14376a3bc70720a7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/servlet/linkout?suffix=ref&amp;dbid=16&amp;doi=10.1111%2Fepp.12991&amp;key=10.24266%2F0738-2898-6.1.18&amp;getFTLinkType=true&amp;doiForPubOfPage=10.1111%2Fepp.12991&amp;refDoi=10.24266%2F0738-2898-6.1.18&amp;linkType=Crossref&amp;linkSource=FULL_TEXT&amp;linkLocation=Reference" TargetMode="External"/><Relationship Id="rId87846a3bc70720adf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=%2Fdoi%2F10.1002%2Fps.3375&amp;doi=10.1111%2Fepp.12991&amp;doiOfLink=10.1002%2Fps.3375&amp;linkType=VIEW_NO_ACCESS&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId57396a3bc70720b05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26publication_year%3D1995%26pages%3D213-584%26author%3DJD%2BSolomon%26title%3DGuide%2Bto%2BInsect%2BBorers%2Bin%2BNorth%2BAmerican%2BBroadleaf%2BTrees%2Band%2BShrubs&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId69106a3bc70720b2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/research/treesearch/1648" TargetMode="External"/><Relationship Id="rId99546a3bc70720b95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=https%3A%2F%2Fdoi.org%2F10.1007%2F978-1-4419-0763-9_20&amp;doi=10.1111%2Fepp.12991&amp;doiOfLink=10.1007%2F978-1-4419-0763-9_20&amp;linkType=VIEW_NO_ACCESS&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId31856a3bc70720cb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId61116a3bc70720d86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12991" TargetMode="External"/><Relationship Id="rId20096a3bc7071d3aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20096a3bc7071d3aa.jpg"/><Relationship Id="rId79836a3bc7071ebf8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79836a3bc7071ebf8.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>