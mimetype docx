--- v11 (2026-06-24)
+++ v12 (2026-07-19)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> LeConte</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> flat-headed apple tree borer, flatheaded appletree borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92286a3bc7071cde4" w:history="1">
+            <w:hyperlink r:id="rId70016a5d096f67eb4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34376a3bc7071ce27" w:history="1">
+            <w:hyperlink r:id="rId76586a5d096f67ef8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CHRBFE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="99083376" name="name69196a3bc7071d3ab" descr="9973.jpg"/>
+                  <wp:docPr id="20102036" name="name87576a5d096f68672" descr="9973.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="9973.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId20096a3bc7071d3aa" cstate="print"/>
+                          <a:blip r:embed="rId56716a5d096f6866f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId36976a3bc7071d499" w:history="1">
+            <w:hyperlink r:id="rId92256a5d096f687d9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1978,63 +1978,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. femorata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been reported in most of the southern provinces, and its northernmost records are at approximately 52° N latitude. A number of records in the literature for the rest of the Americas (e.g. Mexico, Costa Rica, Ecuador) and Asia (e.g. India, Thailand) were considered doubtful or invalid in the EPPO PRA (EPPO, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="41734414" name="name40766a3bc7071ebfa" descr="CHRBFE_distribution_map.jpg"/>
+            <wp:docPr id="3798515" name="name75226a5d096f69982" descr="CHRBFE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CHRBFE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId79836a3bc7071ebf8" cstate="print"/>
+                    <a:blip r:embed="rId27616a5d096f6997e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5199,51 +5199,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Addesso K, Dawadi S, Gonzalez A, Oliver J &amp; O'Neal P (2019) Management of Flatheaded Appletree Borer in Nursery Production with Cover Crops. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flatheaded Borer Workshop</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, p. 43. Tennessee State University, McMinnville, USA, July 1-2. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52866a3bc70720224" w:history="1"/>
+      <w:hyperlink r:id="rId47696a5d096f6b11b" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Addesso K, Dawadi S, Oliver JB, Fare D &amp; Witcher A (2018) Managing Flatheaded Appletree Borer with Cover Crops. SNA Research Conference 62, 13-16.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -5256,109 +5256,109 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Addesso K, Oliver J, Youssef N &amp; Fare D (2020) Evaluation of systemic imidacloprid and herbicide treatments on flatheaded borer (Coleoptera: Buprestidae) management in field nursery production. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Economic Entomology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 113, 2808-2819. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36696a3bc70720291" w:history="1"/>
+      <w:hyperlink r:id="rId23156a5d096f6b18f" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ames G (2018) Battling Borers in Organic Apple Production - The National Center for Appropriate Technology. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20876a3bc707202ba" w:history="1">
+      <w:hyperlink r:id="rId42066a5d096f6b1b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncat.org/battling-borers-in-organic-apple-production/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed in September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Baker (2019) Flatheaded appletree borer. North Carolina State Extension Publication. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23266a3bc707202fa" w:history="1">
+      <w:hyperlink r:id="rId26676a5d096f6b1fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://content.ces.ncsu.edu/flatheaded-appletree-borer</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21-11-2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5371,51 +5371,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Beddes T &amp; Caron M (2014) Pacific Flatheaded Borer and Flatheaded Appletree Borer. Utah Pests Fact Sheet, ENT-170-14PR. 4 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bright DE (1987) The metallic wood-boring beetles of Canada and Alaska, Coleoptera: Buprestidae. In The insects and arachnids of Canada (p. part. 15). Ottawa: Biosystematics Research Center. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29596a3bc70720356" w:history="1"/>
+      <w:hyperlink r:id="rId73616a5d096f6b25a" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Burke HE (1919) Biological Notes on the Flatheaded Apple Tree Borer (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5526,51 +5526,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Coyle DR, Nebeker TE, Hart ER &amp; Mattson WJ (2005) Biology and management of insect pests in North American intensively managed hardwood forest systems. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Annual Review of Entomology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 50, 1-29. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19686a3bc7072047b" w:history="1"/>
+      <w:hyperlink r:id="rId65056a5d096f6b361" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dawadi S, Oliver JB, O'Neal P &amp; Addesso KM (2019) Management of flatheaded appletree borer (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5603,51 +5603,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 75, 1971-1978.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Eaton AT (2011) Borers in New Hampshire Apple Trees. University of New Hampshire Cooperative Extension. 8 pp. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36806a3bc70720504" w:history="1">
+      <w:hyperlink r:id="rId14126a5d096f6b3eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://extension.unh.edu/resources/files/Resource001830_Rep2590.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21-11-2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5682,51 +5682,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. mali</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70476a3bc70720581" w:history="1">
+      <w:hyperlink r:id="rId25896a5d096f6b46a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CHRBFE/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21-11-2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5741,51 +5741,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2018) ISPM 15 Regulation of wood packaging material in international trade. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International standards for phytosanitary measures</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65506a3bc707205de" w:history="1">
+      <w:hyperlink r:id="rId61066a5d096f6b4cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/core-activities/standards-setting/ispms/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 21-11-2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5820,51 +5820,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Oliver)). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oklahoma Agricultural Experiment Station Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Vol. B-259. 31 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46566a3bc7072065a" w:history="1"/>
+      <w:hyperlink r:id="rId10236a5d096f6b55a" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fenton FA &amp; Maxwell JM (1937) Flat-headed Apple Tree Borer in Oklahoma. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5915,72 +5915,72 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4(1), 1-14.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fulcher A (2012) Scouting and Monitoring Pests of Deciduous Trees during Nursery Production. UT Extension. W142. 13 pp. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70996a3bc707206fe" w:history="1">
+      <w:hyperlink r:id="rId97906a5d096f6b604" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://trace.tennessee.edu/utk_agexcomhort/55</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 21-11-2023]. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94086a3bc7072071d" w:history="1"/>
+      <w:hyperlink r:id="rId37776a5d096f6b624" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hansen JA (2010) Identification and Phylogenetic Characterization of Select Species of Buprestidae (Coleoptera) and Sesiidae (Lepidoptera) Wood Boring Insect Families Occuring Across the Southeastern United States. University of Tennessee. Ph. D. Thesis. 205 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -6127,51 +6127,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Klingeman WE, Hansen JA, Basham JP, Oliver JB, Youssef NN, Swink W, Nalepa CA, Fare DC &amp; Moulton JK (2015) Seasonal Flight Activity and Distribution of Metallic Woodboring Beetles (Coleoptera: Buprestidae) Collected in North Carolina and Tennessee. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Florida Entomologist</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 98, 579-587. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71226a3bc7072085d" w:history="1"/>
+      <w:hyperlink r:id="rId26906a5d096f6b79b" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Krischik &amp; Davidson (2013) Flatheaded appletree borer. IPM of Midwest Landscapes - Pest of Trees and Shrubs, 135-136.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -6316,51 +6316,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oliver JB, Fare DC, Youssef N, Scholl SS, Reding ME, Ranger CM, Moyseenko JJ &amp; Halcomb MA (2010) Evaluation of a Single Application of Neonicotinoid and Multi-Application Contact Insecticides for Flatheaded Borer Management in Field Grown Red Maple Cultivars. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Environmental Horticulture</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 28, 135-149. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36776a3bc7072099b" w:history="1"/>
+      <w:hyperlink r:id="rId61686a5d096f6b8e8" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Paiero SM, Jackson MD, Jewiss-Gaines A, Kimoto T, Gill BD &amp; Marshall SA (2012) Field Guide to the jewel beetles (Coleoptera: Buprestidae) of Northeastern North America. Canadian Food Inspection Agency. 411 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -6393,100 +6393,100 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Coleoptera: Buprestidae) and other buprestids to sticky traps of various colors and shapes. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Great Lakes Entomologist</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 46, 13-30. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99396a3bc70720a1f" w:history="1"/>
+      <w:hyperlink r:id="rId22836a5d096f6b970" w:history="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78046a3bc70720a32" w:history="1"/>
+      <w:hyperlink r:id="rId37696a5d096f6b984" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Potter DA, Timmons GM &amp; Gordon FC (1988) Flatheaded Apple Tree Borer (Coleoptera: Buprestidae) in Nursery-Grown Red Maples: Phenology of Emergence, Treatment Timing, and Response to Stressed Trees. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Environmental Horticulture</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6, 18-22. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14376a3bc70720a7c" w:history="1"/>
+      <w:hyperlink r:id="rId42056a5d096f6b9d2" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Seagraves BL, Redmond CT &amp; Potter DA (2013) Relative resistance or susceptibility of maple (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6501,89 +6501,89 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) species, hybrids and cultivars to six arthropod pests of production nurseries. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pest Management Science</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 69, 112-119. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87846a3bc70720adf" w:history="1"/>
+      <w:hyperlink r:id="rId85376a5d096f6ba38" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solomon JD (1995) Order Coleoptera – Beetles. In Guide to Insect Borers in North American Broadleaf Trees and Shrubs, pp. 213-584. USDA Forest Service, Agriculture Handbook, AH-706. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57396a3bc70720b05" w:history="1"/>
+      <w:hyperlink r:id="rId19516a5d096f6ba5f" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solomon JD &amp; Payne JA (1986) A Guide to the Insect Borers, Pruners, and Girdlers of Pecan and Hickory. General Technical Report SO-64. USDA, Forest Service, Southern Forest Experiment Station, New Orleans, USA. 31 pp. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69106a3bc70720b2c" w:history="1">
+      <w:hyperlink r:id="rId56866a5d096f6ba87" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/research/treesearch/1648</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21-11-2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6596,51 +6596,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Steed BE &amp; Burton DA (2015) Field guide to diseases and insects of quaking aspen in the West. Part 1: wood and bark boring insects. USDA, Forest Service, Forest Health Protection, Missoula, USA. 115 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thompson TE &amp; Conner PJ (2012) Chapter 20: Pecan. In Fruit Breeding (eds. NL Badenes &amp; D Byrne), pp. 771-801. Springer, New York, USA. 890 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99546a3bc70720b95" w:history="1"/>
+      <w:hyperlink r:id="rId79976a5d096f6baeb" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wellso SG &amp; Manley GV (2007) A revision of the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6753,51 +6753,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chrysobothris femorata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31856a3bc70720cb6" w:history="1">
+      <w:hyperlink r:id="rId17046a5d096f6bc0c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6882,51 +6882,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 28-34. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61116a3bc70720d86" w:history="1">
+      <w:hyperlink r:id="rId35996a5d096f6bce3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12991</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -7022,137 +7022,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="87780566">
+  <w:abstractNum w:abstractNumId="34216223">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="22816472">
+    <w:lvl w:ilvl="0" w:tplc="31279687">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="22816472" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="31279687" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="22816472" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="31279687" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="22816472" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="31279687" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="22816472" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="31279687" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="22816472" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="31279687" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="22816472" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="31279687" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="22816472" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="31279687" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="22816472" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="31279687" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="87780565">
+  <w:abstractNum w:abstractNumId="34216222">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="40282285">
+    <w:lvl w:ilvl="0" w:tplc="95289944">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7904,55 +7904,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="87780565">
-    <w:abstractNumId w:val="87780565"/>
+  <w:num w:numId="34216222">
+    <w:abstractNumId w:val="34216222"/>
   </w:num>
-  <w:num w:numId="87780566">
-    <w:abstractNumId w:val="87780566"/>
+  <w:num w:numId="34216223">
+    <w:abstractNumId w:val="34216223"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19502,51 +19502,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId211520035" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId347619471" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId92286a3bc7071cde4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBFE/" TargetMode="External"/><Relationship Id="rId34376a3bc7071ce27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBFE/categorization" TargetMode="External"/><Relationship Id="rId36976a3bc7071d499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBFE/photos" TargetMode="External"/><Relationship Id="rId52866a3bc70720224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar%3Fhl%3Den%26q%3DAddesso%2BK%252C%2BDawadi%2BS%252C%2BGonzalez%2BA%252C%2BOliver%2BJ%2B%2526%2BO%2527Neal%2BP%2B%25282019%2529%2BManagement%2Bof%2BFlatheaded%2BAppletree%2BBorer%2Bin%2BNursery%2BProduction%2Bwith%2BCover%2BCrops.%2BIn%2BFlatheaded%2BBorer%2BWorkshop%252C%2Bp.%2B43.%2BTennessee%2BState%2BUniversity%252C%2BMcMinnville%252C%2BUSA%252C%2BJuly%2B1%25E2%2580%25902.&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId36696a3bc70720291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=https%3A%2F%2Fct.prod.getft.io%2Fd2lsZXksb3VwLGh0dHBzOi8vYWNhZGVtaWMub3VwLmNvbS9HZXRGdHJDb250ZW50L0dldFJlc291cmNlQnlEb2lBbmRSZXNvdXJjZVR5cGU_ZG9pPTEwLjEwOTMlMmZqZWUlMmZ0b2FhMjI4JnJlc291cmNldHlwZT0z.rz4cV7D6PjO0CgMJcSNThJbVeQBmd5CPtw7ZkOzn9sc&amp;doi=10.1111%2Fepp.12991&amp;doiOfLink=10.1093%2Fjee%2Ftoaa228&amp;linkType=VIEW_FULL_ACCESS&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId20876a3bc707202ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncat.org/battling-borers-in-organic-apple-production/" TargetMode="External"/><Relationship Id="rId23266a3bc707202fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.ces.ncsu.edu/flatheaded-appletree-borer" TargetMode="External"/><Relationship Id="rId29596a3bc70720356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26publication_year%3D1987%26author%3DDE%2BBright%26title%3DThe%2Binsects%2Band%2Barachnids%2Bof%2BCanada&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId19686a3bc7072047b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26volume%3D50%26publication_year%3D2005%26pages%3D1-29%26journal%3DAnnual%2BReview%2Bof%2BEntomology%26author%3DDR%2BCoyle%26author%3DTE%2BNebeker%26author%3DER%2BHart%26author%3DWJ%2BMattson%26title%3DBiology%2Band%2Bmanagement%2Bof%2Binsect%2Bpests%2Bin%2BNorth%2BAmerican%2Bintensively%2Bmanaged%2Bhardwood%2Bforest%2Bsystems&amp;doi=10.1111%2Fepp.12991&amp;doiOfLink=10.1146%2Fannurev.ento.50.071803.130431&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId36806a3bc70720504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.unh.edu/resources/files/Resource001830_Rep2590.pdf" TargetMode="External"/><Relationship Id="rId70476a3bc70720581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBFE/documents" TargetMode="External"/><Relationship Id="rId65506a3bc707205de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId46566a3bc7072065a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26volume%3DB%25E2%2580%2590259%26publication_year%3D1942%26journal%3DOklahoma%2BAgricultural%2BExperiment%2BStation%2BBulletin%26author%3DF%2BFenton%26title%3DThe%2Bflatheaded%2Bapple%2Btree%2Bborer%2B%2528Chrysobothris%2Bfemorata%2B%2528Oliver%2529%2529&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId70996a3bc707206fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trace.tennessee.edu/utk_agexcomhort/55" TargetMode="External"/><Relationship Id="rId94086a3bc7072071d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar%3Fhl%3Den%26q%3DFulcher%2BA%2B%25282012%2529%2BScouting%2Band%2BMonitoring%2BPests%2Bof%2BDeciduous%2BTrees%2Bduring%2BNursery%2BProduction.%2BUT%2BExtension.%2BW142.%2B13%2Bpp.%2BRetrieved%2Bfrom%2Bhttps%253A%252F%252Ftrace.tennessee.edu%252Futk_agexcomhort%252F55%2B%255Baccessed%2B21%25E2%2580%259011%25E2%2580%25902023%255D.&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId71226a3bc7072085d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=https%3A%2F%2Fct.prod.getft.io%2Fd2lsZXksdW5kZWZpbmVkLGh0dHA6Ly9keC5kb2kub3JnLzEwLjE2NTMvMDI0LjA5OC4wMjMw.l4XiOY12Y1LolYAPSsHPIWih2oqyzZ2Bvl2sWrkQEGQ&amp;doi=10.1111%2Fepp.12991&amp;doiOfLink=10.1653%2F024.098.0230&amp;linkType=VIEW_FULL_ACCESS&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId36776a3bc7072099b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/servlet/linkout?suffix=ref&amp;dbid=16&amp;doi=10.1111%2Fepp.12991&amp;key=10.24266%2F0738-2898-28.3.135&amp;getFTLinkType=true&amp;doiForPubOfPage=10.1111%2Fepp.12991&amp;refDoi=10.24266%2F0738-2898-28.3.135&amp;linkType=Crossref&amp;linkSource=FULL_TEXT&amp;linkLocation=Reference" TargetMode="External"/><Relationship Id="rId99396a3bc70720a1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/servlet/linkout?suffix=null&amp;dbid=128&amp;doi=10.1111%2Fepp.12991&amp;key=000209233300002&amp;getFTLinkType=true&amp;doiForPubOfPage=10.1111%2Fepp.12991&amp;refDoi=e_1_2_12_33_1%3AISI&amp;linkType=ISI&amp;linkSource=FULL_TEXT&amp;linkLocation=Reference" TargetMode="External"/><Relationship Id="rId78046a3bc70720a32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26volume%3D46%26publication_year%3D2013%26pages%3D13-30%26journal%3DGreat%2BLakes%2BEntomologist%26author%3DTR%2BPetrice%26author%3DRA%2BHaack%26author%3DTM%2BPoland%26title%3DAttraction%2Bof%2BAgrilus%2Bplanipennis%2B%2528Coleoptera%253A%2BBuprestidae%2529%2Band%2Bother%2Bbuprestids%2Bto%2Bsticky%2Btraps%2Bof%2Bvarious%2Bcolors%2Band%2Bshapes&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId14376a3bc70720a7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/servlet/linkout?suffix=ref&amp;dbid=16&amp;doi=10.1111%2Fepp.12991&amp;key=10.24266%2F0738-2898-6.1.18&amp;getFTLinkType=true&amp;doiForPubOfPage=10.1111%2Fepp.12991&amp;refDoi=10.24266%2F0738-2898-6.1.18&amp;linkType=Crossref&amp;linkSource=FULL_TEXT&amp;linkLocation=Reference" TargetMode="External"/><Relationship Id="rId87846a3bc70720adf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=%2Fdoi%2F10.1002%2Fps.3375&amp;doi=10.1111%2Fepp.12991&amp;doiOfLink=10.1002%2Fps.3375&amp;linkType=VIEW_NO_ACCESS&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId57396a3bc70720b05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26publication_year%3D1995%26pages%3D213-584%26author%3DJD%2BSolomon%26title%3DGuide%2Bto%2BInsect%2BBorers%2Bin%2BNorth%2BAmerican%2BBroadleaf%2BTrees%2Band%2BShrubs&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId69106a3bc70720b2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/research/treesearch/1648" TargetMode="External"/><Relationship Id="rId99546a3bc70720b95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=https%3A%2F%2Fdoi.org%2F10.1007%2F978-1-4419-0763-9_20&amp;doi=10.1111%2Fepp.12991&amp;doiOfLink=10.1007%2F978-1-4419-0763-9_20&amp;linkType=VIEW_NO_ACCESS&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId31856a3bc70720cb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId61116a3bc70720d86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12991" TargetMode="External"/><Relationship Id="rId20096a3bc7071d3aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20096a3bc7071d3aa.jpg"/><Relationship Id="rId79836a3bc7071ebf8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79836a3bc7071ebf8.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId288882501" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId150773492" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId70016a5d096f67eb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBFE/" TargetMode="External"/><Relationship Id="rId76586a5d096f67ef8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBFE/categorization" TargetMode="External"/><Relationship Id="rId92256a5d096f687d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBFE/photos" TargetMode="External"/><Relationship Id="rId47696a5d096f6b11b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar%3Fhl%3Den%26q%3DAddesso%2BK%252C%2BDawadi%2BS%252C%2BGonzalez%2BA%252C%2BOliver%2BJ%2B%2526%2BO%2527Neal%2BP%2B%25282019%2529%2BManagement%2Bof%2BFlatheaded%2BAppletree%2BBorer%2Bin%2BNursery%2BProduction%2Bwith%2BCover%2BCrops.%2BIn%2BFlatheaded%2BBorer%2BWorkshop%252C%2Bp.%2B43.%2BTennessee%2BState%2BUniversity%252C%2BMcMinnville%252C%2BUSA%252C%2BJuly%2B1%25E2%2580%25902.&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId23156a5d096f6b18f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=https%3A%2F%2Fct.prod.getft.io%2Fd2lsZXksb3VwLGh0dHBzOi8vYWNhZGVtaWMub3VwLmNvbS9HZXRGdHJDb250ZW50L0dldFJlc291cmNlQnlEb2lBbmRSZXNvdXJjZVR5cGU_ZG9pPTEwLjEwOTMlMmZqZWUlMmZ0b2FhMjI4JnJlc291cmNldHlwZT0z.rz4cV7D6PjO0CgMJcSNThJbVeQBmd5CPtw7ZkOzn9sc&amp;doi=10.1111%2Fepp.12991&amp;doiOfLink=10.1093%2Fjee%2Ftoaa228&amp;linkType=VIEW_FULL_ACCESS&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId42066a5d096f6b1b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncat.org/battling-borers-in-organic-apple-production/" TargetMode="External"/><Relationship Id="rId26676a5d096f6b1fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.ces.ncsu.edu/flatheaded-appletree-borer" TargetMode="External"/><Relationship Id="rId73616a5d096f6b25a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26publication_year%3D1987%26author%3DDE%2BBright%26title%3DThe%2Binsects%2Band%2Barachnids%2Bof%2BCanada&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId65056a5d096f6b361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26volume%3D50%26publication_year%3D2005%26pages%3D1-29%26journal%3DAnnual%2BReview%2Bof%2BEntomology%26author%3DDR%2BCoyle%26author%3DTE%2BNebeker%26author%3DER%2BHart%26author%3DWJ%2BMattson%26title%3DBiology%2Band%2Bmanagement%2Bof%2Binsect%2Bpests%2Bin%2BNorth%2BAmerican%2Bintensively%2Bmanaged%2Bhardwood%2Bforest%2Bsystems&amp;doi=10.1111%2Fepp.12991&amp;doiOfLink=10.1146%2Fannurev.ento.50.071803.130431&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId14126a5d096f6b3eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.unh.edu/resources/files/Resource001830_Rep2590.pdf" TargetMode="External"/><Relationship Id="rId25896a5d096f6b46a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBFE/documents" TargetMode="External"/><Relationship Id="rId61066a5d096f6b4cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId10236a5d096f6b55a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26volume%3DB%25E2%2580%2590259%26publication_year%3D1942%26journal%3DOklahoma%2BAgricultural%2BExperiment%2BStation%2BBulletin%26author%3DF%2BFenton%26title%3DThe%2Bflatheaded%2Bapple%2Btree%2Bborer%2B%2528Chrysobothris%2Bfemorata%2B%2528Oliver%2529%2529&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId97906a5d096f6b604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trace.tennessee.edu/utk_agexcomhort/55" TargetMode="External"/><Relationship Id="rId37776a5d096f6b624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar%3Fhl%3Den%26q%3DFulcher%2BA%2B%25282012%2529%2BScouting%2Band%2BMonitoring%2BPests%2Bof%2BDeciduous%2BTrees%2Bduring%2BNursery%2BProduction.%2BUT%2BExtension.%2BW142.%2B13%2Bpp.%2BRetrieved%2Bfrom%2Bhttps%253A%252F%252Ftrace.tennessee.edu%252Futk_agexcomhort%252F55%2B%255Baccessed%2B21%25E2%2580%259011%25E2%2580%25902023%255D.&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId26906a5d096f6b79b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=https%3A%2F%2Fct.prod.getft.io%2Fd2lsZXksdW5kZWZpbmVkLGh0dHA6Ly9keC5kb2kub3JnLzEwLjE2NTMvMDI0LjA5OC4wMjMw.l4XiOY12Y1LolYAPSsHPIWih2oqyzZ2Bvl2sWrkQEGQ&amp;doi=10.1111%2Fepp.12991&amp;doiOfLink=10.1653%2F024.098.0230&amp;linkType=VIEW_FULL_ACCESS&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId61686a5d096f6b8e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/servlet/linkout?suffix=ref&amp;dbid=16&amp;doi=10.1111%2Fepp.12991&amp;key=10.24266%2F0738-2898-28.3.135&amp;getFTLinkType=true&amp;doiForPubOfPage=10.1111%2Fepp.12991&amp;refDoi=10.24266%2F0738-2898-28.3.135&amp;linkType=Crossref&amp;linkSource=FULL_TEXT&amp;linkLocation=Reference" TargetMode="External"/><Relationship Id="rId22836a5d096f6b970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/servlet/linkout?suffix=null&amp;dbid=128&amp;doi=10.1111%2Fepp.12991&amp;key=000209233300002&amp;getFTLinkType=true&amp;doiForPubOfPage=10.1111%2Fepp.12991&amp;refDoi=e_1_2_12_33_1%3AISI&amp;linkType=ISI&amp;linkSource=FULL_TEXT&amp;linkLocation=Reference" TargetMode="External"/><Relationship Id="rId37696a5d096f6b984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26volume%3D46%26publication_year%3D2013%26pages%3D13-30%26journal%3DGreat%2BLakes%2BEntomologist%26author%3DTR%2BPetrice%26author%3DRA%2BHaack%26author%3DTM%2BPoland%26title%3DAttraction%2Bof%2BAgrilus%2Bplanipennis%2B%2528Coleoptera%253A%2BBuprestidae%2529%2Band%2Bother%2Bbuprestids%2Bto%2Bsticky%2Btraps%2Bof%2Bvarious%2Bcolors%2Band%2Bshapes&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId42056a5d096f6b9d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/servlet/linkout?suffix=ref&amp;dbid=16&amp;doi=10.1111%2Fepp.12991&amp;key=10.24266%2F0738-2898-6.1.18&amp;getFTLinkType=true&amp;doiForPubOfPage=10.1111%2Fepp.12991&amp;refDoi=10.24266%2F0738-2898-6.1.18&amp;linkType=Crossref&amp;linkSource=FULL_TEXT&amp;linkLocation=Reference" TargetMode="External"/><Relationship Id="rId85376a5d096f6ba38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=%2Fdoi%2F10.1002%2Fps.3375&amp;doi=10.1111%2Fepp.12991&amp;doiOfLink=10.1002%2Fps.3375&amp;linkType=VIEW_NO_ACCESS&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId19516a5d096f6ba5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26publication_year%3D1995%26pages%3D213-584%26author%3DJD%2BSolomon%26title%3DGuide%2Bto%2BInsect%2BBorers%2Bin%2BNorth%2BAmerican%2BBroadleaf%2BTrees%2Band%2BShrubs&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId56866a5d096f6ba87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/research/treesearch/1648" TargetMode="External"/><Relationship Id="rId79976a5d096f6baeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=https%3A%2F%2Fdoi.org%2F10.1007%2F978-1-4419-0763-9_20&amp;doi=10.1111%2Fepp.12991&amp;doiOfLink=10.1007%2F978-1-4419-0763-9_20&amp;linkType=VIEW_NO_ACCESS&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId17046a5d096f6bc0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId35996a5d096f6bce3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12991" TargetMode="External"/><Relationship Id="rId56716a5d096f6866f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56716a5d096f6866f.jpg"/><Relationship Id="rId27616a5d096f6997e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27616a5d096f6997e.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>