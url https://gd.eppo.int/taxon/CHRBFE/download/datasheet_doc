--- v12 (2026-07-19)
+++ v13 (2026-08-28)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> LeConte</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> flat-headed apple tree borer, flatheaded appletree borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70016a5d096f67eb4" w:history="1">
+            <w:hyperlink r:id="rId97816a91b35bdc382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76586a5d096f67ef8" w:history="1">
+            <w:hyperlink r:id="rId85056a91b35bdc3d5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CHRBFE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="20102036" name="name87576a5d096f68672" descr="9973.jpg"/>
+                  <wp:docPr id="83475949" name="name63326a91b35bdccd4" descr="9973.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="9973.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId56716a5d096f6866f" cstate="print"/>
+                          <a:blip r:embed="rId39076a91b35bdccd2" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId92256a5d096f687d9" w:history="1">
+            <w:hyperlink r:id="rId29386a91b35bdce5b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1978,63 +1978,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. femorata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been reported in most of the southern provinces, and its northernmost records are at approximately 52° N latitude. A number of records in the literature for the rest of the Americas (e.g. Mexico, Costa Rica, Ecuador) and Asia (e.g. India, Thailand) were considered doubtful or invalid in the EPPO PRA (EPPO, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="3798515" name="name75226a5d096f69982" descr="CHRBFE_distribution_map.jpg"/>
+            <wp:docPr id="63451856" name="name96716a91b35bde411" descr="CHRBFE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CHRBFE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27616a5d096f6997e" cstate="print"/>
+                    <a:blip r:embed="rId54126a91b35bde40e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5199,51 +5199,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Addesso K, Dawadi S, Gonzalez A, Oliver J &amp; O'Neal P (2019) Management of Flatheaded Appletree Borer in Nursery Production with Cover Crops. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flatheaded Borer Workshop</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, p. 43. Tennessee State University, McMinnville, USA, July 1-2. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47696a5d096f6b11b" w:history="1"/>
+      <w:hyperlink r:id="rId39266a91b35bdfbe9" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Addesso K, Dawadi S, Oliver JB, Fare D &amp; Witcher A (2018) Managing Flatheaded Appletree Borer with Cover Crops. SNA Research Conference 62, 13-16.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -5256,109 +5256,109 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Addesso K, Oliver J, Youssef N &amp; Fare D (2020) Evaluation of systemic imidacloprid and herbicide treatments on flatheaded borer (Coleoptera: Buprestidae) management in field nursery production. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Economic Entomology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 113, 2808-2819. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23156a5d096f6b18f" w:history="1"/>
+      <w:hyperlink r:id="rId88526a91b35bdfc68" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ames G (2018) Battling Borers in Organic Apple Production - The National Center for Appropriate Technology. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42066a5d096f6b1b9" w:history="1">
+      <w:hyperlink r:id="rId90936a91b35bdfc95" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncat.org/battling-borers-in-organic-apple-production/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed in September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Baker (2019) Flatheaded appletree borer. North Carolina State Extension Publication. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26676a5d096f6b1fa" w:history="1">
+      <w:hyperlink r:id="rId40956a91b35bdfcd8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://content.ces.ncsu.edu/flatheaded-appletree-borer</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21-11-2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5371,51 +5371,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Beddes T &amp; Caron M (2014) Pacific Flatheaded Borer and Flatheaded Appletree Borer. Utah Pests Fact Sheet, ENT-170-14PR. 4 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bright DE (1987) The metallic wood-boring beetles of Canada and Alaska, Coleoptera: Buprestidae. In The insects and arachnids of Canada (p. part. 15). Ottawa: Biosystematics Research Center. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73616a5d096f6b25a" w:history="1"/>
+      <w:hyperlink r:id="rId40026a91b35bdfd37" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Burke HE (1919) Biological Notes on the Flatheaded Apple Tree Borer (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5526,51 +5526,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Coyle DR, Nebeker TE, Hart ER &amp; Mattson WJ (2005) Biology and management of insect pests in North American intensively managed hardwood forest systems. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Annual Review of Entomology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 50, 1-29. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65056a5d096f6b361" w:history="1"/>
+      <w:hyperlink r:id="rId86736a91b35bdfe71" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dawadi S, Oliver JB, O'Neal P &amp; Addesso KM (2019) Management of flatheaded appletree borer (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5603,51 +5603,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 75, 1971-1978.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Eaton AT (2011) Borers in New Hampshire Apple Trees. University of New Hampshire Cooperative Extension. 8 pp. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14126a5d096f6b3eb" w:history="1">
+      <w:hyperlink r:id="rId26726a91b35bdff22" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://extension.unh.edu/resources/files/Resource001830_Rep2590.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21-11-2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5682,51 +5682,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. mali</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25896a5d096f6b46a" w:history="1">
+      <w:hyperlink r:id="rId29726a91b35bdffba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CHRBFE/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21-11-2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5741,51 +5741,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2018) ISPM 15 Regulation of wood packaging material in international trade. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International standards for phytosanitary measures</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61066a5d096f6b4cb" w:history="1">
+      <w:hyperlink r:id="rId52776a91b35be001e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/core-activities/standards-setting/ispms/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 21-11-2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5820,51 +5820,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Oliver)). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oklahoma Agricultural Experiment Station Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Vol. B-259. 31 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10236a5d096f6b55a" w:history="1"/>
+      <w:hyperlink r:id="rId21926a91b35be0175" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fenton FA &amp; Maxwell JM (1937) Flat-headed Apple Tree Borer in Oklahoma. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5915,72 +5915,72 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4(1), 1-14.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fulcher A (2012) Scouting and Monitoring Pests of Deciduous Trees during Nursery Production. UT Extension. W142. 13 pp. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97906a5d096f6b604" w:history="1">
+      <w:hyperlink r:id="rId24946a91b35be0242" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://trace.tennessee.edu/utk_agexcomhort/55</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 21-11-2023]. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37776a5d096f6b624" w:history="1"/>
+      <w:hyperlink r:id="rId82626a91b35be0264" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hansen JA (2010) Identification and Phylogenetic Characterization of Select Species of Buprestidae (Coleoptera) and Sesiidae (Lepidoptera) Wood Boring Insect Families Occuring Across the Southeastern United States. University of Tennessee. Ph. D. Thesis. 205 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -6127,51 +6127,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Klingeman WE, Hansen JA, Basham JP, Oliver JB, Youssef NN, Swink W, Nalepa CA, Fare DC &amp; Moulton JK (2015) Seasonal Flight Activity and Distribution of Metallic Woodboring Beetles (Coleoptera: Buprestidae) Collected in North Carolina and Tennessee. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Florida Entomologist</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 98, 579-587. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26906a5d096f6b79b" w:history="1"/>
+      <w:hyperlink r:id="rId84186a91b35be03b2" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Krischik &amp; Davidson (2013) Flatheaded appletree borer. IPM of Midwest Landscapes - Pest of Trees and Shrubs, 135-136.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -6316,51 +6316,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oliver JB, Fare DC, Youssef N, Scholl SS, Reding ME, Ranger CM, Moyseenko JJ &amp; Halcomb MA (2010) Evaluation of a Single Application of Neonicotinoid and Multi-Application Contact Insecticides for Flatheaded Borer Management in Field Grown Red Maple Cultivars. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Environmental Horticulture</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 28, 135-149. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61686a5d096f6b8e8" w:history="1"/>
+      <w:hyperlink r:id="rId47546a91b35be04f8" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Paiero SM, Jackson MD, Jewiss-Gaines A, Kimoto T, Gill BD &amp; Marshall SA (2012) Field Guide to the jewel beetles (Coleoptera: Buprestidae) of Northeastern North America. Canadian Food Inspection Agency. 411 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -6393,100 +6393,100 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Coleoptera: Buprestidae) and other buprestids to sticky traps of various colors and shapes. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Great Lakes Entomologist</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 46, 13-30. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22836a5d096f6b970" w:history="1"/>
+      <w:hyperlink r:id="rId34506a91b35be058b" w:history="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37696a5d096f6b984" w:history="1"/>
+      <w:hyperlink r:id="rId43826a91b35be05a0" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Potter DA, Timmons GM &amp; Gordon FC (1988) Flatheaded Apple Tree Borer (Coleoptera: Buprestidae) in Nursery-Grown Red Maples: Phenology of Emergence, Treatment Timing, and Response to Stressed Trees. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Environmental Horticulture</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6, 18-22. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42056a5d096f6b9d2" w:history="1"/>
+      <w:hyperlink r:id="rId33986a91b35be05ea" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Seagraves BL, Redmond CT &amp; Potter DA (2013) Relative resistance or susceptibility of maple (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6501,89 +6501,89 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) species, hybrids and cultivars to six arthropod pests of production nurseries. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pest Management Science</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 69, 112-119. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85376a5d096f6ba38" w:history="1"/>
+      <w:hyperlink r:id="rId91536a91b35be0650" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solomon JD (1995) Order Coleoptera – Beetles. In Guide to Insect Borers in North American Broadleaf Trees and Shrubs, pp. 213-584. USDA Forest Service, Agriculture Handbook, AH-706. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19516a5d096f6ba5f" w:history="1"/>
+      <w:hyperlink r:id="rId34566a91b35be0676" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solomon JD &amp; Payne JA (1986) A Guide to the Insect Borers, Pruners, and Girdlers of Pecan and Hickory. General Technical Report SO-64. USDA, Forest Service, Southern Forest Experiment Station, New Orleans, USA. 31 pp. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56866a5d096f6ba87" w:history="1">
+      <w:hyperlink r:id="rId62586a91b35be069f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/research/treesearch/1648</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21-11-2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6596,51 +6596,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Steed BE &amp; Burton DA (2015) Field guide to diseases and insects of quaking aspen in the West. Part 1: wood and bark boring insects. USDA, Forest Service, Forest Health Protection, Missoula, USA. 115 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thompson TE &amp; Conner PJ (2012) Chapter 20: Pecan. In Fruit Breeding (eds. NL Badenes &amp; D Byrne), pp. 771-801. Springer, New York, USA. 890 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79976a5d096f6baeb" w:history="1"/>
+      <w:hyperlink r:id="rId17156a91b35be06ff" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wellso SG &amp; Manley GV (2007) A revision of the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6753,51 +6753,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chrysobothris femorata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17046a5d096f6bc0c" w:history="1">
+      <w:hyperlink r:id="rId24326a91b35be080a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6882,51 +6882,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 28-34. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35996a5d096f6bce3" w:history="1">
+      <w:hyperlink r:id="rId66516a91b35be08dd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12991</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -7022,137 +7022,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="34216223">
+  <w:abstractNum w:abstractNumId="79986684">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="31279687">
+    <w:lvl w:ilvl="0" w:tplc="60591654">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="31279687" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="60591654" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="31279687" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="60591654" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="31279687" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="60591654" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="31279687" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="60591654" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="31279687" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="60591654" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="31279687" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="60591654" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="31279687" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="60591654" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="31279687" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="60591654" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34216222">
+  <w:abstractNum w:abstractNumId="79986683">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="95289944">
+    <w:lvl w:ilvl="0" w:tplc="16832862">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7904,55 +7904,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="34216222">
-    <w:abstractNumId w:val="34216222"/>
+  <w:num w:numId="79986683">
+    <w:abstractNumId w:val="79986683"/>
   </w:num>
-  <w:num w:numId="34216223">
-    <w:abstractNumId w:val="34216223"/>
+  <w:num w:numId="79986684">
+    <w:abstractNumId w:val="79986684"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19502,51 +19502,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId288882501" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId150773492" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId70016a5d096f67eb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBFE/" TargetMode="External"/><Relationship Id="rId76586a5d096f67ef8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBFE/categorization" TargetMode="External"/><Relationship Id="rId92256a5d096f687d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBFE/photos" TargetMode="External"/><Relationship Id="rId47696a5d096f6b11b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar%3Fhl%3Den%26q%3DAddesso%2BK%252C%2BDawadi%2BS%252C%2BGonzalez%2BA%252C%2BOliver%2BJ%2B%2526%2BO%2527Neal%2BP%2B%25282019%2529%2BManagement%2Bof%2BFlatheaded%2BAppletree%2BBorer%2Bin%2BNursery%2BProduction%2Bwith%2BCover%2BCrops.%2BIn%2BFlatheaded%2BBorer%2BWorkshop%252C%2Bp.%2B43.%2BTennessee%2BState%2BUniversity%252C%2BMcMinnville%252C%2BUSA%252C%2BJuly%2B1%25E2%2580%25902.&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId23156a5d096f6b18f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=https%3A%2F%2Fct.prod.getft.io%2Fd2lsZXksb3VwLGh0dHBzOi8vYWNhZGVtaWMub3VwLmNvbS9HZXRGdHJDb250ZW50L0dldFJlc291cmNlQnlEb2lBbmRSZXNvdXJjZVR5cGU_ZG9pPTEwLjEwOTMlMmZqZWUlMmZ0b2FhMjI4JnJlc291cmNldHlwZT0z.rz4cV7D6PjO0CgMJcSNThJbVeQBmd5CPtw7ZkOzn9sc&amp;doi=10.1111%2Fepp.12991&amp;doiOfLink=10.1093%2Fjee%2Ftoaa228&amp;linkType=VIEW_FULL_ACCESS&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId42066a5d096f6b1b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncat.org/battling-borers-in-organic-apple-production/" TargetMode="External"/><Relationship Id="rId26676a5d096f6b1fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.ces.ncsu.edu/flatheaded-appletree-borer" TargetMode="External"/><Relationship Id="rId73616a5d096f6b25a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26publication_year%3D1987%26author%3DDE%2BBright%26title%3DThe%2Binsects%2Band%2Barachnids%2Bof%2BCanada&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId65056a5d096f6b361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26volume%3D50%26publication_year%3D2005%26pages%3D1-29%26journal%3DAnnual%2BReview%2Bof%2BEntomology%26author%3DDR%2BCoyle%26author%3DTE%2BNebeker%26author%3DER%2BHart%26author%3DWJ%2BMattson%26title%3DBiology%2Band%2Bmanagement%2Bof%2Binsect%2Bpests%2Bin%2BNorth%2BAmerican%2Bintensively%2Bmanaged%2Bhardwood%2Bforest%2Bsystems&amp;doi=10.1111%2Fepp.12991&amp;doiOfLink=10.1146%2Fannurev.ento.50.071803.130431&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId14126a5d096f6b3eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.unh.edu/resources/files/Resource001830_Rep2590.pdf" TargetMode="External"/><Relationship Id="rId25896a5d096f6b46a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBFE/documents" TargetMode="External"/><Relationship Id="rId61066a5d096f6b4cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId10236a5d096f6b55a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26volume%3DB%25E2%2580%2590259%26publication_year%3D1942%26journal%3DOklahoma%2BAgricultural%2BExperiment%2BStation%2BBulletin%26author%3DF%2BFenton%26title%3DThe%2Bflatheaded%2Bapple%2Btree%2Bborer%2B%2528Chrysobothris%2Bfemorata%2B%2528Oliver%2529%2529&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId97906a5d096f6b604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trace.tennessee.edu/utk_agexcomhort/55" TargetMode="External"/><Relationship Id="rId37776a5d096f6b624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar%3Fhl%3Den%26q%3DFulcher%2BA%2B%25282012%2529%2BScouting%2Band%2BMonitoring%2BPests%2Bof%2BDeciduous%2BTrees%2Bduring%2BNursery%2BProduction.%2BUT%2BExtension.%2BW142.%2B13%2Bpp.%2BRetrieved%2Bfrom%2Bhttps%253A%252F%252Ftrace.tennessee.edu%252Futk_agexcomhort%252F55%2B%255Baccessed%2B21%25E2%2580%259011%25E2%2580%25902023%255D.&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId26906a5d096f6b79b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=https%3A%2F%2Fct.prod.getft.io%2Fd2lsZXksdW5kZWZpbmVkLGh0dHA6Ly9keC5kb2kub3JnLzEwLjE2NTMvMDI0LjA5OC4wMjMw.l4XiOY12Y1LolYAPSsHPIWih2oqyzZ2Bvl2sWrkQEGQ&amp;doi=10.1111%2Fepp.12991&amp;doiOfLink=10.1653%2F024.098.0230&amp;linkType=VIEW_FULL_ACCESS&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId61686a5d096f6b8e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/servlet/linkout?suffix=ref&amp;dbid=16&amp;doi=10.1111%2Fepp.12991&amp;key=10.24266%2F0738-2898-28.3.135&amp;getFTLinkType=true&amp;doiForPubOfPage=10.1111%2Fepp.12991&amp;refDoi=10.24266%2F0738-2898-28.3.135&amp;linkType=Crossref&amp;linkSource=FULL_TEXT&amp;linkLocation=Reference" TargetMode="External"/><Relationship Id="rId22836a5d096f6b970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/servlet/linkout?suffix=null&amp;dbid=128&amp;doi=10.1111%2Fepp.12991&amp;key=000209233300002&amp;getFTLinkType=true&amp;doiForPubOfPage=10.1111%2Fepp.12991&amp;refDoi=e_1_2_12_33_1%3AISI&amp;linkType=ISI&amp;linkSource=FULL_TEXT&amp;linkLocation=Reference" TargetMode="External"/><Relationship Id="rId37696a5d096f6b984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26volume%3D46%26publication_year%3D2013%26pages%3D13-30%26journal%3DGreat%2BLakes%2BEntomologist%26author%3DTR%2BPetrice%26author%3DRA%2BHaack%26author%3DTM%2BPoland%26title%3DAttraction%2Bof%2BAgrilus%2Bplanipennis%2B%2528Coleoptera%253A%2BBuprestidae%2529%2Band%2Bother%2Bbuprestids%2Bto%2Bsticky%2Btraps%2Bof%2Bvarious%2Bcolors%2Band%2Bshapes&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId42056a5d096f6b9d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/servlet/linkout?suffix=ref&amp;dbid=16&amp;doi=10.1111%2Fepp.12991&amp;key=10.24266%2F0738-2898-6.1.18&amp;getFTLinkType=true&amp;doiForPubOfPage=10.1111%2Fepp.12991&amp;refDoi=10.24266%2F0738-2898-6.1.18&amp;linkType=Crossref&amp;linkSource=FULL_TEXT&amp;linkLocation=Reference" TargetMode="External"/><Relationship Id="rId85376a5d096f6ba38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=%2Fdoi%2F10.1002%2Fps.3375&amp;doi=10.1111%2Fepp.12991&amp;doiOfLink=10.1002%2Fps.3375&amp;linkType=VIEW_NO_ACCESS&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId19516a5d096f6ba5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26publication_year%3D1995%26pages%3D213-584%26author%3DJD%2BSolomon%26title%3DGuide%2Bto%2BInsect%2BBorers%2Bin%2BNorth%2BAmerican%2BBroadleaf%2BTrees%2Band%2BShrubs&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId56866a5d096f6ba87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/research/treesearch/1648" TargetMode="External"/><Relationship Id="rId79976a5d096f6baeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=https%3A%2F%2Fdoi.org%2F10.1007%2F978-1-4419-0763-9_20&amp;doi=10.1111%2Fepp.12991&amp;doiOfLink=10.1007%2F978-1-4419-0763-9_20&amp;linkType=VIEW_NO_ACCESS&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId17046a5d096f6bc0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId35996a5d096f6bce3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12991" TargetMode="External"/><Relationship Id="rId56716a5d096f6866f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56716a5d096f6866f.jpg"/><Relationship Id="rId27616a5d096f6997e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27616a5d096f6997e.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId861654846" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId456584824" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId97816a91b35bdc382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBFE/" TargetMode="External"/><Relationship Id="rId85056a91b35bdc3d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBFE/categorization" TargetMode="External"/><Relationship Id="rId29386a91b35bdce5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBFE/photos" TargetMode="External"/><Relationship Id="rId39266a91b35bdfbe9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar%3Fhl%3Den%26q%3DAddesso%2BK%252C%2BDawadi%2BS%252C%2BGonzalez%2BA%252C%2BOliver%2BJ%2B%2526%2BO%2527Neal%2BP%2B%25282019%2529%2BManagement%2Bof%2BFlatheaded%2BAppletree%2BBorer%2Bin%2BNursery%2BProduction%2Bwith%2BCover%2BCrops.%2BIn%2BFlatheaded%2BBorer%2BWorkshop%252C%2Bp.%2B43.%2BTennessee%2BState%2BUniversity%252C%2BMcMinnville%252C%2BUSA%252C%2BJuly%2B1%25E2%2580%25902.&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId88526a91b35bdfc68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=https%3A%2F%2Fct.prod.getft.io%2Fd2lsZXksb3VwLGh0dHBzOi8vYWNhZGVtaWMub3VwLmNvbS9HZXRGdHJDb250ZW50L0dldFJlc291cmNlQnlEb2lBbmRSZXNvdXJjZVR5cGU_ZG9pPTEwLjEwOTMlMmZqZWUlMmZ0b2FhMjI4JnJlc291cmNldHlwZT0z.rz4cV7D6PjO0CgMJcSNThJbVeQBmd5CPtw7ZkOzn9sc&amp;doi=10.1111%2Fepp.12991&amp;doiOfLink=10.1093%2Fjee%2Ftoaa228&amp;linkType=VIEW_FULL_ACCESS&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId90936a91b35bdfc95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncat.org/battling-borers-in-organic-apple-production/" TargetMode="External"/><Relationship Id="rId40956a91b35bdfcd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.ces.ncsu.edu/flatheaded-appletree-borer" TargetMode="External"/><Relationship Id="rId40026a91b35bdfd37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26publication_year%3D1987%26author%3DDE%2BBright%26title%3DThe%2Binsects%2Band%2Barachnids%2Bof%2BCanada&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId86736a91b35bdfe71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26volume%3D50%26publication_year%3D2005%26pages%3D1-29%26journal%3DAnnual%2BReview%2Bof%2BEntomology%26author%3DDR%2BCoyle%26author%3DTE%2BNebeker%26author%3DER%2BHart%26author%3DWJ%2BMattson%26title%3DBiology%2Band%2Bmanagement%2Bof%2Binsect%2Bpests%2Bin%2BNorth%2BAmerican%2Bintensively%2Bmanaged%2Bhardwood%2Bforest%2Bsystems&amp;doi=10.1111%2Fepp.12991&amp;doiOfLink=10.1146%2Fannurev.ento.50.071803.130431&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId26726a91b35bdff22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.unh.edu/resources/files/Resource001830_Rep2590.pdf" TargetMode="External"/><Relationship Id="rId29726a91b35bdffba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHRBFE/documents" TargetMode="External"/><Relationship Id="rId52776a91b35be001e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId21926a91b35be0175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26volume%3DB%25E2%2580%2590259%26publication_year%3D1942%26journal%3DOklahoma%2BAgricultural%2BExperiment%2BStation%2BBulletin%26author%3DF%2BFenton%26title%3DThe%2Bflatheaded%2Bapple%2Btree%2Bborer%2B%2528Chrysobothris%2Bfemorata%2B%2528Oliver%2529%2529&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId24946a91b35be0242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trace.tennessee.edu/utk_agexcomhort/55" TargetMode="External"/><Relationship Id="rId82626a91b35be0264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar%3Fhl%3Den%26q%3DFulcher%2BA%2B%25282012%2529%2BScouting%2Band%2BMonitoring%2BPests%2Bof%2BDeciduous%2BTrees%2Bduring%2BNursery%2BProduction.%2BUT%2BExtension.%2BW142.%2B13%2Bpp.%2BRetrieved%2Bfrom%2Bhttps%253A%252F%252Ftrace.tennessee.edu%252Futk_agexcomhort%252F55%2B%255Baccessed%2B21%25E2%2580%259011%25E2%2580%25902023%255D.&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId84186a91b35be03b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=https%3A%2F%2Fct.prod.getft.io%2Fd2lsZXksdW5kZWZpbmVkLGh0dHA6Ly9keC5kb2kub3JnLzEwLjE2NTMvMDI0LjA5OC4wMjMw.l4XiOY12Y1LolYAPSsHPIWih2oqyzZ2Bvl2sWrkQEGQ&amp;doi=10.1111%2Fepp.12991&amp;doiOfLink=10.1653%2F024.098.0230&amp;linkType=VIEW_FULL_ACCESS&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId47546a91b35be04f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/servlet/linkout?suffix=ref&amp;dbid=16&amp;doi=10.1111%2Fepp.12991&amp;key=10.24266%2F0738-2898-28.3.135&amp;getFTLinkType=true&amp;doiForPubOfPage=10.1111%2Fepp.12991&amp;refDoi=10.24266%2F0738-2898-28.3.135&amp;linkType=Crossref&amp;linkSource=FULL_TEXT&amp;linkLocation=Reference" TargetMode="External"/><Relationship Id="rId34506a91b35be058b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/servlet/linkout?suffix=null&amp;dbid=128&amp;doi=10.1111%2Fepp.12991&amp;key=000209233300002&amp;getFTLinkType=true&amp;doiForPubOfPage=10.1111%2Fepp.12991&amp;refDoi=e_1_2_12_33_1%3AISI&amp;linkType=ISI&amp;linkSource=FULL_TEXT&amp;linkLocation=Reference" TargetMode="External"/><Relationship Id="rId43826a91b35be05a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26volume%3D46%26publication_year%3D2013%26pages%3D13-30%26journal%3DGreat%2BLakes%2BEntomologist%26author%3DTR%2BPetrice%26author%3DRA%2BHaack%26author%3DTM%2BPoland%26title%3DAttraction%2Bof%2BAgrilus%2Bplanipennis%2B%2528Coleoptera%253A%2BBuprestidae%2529%2Band%2Bother%2Bbuprestids%2Bto%2Bsticky%2Btraps%2Bof%2Bvarious%2Bcolors%2Band%2Bshapes&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId33986a91b35be05ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/servlet/linkout?suffix=ref&amp;dbid=16&amp;doi=10.1111%2Fepp.12991&amp;key=10.24266%2F0738-2898-6.1.18&amp;getFTLinkType=true&amp;doiForPubOfPage=10.1111%2Fepp.12991&amp;refDoi=10.24266%2F0738-2898-6.1.18&amp;linkType=Crossref&amp;linkSource=FULL_TEXT&amp;linkLocation=Reference" TargetMode="External"/><Relationship Id="rId91536a91b35be0650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=%2Fdoi%2F10.1002%2Fps.3375&amp;doi=10.1111%2Fepp.12991&amp;doiOfLink=10.1002%2Fps.3375&amp;linkType=VIEW_NO_ACCESS&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId34566a91b35be0676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=http%3A%2F%2Fscholar.google.com%2Fscholar_lookup%3Fhl%3Den%26publication_year%3D1995%26pages%3D213-584%26author%3DJD%2BSolomon%26title%3DGuide%2Bto%2BInsect%2BBorers%2Bin%2BNorth%2BAmerican%2BBroadleaf%2BTrees%2Band%2BShrubs&amp;doi=10.1111%2Fepp.12991&amp;linkType=gs&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId62586a91b35be069f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/research/treesearch/1648" TargetMode="External"/><Relationship Id="rId17156a91b35be06ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/action/getFTRLinkout?url=https%3A%2F%2Fdoi.org%2F10.1007%2F978-1-4419-0763-9_20&amp;doi=10.1111%2Fepp.12991&amp;doiOfLink=10.1007%2F978-1-4419-0763-9_20&amp;linkType=VIEW_NO_ACCESS&amp;linkLocation=Reference&amp;linkSource=FULL_TEXT" TargetMode="External"/><Relationship Id="rId24326a91b35be080a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId66516a91b35be08dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12991" TargetMode="External"/><Relationship Id="rId39076a91b35bdccd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39076a91b35bdccd2.jpg"/><Relationship Id="rId54126a91b35bde40e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54126a91b35bde40e.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>