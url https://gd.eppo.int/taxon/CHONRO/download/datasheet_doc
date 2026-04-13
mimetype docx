--- v8 (2026-03-23)
+++ v9 (2026-04-13)
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> Harris</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> oblique-banded leaf roller</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458769c15e0e2e8df" w:history="1">
+            <w:hyperlink r:id="rId949869dccba073cd0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104469c15e0e2e946" w:history="1">
+            <w:hyperlink r:id="rId588369dccba073d39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -498,86 +498,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CHONRO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="54114098" name="name565569c15e0e2f067" descr="18090.jpg"/>
+                  <wp:docPr id="15721695" name="name717169dccba07446b" descr="18090.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18090.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId649769c15e0e2f064" cstate="print"/>
+                          <a:blip r:embed="rId199169dccba074469" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId368369c15e0e2f191" w:history="1">
+            <w:hyperlink r:id="rId743969dccba0745c0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2896,63 +2896,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2011), and from the Atlantic to the Pacific (e.g., Freeman, 1958; Powell 1964; Reissig, 2016). It is most commonly encountered at low altitudes, except in the more arid regions of the South-Western U.S. (Powell, 1964). It may be found in urban areas, gardens, greenhouses, orchards, parks, and forests.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="47351577" name="name710369c15e0e3102c" descr="CHONRO_distribution_map.jpg"/>
+            <wp:docPr id="94373511" name="name267569dccba0764d1" descr="CHONRO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CHONRO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId721369c15e0e31028" cstate="print"/>
+                    <a:blip r:embed="rId217369dccba0764cd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5262,51 +5262,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 17–19.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gilligan TM &amp; Epstein ME (2014) TORTAI (Tortricids of Agricultural Importance). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId972469c15e0e322b2" w:history="1">
+      <w:hyperlink r:id="rId793069dccba07769e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://idtools.org/id/leps/tortai/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5796,51 +5796,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1965), 543–840.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Reissig WH (2016) Obliquebanded leafroller. New York State Integrated Pest Management Program. Web page: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId186069c15e0e32693" w:history="1">
+      <w:hyperlink r:id="rId627069dccba0779ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://nysipm.cornell.edu/factsheets/treefruit/pests/oblr/oblr.asp</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6312,51 +6312,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Choristoneura rosaceana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId828069c15e0e32abf" w:history="1">
+      <w:hyperlink r:id="rId633569dccba077d4f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6431,63 +6431,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="36116993" name="name452469c15e0e32c01" descr="eu_funding_250.png"/>
+            <wp:docPr id="94171384" name="name213969dccba077ff9" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId945169c15e0e32bff" cstate="print"/>
+                    <a:blip r:embed="rId893769dccba077ff8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6585,137 +6585,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="97831795">
+  <w:abstractNum w:abstractNumId="32926507">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72428023">
+    <w:lvl w:ilvl="0" w:tplc="36893580">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="72428023" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="36893580" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="72428023" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="36893580" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="72428023" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="36893580" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="72428023" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="36893580" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="72428023" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="36893580" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="72428023" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="36893580" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="72428023" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="36893580" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="72428023" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="36893580" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="97831794">
+  <w:abstractNum w:abstractNumId="32926506">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63978113">
+    <w:lvl w:ilvl="0" w:tplc="86193210">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7467,55 +7467,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="97831794">
-    <w:abstractNumId w:val="97831794"/>
+  <w:num w:numId="32926506">
+    <w:abstractNumId w:val="32926506"/>
   </w:num>
-  <w:num w:numId="97831795">
-    <w:abstractNumId w:val="97831795"/>
+  <w:num w:numId="32926507">
+    <w:abstractNumId w:val="32926507"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19065,51 +19065,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId630548112" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId844060365" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId458769c15e0e2e8df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONRO/" TargetMode="External"/><Relationship Id="rId104469c15e0e2e946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONRO/categorization" TargetMode="External"/><Relationship Id="rId368369c15e0e2f191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONRO/photos" TargetMode="External"/><Relationship Id="rId972469c15e0e322b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/leps/tortai/" TargetMode="External"/><Relationship Id="rId186069c15e0e32693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nysipm.cornell.edu/factsheets/treefruit/pests/oblr/oblr.asp" TargetMode="External"/><Relationship Id="rId828069c15e0e32abf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId649769c15e0e2f064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId649769c15e0e2f064.jpg"/><Relationship Id="rId721369c15e0e31028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId721369c15e0e31028.jpg"/><Relationship Id="rId945169c15e0e32bff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId945169c15e0e32bff.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId113126395" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId457764776" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId949869dccba073cd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONRO/" TargetMode="External"/><Relationship Id="rId588369dccba073d39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONRO/categorization" TargetMode="External"/><Relationship Id="rId743969dccba0745c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONRO/photos" TargetMode="External"/><Relationship Id="rId793069dccba07769e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/leps/tortai/" TargetMode="External"/><Relationship Id="rId627069dccba0779ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nysipm.cornell.edu/factsheets/treefruit/pests/oblr/oblr.asp" TargetMode="External"/><Relationship Id="rId633569dccba077d4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId199169dccba074469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId199169dccba074469.jpg"/><Relationship Id="rId217369dccba0764cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId217369dccba0764cd.jpg"/><Relationship Id="rId893769dccba077ff8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId893769dccba077ff8.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>