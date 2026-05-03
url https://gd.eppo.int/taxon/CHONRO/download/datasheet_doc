--- v9 (2026-04-13)
+++ v10 (2026-05-03)
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> Harris</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> oblique-banded leaf roller</w:t>
             </w:r>
-            <w:hyperlink r:id="rId949869dccba073cd0" w:history="1">
+            <w:hyperlink r:id="rId214769f7526cdf6cb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588369dccba073d39" w:history="1">
+            <w:hyperlink r:id="rId453969f7526cdf732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -498,86 +498,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CHONRO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="15721695" name="name717169dccba07446b" descr="18090.jpg"/>
+                  <wp:docPr id="61359477" name="name482569f7526cdfc89" descr="18090.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18090.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId199169dccba074469" cstate="print"/>
+                          <a:blip r:embed="rId536969f7526cdfc87" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId743969dccba0745c0" w:history="1">
+            <w:hyperlink r:id="rId635269f7526cdfd79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2896,63 +2896,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2011), and from the Atlantic to the Pacific (e.g., Freeman, 1958; Powell 1964; Reissig, 2016). It is most commonly encountered at low altitudes, except in the more arid regions of the South-Western U.S. (Powell, 1964). It may be found in urban areas, gardens, greenhouses, orchards, parks, and forests.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="94373511" name="name267569dccba0764d1" descr="CHONRO_distribution_map.jpg"/>
+            <wp:docPr id="76420879" name="name335769f7526ce1962" descr="CHONRO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CHONRO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId217369dccba0764cd" cstate="print"/>
+                    <a:blip r:embed="rId701969f7526ce1960" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5262,51 +5262,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 17–19.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gilligan TM &amp; Epstein ME (2014) TORTAI (Tortricids of Agricultural Importance). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId793069dccba07769e" w:history="1">
+      <w:hyperlink r:id="rId810669f7526ce29f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://idtools.org/id/leps/tortai/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5796,51 +5796,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1965), 543–840.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Reissig WH (2016) Obliquebanded leafroller. New York State Integrated Pest Management Program. Web page: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId627069dccba0779ff" w:history="1">
+      <w:hyperlink r:id="rId754869f7526ce2d45" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://nysipm.cornell.edu/factsheets/treefruit/pests/oblr/oblr.asp</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6312,51 +6312,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Choristoneura rosaceana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId633569dccba077d4f" w:history="1">
+      <w:hyperlink r:id="rId252169f7526ce3082" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6431,63 +6431,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="94171384" name="name213969dccba077ff9" descr="eu_funding_250.png"/>
+            <wp:docPr id="85650053" name="name517869f7526ce3180" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId893769dccba077ff8" cstate="print"/>
+                    <a:blip r:embed="rId320369f7526ce317f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6585,137 +6585,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="32926507">
+  <w:abstractNum w:abstractNumId="90911692">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="36893580">
+    <w:lvl w:ilvl="0" w:tplc="52925254">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="36893580" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="52925254" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="36893580" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="52925254" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="36893580" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="52925254" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="36893580" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="52925254" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="36893580" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="52925254" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="36893580" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="52925254" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="36893580" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="52925254" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="36893580" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="52925254" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32926506">
+  <w:abstractNum w:abstractNumId="90911691">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="86193210">
+    <w:lvl w:ilvl="0" w:tplc="77681850">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7467,55 +7467,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="32926506">
-    <w:abstractNumId w:val="32926506"/>
+  <w:num w:numId="90911691">
+    <w:abstractNumId w:val="90911691"/>
   </w:num>
-  <w:num w:numId="32926507">
-    <w:abstractNumId w:val="32926507"/>
+  <w:num w:numId="90911692">
+    <w:abstractNumId w:val="90911692"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19065,51 +19065,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId113126395" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId457764776" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId949869dccba073cd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONRO/" TargetMode="External"/><Relationship Id="rId588369dccba073d39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONRO/categorization" TargetMode="External"/><Relationship Id="rId743969dccba0745c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONRO/photos" TargetMode="External"/><Relationship Id="rId793069dccba07769e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/leps/tortai/" TargetMode="External"/><Relationship Id="rId627069dccba0779ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nysipm.cornell.edu/factsheets/treefruit/pests/oblr/oblr.asp" TargetMode="External"/><Relationship Id="rId633569dccba077d4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId199169dccba074469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId199169dccba074469.jpg"/><Relationship Id="rId217369dccba0764cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId217369dccba0764cd.jpg"/><Relationship Id="rId893769dccba077ff8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId893769dccba077ff8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId785752919" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId400749781" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId214769f7526cdf6cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONRO/" TargetMode="External"/><Relationship Id="rId453969f7526cdf732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONRO/categorization" TargetMode="External"/><Relationship Id="rId635269f7526cdfd79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONRO/photos" TargetMode="External"/><Relationship Id="rId810669f7526ce29f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/leps/tortai/" TargetMode="External"/><Relationship Id="rId754869f7526ce2d45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nysipm.cornell.edu/factsheets/treefruit/pests/oblr/oblr.asp" TargetMode="External"/><Relationship Id="rId252169f7526ce3082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId536969f7526cdfc87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId536969f7526cdfc87.jpg"/><Relationship Id="rId701969f7526ce1960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId701969f7526ce1960.jpg"/><Relationship Id="rId320369f7526ce317f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId320369f7526ce317f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>