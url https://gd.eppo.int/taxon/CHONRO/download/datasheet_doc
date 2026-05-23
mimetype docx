--- v10 (2026-05-03)
+++ v11 (2026-05-23)
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> Harris</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> oblique-banded leaf roller</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214769f7526cdf6cb" w:history="1">
+            <w:hyperlink r:id="rId97226a11f0ac3d855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453969f7526cdf732" w:history="1">
+            <w:hyperlink r:id="rId18826a11f0ac3d8c0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -498,86 +498,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CHONRO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="61359477" name="name482569f7526cdfc89" descr="18090.jpg"/>
+                  <wp:docPr id="25879611" name="name46166a11f0ac3deb6" descr="18090.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18090.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId536969f7526cdfc87" cstate="print"/>
+                          <a:blip r:embed="rId33856a11f0ac3deb4" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId635269f7526cdfd79" w:history="1">
+            <w:hyperlink r:id="rId31416a11f0ac3dfe9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2896,63 +2896,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2011), and from the Atlantic to the Pacific (e.g., Freeman, 1958; Powell 1964; Reissig, 2016). It is most commonly encountered at low altitudes, except in the more arid regions of the South-Western U.S. (Powell, 1964). It may be found in urban areas, gardens, greenhouses, orchards, parks, and forests.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="76420879" name="name335769f7526ce1962" descr="CHONRO_distribution_map.jpg"/>
+            <wp:docPr id="5041305" name="name19476a11f0ac3fdb8" descr="CHONRO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CHONRO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId701969f7526ce1960" cstate="print"/>
+                    <a:blip r:embed="rId27916a11f0ac3fdb5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5262,51 +5262,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 17–19.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gilligan TM &amp; Epstein ME (2014) TORTAI (Tortricids of Agricultural Importance). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId810669f7526ce29f2" w:history="1">
+      <w:hyperlink r:id="rId59826a11f0ac4170f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://idtools.org/id/leps/tortai/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5796,51 +5796,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1965), 543–840.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Reissig WH (2016) Obliquebanded leafroller. New York State Integrated Pest Management Program. Web page: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId754869f7526ce2d45" w:history="1">
+      <w:hyperlink r:id="rId78056a11f0ac41faa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://nysipm.cornell.edu/factsheets/treefruit/pests/oblr/oblr.asp</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6312,51 +6312,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Choristoneura rosaceana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId252169f7526ce3082" w:history="1">
+      <w:hyperlink r:id="rId18206a11f0ac4237c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6431,63 +6431,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="85650053" name="name517869f7526ce3180" descr="eu_funding_250.png"/>
+            <wp:docPr id="82374647" name="name34176a11f0ac425b0" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId320369f7526ce317f" cstate="print"/>
+                    <a:blip r:embed="rId72106a11f0ac425af" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6585,137 +6585,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="90911692">
+  <w:abstractNum w:abstractNumId="99345244">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="52925254">
+    <w:lvl w:ilvl="0" w:tplc="82285778">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="52925254" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="82285778" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="52925254" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="82285778" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="52925254" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="82285778" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="52925254" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="82285778" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="52925254" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="82285778" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="52925254" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="82285778" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="52925254" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="82285778" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="52925254" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="82285778" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="90911691">
+  <w:abstractNum w:abstractNumId="99345243">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="77681850">
+    <w:lvl w:ilvl="0" w:tplc="47277981">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7467,55 +7467,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="90911691">
-    <w:abstractNumId w:val="90911691"/>
+  <w:num w:numId="99345243">
+    <w:abstractNumId w:val="99345243"/>
   </w:num>
-  <w:num w:numId="90911692">
-    <w:abstractNumId w:val="90911692"/>
+  <w:num w:numId="99345244">
+    <w:abstractNumId w:val="99345244"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19065,51 +19065,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId785752919" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId400749781" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId214769f7526cdf6cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONRO/" TargetMode="External"/><Relationship Id="rId453969f7526cdf732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONRO/categorization" TargetMode="External"/><Relationship Id="rId635269f7526cdfd79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONRO/photos" TargetMode="External"/><Relationship Id="rId810669f7526ce29f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/leps/tortai/" TargetMode="External"/><Relationship Id="rId754869f7526ce2d45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nysipm.cornell.edu/factsheets/treefruit/pests/oblr/oblr.asp" TargetMode="External"/><Relationship Id="rId252169f7526ce3082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId536969f7526cdfc87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId536969f7526cdfc87.jpg"/><Relationship Id="rId701969f7526ce1960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId701969f7526ce1960.jpg"/><Relationship Id="rId320369f7526ce317f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId320369f7526ce317f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId861721178" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId435165948" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId97226a11f0ac3d855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONRO/" TargetMode="External"/><Relationship Id="rId18826a11f0ac3d8c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONRO/categorization" TargetMode="External"/><Relationship Id="rId31416a11f0ac3dfe9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONRO/photos" TargetMode="External"/><Relationship Id="rId59826a11f0ac4170f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/leps/tortai/" TargetMode="External"/><Relationship Id="rId78056a11f0ac41faa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nysipm.cornell.edu/factsheets/treefruit/pests/oblr/oblr.asp" TargetMode="External"/><Relationship Id="rId18206a11f0ac4237c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId33856a11f0ac3deb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33856a11f0ac3deb4.jpg"/><Relationship Id="rId27916a11f0ac3fdb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27916a11f0ac3fdb5.jpg"/><Relationship Id="rId72106a11f0ac425af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72106a11f0ac425af.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>