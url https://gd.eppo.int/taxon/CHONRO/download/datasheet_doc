--- v11 (2026-05-23)
+++ v12 (2026-06-12)
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> Harris</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> oblique-banded leaf roller</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97226a11f0ac3d855" w:history="1">
+            <w:hyperlink r:id="rId92976a2c65743ee25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18826a11f0ac3d8c0" w:history="1">
+            <w:hyperlink r:id="rId88476a2c65743ee8d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -498,86 +498,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CHONRO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="25879611" name="name46166a11f0ac3deb6" descr="18090.jpg"/>
+                  <wp:docPr id="9280302" name="name25336a2c65743f581" descr="18090.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18090.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId33856a11f0ac3deb4" cstate="print"/>
+                          <a:blip r:embed="rId43616a2c65743f57f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId31416a11f0ac3dfe9" w:history="1">
+            <w:hyperlink r:id="rId10016a2c65743f68e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2896,63 +2896,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2011), and from the Atlantic to the Pacific (e.g., Freeman, 1958; Powell 1964; Reissig, 2016). It is most commonly encountered at low altitudes, except in the more arid regions of the South-Western U.S. (Powell, 1964). It may be found in urban areas, gardens, greenhouses, orchards, parks, and forests.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="5041305" name="name19476a11f0ac3fdb8" descr="CHONRO_distribution_map.jpg"/>
+            <wp:docPr id="18661039" name="name94316a2c657441056" descr="CHONRO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CHONRO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27916a11f0ac3fdb5" cstate="print"/>
+                    <a:blip r:embed="rId76386a2c657441053" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5262,51 +5262,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 17–19.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gilligan TM &amp; Epstein ME (2014) TORTAI (Tortricids of Agricultural Importance). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59826a11f0ac4170f" w:history="1">
+      <w:hyperlink r:id="rId77966a2c65744214e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://idtools.org/id/leps/tortai/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5796,51 +5796,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1965), 543–840.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Reissig WH (2016) Obliquebanded leafroller. New York State Integrated Pest Management Program. Web page: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78056a11f0ac41faa" w:history="1">
+      <w:hyperlink r:id="rId94246a2c6574424b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://nysipm.cornell.edu/factsheets/treefruit/pests/oblr/oblr.asp</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6312,51 +6312,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Choristoneura rosaceana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18206a11f0ac4237c" w:history="1">
+      <w:hyperlink r:id="rId98826a2c657442853" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6431,63 +6431,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="82374647" name="name34176a11f0ac425b0" descr="eu_funding_250.png"/>
+            <wp:docPr id="10857219" name="name53056a2c657442b58" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId72106a11f0ac425af" cstate="print"/>
+                    <a:blip r:embed="rId34656a2c657442b57" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6585,137 +6585,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="99345244">
+  <w:abstractNum w:abstractNumId="24848435">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="82285778">
+    <w:lvl w:ilvl="0" w:tplc="52984316">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="82285778" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="52984316" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="82285778" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="52984316" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="82285778" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="52984316" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="82285778" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="52984316" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="82285778" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="52984316" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="82285778" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="52984316" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="82285778" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="52984316" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="82285778" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="52984316" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="99345243">
+  <w:abstractNum w:abstractNumId="24848434">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="47277981">
+    <w:lvl w:ilvl="0" w:tplc="55128941">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7467,55 +7467,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="99345243">
-    <w:abstractNumId w:val="99345243"/>
+  <w:num w:numId="24848434">
+    <w:abstractNumId w:val="24848434"/>
   </w:num>
-  <w:num w:numId="99345244">
-    <w:abstractNumId w:val="99345244"/>
+  <w:num w:numId="24848435">
+    <w:abstractNumId w:val="24848435"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19065,51 +19065,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId861721178" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId435165948" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId97226a11f0ac3d855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONRO/" TargetMode="External"/><Relationship Id="rId18826a11f0ac3d8c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONRO/categorization" TargetMode="External"/><Relationship Id="rId31416a11f0ac3dfe9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONRO/photos" TargetMode="External"/><Relationship Id="rId59826a11f0ac4170f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/leps/tortai/" TargetMode="External"/><Relationship Id="rId78056a11f0ac41faa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nysipm.cornell.edu/factsheets/treefruit/pests/oblr/oblr.asp" TargetMode="External"/><Relationship Id="rId18206a11f0ac4237c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId33856a11f0ac3deb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33856a11f0ac3deb4.jpg"/><Relationship Id="rId27916a11f0ac3fdb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27916a11f0ac3fdb5.jpg"/><Relationship Id="rId72106a11f0ac425af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72106a11f0ac425af.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId337930388" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId898763062" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId92976a2c65743ee25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONRO/" TargetMode="External"/><Relationship Id="rId88476a2c65743ee8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONRO/categorization" TargetMode="External"/><Relationship Id="rId10016a2c65743f68e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONRO/photos" TargetMode="External"/><Relationship Id="rId77966a2c65744214e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/leps/tortai/" TargetMode="External"/><Relationship Id="rId94246a2c6574424b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nysipm.cornell.edu/factsheets/treefruit/pests/oblr/oblr.asp" TargetMode="External"/><Relationship Id="rId98826a2c657442853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId43616a2c65743f57f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43616a2c65743f57f.jpg"/><Relationship Id="rId76386a2c657441053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76386a2c657441053.jpg"/><Relationship Id="rId34656a2c657442b57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34656a2c657442b57.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>