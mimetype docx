--- v12 (2026-06-12)
+++ v13 (2026-06-12)
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> Harris</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> oblique-banded leaf roller</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92976a2c65743ee25" w:history="1">
+            <w:hyperlink r:id="rId15846a2c741fd5cfd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88476a2c65743ee8d" w:history="1">
+            <w:hyperlink r:id="rId78946a2c741fd6450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -498,86 +498,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CHONRO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="9280302" name="name25336a2c65743f581" descr="18090.jpg"/>
+                  <wp:docPr id="24554764" name="name84416a2c741fd6bb1" descr="18090.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18090.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId43616a2c65743f57f" cstate="print"/>
+                          <a:blip r:embed="rId62556a2c741fd6baf" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId10016a2c65743f68e" w:history="1">
+            <w:hyperlink r:id="rId28196a2c741fd6db1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2896,63 +2896,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2011), and from the Atlantic to the Pacific (e.g., Freeman, 1958; Powell 1964; Reissig, 2016). It is most commonly encountered at low altitudes, except in the more arid regions of the South-Western U.S. (Powell, 1964). It may be found in urban areas, gardens, greenhouses, orchards, parks, and forests.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="18661039" name="name94316a2c657441056" descr="CHONRO_distribution_map.jpg"/>
+            <wp:docPr id="33541035" name="name90846a2c741fd8e58" descr="CHONRO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CHONRO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId76386a2c657441053" cstate="print"/>
+                    <a:blip r:embed="rId30726a2c741fd8e53" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5262,51 +5262,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 17–19.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gilligan TM &amp; Epstein ME (2014) TORTAI (Tortricids of Agricultural Importance). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77966a2c65744214e" w:history="1">
+      <w:hyperlink r:id="rId99446a2c741fd9faa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://idtools.org/id/leps/tortai/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5796,51 +5796,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1965), 543–840.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Reissig WH (2016) Obliquebanded leafroller. New York State Integrated Pest Management Program. Web page: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94246a2c6574424b0" w:history="1">
+      <w:hyperlink r:id="rId42656a2c741fda30f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://nysipm.cornell.edu/factsheets/treefruit/pests/oblr/oblr.asp</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6312,51 +6312,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Choristoneura rosaceana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98826a2c657442853" w:history="1">
+      <w:hyperlink r:id="rId43676a2c741fda663" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6431,63 +6431,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="10857219" name="name53056a2c657442b58" descr="eu_funding_250.png"/>
+            <wp:docPr id="74934255" name="name83636a2c741fdab6b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId34656a2c657442b57" cstate="print"/>
+                    <a:blip r:embed="rId80966a2c741fdab69" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6585,137 +6585,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="24848435">
+  <w:abstractNum w:abstractNumId="91850994">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="52984316">
+    <w:lvl w:ilvl="0" w:tplc="14271335">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="52984316" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="14271335" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="52984316" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="14271335" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="52984316" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="14271335" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="52984316" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="14271335" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="52984316" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="14271335" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="52984316" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="14271335" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="52984316" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="14271335" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="52984316" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="14271335" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24848434">
+  <w:abstractNum w:abstractNumId="91850993">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="55128941">
+    <w:lvl w:ilvl="0" w:tplc="86382302">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7467,55 +7467,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="24848434">
-    <w:abstractNumId w:val="24848434"/>
+  <w:num w:numId="91850993">
+    <w:abstractNumId w:val="91850993"/>
   </w:num>
-  <w:num w:numId="24848435">
-    <w:abstractNumId w:val="24848435"/>
+  <w:num w:numId="91850994">
+    <w:abstractNumId w:val="91850994"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19065,51 +19065,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId337930388" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId898763062" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId92976a2c65743ee25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONRO/" TargetMode="External"/><Relationship Id="rId88476a2c65743ee8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONRO/categorization" TargetMode="External"/><Relationship Id="rId10016a2c65743f68e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONRO/photos" TargetMode="External"/><Relationship Id="rId77966a2c65744214e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/leps/tortai/" TargetMode="External"/><Relationship Id="rId94246a2c6574424b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nysipm.cornell.edu/factsheets/treefruit/pests/oblr/oblr.asp" TargetMode="External"/><Relationship Id="rId98826a2c657442853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId43616a2c65743f57f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43616a2c65743f57f.jpg"/><Relationship Id="rId76386a2c657441053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76386a2c657441053.jpg"/><Relationship Id="rId34656a2c657442b57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34656a2c657442b57.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId302630722" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId691638473" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId15846a2c741fd5cfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONRO/" TargetMode="External"/><Relationship Id="rId78946a2c741fd6450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONRO/categorization" TargetMode="External"/><Relationship Id="rId28196a2c741fd6db1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONRO/photos" TargetMode="External"/><Relationship Id="rId99446a2c741fd9faa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/leps/tortai/" TargetMode="External"/><Relationship Id="rId42656a2c741fda30f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nysipm.cornell.edu/factsheets/treefruit/pests/oblr/oblr.asp" TargetMode="External"/><Relationship Id="rId43676a2c741fda663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId62556a2c741fd6baf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62556a2c741fd6baf.jpg"/><Relationship Id="rId30726a2c741fd8e53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30726a2c741fd8e53.jpg"/><Relationship Id="rId80966a2c741fdab69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80966a2c741fdab69.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>