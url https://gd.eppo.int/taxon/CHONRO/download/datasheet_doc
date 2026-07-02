--- v13 (2026-06-12)
+++ v14 (2026-07-02)
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> Harris</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> oblique-banded leaf roller</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15846a2c741fd5cfd" w:history="1">
+            <w:hyperlink r:id="rId82786a46ecb94383e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78946a2c741fd6450" w:history="1">
+            <w:hyperlink r:id="rId31106a46ecb9438a7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -498,86 +498,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CHONRO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="24554764" name="name84416a2c741fd6bb1" descr="18090.jpg"/>
+                  <wp:docPr id="88095167" name="name76886a46ecb9443ee" descr="18090.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18090.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId62556a2c741fd6baf" cstate="print"/>
+                          <a:blip r:embed="rId34526a46ecb9443ec" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId28196a2c741fd6db1" w:history="1">
+            <w:hyperlink r:id="rId89766a46ecb944527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2896,63 +2896,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2011), and from the Atlantic to the Pacific (e.g., Freeman, 1958; Powell 1964; Reissig, 2016). It is most commonly encountered at low altitudes, except in the more arid regions of the South-Western U.S. (Powell, 1964). It may be found in urban areas, gardens, greenhouses, orchards, parks, and forests.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="33541035" name="name90846a2c741fd8e58" descr="CHONRO_distribution_map.jpg"/>
+            <wp:docPr id="96584101" name="name47726a46ecb946570" descr="CHONRO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CHONRO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId30726a2c741fd8e53" cstate="print"/>
+                    <a:blip r:embed="rId15376a46ecb94656c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5262,51 +5262,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 17–19.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gilligan TM &amp; Epstein ME (2014) TORTAI (Tortricids of Agricultural Importance). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99446a2c741fd9faa" w:history="1">
+      <w:hyperlink r:id="rId95726a46ecb94770e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://idtools.org/id/leps/tortai/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5796,51 +5796,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1965), 543–840.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Reissig WH (2016) Obliquebanded leafroller. New York State Integrated Pest Management Program. Web page: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42656a2c741fda30f" w:history="1">
+      <w:hyperlink r:id="rId39956a46ecb947a7f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://nysipm.cornell.edu/factsheets/treefruit/pests/oblr/oblr.asp</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6312,51 +6312,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Choristoneura rosaceana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43676a2c741fda663" w:history="1">
+      <w:hyperlink r:id="rId42316a46ecb947de8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6431,63 +6431,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="74934255" name="name83636a2c741fdab6b" descr="eu_funding_250.png"/>
+            <wp:docPr id="35859525" name="name88726a46ecb948199" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId80966a2c741fdab69" cstate="print"/>
+                    <a:blip r:embed="rId77416a46ecb948198" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6585,137 +6585,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="91850994">
+  <w:abstractNum w:abstractNumId="13393488">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14271335">
+    <w:lvl w:ilvl="0" w:tplc="18961368">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="14271335" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="18961368" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="14271335" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="18961368" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="14271335" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="18961368" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="14271335" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="18961368" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="14271335" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="18961368" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="14271335" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="18961368" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="14271335" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="18961368" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="14271335" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="18961368" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="91850993">
+  <w:abstractNum w:abstractNumId="13393487">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="86382302">
+    <w:lvl w:ilvl="0" w:tplc="33792519">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7467,55 +7467,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="91850993">
-    <w:abstractNumId w:val="91850993"/>
+  <w:num w:numId="13393487">
+    <w:abstractNumId w:val="13393487"/>
   </w:num>
-  <w:num w:numId="91850994">
-    <w:abstractNumId w:val="91850994"/>
+  <w:num w:numId="13393488">
+    <w:abstractNumId w:val="13393488"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19065,51 +19065,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId302630722" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId691638473" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId15846a2c741fd5cfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONRO/" TargetMode="External"/><Relationship Id="rId78946a2c741fd6450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONRO/categorization" TargetMode="External"/><Relationship Id="rId28196a2c741fd6db1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONRO/photos" TargetMode="External"/><Relationship Id="rId99446a2c741fd9faa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/leps/tortai/" TargetMode="External"/><Relationship Id="rId42656a2c741fda30f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nysipm.cornell.edu/factsheets/treefruit/pests/oblr/oblr.asp" TargetMode="External"/><Relationship Id="rId43676a2c741fda663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId62556a2c741fd6baf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62556a2c741fd6baf.jpg"/><Relationship Id="rId30726a2c741fd8e53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30726a2c741fd8e53.jpg"/><Relationship Id="rId80966a2c741fdab69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80966a2c741fdab69.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId262376841" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId456032178" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId82786a46ecb94383e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONRO/" TargetMode="External"/><Relationship Id="rId31106a46ecb9438a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONRO/categorization" TargetMode="External"/><Relationship Id="rId89766a46ecb944527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONRO/photos" TargetMode="External"/><Relationship Id="rId95726a46ecb94770e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/leps/tortai/" TargetMode="External"/><Relationship Id="rId39956a46ecb947a7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nysipm.cornell.edu/factsheets/treefruit/pests/oblr/oblr.asp" TargetMode="External"/><Relationship Id="rId42316a46ecb947de8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId34526a46ecb9443ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34526a46ecb9443ec.jpg"/><Relationship Id="rId15376a46ecb94656c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15376a46ecb94656c.jpg"/><Relationship Id="rId77416a46ecb948198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77416a46ecb948198.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>