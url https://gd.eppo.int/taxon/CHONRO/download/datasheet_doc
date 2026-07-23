--- v14 (2026-07-02)
+++ v15 (2026-07-23)
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> Harris</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> oblique-banded leaf roller</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82786a46ecb94383e" w:history="1">
+            <w:hyperlink r:id="rId95016a616661e3845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31106a46ecb9438a7" w:history="1">
+            <w:hyperlink r:id="rId47176a616661e38c2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -498,86 +498,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CHONRO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="88095167" name="name76886a46ecb9443ee" descr="18090.jpg"/>
+                  <wp:docPr id="28479718" name="name24566a616661e40aa" descr="18090.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18090.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId34526a46ecb9443ec" cstate="print"/>
+                          <a:blip r:embed="rId23646a616661e40a8" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId89766a46ecb944527" w:history="1">
+            <w:hyperlink r:id="rId19106a616661e41fd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2896,63 +2896,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2011), and from the Atlantic to the Pacific (e.g., Freeman, 1958; Powell 1964; Reissig, 2016). It is most commonly encountered at low altitudes, except in the more arid regions of the South-Western U.S. (Powell, 1964). It may be found in urban areas, gardens, greenhouses, orchards, parks, and forests.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="96584101" name="name47726a46ecb946570" descr="CHONRO_distribution_map.jpg"/>
+            <wp:docPr id="9709977" name="name81896a616661e5dbc" descr="CHONRO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CHONRO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15376a46ecb94656c" cstate="print"/>
+                    <a:blip r:embed="rId88166a616661e5db9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5262,51 +5262,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 17–19.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gilligan TM &amp; Epstein ME (2014) TORTAI (Tortricids of Agricultural Importance). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95726a46ecb94770e" w:history="1">
+      <w:hyperlink r:id="rId43236a616661e6ed5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://idtools.org/id/leps/tortai/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5796,51 +5796,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1965), 543–840.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Reissig WH (2016) Obliquebanded leafroller. New York State Integrated Pest Management Program. Web page: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39956a46ecb947a7f" w:history="1">
+      <w:hyperlink r:id="rId63986a616661e7239" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://nysipm.cornell.edu/factsheets/treefruit/pests/oblr/oblr.asp</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6312,51 +6312,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Choristoneura rosaceana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42316a46ecb947de8" w:history="1">
+      <w:hyperlink r:id="rId30316a616661e7578" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6431,63 +6431,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="35859525" name="name88726a46ecb948199" descr="eu_funding_250.png"/>
+            <wp:docPr id="68624651" name="name95676a616661e7986" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId77416a46ecb948198" cstate="print"/>
+                    <a:blip r:embed="rId95726a616661e7984" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6585,137 +6585,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="13393488">
+  <w:abstractNum w:abstractNumId="49147654">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="18961368">
+    <w:lvl w:ilvl="0" w:tplc="60286122">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="18961368" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="60286122" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="18961368" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="60286122" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="18961368" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="60286122" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="18961368" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="60286122" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="18961368" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="60286122" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="18961368" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="60286122" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="18961368" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="60286122" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="18961368" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="60286122" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13393487">
+  <w:abstractNum w:abstractNumId="49147653">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="33792519">
+    <w:lvl w:ilvl="0" w:tplc="45253400">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7467,55 +7467,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="13393487">
-    <w:abstractNumId w:val="13393487"/>
+  <w:num w:numId="49147653">
+    <w:abstractNumId w:val="49147653"/>
   </w:num>
-  <w:num w:numId="13393488">
-    <w:abstractNumId w:val="13393488"/>
+  <w:num w:numId="49147654">
+    <w:abstractNumId w:val="49147654"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19065,51 +19065,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId262376841" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId456032178" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId82786a46ecb94383e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONRO/" TargetMode="External"/><Relationship Id="rId31106a46ecb9438a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONRO/categorization" TargetMode="External"/><Relationship Id="rId89766a46ecb944527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONRO/photos" TargetMode="External"/><Relationship Id="rId95726a46ecb94770e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/leps/tortai/" TargetMode="External"/><Relationship Id="rId39956a46ecb947a7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nysipm.cornell.edu/factsheets/treefruit/pests/oblr/oblr.asp" TargetMode="External"/><Relationship Id="rId42316a46ecb947de8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId34526a46ecb9443ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34526a46ecb9443ec.jpg"/><Relationship Id="rId15376a46ecb94656c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15376a46ecb94656c.jpg"/><Relationship Id="rId77416a46ecb948198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77416a46ecb948198.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId629114408" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId908399409" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId95016a616661e3845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONRO/" TargetMode="External"/><Relationship Id="rId47176a616661e38c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONRO/categorization" TargetMode="External"/><Relationship Id="rId19106a616661e41fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONRO/photos" TargetMode="External"/><Relationship Id="rId43236a616661e6ed5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/leps/tortai/" TargetMode="External"/><Relationship Id="rId63986a616661e7239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nysipm.cornell.edu/factsheets/treefruit/pests/oblr/oblr.asp" TargetMode="External"/><Relationship Id="rId30316a616661e7578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId23646a616661e40a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23646a616661e40a8.jpg"/><Relationship Id="rId88166a616661e5db9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88166a616661e5db9.jpg"/><Relationship Id="rId95726a616661e7984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95726a616661e7984.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>