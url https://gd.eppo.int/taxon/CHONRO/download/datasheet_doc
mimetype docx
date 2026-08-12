--- v15 (2026-07-23)
+++ v16 (2026-08-12)
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> Harris</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> oblique-banded leaf roller</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95016a616661e3845" w:history="1">
+            <w:hyperlink r:id="rId80256a7c2219c0949" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47176a616661e38c2" w:history="1">
+            <w:hyperlink r:id="rId82066a7c2219c09b1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -498,86 +498,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CHONRO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="28479718" name="name24566a616661e40aa" descr="18090.jpg"/>
+                  <wp:docPr id="14652967" name="name20456a7c2219c1213" descr="18090.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18090.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId23646a616661e40a8" cstate="print"/>
+                          <a:blip r:embed="rId63586a7c2219c1211" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId19106a616661e41fd" w:history="1">
+            <w:hyperlink r:id="rId54706a7c2219c1308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2896,63 +2896,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2011), and from the Atlantic to the Pacific (e.g., Freeman, 1958; Powell 1964; Reissig, 2016). It is most commonly encountered at low altitudes, except in the more arid regions of the South-Western U.S. (Powell, 1964). It may be found in urban areas, gardens, greenhouses, orchards, parks, and forests.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="9709977" name="name81896a616661e5dbc" descr="CHONRO_distribution_map.jpg"/>
+            <wp:docPr id="28212316" name="name28726a7c2219c2f6e" descr="CHONRO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CHONRO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId88166a616661e5db9" cstate="print"/>
+                    <a:blip r:embed="rId47826a7c2219c2f6b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5262,51 +5262,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 17–19.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gilligan TM &amp; Epstein ME (2014) TORTAI (Tortricids of Agricultural Importance). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43236a616661e6ed5" w:history="1">
+      <w:hyperlink r:id="rId28336a7c2219c401d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://idtools.org/id/leps/tortai/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5796,51 +5796,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1965), 543–840.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Reissig WH (2016) Obliquebanded leafroller. New York State Integrated Pest Management Program. Web page: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63986a616661e7239" w:history="1">
+      <w:hyperlink r:id="rId65486a7c2219c4380" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://nysipm.cornell.edu/factsheets/treefruit/pests/oblr/oblr.asp</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6312,51 +6312,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Choristoneura rosaceana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30316a616661e7578" w:history="1">
+      <w:hyperlink r:id="rId27146a7c2219c46e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6431,63 +6431,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="68624651" name="name95676a616661e7986" descr="eu_funding_250.png"/>
+            <wp:docPr id="17091118" name="name72266a7c2219c482c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId95726a616661e7984" cstate="print"/>
+                    <a:blip r:embed="rId44226a7c2219c482b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6585,137 +6585,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="49147654">
+  <w:abstractNum w:abstractNumId="52744394">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="60286122">
+    <w:lvl w:ilvl="0" w:tplc="81772965">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="60286122" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="81772965" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="60286122" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="81772965" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="60286122" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="81772965" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="60286122" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="81772965" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="60286122" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="81772965" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="60286122" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="81772965" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="60286122" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="81772965" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="60286122" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="81772965" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49147653">
+  <w:abstractNum w:abstractNumId="52744393">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="45253400">
+    <w:lvl w:ilvl="0" w:tplc="26586408">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7467,55 +7467,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="49147653">
-    <w:abstractNumId w:val="49147653"/>
+  <w:num w:numId="52744393">
+    <w:abstractNumId w:val="52744393"/>
   </w:num>
-  <w:num w:numId="49147654">
-    <w:abstractNumId w:val="49147654"/>
+  <w:num w:numId="52744394">
+    <w:abstractNumId w:val="52744394"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19065,51 +19065,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId629114408" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId908399409" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId95016a616661e3845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONRO/" TargetMode="External"/><Relationship Id="rId47176a616661e38c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONRO/categorization" TargetMode="External"/><Relationship Id="rId19106a616661e41fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONRO/photos" TargetMode="External"/><Relationship Id="rId43236a616661e6ed5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/leps/tortai/" TargetMode="External"/><Relationship Id="rId63986a616661e7239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nysipm.cornell.edu/factsheets/treefruit/pests/oblr/oblr.asp" TargetMode="External"/><Relationship Id="rId30316a616661e7578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId23646a616661e40a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23646a616661e40a8.jpg"/><Relationship Id="rId88166a616661e5db9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88166a616661e5db9.jpg"/><Relationship Id="rId95726a616661e7984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95726a616661e7984.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId174417525" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId360985177" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId80256a7c2219c0949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONRO/" TargetMode="External"/><Relationship Id="rId82066a7c2219c09b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONRO/categorization" TargetMode="External"/><Relationship Id="rId54706a7c2219c1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONRO/photos" TargetMode="External"/><Relationship Id="rId28336a7c2219c401d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/leps/tortai/" TargetMode="External"/><Relationship Id="rId65486a7c2219c4380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nysipm.cornell.edu/factsheets/treefruit/pests/oblr/oblr.asp" TargetMode="External"/><Relationship Id="rId27146a7c2219c46e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId63586a7c2219c1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63586a7c2219c1211.jpg"/><Relationship Id="rId47826a7c2219c2f6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47826a7c2219c2f6b.jpg"/><Relationship Id="rId44226a7c2219c482b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44226a7c2219c482b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>