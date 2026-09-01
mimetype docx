--- v16 (2026-08-12)
+++ v17 (2026-09-01)
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> Harris</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> oblique-banded leaf roller</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80256a7c2219c0949" w:history="1">
+            <w:hyperlink r:id="rId93546a96be8ccb99f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82066a7c2219c09b1" w:history="1">
+            <w:hyperlink r:id="rId62956a96be8ccba0d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -498,86 +498,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CHONRO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="14652967" name="name20456a7c2219c1213" descr="18090.jpg"/>
+                  <wp:docPr id="71104356" name="name73466a96be8ccc2e5" descr="18090.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18090.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId63586a7c2219c1211" cstate="print"/>
+                          <a:blip r:embed="rId58856a96be8ccc2e3" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId54706a7c2219c1308" w:history="1">
+            <w:hyperlink r:id="rId55996a96be8ccc408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2896,63 +2896,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2011), and from the Atlantic to the Pacific (e.g., Freeman, 1958; Powell 1964; Reissig, 2016). It is most commonly encountered at low altitudes, except in the more arid regions of the South-Western U.S. (Powell, 1964). It may be found in urban areas, gardens, greenhouses, orchards, parks, and forests.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="28212316" name="name28726a7c2219c2f6e" descr="CHONRO_distribution_map.jpg"/>
+            <wp:docPr id="46236388" name="name80746a96be8cce00e" descr="CHONRO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CHONRO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId47826a7c2219c2f6b" cstate="print"/>
+                    <a:blip r:embed="rId90616a96be8cce00a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5262,51 +5262,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 17–19.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gilligan TM &amp; Epstein ME (2014) TORTAI (Tortricids of Agricultural Importance). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28336a7c2219c401d" w:history="1">
+      <w:hyperlink r:id="rId52476a96be8ccf24a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://idtools.org/id/leps/tortai/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5796,51 +5796,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1965), 543–840.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Reissig WH (2016) Obliquebanded leafroller. New York State Integrated Pest Management Program. Web page: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65486a7c2219c4380" w:history="1">
+      <w:hyperlink r:id="rId64676a96be8ccf5ae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://nysipm.cornell.edu/factsheets/treefruit/pests/oblr/oblr.asp</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6312,51 +6312,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Choristoneura rosaceana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27146a7c2219c46e7" w:history="1">
+      <w:hyperlink r:id="rId74916a96be8ccf901" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6431,63 +6431,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="17091118" name="name72266a7c2219c482c" descr="eu_funding_250.png"/>
+            <wp:docPr id="4460057" name="name88366a96be8ccfa1b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId44226a7c2219c482b" cstate="print"/>
+                    <a:blip r:embed="rId88306a96be8ccfa1a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6585,137 +6585,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="52744394">
+  <w:abstractNum w:abstractNumId="23139539">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81772965">
+    <w:lvl w:ilvl="0" w:tplc="20748821">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="81772965" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="20748821" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="81772965" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="20748821" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="81772965" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="20748821" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="81772965" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="20748821" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="81772965" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="20748821" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="81772965" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="20748821" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="81772965" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="20748821" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="81772965" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="20748821" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="52744393">
+  <w:abstractNum w:abstractNumId="23139538">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="26586408">
+    <w:lvl w:ilvl="0" w:tplc="66681049">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7467,55 +7467,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="52744393">
-    <w:abstractNumId w:val="52744393"/>
+  <w:num w:numId="23139538">
+    <w:abstractNumId w:val="23139538"/>
   </w:num>
-  <w:num w:numId="52744394">
-    <w:abstractNumId w:val="52744394"/>
+  <w:num w:numId="23139539">
+    <w:abstractNumId w:val="23139539"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19065,51 +19065,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId174417525" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId360985177" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId80256a7c2219c0949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONRO/" TargetMode="External"/><Relationship Id="rId82066a7c2219c09b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONRO/categorization" TargetMode="External"/><Relationship Id="rId54706a7c2219c1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONRO/photos" TargetMode="External"/><Relationship Id="rId28336a7c2219c401d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/leps/tortai/" TargetMode="External"/><Relationship Id="rId65486a7c2219c4380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nysipm.cornell.edu/factsheets/treefruit/pests/oblr/oblr.asp" TargetMode="External"/><Relationship Id="rId27146a7c2219c46e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId63586a7c2219c1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63586a7c2219c1211.jpg"/><Relationship Id="rId47826a7c2219c2f6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47826a7c2219c2f6b.jpg"/><Relationship Id="rId44226a7c2219c482b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44226a7c2219c482b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId829711664" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId872486067" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId93546a96be8ccb99f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONRO/" TargetMode="External"/><Relationship Id="rId62956a96be8ccba0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONRO/categorization" TargetMode="External"/><Relationship Id="rId55996a96be8ccc408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONRO/photos" TargetMode="External"/><Relationship Id="rId52476a96be8ccf24a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://idtools.org/id/leps/tortai/" TargetMode="External"/><Relationship Id="rId64676a96be8ccf5ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nysipm.cornell.edu/factsheets/treefruit/pests/oblr/oblr.asp" TargetMode="External"/><Relationship Id="rId74916a96be8ccf901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId58856a96be8ccc2e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58856a96be8ccc2e3.jpg"/><Relationship Id="rId90616a96be8cce00a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90616a96be8cce00a.jpg"/><Relationship Id="rId88306a96be8ccfa1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88306a96be8ccfa1a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>