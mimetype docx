--- v15 (2026-08-30)
+++ v16 (2026-09-20)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> Clemens</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> spruce budworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96836a94bb67dd354" w:history="1">
+            <w:hyperlink r:id="rId44716aaf74a83c047" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57686a94bb67dd3bb" w:history="1">
+            <w:hyperlink r:id="rId59546aaf74a83c0b3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CHONFU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="83550071" name="name44946a94bb67ddd14" descr="18100.jpg"/>
+                  <wp:docPr id="16536229" name="name42056aaf74a83ca62" descr="18100.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18100.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId96486a94bb67ddd11" cstate="print"/>
+                          <a:blip r:embed="rId41266aaf74a83ca60" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId45766a94bb67dde10" w:history="1">
+            <w:hyperlink r:id="rId46526aaf74a83cbbe" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1910,63 +1910,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2017).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="10862508" name="name36296a94bb67df0e9" descr="CHONFU_distribution_map.jpg"/>
+            <wp:docPr id="31833312" name="name60036aaf74a83e690" descr="CHONFU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CHONFU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId88626a94bb67df0e6" cstate="print"/>
+                    <a:blip r:embed="rId11766aaf74a83e68c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2637,51 +2637,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is predominantly successful, however some complexity arises where </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. fumiferana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> populations are genetically very close to other members of the budworm complex (see notes on taxonomy and nomenclature). The EPPO-Q-bank database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId55316a94bb67df715" w:history="1">
+      <w:hyperlink r:id="rId71946aaf74a83ed3e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://qbank.eppo.int/arthropods/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) notes issues in separating </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -2718,51 +2718,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, as a group, can be reliably detected with the standard DNA barcoding region of mitochondrial DNA. Extensive molecular resources are available for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. fumiferana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and related North American species on Genbank and the DNA Barcoding of Life database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId18696a94bb67df797" w:history="1">
+      <w:hyperlink r:id="rId26636aaf74a83edc1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.boldsystems.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3617,51 +3617,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">304</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 212-223. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47256a94bb67dfd8d" w:history="1">
+      <w:hyperlink r:id="rId58766aaf74a83f3a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.foreco.2013.05.008</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3767,51 +3767,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 6666-6684. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97546a94bb67dfe85" w:history="1">
+      <w:hyperlink r:id="rId42106aaf74a83f49e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mec.14386</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3839,82 +3839,82 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ecosphere</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38396a94bb67dfefe" w:history="1">
+      <w:hyperlink r:id="rId14416aaf74a83f514" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1002/ecs2.1759</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Brown JW, Robinson G &amp; Powell JA (2008) Food plant database of the leafrollers of the world (Lepidoptera: Tortricidae) (Version 1.0). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75916a94bb67dff30" w:history="1"/>
-      <w:hyperlink r:id="rId49276a94bb67dff36" w:history="1">
+      <w:hyperlink r:id="rId16516aaf74a83f546" w:history="1"/>
+      <w:hyperlink r:id="rId46576aaf74a83f54d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.tortricidae.com/foodplants.asp</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3951,51 +3951,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">42</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 317-328. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70766a94bb67dffba" w:history="1">
+      <w:hyperlink r:id="rId92356aaf74a83f5d0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/syen.12211</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4043,51 +4043,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Comparative Biochemistry and Physiology Part A: Molecular &amp; Integrative Physiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">259</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 110998. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81736a94bb67e0050" w:history="1">
+      <w:hyperlink r:id="rId90506aaf74a83f665" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cbpa.2021.110998</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4213,51 +4213,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Facets </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 91-104. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16556a94bb67e0161" w:history="1">
+      <w:hyperlink r:id="rId75776aaf74a83f7a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/facets-2019-0029</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4294,51 +4294,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1948-1960. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31376a94bb67e01e4" w:history="1">
+      <w:hyperlink r:id="rId44316aaf74a83f848" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/x11-134</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4433,51 +4433,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 158-168. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88126a94bb67e02c3" w:history="1">
+      <w:hyperlink r:id="rId78226aaf74a83f930" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.ympev.2017.04.001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4599,51 +4599,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Technical Document No. 1082. Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Orgyia leucostigma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62316a94bb67e03f8" w:history="1">
+      <w:hyperlink r:id="rId10256aaf74a83fa3f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/HEMELE/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4698,51 +4698,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 100-110.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Consolidated version 32019R2072, 14/07/2022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73536a94bb67e04a3" w:history="1">
+      <w:hyperlink r:id="rId35826aaf74a83fae6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4937,51 +4937,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">99</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 449-455. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47186a94bb67e0622" w:history="1">
+      <w:hyperlink r:id="rId70726aaf74a83fc64" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4039/Ent99449-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5056,51 +5056,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 361-383. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96756a94bb67e06e3" w:history="1">
+      <w:hyperlink r:id="rId85936aaf74a83fd25" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10584-007-9317-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5315,51 +5315,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">93</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 594-602. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45956a94bb67e0884" w:history="1">
+      <w:hyperlink r:id="rId66576aaf74a83fecb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4039/Ent93594-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5523,51 +5523,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91046a94bb67e09e6" w:history="1">
+      <w:hyperlink r:id="rId72796aaf74a84001e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f10100910</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5642,51 +5642,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">58</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 232-243. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76196a94bb67e0aac" w:history="1">
+      <w:hyperlink r:id="rId44086aaf74a8400e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.ympev.2010.11.023</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5781,51 +5781,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 174-182. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70176a94bb67e0b8f" w:history="1">
+      <w:hyperlink r:id="rId23206aaf74a8401cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1152/physiol.00037.2020</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5862,51 +5862,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 357-366. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94756a94bb67e0c13" w:history="1">
+      <w:hyperlink r:id="rId77506aaf74a840252" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/1365-2435.12328</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5943,51 +5943,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-25. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95176a94bb67e0c96" w:history="1">
+      <w:hyperlink r:id="rId88986aaf74a8402d7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4039/tce.2015.15</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6024,51 +6024,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">136</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 591-604. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70106a94bb67e0d18" w:history="1">
+      <w:hyperlink r:id="rId58196aaf74a84035b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4039/n03-089</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6105,51 +6105,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: 633-641. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65656a94bb67e0d9a" w:history="1">
+      <w:hyperlink r:id="rId19816aaf74a8403df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/een.12336</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6186,51 +6186,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 166-180. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52816a94bb67e0e1d" w:history="1">
+      <w:hyperlink r:id="rId78916aaf74a840462" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/eva.13338</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6336,51 +6336,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: 1571-1586. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29316a94bb67e0f11" w:history="1">
+      <w:hyperlink r:id="rId35466aaf74a840557" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10530-010-9918-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6406,51 +6406,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 775. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84246a94bb67e0f8b" w:history="1">
+      <w:hyperlink r:id="rId19336aaf74a8405e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f10090775</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6487,51 +6487,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 117–126. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84786a94bb67e1011" w:history="1">
+      <w:hyperlink r:id="rId56006aaf74a840676" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/1744-7917.12407</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6568,51 +6568,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 600-631. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30466a94bb67e1096" w:history="1">
+      <w:hyperlink r:id="rId59586aaf74a840710" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1002/ecm.1270</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6658,51 +6658,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 640–644. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15556a94bb67e1125" w:history="1">
+      <w:hyperlink r:id="rId76736aaf74a8407a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/ee/9.5.640</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6895,51 +6895,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1630-1643. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58586a94bb67e129f" w:history="1">
+      <w:hyperlink r:id="rId52626aaf74a840937" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2486.2007.01402.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -6965,101 +6965,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Choristoneura fumiferana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">:  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68096a94bb67e1314" w:history="1">
+      <w:hyperlink r:id="rId61256aaf74a8409af" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/13074</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Pest survey card on non-European </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Choristoneura</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45616a94bb67e1365" w:history="1">
+      <w:hyperlink r:id="rId68666aaf74a840a01" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/10.2903/j.efsa.2019.5671</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7125,51 +7125,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Choristoneura fumiferana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73306a94bb67e141b" w:history="1">
+      <w:hyperlink r:id="rId69806aaf74a840abb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7244,63 +7244,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="19408370" name="name10616a94bb67e1521" descr="eu_funding_250.png"/>
+            <wp:docPr id="49604855" name="name57566aaf74a8410a9" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId89526a94bb67e1520" cstate="print"/>
+                    <a:blip r:embed="rId65226aaf74a8410a7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7398,137 +7398,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="55228273">
+  <w:abstractNum w:abstractNumId="67246126">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="98092536">
+    <w:lvl w:ilvl="0" w:tplc="17510227">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="98092536" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="17510227" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="98092536" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="17510227" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="98092536" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="17510227" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="98092536" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="17510227" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="98092536" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="17510227" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="98092536" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="17510227" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="98092536" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="17510227" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="98092536" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="17510227" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="55228272">
+  <w:abstractNum w:abstractNumId="67246125">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="44871187">
+    <w:lvl w:ilvl="0" w:tplc="96478795">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8280,55 +8280,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="55228272">
-    <w:abstractNumId w:val="55228272"/>
+  <w:num w:numId="67246125">
+    <w:abstractNumId w:val="67246125"/>
   </w:num>
-  <w:num w:numId="55228273">
-    <w:abstractNumId w:val="55228273"/>
+  <w:num w:numId="67246126">
+    <w:abstractNumId w:val="67246126"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19878,51 +19878,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId979759291" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId411315232" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId96836a94bb67dd354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONFU/" TargetMode="External"/><Relationship Id="rId57686a94bb67dd3bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONFU/categorization" TargetMode="External"/><Relationship Id="rId45766a94bb67dde10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONFU/photos" TargetMode="External"/><Relationship Id="rId55316a94bb67df715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/" TargetMode="External"/><Relationship Id="rId18696a94bb67df797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org" TargetMode="External"/><Relationship Id="rId47256a94bb67dfd8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2013.05.008" TargetMode="External"/><Relationship Id="rId97546a94bb67dfe85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mec.14386" TargetMode="External"/><Relationship Id="rId38396a94bb67dfefe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ecs2.1759" TargetMode="External"/><Relationship Id="rId75916a94bb67dff30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tortricid.net/foodplants.asp" TargetMode="External"/><Relationship Id="rId49276a94bb67dff36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tortricidae.com/foodplants.asp" TargetMode="External"/><Relationship Id="rId70766a94bb67dffba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/syen.12211" TargetMode="External"/><Relationship Id="rId81736a94bb67e0050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cbpa.2021.110998" TargetMode="External"/><Relationship Id="rId16556a94bb67e0161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/facets-2019-0029" TargetMode="External"/><Relationship Id="rId31376a94bb67e01e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x11-134" TargetMode="External"/><Relationship Id="rId88126a94bb67e02c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ympev.2017.04.001" TargetMode="External"/><Relationship Id="rId62316a94bb67e03f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/documents" TargetMode="External"/><Relationship Id="rId73536a94bb67e04a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId47186a94bb67e0622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/Ent99449-5" TargetMode="External"/><Relationship Id="rId96756a94bb67e06e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10584-007-9317-5" TargetMode="External"/><Relationship Id="rId45956a94bb67e0884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/Ent93594-7" TargetMode="External"/><Relationship Id="rId91046a94bb67e09e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f10100910" TargetMode="External"/><Relationship Id="rId76196a94bb67e0aac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ympev.2010.11.023" TargetMode="External"/><Relationship Id="rId70176a94bb67e0b8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1152/physiol.00037.2020" TargetMode="External"/><Relationship Id="rId94756a94bb67e0c13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1365-2435.12328" TargetMode="External"/><Relationship Id="rId95176a94bb67e0c96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/tce.2015.15" TargetMode="External"/><Relationship Id="rId70106a94bb67e0d18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/n03-089" TargetMode="External"/><Relationship Id="rId65656a94bb67e0d9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/een.12336" TargetMode="External"/><Relationship Id="rId52816a94bb67e0e1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/eva.13338" TargetMode="External"/><Relationship Id="rId29316a94bb67e0f11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-010-9918-1" TargetMode="External"/><Relationship Id="rId84246a94bb67e0f8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f10090775" TargetMode="External"/><Relationship Id="rId84786a94bb67e1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1744-7917.12407" TargetMode="External"/><Relationship Id="rId30466a94bb67e1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ecm.1270" TargetMode="External"/><Relationship Id="rId15556a94bb67e1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ee/9.5.640" TargetMode="External"/><Relationship Id="rId58586a94bb67e129f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2486.2007.01402.x" TargetMode="External"/><Relationship Id="rId68096a94bb67e1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/13074" TargetMode="External"/><Relationship Id="rId45616a94bb67e1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/10.2903/j.efsa.2019.5671" TargetMode="External"/><Relationship Id="rId73306a94bb67e141b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId96486a94bb67ddd11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96486a94bb67ddd11.jpg"/><Relationship Id="rId88626a94bb67df0e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88626a94bb67df0e6.jpg"/><Relationship Id="rId89526a94bb67e1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89526a94bb67e1520.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId175263412" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId839884440" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId44716aaf74a83c047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONFU/" TargetMode="External"/><Relationship Id="rId59546aaf74a83c0b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONFU/categorization" TargetMode="External"/><Relationship Id="rId46526aaf74a83cbbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONFU/photos" TargetMode="External"/><Relationship Id="rId71946aaf74a83ed3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/" TargetMode="External"/><Relationship Id="rId26636aaf74a83edc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org" TargetMode="External"/><Relationship Id="rId58766aaf74a83f3a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2013.05.008" TargetMode="External"/><Relationship Id="rId42106aaf74a83f49e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mec.14386" TargetMode="External"/><Relationship Id="rId14416aaf74a83f514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ecs2.1759" TargetMode="External"/><Relationship Id="rId16516aaf74a83f546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tortricid.net/foodplants.asp" TargetMode="External"/><Relationship Id="rId46576aaf74a83f54d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tortricidae.com/foodplants.asp" TargetMode="External"/><Relationship Id="rId92356aaf74a83f5d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/syen.12211" TargetMode="External"/><Relationship Id="rId90506aaf74a83f665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cbpa.2021.110998" TargetMode="External"/><Relationship Id="rId75776aaf74a83f7a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/facets-2019-0029" TargetMode="External"/><Relationship Id="rId44316aaf74a83f848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x11-134" TargetMode="External"/><Relationship Id="rId78226aaf74a83f930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ympev.2017.04.001" TargetMode="External"/><Relationship Id="rId10256aaf74a83fa3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/documents" TargetMode="External"/><Relationship Id="rId35826aaf74a83fae6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId70726aaf74a83fc64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/Ent99449-5" TargetMode="External"/><Relationship Id="rId85936aaf74a83fd25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10584-007-9317-5" TargetMode="External"/><Relationship Id="rId66576aaf74a83fecb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/Ent93594-7" TargetMode="External"/><Relationship Id="rId72796aaf74a84001e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f10100910" TargetMode="External"/><Relationship Id="rId44086aaf74a8400e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ympev.2010.11.023" TargetMode="External"/><Relationship Id="rId23206aaf74a8401cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1152/physiol.00037.2020" TargetMode="External"/><Relationship Id="rId77506aaf74a840252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1365-2435.12328" TargetMode="External"/><Relationship Id="rId88986aaf74a8402d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/tce.2015.15" TargetMode="External"/><Relationship Id="rId58196aaf74a84035b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/n03-089" TargetMode="External"/><Relationship Id="rId19816aaf74a8403df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/een.12336" TargetMode="External"/><Relationship Id="rId78916aaf74a840462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/eva.13338" TargetMode="External"/><Relationship Id="rId35466aaf74a840557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-010-9918-1" TargetMode="External"/><Relationship Id="rId19336aaf74a8405e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f10090775" TargetMode="External"/><Relationship Id="rId56006aaf74a840676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1744-7917.12407" TargetMode="External"/><Relationship Id="rId59586aaf74a840710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ecm.1270" TargetMode="External"/><Relationship Id="rId76736aaf74a8407a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ee/9.5.640" TargetMode="External"/><Relationship Id="rId52626aaf74a840937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2486.2007.01402.x" TargetMode="External"/><Relationship Id="rId61256aaf74a8409af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/13074" TargetMode="External"/><Relationship Id="rId68666aaf74a840a01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/10.2903/j.efsa.2019.5671" TargetMode="External"/><Relationship Id="rId69806aaf74a840abb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId41266aaf74a83ca60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41266aaf74a83ca60.jpg"/><Relationship Id="rId11766aaf74a83e68c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11766aaf74a83e68c.jpg"/><Relationship Id="rId65226aaf74a8410a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65226aaf74a8410a7.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>