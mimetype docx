--- v16 (2026-09-20)
+++ v17 (2026-10-10)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> Clemens</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> spruce budworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44716aaf74a83c047" w:history="1">
+            <w:hyperlink r:id="rId60606aca221e0459b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59546aaf74a83c0b3" w:history="1">
+            <w:hyperlink r:id="rId54366aca221e04607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CHONFU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="16536229" name="name42056aaf74a83ca62" descr="18100.jpg"/>
+                  <wp:docPr id="53181103" name="name42206aca221e04d4d" descr="18100.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18100.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId41266aaf74a83ca60" cstate="print"/>
+                          <a:blip r:embed="rId12696aca221e04d4b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId46526aaf74a83cbbe" w:history="1">
+            <w:hyperlink r:id="rId51936aca221e04e88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1910,63 +1910,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2017).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="31833312" name="name60036aaf74a83e690" descr="CHONFU_distribution_map.jpg"/>
+            <wp:docPr id="19646241" name="name83166aca221e062bb" descr="CHONFU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CHONFU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11766aaf74a83e68c" cstate="print"/>
+                    <a:blip r:embed="rId10166aca221e062b8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2637,51 +2637,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is predominantly successful, however some complexity arises where </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. fumiferana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> populations are genetically very close to other members of the budworm complex (see notes on taxonomy and nomenclature). The EPPO-Q-bank database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId71946aaf74a83ed3e" w:history="1">
+      <w:hyperlink r:id="rId92026aca221e0691c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://qbank.eppo.int/arthropods/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) notes issues in separating </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -2718,51 +2718,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, as a group, can be reliably detected with the standard DNA barcoding region of mitochondrial DNA. Extensive molecular resources are available for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. fumiferana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and related North American species on Genbank and the DNA Barcoding of Life database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId26636aaf74a83edc1" w:history="1">
+      <w:hyperlink r:id="rId50116aca221e069a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.boldsystems.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3617,51 +3617,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">304</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 212-223. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58766aaf74a83f3a5" w:history="1">
+      <w:hyperlink r:id="rId77696aca221e06fa8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.foreco.2013.05.008</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3767,51 +3767,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 6666-6684. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42106aaf74a83f49e" w:history="1">
+      <w:hyperlink r:id="rId35096aca221e070a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mec.14386</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3839,82 +3839,82 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ecosphere</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14416aaf74a83f514" w:history="1">
+      <w:hyperlink r:id="rId34036aca221e0711a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1002/ecs2.1759</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Brown JW, Robinson G &amp; Powell JA (2008) Food plant database of the leafrollers of the world (Lepidoptera: Tortricidae) (Version 1.0). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16516aaf74a83f546" w:history="1"/>
-      <w:hyperlink r:id="rId46576aaf74a83f54d" w:history="1">
+      <w:hyperlink r:id="rId76056aca221e0714c" w:history="1"/>
+      <w:hyperlink r:id="rId43236aca221e07154" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.tortricidae.com/foodplants.asp</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3951,51 +3951,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">42</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 317-328. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92356aaf74a83f5d0" w:history="1">
+      <w:hyperlink r:id="rId14496aca221e071d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/syen.12211</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4043,51 +4043,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Comparative Biochemistry and Physiology Part A: Molecular &amp; Integrative Physiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">259</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 110998. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90506aaf74a83f665" w:history="1">
+      <w:hyperlink r:id="rId68116aca221e0726f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cbpa.2021.110998</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4213,51 +4213,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Facets </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 91-104. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75776aaf74a83f7a1" w:history="1">
+      <w:hyperlink r:id="rId55716aca221e07384" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/facets-2019-0029</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4294,51 +4294,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1948-1960. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44316aaf74a83f848" w:history="1">
+      <w:hyperlink r:id="rId86596aca221e07406" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/x11-134</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4433,51 +4433,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 158-168. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78226aaf74a83f930" w:history="1">
+      <w:hyperlink r:id="rId25046aca221e074e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.ympev.2017.04.001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4599,51 +4599,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Technical Document No. 1082. Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Orgyia leucostigma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10256aaf74a83fa3f" w:history="1">
+      <w:hyperlink r:id="rId23646aca221e075f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/HEMELE/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4698,51 +4698,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 100-110.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Consolidated version 32019R2072, 14/07/2022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35826aaf74a83fae6" w:history="1">
+      <w:hyperlink r:id="rId61046aca221e0769a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4937,51 +4937,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">99</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 449-455. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70726aaf74a83fc64" w:history="1">
+      <w:hyperlink r:id="rId50456aca221e07818" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4039/Ent99449-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5056,51 +5056,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 361-383. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85936aaf74a83fd25" w:history="1">
+      <w:hyperlink r:id="rId46826aca221e078da" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10584-007-9317-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5315,51 +5315,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">93</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 594-602. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66576aaf74a83fecb" w:history="1">
+      <w:hyperlink r:id="rId62706aca221e07a8a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4039/Ent93594-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5523,51 +5523,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72796aaf74a84001e" w:history="1">
+      <w:hyperlink r:id="rId63176aca221e07be3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f10100910</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5642,51 +5642,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">58</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 232-243. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44086aaf74a8400e1" w:history="1">
+      <w:hyperlink r:id="rId71136aca221e07cb8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.ympev.2010.11.023</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5781,51 +5781,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 174-182. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23206aaf74a8401cb" w:history="1">
+      <w:hyperlink r:id="rId68196aca221e07da0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1152/physiol.00037.2020</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5862,51 +5862,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 357-366. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77506aaf74a840252" w:history="1">
+      <w:hyperlink r:id="rId59586aca221e07e27" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/1365-2435.12328</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5943,51 +5943,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-25. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88986aaf74a8402d7" w:history="1">
+      <w:hyperlink r:id="rId39456aca221e07eaa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4039/tce.2015.15</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6024,51 +6024,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">136</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 591-604. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58196aaf74a84035b" w:history="1">
+      <w:hyperlink r:id="rId93806aca221e07f2e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4039/n03-089</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6105,51 +6105,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: 633-641. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19816aaf74a8403df" w:history="1">
+      <w:hyperlink r:id="rId99866aca221e07fb1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/een.12336</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6186,51 +6186,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 166-180. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78916aaf74a840462" w:history="1">
+      <w:hyperlink r:id="rId12816aca221e08035" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/eva.13338</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6336,51 +6336,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: 1571-1586. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35466aaf74a840557" w:history="1">
+      <w:hyperlink r:id="rId19506aca221e0812b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10530-010-9918-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6406,51 +6406,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 775. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19336aaf74a8405e1" w:history="1">
+      <w:hyperlink r:id="rId20406aca221e081a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f10090775</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6487,51 +6487,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 117–126. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56006aaf74a840676" w:history="1">
+      <w:hyperlink r:id="rId26426aca221e0822a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/1744-7917.12407</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6568,51 +6568,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 600-631. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59586aaf74a840710" w:history="1">
+      <w:hyperlink r:id="rId22086aca221e082af" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1002/ecm.1270</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6658,51 +6658,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 640–644. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76736aaf74a8407a3" w:history="1">
+      <w:hyperlink r:id="rId68066aca221e08341" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/ee/9.5.640</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6895,51 +6895,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1630-1643. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52626aaf74a840937" w:history="1">
+      <w:hyperlink r:id="rId84246aca221e084c1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2486.2007.01402.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -6965,101 +6965,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Choristoneura fumiferana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">:  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61256aaf74a8409af" w:history="1">
+      <w:hyperlink r:id="rId94526aca221e08544" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/13074</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Pest survey card on non-European </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Choristoneura</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68666aaf74a840a01" w:history="1">
+      <w:hyperlink r:id="rId80976aca221e0859b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/10.2903/j.efsa.2019.5671</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7125,51 +7125,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Choristoneura fumiferana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69806aaf74a840abb" w:history="1">
+      <w:hyperlink r:id="rId68416aca221e08651" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7244,63 +7244,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="49604855" name="name57566aaf74a8410a9" descr="eu_funding_250.png"/>
+            <wp:docPr id="76001516" name="name24606aca221e08760" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId65226aaf74a8410a7" cstate="print"/>
+                    <a:blip r:embed="rId37316aca221e0875f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7398,137 +7398,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="67246126">
+  <w:abstractNum w:abstractNumId="45029517">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="17510227">
+    <w:lvl w:ilvl="0" w:tplc="14243461">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="17510227" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="14243461" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="17510227" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="14243461" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="17510227" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="14243461" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="17510227" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="14243461" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="17510227" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="14243461" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="17510227" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="14243461" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="17510227" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="14243461" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="17510227" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="14243461" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="67246125">
+  <w:abstractNum w:abstractNumId="45029516">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="96478795">
+    <w:lvl w:ilvl="0" w:tplc="58057783">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8280,55 +8280,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="67246125">
-    <w:abstractNumId w:val="67246125"/>
+  <w:num w:numId="45029516">
+    <w:abstractNumId w:val="45029516"/>
   </w:num>
-  <w:num w:numId="67246126">
-    <w:abstractNumId w:val="67246126"/>
+  <w:num w:numId="45029517">
+    <w:abstractNumId w:val="45029517"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19878,51 +19878,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId175263412" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId839884440" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId44716aaf74a83c047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONFU/" TargetMode="External"/><Relationship Id="rId59546aaf74a83c0b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONFU/categorization" TargetMode="External"/><Relationship Id="rId46526aaf74a83cbbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONFU/photos" TargetMode="External"/><Relationship Id="rId71946aaf74a83ed3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/" TargetMode="External"/><Relationship Id="rId26636aaf74a83edc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org" TargetMode="External"/><Relationship Id="rId58766aaf74a83f3a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2013.05.008" TargetMode="External"/><Relationship Id="rId42106aaf74a83f49e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mec.14386" TargetMode="External"/><Relationship Id="rId14416aaf74a83f514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ecs2.1759" TargetMode="External"/><Relationship Id="rId16516aaf74a83f546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tortricid.net/foodplants.asp" TargetMode="External"/><Relationship Id="rId46576aaf74a83f54d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tortricidae.com/foodplants.asp" TargetMode="External"/><Relationship Id="rId92356aaf74a83f5d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/syen.12211" TargetMode="External"/><Relationship Id="rId90506aaf74a83f665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cbpa.2021.110998" TargetMode="External"/><Relationship Id="rId75776aaf74a83f7a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/facets-2019-0029" TargetMode="External"/><Relationship Id="rId44316aaf74a83f848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x11-134" TargetMode="External"/><Relationship Id="rId78226aaf74a83f930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ympev.2017.04.001" TargetMode="External"/><Relationship Id="rId10256aaf74a83fa3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/documents" TargetMode="External"/><Relationship Id="rId35826aaf74a83fae6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId70726aaf74a83fc64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/Ent99449-5" TargetMode="External"/><Relationship Id="rId85936aaf74a83fd25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10584-007-9317-5" TargetMode="External"/><Relationship Id="rId66576aaf74a83fecb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/Ent93594-7" TargetMode="External"/><Relationship Id="rId72796aaf74a84001e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f10100910" TargetMode="External"/><Relationship Id="rId44086aaf74a8400e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ympev.2010.11.023" TargetMode="External"/><Relationship Id="rId23206aaf74a8401cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1152/physiol.00037.2020" TargetMode="External"/><Relationship Id="rId77506aaf74a840252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1365-2435.12328" TargetMode="External"/><Relationship Id="rId88986aaf74a8402d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/tce.2015.15" TargetMode="External"/><Relationship Id="rId58196aaf74a84035b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/n03-089" TargetMode="External"/><Relationship Id="rId19816aaf74a8403df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/een.12336" TargetMode="External"/><Relationship Id="rId78916aaf74a840462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/eva.13338" TargetMode="External"/><Relationship Id="rId35466aaf74a840557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-010-9918-1" TargetMode="External"/><Relationship Id="rId19336aaf74a8405e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f10090775" TargetMode="External"/><Relationship Id="rId56006aaf74a840676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1744-7917.12407" TargetMode="External"/><Relationship Id="rId59586aaf74a840710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ecm.1270" TargetMode="External"/><Relationship Id="rId76736aaf74a8407a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ee/9.5.640" TargetMode="External"/><Relationship Id="rId52626aaf74a840937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2486.2007.01402.x" TargetMode="External"/><Relationship Id="rId61256aaf74a8409af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/13074" TargetMode="External"/><Relationship Id="rId68666aaf74a840a01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/10.2903/j.efsa.2019.5671" TargetMode="External"/><Relationship Id="rId69806aaf74a840abb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId41266aaf74a83ca60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41266aaf74a83ca60.jpg"/><Relationship Id="rId11766aaf74a83e68c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11766aaf74a83e68c.jpg"/><Relationship Id="rId65226aaf74a8410a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65226aaf74a8410a7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId123627782" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId398227681" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId60606aca221e0459b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONFU/" TargetMode="External"/><Relationship Id="rId54366aca221e04607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONFU/categorization" TargetMode="External"/><Relationship Id="rId51936aca221e04e88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONFU/photos" TargetMode="External"/><Relationship Id="rId92026aca221e0691c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/" TargetMode="External"/><Relationship Id="rId50116aca221e069a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org" TargetMode="External"/><Relationship Id="rId77696aca221e06fa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2013.05.008" TargetMode="External"/><Relationship Id="rId35096aca221e070a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mec.14386" TargetMode="External"/><Relationship Id="rId34036aca221e0711a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ecs2.1759" TargetMode="External"/><Relationship Id="rId76056aca221e0714c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tortricid.net/foodplants.asp" TargetMode="External"/><Relationship Id="rId43236aca221e07154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tortricidae.com/foodplants.asp" TargetMode="External"/><Relationship Id="rId14496aca221e071d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/syen.12211" TargetMode="External"/><Relationship Id="rId68116aca221e0726f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cbpa.2021.110998" TargetMode="External"/><Relationship Id="rId55716aca221e07384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/facets-2019-0029" TargetMode="External"/><Relationship Id="rId86596aca221e07406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x11-134" TargetMode="External"/><Relationship Id="rId25046aca221e074e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ympev.2017.04.001" TargetMode="External"/><Relationship Id="rId23646aca221e075f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/documents" TargetMode="External"/><Relationship Id="rId61046aca221e0769a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId50456aca221e07818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/Ent99449-5" TargetMode="External"/><Relationship Id="rId46826aca221e078da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10584-007-9317-5" TargetMode="External"/><Relationship Id="rId62706aca221e07a8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/Ent93594-7" TargetMode="External"/><Relationship Id="rId63176aca221e07be3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f10100910" TargetMode="External"/><Relationship Id="rId71136aca221e07cb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ympev.2010.11.023" TargetMode="External"/><Relationship Id="rId68196aca221e07da0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1152/physiol.00037.2020" TargetMode="External"/><Relationship Id="rId59586aca221e07e27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1365-2435.12328" TargetMode="External"/><Relationship Id="rId39456aca221e07eaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/tce.2015.15" TargetMode="External"/><Relationship Id="rId93806aca221e07f2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/n03-089" TargetMode="External"/><Relationship Id="rId99866aca221e07fb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/een.12336" TargetMode="External"/><Relationship Id="rId12816aca221e08035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/eva.13338" TargetMode="External"/><Relationship Id="rId19506aca221e0812b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-010-9918-1" TargetMode="External"/><Relationship Id="rId20406aca221e081a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f10090775" TargetMode="External"/><Relationship Id="rId26426aca221e0822a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1744-7917.12407" TargetMode="External"/><Relationship Id="rId22086aca221e082af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ecm.1270" TargetMode="External"/><Relationship Id="rId68066aca221e08341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ee/9.5.640" TargetMode="External"/><Relationship Id="rId84246aca221e084c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2486.2007.01402.x" TargetMode="External"/><Relationship Id="rId94526aca221e08544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/13074" TargetMode="External"/><Relationship Id="rId80976aca221e0859b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/10.2903/j.efsa.2019.5671" TargetMode="External"/><Relationship Id="rId68416aca221e08651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId12696aca221e04d4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12696aca221e04d4b.jpg"/><Relationship Id="rId10166aca221e062b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10166aca221e062b8.jpg"/><Relationship Id="rId37316aca221e0875f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37316aca221e0875f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>