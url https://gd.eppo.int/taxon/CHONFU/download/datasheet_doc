--- v8 (2026-03-17)
+++ v9 (2026-04-07)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> Clemens</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> spruce budworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354369b9d59954d91" w:history="1">
+            <w:hyperlink r:id="rId842269d51d17bb256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337669b9d59954dfa" w:history="1">
+            <w:hyperlink r:id="rId919069d51d17bb2cd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CHONFU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="75704512" name="name564969b9d59955469" descr="18100.jpg"/>
+                  <wp:docPr id="19386903" name="name807469d51d17bb8bb" descr="18100.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18100.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId259069b9d59955467" cstate="print"/>
+                          <a:blip r:embed="rId521669d51d17bb8b9" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId326269b9d599556aa" w:history="1">
+            <w:hyperlink r:id="rId388369d51d17bb9e3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1910,63 +1910,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2017).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="34484579" name="name408969b9d59956d21" descr="CHONFU_distribution_map.jpg"/>
+            <wp:docPr id="70779453" name="name759569d51d17bcb44" descr="CHONFU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CHONFU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId405269b9d59956d1c" cstate="print"/>
+                    <a:blip r:embed="rId478169d51d17bcb41" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2637,51 +2637,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is predominantly successful, however some complexity arises where </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. fumiferana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> populations are genetically very close to other members of the budworm complex (see notes on taxonomy and nomenclature). The EPPO-Q-bank database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId858069b9d59957475" w:history="1">
+      <w:hyperlink r:id="rId220269d51d17bd1ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://qbank.eppo.int/arthropods/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) notes issues in separating </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -2718,51 +2718,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, as a group, can be reliably detected with the standard DNA barcoding region of mitochondrial DNA. Extensive molecular resources are available for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. fumiferana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and related North American species on Genbank and the DNA Barcoding of Life database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId487169b9d59957523" w:history="1">
+      <w:hyperlink r:id="rId709569d51d17bd23d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.boldsystems.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3617,51 +3617,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">304</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 212-223. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId167069b9d59957de7" w:history="1">
+      <w:hyperlink r:id="rId891569d51d17bdb72" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.foreco.2013.05.008</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3767,51 +3767,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 6666-6684. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId618769b9d59957f47" w:history="1">
+      <w:hyperlink r:id="rId868169d51d17bdc6b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mec.14386</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3839,82 +3839,82 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ecosphere</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId493769b9d59957fc5" w:history="1">
+      <w:hyperlink r:id="rId504969d51d17bdce2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1002/ecs2.1759</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Brown JW, Robinson G &amp; Powell JA (2008) Food plant database of the leafrollers of the world (Lepidoptera: Tortricidae) (Version 1.0). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId816569b9d59957ff9" w:history="1"/>
-      <w:hyperlink r:id="rId789869b9d59958000" w:history="1">
+      <w:hyperlink r:id="rId613569d51d17bdd14" w:history="1"/>
+      <w:hyperlink r:id="rId265769d51d17bdd1b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.tortricidae.com/foodplants.asp</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3951,51 +3951,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">42</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 317-328. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId348469b9d59958085" w:history="1">
+      <w:hyperlink r:id="rId990869d51d17bdd9e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/syen.12211</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4043,51 +4043,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Comparative Biochemistry and Physiology Part A: Molecular &amp; Integrative Physiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">259</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 110998. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId883169b9d59958145" w:history="1">
+      <w:hyperlink r:id="rId430369d51d17bde33" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cbpa.2021.110998</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4213,51 +4213,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Facets </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 91-104. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId674769b9d59958281" w:history="1">
+      <w:hyperlink r:id="rId522369d51d17bdf44" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/facets-2019-0029</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4294,51 +4294,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1948-1960. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId462069b9d5995832a" w:history="1">
+      <w:hyperlink r:id="rId281969d51d17bdfd1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/x11-134</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4433,51 +4433,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 158-168. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId583569b9d59958434" w:history="1">
+      <w:hyperlink r:id="rId982369d51d17be0b4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.ympev.2017.04.001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4599,51 +4599,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Technical Document No. 1082. Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Orgyia leucostigma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId371069b9d5995856a" w:history="1">
+      <w:hyperlink r:id="rId611269d51d17be1bb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/HEMELE/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4698,51 +4698,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 100-110.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Consolidated version 32019R2072, 14/07/2022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId470569b9d59958611" w:history="1">
+      <w:hyperlink r:id="rId589169d51d17be25e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4937,51 +4937,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">99</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 449-455. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId175669b9d599587d4" w:history="1">
+      <w:hyperlink r:id="rId142169d51d17be3d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4039/Ent99449-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5056,51 +5056,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 361-383. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId883669b9d5995889d" w:history="1">
+      <w:hyperlink r:id="rId560369d51d17be491" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10584-007-9317-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5315,51 +5315,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">93</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 594-602. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId669569b9d59958a3c" w:history="1">
+      <w:hyperlink r:id="rId336269d51d17be628" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4039/Ent93594-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5523,51 +5523,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId881369b9d59958b8a" w:history="1">
+      <w:hyperlink r:id="rId934069d51d17be793" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f10100910</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5642,51 +5642,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">58</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 232-243. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId363669b9d59958c49" w:history="1">
+      <w:hyperlink r:id="rId521669d51d17be853" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.ympev.2010.11.023</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5781,51 +5781,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 174-182. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId513769b9d59958d24" w:history="1">
+      <w:hyperlink r:id="rId138769d51d17be931" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1152/physiol.00037.2020</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5862,51 +5862,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 357-366. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId178869b9d59958dc1" w:history="1">
+      <w:hyperlink r:id="rId903569d51d17be9b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/1365-2435.12328</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5943,51 +5943,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-25. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId113069b9d59958e46" w:history="1">
+      <w:hyperlink r:id="rId889969d51d17bea37" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4039/tce.2015.15</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6024,51 +6024,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">136</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 591-604. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId550569b9d59958ec8" w:history="1">
+      <w:hyperlink r:id="rId204869d51d17beab7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4039/n03-089</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6105,51 +6105,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: 633-641. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId797469b9d59958f49" w:history="1">
+      <w:hyperlink r:id="rId596769d51d17beb43" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/een.12336</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6186,51 +6186,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 166-180. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId448169b9d59958fca" w:history="1">
+      <w:hyperlink r:id="rId900769d51d17bebca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/eva.13338</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6336,51 +6336,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: 1571-1586. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId704169b9d59959123" w:history="1">
+      <w:hyperlink r:id="rId264969d51d17becbb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10530-010-9918-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6406,51 +6406,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 775. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId378069b9d5995919b" w:history="1">
+      <w:hyperlink r:id="rId535069d51d17bed29" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f10090775</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6487,51 +6487,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 117–126. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId781069b9d59959220" w:history="1">
+      <w:hyperlink r:id="rId205369d51d17bedaa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/1744-7917.12407</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6568,51 +6568,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 600-631. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId227869b9d599592a4" w:history="1">
+      <w:hyperlink r:id="rId452969d51d17bee2c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1002/ecm.1270</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6658,51 +6658,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 640–644. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId611669b9d59959332" w:history="1">
+      <w:hyperlink r:id="rId160969d51d17beeb9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/ee/9.5.640</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6895,51 +6895,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1630-1643. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId610569b9d599594b9" w:history="1">
+      <w:hyperlink r:id="rId734469d51d17bf02c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2486.2007.01402.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -6965,101 +6965,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Choristoneura fumiferana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">:  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId414669b9d5995954b" w:history="1">
+      <w:hyperlink r:id="rId907969d51d17bf0a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/13074</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Pest survey card on non-European </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Choristoneura</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId172469b9d599595b9" w:history="1">
+      <w:hyperlink r:id="rId829469d51d17bf0f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/10.2903/j.efsa.2019.5671</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7125,51 +7125,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Choristoneura fumiferana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId928469b9d59959675" w:history="1">
+      <w:hyperlink r:id="rId235969d51d17bf1bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7244,63 +7244,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="25798328" name="name739469b9d59959941" descr="eu_funding_250.png"/>
+            <wp:docPr id="48360839" name="name735869d51d17bf2df" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId145769b9d5995993f" cstate="print"/>
+                    <a:blip r:embed="rId609669d51d17bf2de" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7398,137 +7398,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="15294752">
+  <w:abstractNum w:abstractNumId="12311406">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="61844730">
+    <w:lvl w:ilvl="0" w:tplc="89107776">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="61844730" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="89107776" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="61844730" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="89107776" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="61844730" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="89107776" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="61844730" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="89107776" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="61844730" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="89107776" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="61844730" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="89107776" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="61844730" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="89107776" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="61844730" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="89107776" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15294751">
+  <w:abstractNum w:abstractNumId="12311405">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="37410380">
+    <w:lvl w:ilvl="0" w:tplc="41745000">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8280,55 +8280,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="15294751">
-    <w:abstractNumId w:val="15294751"/>
+  <w:num w:numId="12311405">
+    <w:abstractNumId w:val="12311405"/>
   </w:num>
-  <w:num w:numId="15294752">
-    <w:abstractNumId w:val="15294752"/>
+  <w:num w:numId="12311406">
+    <w:abstractNumId w:val="12311406"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19878,51 +19878,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId499985612" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId491479915" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId354369b9d59954d91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONFU/" TargetMode="External"/><Relationship Id="rId337669b9d59954dfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONFU/categorization" TargetMode="External"/><Relationship Id="rId326269b9d599556aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONFU/photos" TargetMode="External"/><Relationship Id="rId858069b9d59957475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/" TargetMode="External"/><Relationship Id="rId487169b9d59957523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org" TargetMode="External"/><Relationship Id="rId167069b9d59957de7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2013.05.008" TargetMode="External"/><Relationship Id="rId618769b9d59957f47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mec.14386" TargetMode="External"/><Relationship Id="rId493769b9d59957fc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ecs2.1759" TargetMode="External"/><Relationship Id="rId816569b9d59957ff9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tortricid.net/foodplants.asp" TargetMode="External"/><Relationship Id="rId789869b9d59958000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tortricidae.com/foodplants.asp" TargetMode="External"/><Relationship Id="rId348469b9d59958085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/syen.12211" TargetMode="External"/><Relationship Id="rId883169b9d59958145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cbpa.2021.110998" TargetMode="External"/><Relationship Id="rId674769b9d59958281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/facets-2019-0029" TargetMode="External"/><Relationship Id="rId462069b9d5995832a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x11-134" TargetMode="External"/><Relationship Id="rId583569b9d59958434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ympev.2017.04.001" TargetMode="External"/><Relationship Id="rId371069b9d5995856a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/documents" TargetMode="External"/><Relationship Id="rId470569b9d59958611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId175669b9d599587d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/Ent99449-5" TargetMode="External"/><Relationship Id="rId883669b9d5995889d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10584-007-9317-5" TargetMode="External"/><Relationship Id="rId669569b9d59958a3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/Ent93594-7" TargetMode="External"/><Relationship Id="rId881369b9d59958b8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f10100910" TargetMode="External"/><Relationship Id="rId363669b9d59958c49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ympev.2010.11.023" TargetMode="External"/><Relationship Id="rId513769b9d59958d24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1152/physiol.00037.2020" TargetMode="External"/><Relationship Id="rId178869b9d59958dc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1365-2435.12328" TargetMode="External"/><Relationship Id="rId113069b9d59958e46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/tce.2015.15" TargetMode="External"/><Relationship Id="rId550569b9d59958ec8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/n03-089" TargetMode="External"/><Relationship Id="rId797469b9d59958f49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/een.12336" TargetMode="External"/><Relationship Id="rId448169b9d59958fca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/eva.13338" TargetMode="External"/><Relationship Id="rId704169b9d59959123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-010-9918-1" TargetMode="External"/><Relationship Id="rId378069b9d5995919b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f10090775" TargetMode="External"/><Relationship Id="rId781069b9d59959220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1744-7917.12407" TargetMode="External"/><Relationship Id="rId227869b9d599592a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ecm.1270" TargetMode="External"/><Relationship Id="rId611669b9d59959332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ee/9.5.640" TargetMode="External"/><Relationship Id="rId610569b9d599594b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2486.2007.01402.x" TargetMode="External"/><Relationship Id="rId414669b9d5995954b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/13074" TargetMode="External"/><Relationship Id="rId172469b9d599595b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/10.2903/j.efsa.2019.5671" TargetMode="External"/><Relationship Id="rId928469b9d59959675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId259069b9d59955467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId259069b9d59955467.jpg"/><Relationship Id="rId405269b9d59956d1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId405269b9d59956d1c.jpg"/><Relationship Id="rId145769b9d5995993f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId145769b9d5995993f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId950409216" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId874191765" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId842269d51d17bb256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONFU/" TargetMode="External"/><Relationship Id="rId919069d51d17bb2cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONFU/categorization" TargetMode="External"/><Relationship Id="rId388369d51d17bb9e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONFU/photos" TargetMode="External"/><Relationship Id="rId220269d51d17bd1ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/" TargetMode="External"/><Relationship Id="rId709569d51d17bd23d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org" TargetMode="External"/><Relationship Id="rId891569d51d17bdb72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2013.05.008" TargetMode="External"/><Relationship Id="rId868169d51d17bdc6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mec.14386" TargetMode="External"/><Relationship Id="rId504969d51d17bdce2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ecs2.1759" TargetMode="External"/><Relationship Id="rId613569d51d17bdd14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tortricid.net/foodplants.asp" TargetMode="External"/><Relationship Id="rId265769d51d17bdd1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tortricidae.com/foodplants.asp" TargetMode="External"/><Relationship Id="rId990869d51d17bdd9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/syen.12211" TargetMode="External"/><Relationship Id="rId430369d51d17bde33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cbpa.2021.110998" TargetMode="External"/><Relationship Id="rId522369d51d17bdf44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/facets-2019-0029" TargetMode="External"/><Relationship Id="rId281969d51d17bdfd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x11-134" TargetMode="External"/><Relationship Id="rId982369d51d17be0b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ympev.2017.04.001" TargetMode="External"/><Relationship Id="rId611269d51d17be1bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/documents" TargetMode="External"/><Relationship Id="rId589169d51d17be25e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId142169d51d17be3d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/Ent99449-5" TargetMode="External"/><Relationship Id="rId560369d51d17be491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10584-007-9317-5" TargetMode="External"/><Relationship Id="rId336269d51d17be628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/Ent93594-7" TargetMode="External"/><Relationship Id="rId934069d51d17be793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f10100910" TargetMode="External"/><Relationship Id="rId521669d51d17be853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ympev.2010.11.023" TargetMode="External"/><Relationship Id="rId138769d51d17be931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1152/physiol.00037.2020" TargetMode="External"/><Relationship Id="rId903569d51d17be9b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1365-2435.12328" TargetMode="External"/><Relationship Id="rId889969d51d17bea37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/tce.2015.15" TargetMode="External"/><Relationship Id="rId204869d51d17beab7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/n03-089" TargetMode="External"/><Relationship Id="rId596769d51d17beb43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/een.12336" TargetMode="External"/><Relationship Id="rId900769d51d17bebca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/eva.13338" TargetMode="External"/><Relationship Id="rId264969d51d17becbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-010-9918-1" TargetMode="External"/><Relationship Id="rId535069d51d17bed29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f10090775" TargetMode="External"/><Relationship Id="rId205369d51d17bedaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1744-7917.12407" TargetMode="External"/><Relationship Id="rId452969d51d17bee2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ecm.1270" TargetMode="External"/><Relationship Id="rId160969d51d17beeb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ee/9.5.640" TargetMode="External"/><Relationship Id="rId734469d51d17bf02c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2486.2007.01402.x" TargetMode="External"/><Relationship Id="rId907969d51d17bf0a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/13074" TargetMode="External"/><Relationship Id="rId829469d51d17bf0f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/10.2903/j.efsa.2019.5671" TargetMode="External"/><Relationship Id="rId235969d51d17bf1bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId521669d51d17bb8b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId521669d51d17bb8b9.jpg"/><Relationship Id="rId478169d51d17bcb41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId478169d51d17bcb41.jpg"/><Relationship Id="rId609669d51d17bf2de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId609669d51d17bf2de.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>