--- v9 (2026-04-07)
+++ v10 (2026-04-27)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> Clemens</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> spruce budworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId842269d51d17bb256" w:history="1">
+            <w:hyperlink r:id="rId767969efe27032230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId919069d51d17bb2cd" w:history="1">
+            <w:hyperlink r:id="rId841769efe2703229e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CHONFU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="19386903" name="name807469d51d17bb8bb" descr="18100.jpg"/>
+                  <wp:docPr id="10443408" name="name651869efe27032825" descr="18100.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18100.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId521669d51d17bb8b9" cstate="print"/>
+                          <a:blip r:embed="rId517769efe27032822" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId388369d51d17bb9e3" w:history="1">
+            <w:hyperlink r:id="rId204269efe2703298d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1910,63 +1910,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2017).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="70779453" name="name759569d51d17bcb44" descr="CHONFU_distribution_map.jpg"/>
+            <wp:docPr id="45025349" name="name116569efe270340ad" descr="CHONFU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CHONFU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId478169d51d17bcb41" cstate="print"/>
+                    <a:blip r:embed="rId632369efe270340aa" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2637,51 +2637,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is predominantly successful, however some complexity arises where </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. fumiferana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> populations are genetically very close to other members of the budworm complex (see notes on taxonomy and nomenclature). The EPPO-Q-bank database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId220269d51d17bd1ba" w:history="1">
+      <w:hyperlink r:id="rId801269efe270347b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://qbank.eppo.int/arthropods/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) notes issues in separating </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -2718,51 +2718,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, as a group, can be reliably detected with the standard DNA barcoding region of mitochondrial DNA. Extensive molecular resources are available for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. fumiferana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and related North American species on Genbank and the DNA Barcoding of Life database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId709569d51d17bd23d" w:history="1">
+      <w:hyperlink r:id="rId814069efe27034839" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.boldsystems.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3617,51 +3617,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">304</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 212-223. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId891569d51d17bdb72" w:history="1">
+      <w:hyperlink r:id="rId510269efe270351b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.foreco.2013.05.008</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3767,51 +3767,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 6666-6684. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId868169d51d17bdc6b" w:history="1">
+      <w:hyperlink r:id="rId869169efe270352b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mec.14386</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3839,82 +3839,82 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ecosphere</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId504969d51d17bdce2" w:history="1">
+      <w:hyperlink r:id="rId142569efe2703532e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1002/ecs2.1759</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Brown JW, Robinson G &amp; Powell JA (2008) Food plant database of the leafrollers of the world (Lepidoptera: Tortricidae) (Version 1.0). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId613569d51d17bdd14" w:history="1"/>
-      <w:hyperlink r:id="rId265769d51d17bdd1b" w:history="1">
+      <w:hyperlink r:id="rId300469efe27035362" w:history="1"/>
+      <w:hyperlink r:id="rId297869efe27035368" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.tortricidae.com/foodplants.asp</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3951,51 +3951,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">42</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 317-328. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId990869d51d17bdd9e" w:history="1">
+      <w:hyperlink r:id="rId766269efe270353ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/syen.12211</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4043,51 +4043,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Comparative Biochemistry and Physiology Part A: Molecular &amp; Integrative Physiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">259</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 110998. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId430369d51d17bde33" w:history="1">
+      <w:hyperlink r:id="rId406369efe27035484" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cbpa.2021.110998</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4213,51 +4213,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Facets </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 91-104. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId522369d51d17bdf44" w:history="1">
+      <w:hyperlink r:id="rId144469efe2703559a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/facets-2019-0029</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4294,51 +4294,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1948-1960. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId281969d51d17bdfd1" w:history="1">
+      <w:hyperlink r:id="rId560769efe2703561e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/x11-134</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4433,51 +4433,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 158-168. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId982369d51d17be0b4" w:history="1">
+      <w:hyperlink r:id="rId103869efe27035700" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.ympev.2017.04.001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4599,51 +4599,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Technical Document No. 1082. Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Orgyia leucostigma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId611269d51d17be1bb" w:history="1">
+      <w:hyperlink r:id="rId796669efe2703580a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/HEMELE/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4698,51 +4698,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 100-110.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Consolidated version 32019R2072, 14/07/2022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId589169d51d17be25e" w:history="1">
+      <w:hyperlink r:id="rId176469efe270358ae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4937,51 +4937,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">99</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 449-455. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId142169d51d17be3d3" w:history="1">
+      <w:hyperlink r:id="rId314969efe27035a30" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4039/Ent99449-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5056,51 +5056,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 361-383. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId560369d51d17be491" w:history="1">
+      <w:hyperlink r:id="rId800169efe27035b0d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10584-007-9317-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5315,51 +5315,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">93</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 594-602. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId336269d51d17be628" w:history="1">
+      <w:hyperlink r:id="rId439269efe27035d57" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4039/Ent93594-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5523,51 +5523,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId934069d51d17be793" w:history="1">
+      <w:hyperlink r:id="rId709369efe27035eb6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f10100910</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5642,51 +5642,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">58</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 232-243. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId521669d51d17be853" w:history="1">
+      <w:hyperlink r:id="rId746369efe27035f7b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.ympev.2010.11.023</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5781,51 +5781,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 174-182. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId138769d51d17be931" w:history="1">
+      <w:hyperlink r:id="rId492569efe2703605f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1152/physiol.00037.2020</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5862,51 +5862,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 357-366. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId903569d51d17be9b6" w:history="1">
+      <w:hyperlink r:id="rId840069efe270360e4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/1365-2435.12328</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5943,51 +5943,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-25. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId889969d51d17bea37" w:history="1">
+      <w:hyperlink r:id="rId240669efe27036169" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4039/tce.2015.15</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6024,51 +6024,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">136</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 591-604. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId204869d51d17beab7" w:history="1">
+      <w:hyperlink r:id="rId656169efe270361ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4039/n03-089</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6105,51 +6105,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: 633-641. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId596769d51d17beb43" w:history="1">
+      <w:hyperlink r:id="rId364569efe2703626e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/een.12336</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6186,51 +6186,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 166-180. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId900769d51d17bebca" w:history="1">
+      <w:hyperlink r:id="rId405969efe270362f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/eva.13338</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6336,51 +6336,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: 1571-1586. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId264969d51d17becbb" w:history="1">
+      <w:hyperlink r:id="rId501069efe270363e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10530-010-9918-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6406,51 +6406,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 775. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId535069d51d17bed29" w:history="1">
+      <w:hyperlink r:id="rId649869efe2703645e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f10090775</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6487,51 +6487,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 117–126. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId205369d51d17bedaa" w:history="1">
+      <w:hyperlink r:id="rId211769efe270364e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/1744-7917.12407</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6568,51 +6568,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 600-631. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId452969d51d17bee2c" w:history="1">
+      <w:hyperlink r:id="rId397269efe27036564" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1002/ecm.1270</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6658,51 +6658,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 640–644. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId160969d51d17beeb9" w:history="1">
+      <w:hyperlink r:id="rId111569efe270365f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/ee/9.5.640</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6895,51 +6895,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1630-1643. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId734469d51d17bf02c" w:history="1">
+      <w:hyperlink r:id="rId856669efe2703676e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2486.2007.01402.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -6965,101 +6965,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Choristoneura fumiferana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">:  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId907969d51d17bf0a0" w:history="1">
+      <w:hyperlink r:id="rId852669efe270367f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/13074</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Pest survey card on non-European </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Choristoneura</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId829469d51d17bf0f0" w:history="1">
+      <w:hyperlink r:id="rId553469efe27036843" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/10.2903/j.efsa.2019.5671</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7125,51 +7125,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Choristoneura fumiferana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId235969d51d17bf1bf" w:history="1">
+      <w:hyperlink r:id="rId353669efe270368fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7244,63 +7244,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="48360839" name="name735869d51d17bf2df" descr="eu_funding_250.png"/>
+            <wp:docPr id="68251314" name="name817369efe27036a11" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId609669d51d17bf2de" cstate="print"/>
+                    <a:blip r:embed="rId656869efe27036a10" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7398,137 +7398,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="12311406">
+  <w:abstractNum w:abstractNumId="91400504">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="89107776">
+    <w:lvl w:ilvl="0" w:tplc="63657508">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="89107776" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="63657508" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="89107776" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="63657508" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="89107776" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="63657508" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="89107776" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="63657508" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="89107776" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="63657508" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="89107776" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="63657508" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="89107776" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="63657508" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="89107776" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="63657508" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12311405">
+  <w:abstractNum w:abstractNumId="91400503">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="41745000">
+    <w:lvl w:ilvl="0" w:tplc="18160833">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8280,55 +8280,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="12311405">
-    <w:abstractNumId w:val="12311405"/>
+  <w:num w:numId="91400503">
+    <w:abstractNumId w:val="91400503"/>
   </w:num>
-  <w:num w:numId="12311406">
-    <w:abstractNumId w:val="12311406"/>
+  <w:num w:numId="91400504">
+    <w:abstractNumId w:val="91400504"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19878,51 +19878,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId950409216" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId874191765" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId842269d51d17bb256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONFU/" TargetMode="External"/><Relationship Id="rId919069d51d17bb2cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONFU/categorization" TargetMode="External"/><Relationship Id="rId388369d51d17bb9e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONFU/photos" TargetMode="External"/><Relationship Id="rId220269d51d17bd1ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/" TargetMode="External"/><Relationship Id="rId709569d51d17bd23d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org" TargetMode="External"/><Relationship Id="rId891569d51d17bdb72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2013.05.008" TargetMode="External"/><Relationship Id="rId868169d51d17bdc6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mec.14386" TargetMode="External"/><Relationship Id="rId504969d51d17bdce2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ecs2.1759" TargetMode="External"/><Relationship Id="rId613569d51d17bdd14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tortricid.net/foodplants.asp" TargetMode="External"/><Relationship Id="rId265769d51d17bdd1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tortricidae.com/foodplants.asp" TargetMode="External"/><Relationship Id="rId990869d51d17bdd9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/syen.12211" TargetMode="External"/><Relationship Id="rId430369d51d17bde33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cbpa.2021.110998" TargetMode="External"/><Relationship Id="rId522369d51d17bdf44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/facets-2019-0029" TargetMode="External"/><Relationship Id="rId281969d51d17bdfd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x11-134" TargetMode="External"/><Relationship Id="rId982369d51d17be0b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ympev.2017.04.001" TargetMode="External"/><Relationship Id="rId611269d51d17be1bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/documents" TargetMode="External"/><Relationship Id="rId589169d51d17be25e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId142169d51d17be3d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/Ent99449-5" TargetMode="External"/><Relationship Id="rId560369d51d17be491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10584-007-9317-5" TargetMode="External"/><Relationship Id="rId336269d51d17be628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/Ent93594-7" TargetMode="External"/><Relationship Id="rId934069d51d17be793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f10100910" TargetMode="External"/><Relationship Id="rId521669d51d17be853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ympev.2010.11.023" TargetMode="External"/><Relationship Id="rId138769d51d17be931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1152/physiol.00037.2020" TargetMode="External"/><Relationship Id="rId903569d51d17be9b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1365-2435.12328" TargetMode="External"/><Relationship Id="rId889969d51d17bea37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/tce.2015.15" TargetMode="External"/><Relationship Id="rId204869d51d17beab7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/n03-089" TargetMode="External"/><Relationship Id="rId596769d51d17beb43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/een.12336" TargetMode="External"/><Relationship Id="rId900769d51d17bebca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/eva.13338" TargetMode="External"/><Relationship Id="rId264969d51d17becbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-010-9918-1" TargetMode="External"/><Relationship Id="rId535069d51d17bed29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f10090775" TargetMode="External"/><Relationship Id="rId205369d51d17bedaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1744-7917.12407" TargetMode="External"/><Relationship Id="rId452969d51d17bee2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ecm.1270" TargetMode="External"/><Relationship Id="rId160969d51d17beeb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ee/9.5.640" TargetMode="External"/><Relationship Id="rId734469d51d17bf02c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2486.2007.01402.x" TargetMode="External"/><Relationship Id="rId907969d51d17bf0a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/13074" TargetMode="External"/><Relationship Id="rId829469d51d17bf0f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/10.2903/j.efsa.2019.5671" TargetMode="External"/><Relationship Id="rId235969d51d17bf1bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId521669d51d17bb8b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId521669d51d17bb8b9.jpg"/><Relationship Id="rId478169d51d17bcb41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId478169d51d17bcb41.jpg"/><Relationship Id="rId609669d51d17bf2de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId609669d51d17bf2de.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId124877404" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId374339980" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId767969efe27032230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONFU/" TargetMode="External"/><Relationship Id="rId841769efe2703229e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONFU/categorization" TargetMode="External"/><Relationship Id="rId204269efe2703298d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONFU/photos" TargetMode="External"/><Relationship Id="rId801269efe270347b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/" TargetMode="External"/><Relationship Id="rId814069efe27034839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org" TargetMode="External"/><Relationship Id="rId510269efe270351b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2013.05.008" TargetMode="External"/><Relationship Id="rId869169efe270352b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mec.14386" TargetMode="External"/><Relationship Id="rId142569efe2703532e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ecs2.1759" TargetMode="External"/><Relationship Id="rId300469efe27035362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tortricid.net/foodplants.asp" TargetMode="External"/><Relationship Id="rId297869efe27035368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tortricidae.com/foodplants.asp" TargetMode="External"/><Relationship Id="rId766269efe270353ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/syen.12211" TargetMode="External"/><Relationship Id="rId406369efe27035484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cbpa.2021.110998" TargetMode="External"/><Relationship Id="rId144469efe2703559a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/facets-2019-0029" TargetMode="External"/><Relationship Id="rId560769efe2703561e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x11-134" TargetMode="External"/><Relationship Id="rId103869efe27035700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ympev.2017.04.001" TargetMode="External"/><Relationship Id="rId796669efe2703580a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/documents" TargetMode="External"/><Relationship Id="rId176469efe270358ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId314969efe27035a30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/Ent99449-5" TargetMode="External"/><Relationship Id="rId800169efe27035b0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10584-007-9317-5" TargetMode="External"/><Relationship Id="rId439269efe27035d57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/Ent93594-7" TargetMode="External"/><Relationship Id="rId709369efe27035eb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f10100910" TargetMode="External"/><Relationship Id="rId746369efe27035f7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ympev.2010.11.023" TargetMode="External"/><Relationship Id="rId492569efe2703605f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1152/physiol.00037.2020" TargetMode="External"/><Relationship Id="rId840069efe270360e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1365-2435.12328" TargetMode="External"/><Relationship Id="rId240669efe27036169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/tce.2015.15" TargetMode="External"/><Relationship Id="rId656169efe270361ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/n03-089" TargetMode="External"/><Relationship Id="rId364569efe2703626e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/een.12336" TargetMode="External"/><Relationship Id="rId405969efe270362f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/eva.13338" TargetMode="External"/><Relationship Id="rId501069efe270363e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-010-9918-1" TargetMode="External"/><Relationship Id="rId649869efe2703645e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f10090775" TargetMode="External"/><Relationship Id="rId211769efe270364e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1744-7917.12407" TargetMode="External"/><Relationship Id="rId397269efe27036564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ecm.1270" TargetMode="External"/><Relationship Id="rId111569efe270365f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ee/9.5.640" TargetMode="External"/><Relationship Id="rId856669efe2703676e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2486.2007.01402.x" TargetMode="External"/><Relationship Id="rId852669efe270367f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/13074" TargetMode="External"/><Relationship Id="rId553469efe27036843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/10.2903/j.efsa.2019.5671" TargetMode="External"/><Relationship Id="rId353669efe270368fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId517769efe27032822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId517769efe27032822.jpg"/><Relationship Id="rId632369efe270340aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId632369efe270340aa.jpg"/><Relationship Id="rId656869efe27036a10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId656869efe27036a10.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>