--- v10 (2026-04-27)
+++ v11 (2026-05-18)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> Clemens</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> spruce budworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId767969efe27032230" w:history="1">
+            <w:hyperlink r:id="rId16376a0a971220803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId841769efe2703229e" w:history="1">
+            <w:hyperlink r:id="rId87466a0a971220874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CHONFU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="10443408" name="name651869efe27032825" descr="18100.jpg"/>
+                  <wp:docPr id="74706848" name="name94396a0a971224954" descr="18100.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18100.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId517769efe27032822" cstate="print"/>
+                          <a:blip r:embed="rId85956a0a97122494f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId204269efe2703298d" w:history="1">
+            <w:hyperlink r:id="rId16116a0a971224b71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1910,63 +1910,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2017).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="45025349" name="name116569efe270340ad" descr="CHONFU_distribution_map.jpg"/>
+            <wp:docPr id="56317862" name="name40816a0a97122770f" descr="CHONFU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CHONFU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId632369efe270340aa" cstate="print"/>
+                    <a:blip r:embed="rId39736a0a97122770a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2637,51 +2637,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is predominantly successful, however some complexity arises where </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. fumiferana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> populations are genetically very close to other members of the budworm complex (see notes on taxonomy and nomenclature). The EPPO-Q-bank database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId801269efe270347b3" w:history="1">
+      <w:hyperlink r:id="rId19236a0a97122800c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://qbank.eppo.int/arthropods/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) notes issues in separating </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -2718,51 +2718,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, as a group, can be reliably detected with the standard DNA barcoding region of mitochondrial DNA. Extensive molecular resources are available for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. fumiferana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and related North American species on Genbank and the DNA Barcoding of Life database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId814069efe27034839" w:history="1">
+      <w:hyperlink r:id="rId55576a0a9712280f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.boldsystems.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3617,51 +3617,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">304</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 212-223. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId510269efe270351b9" w:history="1">
+      <w:hyperlink r:id="rId57316a0a971228a8a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.foreco.2013.05.008</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3767,51 +3767,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 6666-6684. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId869169efe270352b6" w:history="1">
+      <w:hyperlink r:id="rId72956a0a971228b87" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mec.14386</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3839,82 +3839,82 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ecosphere</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId142569efe2703532e" w:history="1">
+      <w:hyperlink r:id="rId25656a0a971228c00" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1002/ecs2.1759</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Brown JW, Robinson G &amp; Powell JA (2008) Food plant database of the leafrollers of the world (Lepidoptera: Tortricidae) (Version 1.0). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId300469efe27035362" w:history="1"/>
-      <w:hyperlink r:id="rId297869efe27035368" w:history="1">
+      <w:hyperlink r:id="rId84756a0a971228c34" w:history="1"/>
+      <w:hyperlink r:id="rId94366a0a971228c3b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.tortricidae.com/foodplants.asp</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3951,51 +3951,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">42</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 317-328. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId766269efe270353ed" w:history="1">
+      <w:hyperlink r:id="rId94486a0a971228cc2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/syen.12211</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4043,51 +4043,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Comparative Biochemistry and Physiology Part A: Molecular &amp; Integrative Physiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">259</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 110998. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId406369efe27035484" w:history="1">
+      <w:hyperlink r:id="rId77206a0a971228d59" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cbpa.2021.110998</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4213,51 +4213,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Facets </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 91-104. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId144469efe2703559a" w:history="1">
+      <w:hyperlink r:id="rId68576a0a971228e84" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/facets-2019-0029</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4294,51 +4294,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1948-1960. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId560769efe2703561e" w:history="1">
+      <w:hyperlink r:id="rId36156a0a971228f0c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/x11-134</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4433,51 +4433,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 158-168. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId103869efe27035700" w:history="1">
+      <w:hyperlink r:id="rId50586a0a971228ff3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.ympev.2017.04.001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4599,51 +4599,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Technical Document No. 1082. Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Orgyia leucostigma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId796669efe2703580a" w:history="1">
+      <w:hyperlink r:id="rId23246a0a971229124" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/HEMELE/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4698,51 +4698,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 100-110.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Consolidated version 32019R2072, 14/07/2022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId176469efe270358ae" w:history="1">
+      <w:hyperlink r:id="rId55596a0a9712291ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4937,51 +4937,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">99</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 449-455. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId314969efe27035a30" w:history="1">
+      <w:hyperlink r:id="rId33166a0a971229351" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4039/Ent99449-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5056,51 +5056,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 361-383. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId800169efe27035b0d" w:history="1">
+      <w:hyperlink r:id="rId35416a0a971229418" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10584-007-9317-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5315,51 +5315,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">93</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 594-602. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId439269efe27035d57" w:history="1">
+      <w:hyperlink r:id="rId15796a0a9712295be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4039/Ent93594-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5523,51 +5523,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId709369efe27035eb6" w:history="1">
+      <w:hyperlink r:id="rId95456a0a971229715" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f10100910</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5642,51 +5642,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">58</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 232-243. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId746369efe27035f7b" w:history="1">
+      <w:hyperlink r:id="rId78216a0a9712297d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.ympev.2010.11.023</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5781,51 +5781,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 174-182. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId492569efe2703605f" w:history="1">
+      <w:hyperlink r:id="rId57806a0a9712298ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1152/physiol.00037.2020</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5862,51 +5862,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 357-366. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId840069efe270360e4" w:history="1">
+      <w:hyperlink r:id="rId66816a0a971229940" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/1365-2435.12328</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5943,51 +5943,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-25. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId240669efe27036169" w:history="1">
+      <w:hyperlink r:id="rId60136a0a9712299ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4039/tce.2015.15</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6024,51 +6024,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">136</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 591-604. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId656169efe270361ec" w:history="1">
+      <w:hyperlink r:id="rId22486a0a971229a55" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4039/n03-089</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6105,51 +6105,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: 633-641. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId364569efe2703626e" w:history="1">
+      <w:hyperlink r:id="rId67066a0a971229ad9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/een.12336</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6186,51 +6186,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 166-180. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId405969efe270362f0" w:history="1">
+      <w:hyperlink r:id="rId63886a0a971229b5f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/eva.13338</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6336,51 +6336,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: 1571-1586. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId501069efe270363e0" w:history="1">
+      <w:hyperlink r:id="rId23406a0a971229c5d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10530-010-9918-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6406,51 +6406,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 775. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId649869efe2703645e" w:history="1">
+      <w:hyperlink r:id="rId93466a0a971229ccf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f10090775</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6487,51 +6487,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 117–126. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId211769efe270364e2" w:history="1">
+      <w:hyperlink r:id="rId42116a0a971229d55" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/1744-7917.12407</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6568,51 +6568,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 600-631. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId397269efe27036564" w:history="1">
+      <w:hyperlink r:id="rId11576a0a971229dd9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1002/ecm.1270</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6658,51 +6658,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 640–644. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId111569efe270365f3" w:history="1">
+      <w:hyperlink r:id="rId69476a0a971229e6a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/ee/9.5.640</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6895,51 +6895,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1630-1643. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId856669efe2703676e" w:history="1">
+      <w:hyperlink r:id="rId70586a0a97122a000" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2486.2007.01402.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -6965,101 +6965,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Choristoneura fumiferana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">:  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId852669efe270367f1" w:history="1">
+      <w:hyperlink r:id="rId65646a0a97122a07b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/13074</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Pest survey card on non-European </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Choristoneura</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId553469efe27036843" w:history="1">
+      <w:hyperlink r:id="rId49646a0a97122a0ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/10.2903/j.efsa.2019.5671</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7125,51 +7125,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Choristoneura fumiferana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId353669efe270368fc" w:history="1">
+      <w:hyperlink r:id="rId60066a0a97122a18b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7244,63 +7244,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="68251314" name="name817369efe27036a11" descr="eu_funding_250.png"/>
+            <wp:docPr id="89325488" name="name80366a0a97122a2b9" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId656869efe27036a10" cstate="print"/>
+                    <a:blip r:embed="rId81966a0a97122a2b8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7398,137 +7398,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="91400504">
+  <w:abstractNum w:abstractNumId="83194447">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63657508">
+    <w:lvl w:ilvl="0" w:tplc="46242543">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="63657508" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="46242543" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="63657508" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="46242543" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="63657508" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="46242543" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="63657508" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="46242543" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="63657508" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="46242543" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="63657508" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="46242543" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="63657508" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="46242543" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="63657508" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="46242543" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="91400503">
+  <w:abstractNum w:abstractNumId="83194446">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="18160833">
+    <w:lvl w:ilvl="0" w:tplc="91063321">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8280,55 +8280,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="91400503">
-    <w:abstractNumId w:val="91400503"/>
+  <w:num w:numId="83194446">
+    <w:abstractNumId w:val="83194446"/>
   </w:num>
-  <w:num w:numId="91400504">
-    <w:abstractNumId w:val="91400504"/>
+  <w:num w:numId="83194447">
+    <w:abstractNumId w:val="83194447"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19878,51 +19878,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId124877404" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId374339980" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId767969efe27032230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONFU/" TargetMode="External"/><Relationship Id="rId841769efe2703229e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONFU/categorization" TargetMode="External"/><Relationship Id="rId204269efe2703298d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONFU/photos" TargetMode="External"/><Relationship Id="rId801269efe270347b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/" TargetMode="External"/><Relationship Id="rId814069efe27034839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org" TargetMode="External"/><Relationship Id="rId510269efe270351b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2013.05.008" TargetMode="External"/><Relationship Id="rId869169efe270352b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mec.14386" TargetMode="External"/><Relationship Id="rId142569efe2703532e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ecs2.1759" TargetMode="External"/><Relationship Id="rId300469efe27035362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tortricid.net/foodplants.asp" TargetMode="External"/><Relationship Id="rId297869efe27035368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tortricidae.com/foodplants.asp" TargetMode="External"/><Relationship Id="rId766269efe270353ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/syen.12211" TargetMode="External"/><Relationship Id="rId406369efe27035484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cbpa.2021.110998" TargetMode="External"/><Relationship Id="rId144469efe2703559a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/facets-2019-0029" TargetMode="External"/><Relationship Id="rId560769efe2703561e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x11-134" TargetMode="External"/><Relationship Id="rId103869efe27035700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ympev.2017.04.001" TargetMode="External"/><Relationship Id="rId796669efe2703580a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/documents" TargetMode="External"/><Relationship Id="rId176469efe270358ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId314969efe27035a30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/Ent99449-5" TargetMode="External"/><Relationship Id="rId800169efe27035b0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10584-007-9317-5" TargetMode="External"/><Relationship Id="rId439269efe27035d57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/Ent93594-7" TargetMode="External"/><Relationship Id="rId709369efe27035eb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f10100910" TargetMode="External"/><Relationship Id="rId746369efe27035f7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ympev.2010.11.023" TargetMode="External"/><Relationship Id="rId492569efe2703605f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1152/physiol.00037.2020" TargetMode="External"/><Relationship Id="rId840069efe270360e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1365-2435.12328" TargetMode="External"/><Relationship Id="rId240669efe27036169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/tce.2015.15" TargetMode="External"/><Relationship Id="rId656169efe270361ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/n03-089" TargetMode="External"/><Relationship Id="rId364569efe2703626e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/een.12336" TargetMode="External"/><Relationship Id="rId405969efe270362f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/eva.13338" TargetMode="External"/><Relationship Id="rId501069efe270363e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-010-9918-1" TargetMode="External"/><Relationship Id="rId649869efe2703645e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f10090775" TargetMode="External"/><Relationship Id="rId211769efe270364e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1744-7917.12407" TargetMode="External"/><Relationship Id="rId397269efe27036564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ecm.1270" TargetMode="External"/><Relationship Id="rId111569efe270365f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ee/9.5.640" TargetMode="External"/><Relationship Id="rId856669efe2703676e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2486.2007.01402.x" TargetMode="External"/><Relationship Id="rId852669efe270367f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/13074" TargetMode="External"/><Relationship Id="rId553469efe27036843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/10.2903/j.efsa.2019.5671" TargetMode="External"/><Relationship Id="rId353669efe270368fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId517769efe27032822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId517769efe27032822.jpg"/><Relationship Id="rId632369efe270340aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId632369efe270340aa.jpg"/><Relationship Id="rId656869efe27036a10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId656869efe27036a10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId142471603" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId342855352" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId16376a0a971220803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONFU/" TargetMode="External"/><Relationship Id="rId87466a0a971220874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONFU/categorization" TargetMode="External"/><Relationship Id="rId16116a0a971224b71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONFU/photos" TargetMode="External"/><Relationship Id="rId19236a0a97122800c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/" TargetMode="External"/><Relationship Id="rId55576a0a9712280f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org" TargetMode="External"/><Relationship Id="rId57316a0a971228a8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2013.05.008" TargetMode="External"/><Relationship Id="rId72956a0a971228b87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mec.14386" TargetMode="External"/><Relationship Id="rId25656a0a971228c00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ecs2.1759" TargetMode="External"/><Relationship Id="rId84756a0a971228c34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tortricid.net/foodplants.asp" TargetMode="External"/><Relationship Id="rId94366a0a971228c3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tortricidae.com/foodplants.asp" TargetMode="External"/><Relationship Id="rId94486a0a971228cc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/syen.12211" TargetMode="External"/><Relationship Id="rId77206a0a971228d59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cbpa.2021.110998" TargetMode="External"/><Relationship Id="rId68576a0a971228e84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/facets-2019-0029" TargetMode="External"/><Relationship Id="rId36156a0a971228f0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x11-134" TargetMode="External"/><Relationship Id="rId50586a0a971228ff3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ympev.2017.04.001" TargetMode="External"/><Relationship Id="rId23246a0a971229124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/documents" TargetMode="External"/><Relationship Id="rId55596a0a9712291ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId33166a0a971229351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/Ent99449-5" TargetMode="External"/><Relationship Id="rId35416a0a971229418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10584-007-9317-5" TargetMode="External"/><Relationship Id="rId15796a0a9712295be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/Ent93594-7" TargetMode="External"/><Relationship Id="rId95456a0a971229715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f10100910" TargetMode="External"/><Relationship Id="rId78216a0a9712297d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ympev.2010.11.023" TargetMode="External"/><Relationship Id="rId57806a0a9712298ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1152/physiol.00037.2020" TargetMode="External"/><Relationship Id="rId66816a0a971229940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1365-2435.12328" TargetMode="External"/><Relationship Id="rId60136a0a9712299ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/tce.2015.15" TargetMode="External"/><Relationship Id="rId22486a0a971229a55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/n03-089" TargetMode="External"/><Relationship Id="rId67066a0a971229ad9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/een.12336" TargetMode="External"/><Relationship Id="rId63886a0a971229b5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/eva.13338" TargetMode="External"/><Relationship Id="rId23406a0a971229c5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-010-9918-1" TargetMode="External"/><Relationship Id="rId93466a0a971229ccf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f10090775" TargetMode="External"/><Relationship Id="rId42116a0a971229d55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1744-7917.12407" TargetMode="External"/><Relationship Id="rId11576a0a971229dd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ecm.1270" TargetMode="External"/><Relationship Id="rId69476a0a971229e6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ee/9.5.640" TargetMode="External"/><Relationship Id="rId70586a0a97122a000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2486.2007.01402.x" TargetMode="External"/><Relationship Id="rId65646a0a97122a07b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/13074" TargetMode="External"/><Relationship Id="rId49646a0a97122a0ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/10.2903/j.efsa.2019.5671" TargetMode="External"/><Relationship Id="rId60066a0a97122a18b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId85956a0a97122494f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85956a0a97122494f.jpg"/><Relationship Id="rId39736a0a97122770a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39736a0a97122770a.jpg"/><Relationship Id="rId81966a0a97122a2b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81966a0a97122a2b8.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>