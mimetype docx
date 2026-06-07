--- v11 (2026-05-18)
+++ v12 (2026-06-07)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> Clemens</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> spruce budworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16376a0a971220803" w:history="1">
+            <w:hyperlink r:id="rId95556a25c85b8ddb0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87466a0a971220874" w:history="1">
+            <w:hyperlink r:id="rId54076a25c85b8de1c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CHONFU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="74706848" name="name94396a0a971224954" descr="18100.jpg"/>
+                  <wp:docPr id="21740166" name="name83246a25c85b8e828" descr="18100.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18100.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId85956a0a97122494f" cstate="print"/>
+                          <a:blip r:embed="rId77816a25c85b8e826" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId16116a0a971224b71" w:history="1">
+            <w:hyperlink r:id="rId22036a25c85b8e995" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1910,63 +1910,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2017).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="56317862" name="name40816a0a97122770f" descr="CHONFU_distribution_map.jpg"/>
+            <wp:docPr id="43668750" name="name44976a25c85b90364" descr="CHONFU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CHONFU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId39736a0a97122770a" cstate="print"/>
+                    <a:blip r:embed="rId86276a25c85b90362" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2637,51 +2637,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is predominantly successful, however some complexity arises where </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. fumiferana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> populations are genetically very close to other members of the budworm complex (see notes on taxonomy and nomenclature). The EPPO-Q-bank database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId19236a0a97122800c" w:history="1">
+      <w:hyperlink r:id="rId71446a25c85b90bbf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://qbank.eppo.int/arthropods/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) notes issues in separating </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -2718,51 +2718,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, as a group, can be reliably detected with the standard DNA barcoding region of mitochondrial DNA. Extensive molecular resources are available for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. fumiferana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and related North American species on Genbank and the DNA Barcoding of Life database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId55576a0a9712280f7" w:history="1">
+      <w:hyperlink r:id="rId85386a25c85b90c44" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.boldsystems.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3617,51 +3617,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">304</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 212-223. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57316a0a971228a8a" w:history="1">
+      <w:hyperlink r:id="rId14766a25c85b9122f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.foreco.2013.05.008</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3767,51 +3767,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 6666-6684. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72956a0a971228b87" w:history="1">
+      <w:hyperlink r:id="rId53836a25c85b91329" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mec.14386</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3839,82 +3839,82 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ecosphere</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25656a0a971228c00" w:history="1">
+      <w:hyperlink r:id="rId76796a25c85b913a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1002/ecs2.1759</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Brown JW, Robinson G &amp; Powell JA (2008) Food plant database of the leafrollers of the world (Lepidoptera: Tortricidae) (Version 1.0). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84756a0a971228c34" w:history="1"/>
-      <w:hyperlink r:id="rId94366a0a971228c3b" w:history="1">
+      <w:hyperlink r:id="rId14006a25c85b913d5" w:history="1"/>
+      <w:hyperlink r:id="rId72186a25c85b913dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.tortricidae.com/foodplants.asp</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3951,51 +3951,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">42</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 317-328. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94486a0a971228cc2" w:history="1">
+      <w:hyperlink r:id="rId48166a25c85b91460" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/syen.12211</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4043,51 +4043,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Comparative Biochemistry and Physiology Part A: Molecular &amp; Integrative Physiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">259</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 110998. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77206a0a971228d59" w:history="1">
+      <w:hyperlink r:id="rId84826a25c85b914f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cbpa.2021.110998</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4213,51 +4213,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Facets </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 91-104. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68576a0a971228e84" w:history="1">
+      <w:hyperlink r:id="rId25916a25c85b91609" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/facets-2019-0029</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4294,51 +4294,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1948-1960. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36156a0a971228f0c" w:history="1">
+      <w:hyperlink r:id="rId28736a25c85b9168c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/x11-134</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4433,51 +4433,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 158-168. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50586a0a971228ff3" w:history="1">
+      <w:hyperlink r:id="rId30016a25c85b9176e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.ympev.2017.04.001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4599,51 +4599,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Technical Document No. 1082. Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Orgyia leucostigma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23246a0a971229124" w:history="1">
+      <w:hyperlink r:id="rId31876a25c85b918a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/HEMELE/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4698,51 +4698,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 100-110.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Consolidated version 32019R2072, 14/07/2022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55596a0a9712291ce" w:history="1">
+      <w:hyperlink r:id="rId55086a25c85b9194d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4937,51 +4937,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">99</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 449-455. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33166a0a971229351" w:history="1">
+      <w:hyperlink r:id="rId56446a25c85b91ad3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4039/Ent99449-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5056,51 +5056,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 361-383. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35416a0a971229418" w:history="1">
+      <w:hyperlink r:id="rId52046a25c85b91b98" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10584-007-9317-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5315,51 +5315,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">93</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 594-602. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15796a0a9712295be" w:history="1">
+      <w:hyperlink r:id="rId18926a25c85b91d3d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4039/Ent93594-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5523,51 +5523,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95456a0a971229715" w:history="1">
+      <w:hyperlink r:id="rId25146a25c85b91e92" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f10100910</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5642,51 +5642,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">58</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 232-243. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78216a0a9712297d9" w:history="1">
+      <w:hyperlink r:id="rId11526a25c85b91f55" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.ympev.2010.11.023</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5781,51 +5781,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 174-182. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57806a0a9712298ba" w:history="1">
+      <w:hyperlink r:id="rId26226a25c85b92037" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1152/physiol.00037.2020</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5862,51 +5862,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 357-366. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66816a0a971229940" w:history="1">
+      <w:hyperlink r:id="rId25376a25c85b920bb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/1365-2435.12328</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5943,51 +5943,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-25. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60136a0a9712299ce" w:history="1">
+      <w:hyperlink r:id="rId97516a25c85b9213e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4039/tce.2015.15</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6024,51 +6024,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">136</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 591-604. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22486a0a971229a55" w:history="1">
+      <w:hyperlink r:id="rId55776a25c85b921c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4039/n03-089</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6105,51 +6105,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: 633-641. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67066a0a971229ad9" w:history="1">
+      <w:hyperlink r:id="rId25236a25c85b92244" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/een.12336</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6186,51 +6186,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 166-180. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63886a0a971229b5f" w:history="1">
+      <w:hyperlink r:id="rId47286a25c85b922c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/eva.13338</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6336,51 +6336,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: 1571-1586. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23406a0a971229c5d" w:history="1">
+      <w:hyperlink r:id="rId77176a25c85b923bb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10530-010-9918-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6406,51 +6406,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 775. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93466a0a971229ccf" w:history="1">
+      <w:hyperlink r:id="rId83256a25c85b92437" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f10090775</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6487,51 +6487,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 117–126. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42116a0a971229d55" w:history="1">
+      <w:hyperlink r:id="rId23046a25c85b924be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/1744-7917.12407</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6568,51 +6568,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 600-631. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11576a0a971229dd9" w:history="1">
+      <w:hyperlink r:id="rId69576a25c85b92545" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1002/ecm.1270</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6658,51 +6658,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 640–644. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69476a0a971229e6a" w:history="1">
+      <w:hyperlink r:id="rId57676a25c85b925d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/ee/9.5.640</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6895,51 +6895,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1630-1643. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70586a0a97122a000" w:history="1">
+      <w:hyperlink r:id="rId30216a25c85b92752" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2486.2007.01402.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -6965,101 +6965,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Choristoneura fumiferana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">:  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65646a0a97122a07b" w:history="1">
+      <w:hyperlink r:id="rId71416a25c85b927e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/13074</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Pest survey card on non-European </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Choristoneura</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49646a0a97122a0ce" w:history="1">
+      <w:hyperlink r:id="rId47946a25c85b92834" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/10.2903/j.efsa.2019.5671</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7125,51 +7125,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Choristoneura fumiferana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60066a0a97122a18b" w:history="1">
+      <w:hyperlink r:id="rId68026a25c85b928eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7244,63 +7244,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="89325488" name="name80366a0a97122a2b9" descr="eu_funding_250.png"/>
+            <wp:docPr id="2672384" name="name22956a25c85b92a48" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId81966a0a97122a2b8" cstate="print"/>
+                    <a:blip r:embed="rId11546a25c85b92a47" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7398,137 +7398,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="83194447">
+  <w:abstractNum w:abstractNumId="46359224">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="46242543">
+    <w:lvl w:ilvl="0" w:tplc="70951792">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="46242543" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="70951792" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="46242543" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="70951792" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="46242543" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="70951792" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="46242543" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="70951792" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="46242543" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="70951792" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="46242543" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="70951792" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="46242543" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="70951792" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="46242543" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="70951792" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="83194446">
+  <w:abstractNum w:abstractNumId="46359223">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="91063321">
+    <w:lvl w:ilvl="0" w:tplc="73024065">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8280,55 +8280,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="83194446">
-    <w:abstractNumId w:val="83194446"/>
+  <w:num w:numId="46359223">
+    <w:abstractNumId w:val="46359223"/>
   </w:num>
-  <w:num w:numId="83194447">
-    <w:abstractNumId w:val="83194447"/>
+  <w:num w:numId="46359224">
+    <w:abstractNumId w:val="46359224"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19878,51 +19878,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId142471603" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId342855352" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId16376a0a971220803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONFU/" TargetMode="External"/><Relationship Id="rId87466a0a971220874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONFU/categorization" TargetMode="External"/><Relationship Id="rId16116a0a971224b71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONFU/photos" TargetMode="External"/><Relationship Id="rId19236a0a97122800c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/" TargetMode="External"/><Relationship Id="rId55576a0a9712280f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org" TargetMode="External"/><Relationship Id="rId57316a0a971228a8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2013.05.008" TargetMode="External"/><Relationship Id="rId72956a0a971228b87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mec.14386" TargetMode="External"/><Relationship Id="rId25656a0a971228c00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ecs2.1759" TargetMode="External"/><Relationship Id="rId84756a0a971228c34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tortricid.net/foodplants.asp" TargetMode="External"/><Relationship Id="rId94366a0a971228c3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tortricidae.com/foodplants.asp" TargetMode="External"/><Relationship Id="rId94486a0a971228cc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/syen.12211" TargetMode="External"/><Relationship Id="rId77206a0a971228d59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cbpa.2021.110998" TargetMode="External"/><Relationship Id="rId68576a0a971228e84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/facets-2019-0029" TargetMode="External"/><Relationship Id="rId36156a0a971228f0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x11-134" TargetMode="External"/><Relationship Id="rId50586a0a971228ff3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ympev.2017.04.001" TargetMode="External"/><Relationship Id="rId23246a0a971229124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/documents" TargetMode="External"/><Relationship Id="rId55596a0a9712291ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId33166a0a971229351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/Ent99449-5" TargetMode="External"/><Relationship Id="rId35416a0a971229418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10584-007-9317-5" TargetMode="External"/><Relationship Id="rId15796a0a9712295be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/Ent93594-7" TargetMode="External"/><Relationship Id="rId95456a0a971229715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f10100910" TargetMode="External"/><Relationship Id="rId78216a0a9712297d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ympev.2010.11.023" TargetMode="External"/><Relationship Id="rId57806a0a9712298ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1152/physiol.00037.2020" TargetMode="External"/><Relationship Id="rId66816a0a971229940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1365-2435.12328" TargetMode="External"/><Relationship Id="rId60136a0a9712299ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/tce.2015.15" TargetMode="External"/><Relationship Id="rId22486a0a971229a55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/n03-089" TargetMode="External"/><Relationship Id="rId67066a0a971229ad9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/een.12336" TargetMode="External"/><Relationship Id="rId63886a0a971229b5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/eva.13338" TargetMode="External"/><Relationship Id="rId23406a0a971229c5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-010-9918-1" TargetMode="External"/><Relationship Id="rId93466a0a971229ccf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f10090775" TargetMode="External"/><Relationship Id="rId42116a0a971229d55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1744-7917.12407" TargetMode="External"/><Relationship Id="rId11576a0a971229dd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ecm.1270" TargetMode="External"/><Relationship Id="rId69476a0a971229e6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ee/9.5.640" TargetMode="External"/><Relationship Id="rId70586a0a97122a000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2486.2007.01402.x" TargetMode="External"/><Relationship Id="rId65646a0a97122a07b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/13074" TargetMode="External"/><Relationship Id="rId49646a0a97122a0ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/10.2903/j.efsa.2019.5671" TargetMode="External"/><Relationship Id="rId60066a0a97122a18b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId85956a0a97122494f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85956a0a97122494f.jpg"/><Relationship Id="rId39736a0a97122770a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39736a0a97122770a.jpg"/><Relationship Id="rId81966a0a97122a2b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81966a0a97122a2b8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId141009519" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId844584821" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId95556a25c85b8ddb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONFU/" TargetMode="External"/><Relationship Id="rId54076a25c85b8de1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONFU/categorization" TargetMode="External"/><Relationship Id="rId22036a25c85b8e995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONFU/photos" TargetMode="External"/><Relationship Id="rId71446a25c85b90bbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/" TargetMode="External"/><Relationship Id="rId85386a25c85b90c44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org" TargetMode="External"/><Relationship Id="rId14766a25c85b9122f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2013.05.008" TargetMode="External"/><Relationship Id="rId53836a25c85b91329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mec.14386" TargetMode="External"/><Relationship Id="rId76796a25c85b913a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ecs2.1759" TargetMode="External"/><Relationship Id="rId14006a25c85b913d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tortricid.net/foodplants.asp" TargetMode="External"/><Relationship Id="rId72186a25c85b913dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tortricidae.com/foodplants.asp" TargetMode="External"/><Relationship Id="rId48166a25c85b91460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/syen.12211" TargetMode="External"/><Relationship Id="rId84826a25c85b914f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cbpa.2021.110998" TargetMode="External"/><Relationship Id="rId25916a25c85b91609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/facets-2019-0029" TargetMode="External"/><Relationship Id="rId28736a25c85b9168c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x11-134" TargetMode="External"/><Relationship Id="rId30016a25c85b9176e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ympev.2017.04.001" TargetMode="External"/><Relationship Id="rId31876a25c85b918a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/documents" TargetMode="External"/><Relationship Id="rId55086a25c85b9194d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId56446a25c85b91ad3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/Ent99449-5" TargetMode="External"/><Relationship Id="rId52046a25c85b91b98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10584-007-9317-5" TargetMode="External"/><Relationship Id="rId18926a25c85b91d3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/Ent93594-7" TargetMode="External"/><Relationship Id="rId25146a25c85b91e92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f10100910" TargetMode="External"/><Relationship Id="rId11526a25c85b91f55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ympev.2010.11.023" TargetMode="External"/><Relationship Id="rId26226a25c85b92037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1152/physiol.00037.2020" TargetMode="External"/><Relationship Id="rId25376a25c85b920bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1365-2435.12328" TargetMode="External"/><Relationship Id="rId97516a25c85b9213e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/tce.2015.15" TargetMode="External"/><Relationship Id="rId55776a25c85b921c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/n03-089" TargetMode="External"/><Relationship Id="rId25236a25c85b92244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/een.12336" TargetMode="External"/><Relationship Id="rId47286a25c85b922c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/eva.13338" TargetMode="External"/><Relationship Id="rId77176a25c85b923bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-010-9918-1" TargetMode="External"/><Relationship Id="rId83256a25c85b92437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f10090775" TargetMode="External"/><Relationship Id="rId23046a25c85b924be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1744-7917.12407" TargetMode="External"/><Relationship Id="rId69576a25c85b92545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ecm.1270" TargetMode="External"/><Relationship Id="rId57676a25c85b925d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ee/9.5.640" TargetMode="External"/><Relationship Id="rId30216a25c85b92752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2486.2007.01402.x" TargetMode="External"/><Relationship Id="rId71416a25c85b927e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/13074" TargetMode="External"/><Relationship Id="rId47946a25c85b92834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/10.2903/j.efsa.2019.5671" TargetMode="External"/><Relationship Id="rId68026a25c85b928eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId77816a25c85b8e826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77816a25c85b8e826.jpg"/><Relationship Id="rId86276a25c85b90362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86276a25c85b90362.jpg"/><Relationship Id="rId11546a25c85b92a47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11546a25c85b92a47.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>