--- v12 (2026-06-07)
+++ v13 (2026-06-27)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> Clemens</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> spruce budworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95556a25c85b8ddb0" w:history="1">
+            <w:hyperlink r:id="rId73186a4063bbc399c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54076a25c85b8de1c" w:history="1">
+            <w:hyperlink r:id="rId84756a4063bbc3a0b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CHONFU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="21740166" name="name83246a25c85b8e828" descr="18100.jpg"/>
+                  <wp:docPr id="29462012" name="name31356a4063bbc4279" descr="18100.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18100.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId77816a25c85b8e826" cstate="print"/>
+                          <a:blip r:embed="rId80906a4063bbc4276" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId22036a25c85b8e995" w:history="1">
+            <w:hyperlink r:id="rId64116a4063bbc43d4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1910,63 +1910,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2017).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="43668750" name="name44976a25c85b90364" descr="CHONFU_distribution_map.jpg"/>
+            <wp:docPr id="27449224" name="name27926a4063bbc5da2" descr="CHONFU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CHONFU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId86276a25c85b90362" cstate="print"/>
+                    <a:blip r:embed="rId34026a4063bbc5d9d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2637,51 +2637,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is predominantly successful, however some complexity arises where </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. fumiferana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> populations are genetically very close to other members of the budworm complex (see notes on taxonomy and nomenclature). The EPPO-Q-bank database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId71446a25c85b90bbf" w:history="1">
+      <w:hyperlink r:id="rId89836a4063bbc647a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://qbank.eppo.int/arthropods/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) notes issues in separating </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -2718,51 +2718,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, as a group, can be reliably detected with the standard DNA barcoding region of mitochondrial DNA. Extensive molecular resources are available for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. fumiferana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and related North American species on Genbank and the DNA Barcoding of Life database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId85386a25c85b90c44" w:history="1">
+      <w:hyperlink r:id="rId68086a4063bbc6504" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.boldsystems.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3617,51 +3617,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">304</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 212-223. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14766a25c85b9122f" w:history="1">
+      <w:hyperlink r:id="rId27346a4063bbc6b17" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.foreco.2013.05.008</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3767,51 +3767,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 6666-6684. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53836a25c85b91329" w:history="1">
+      <w:hyperlink r:id="rId39116a4063bbc6c14" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mec.14386</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3839,82 +3839,82 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ecosphere</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76796a25c85b913a2" w:history="1">
+      <w:hyperlink r:id="rId31066a4063bbc6c8e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1002/ecs2.1759</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Brown JW, Robinson G &amp; Powell JA (2008) Food plant database of the leafrollers of the world (Lepidoptera: Tortricidae) (Version 1.0). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14006a25c85b913d5" w:history="1"/>
-      <w:hyperlink r:id="rId72186a25c85b913dc" w:history="1">
+      <w:hyperlink r:id="rId77856a4063bbc6cc2" w:history="1"/>
+      <w:hyperlink r:id="rId23796a4063bbc6cc8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.tortricidae.com/foodplants.asp</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3951,51 +3951,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">42</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 317-328. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48166a25c85b91460" w:history="1">
+      <w:hyperlink r:id="rId91076a4063bbc6d4e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/syen.12211</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4043,51 +4043,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Comparative Biochemistry and Physiology Part A: Molecular &amp; Integrative Physiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">259</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 110998. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84826a25c85b914f6" w:history="1">
+      <w:hyperlink r:id="rId91036a4063bbc6dee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cbpa.2021.110998</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4213,51 +4213,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Facets </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 91-104. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25916a25c85b91609" w:history="1">
+      <w:hyperlink r:id="rId18946a4063bbc6f1d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/facets-2019-0029</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4294,51 +4294,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1948-1960. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28736a25c85b9168c" w:history="1">
+      <w:hyperlink r:id="rId82916a4063bbc6fa2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/x11-134</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4433,51 +4433,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 158-168. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30016a25c85b9176e" w:history="1">
+      <w:hyperlink r:id="rId31166a4063bbc7087" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.ympev.2017.04.001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4599,51 +4599,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Technical Document No. 1082. Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Orgyia leucostigma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31876a25c85b918a0" w:history="1">
+      <w:hyperlink r:id="rId48526a4063bbc7195" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/HEMELE/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4698,51 +4698,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 100-110.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Consolidated version 32019R2072, 14/07/2022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55086a25c85b9194d" w:history="1">
+      <w:hyperlink r:id="rId83496a4063bbc723d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4937,51 +4937,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">99</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 449-455. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56446a25c85b91ad3" w:history="1">
+      <w:hyperlink r:id="rId92726a4063bbc73ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4039/Ent99449-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5056,51 +5056,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 361-383. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52046a25c85b91b98" w:history="1">
+      <w:hyperlink r:id="rId14326a4063bbc74b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10584-007-9317-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5315,51 +5315,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">93</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 594-602. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18926a25c85b91d3d" w:history="1">
+      <w:hyperlink r:id="rId24236a4063bbc765a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4039/Ent93594-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5523,51 +5523,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25146a25c85b91e92" w:history="1">
+      <w:hyperlink r:id="rId66276a4063bbc77d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f10100910</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5642,51 +5642,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">58</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 232-243. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11526a25c85b91f55" w:history="1">
+      <w:hyperlink r:id="rId13166a4063bbc789d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.ympev.2010.11.023</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5781,51 +5781,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 174-182. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26226a25c85b92037" w:history="1">
+      <w:hyperlink r:id="rId96636a4063bbc7981" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1152/physiol.00037.2020</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5862,51 +5862,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 357-366. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25376a25c85b920bb" w:history="1">
+      <w:hyperlink r:id="rId35456a4063bbc7a07" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/1365-2435.12328</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5943,51 +5943,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-25. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97516a25c85b9213e" w:history="1">
+      <w:hyperlink r:id="rId85436a4063bbc7a8c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4039/tce.2015.15</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6024,51 +6024,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">136</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 591-604. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55776a25c85b921c2" w:history="1">
+      <w:hyperlink r:id="rId93596a4063bbc7b36" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4039/n03-089</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6105,51 +6105,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: 633-641. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25236a25c85b92244" w:history="1">
+      <w:hyperlink r:id="rId55286a4063bbc7bbb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/een.12336</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6186,51 +6186,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 166-180. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47286a25c85b922c8" w:history="1">
+      <w:hyperlink r:id="rId36396a4063bbc7c40" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/eva.13338</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6336,51 +6336,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: 1571-1586. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77176a25c85b923bb" w:history="1">
+      <w:hyperlink r:id="rId79166a4063bbc7d36" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10530-010-9918-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6406,51 +6406,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 775. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83256a25c85b92437" w:history="1">
+      <w:hyperlink r:id="rId75916a4063bbc7daa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f10090775</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6487,51 +6487,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 117–126. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23046a25c85b924be" w:history="1">
+      <w:hyperlink r:id="rId15016a4063bbc7e30" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/1744-7917.12407</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6568,51 +6568,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 600-631. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69576a25c85b92545" w:history="1">
+      <w:hyperlink r:id="rId21236a4063bbc7ec0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1002/ecm.1270</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6658,51 +6658,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 640–644. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57676a25c85b925d5" w:history="1">
+      <w:hyperlink r:id="rId55686a4063bbc7f54" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/ee/9.5.640</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6895,51 +6895,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1630-1643. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30216a25c85b92752" w:history="1">
+      <w:hyperlink r:id="rId18006a4063bbc80d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2486.2007.01402.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -6965,101 +6965,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Choristoneura fumiferana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">:  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71416a25c85b927e1" w:history="1">
+      <w:hyperlink r:id="rId43336a4063bbc814c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/13074</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Pest survey card on non-European </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Choristoneura</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47946a25c85b92834" w:history="1">
+      <w:hyperlink r:id="rId85396a4063bbc819f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/10.2903/j.efsa.2019.5671</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7125,51 +7125,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Choristoneura fumiferana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68026a25c85b928eb" w:history="1">
+      <w:hyperlink r:id="rId77666a4063bbc8257" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7244,63 +7244,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="2672384" name="name22956a25c85b92a48" descr="eu_funding_250.png"/>
+            <wp:docPr id="11170449" name="name74346a4063bbc83aa" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11546a25c85b92a47" cstate="print"/>
+                    <a:blip r:embed="rId13206a4063bbc83a9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7398,137 +7398,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="46359224">
+  <w:abstractNum w:abstractNumId="12633109">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="70951792">
+    <w:lvl w:ilvl="0" w:tplc="80119759">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="70951792" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="80119759" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="70951792" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="80119759" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="70951792" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="80119759" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="70951792" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="80119759" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="70951792" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="80119759" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="70951792" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="80119759" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="70951792" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="80119759" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="70951792" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="80119759" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46359223">
+  <w:abstractNum w:abstractNumId="12633108">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73024065">
+    <w:lvl w:ilvl="0" w:tplc="42415877">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8280,55 +8280,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="46359223">
-    <w:abstractNumId w:val="46359223"/>
+  <w:num w:numId="12633108">
+    <w:abstractNumId w:val="12633108"/>
   </w:num>
-  <w:num w:numId="46359224">
-    <w:abstractNumId w:val="46359224"/>
+  <w:num w:numId="12633109">
+    <w:abstractNumId w:val="12633109"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19878,51 +19878,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId141009519" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId844584821" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId95556a25c85b8ddb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONFU/" TargetMode="External"/><Relationship Id="rId54076a25c85b8de1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONFU/categorization" TargetMode="External"/><Relationship Id="rId22036a25c85b8e995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONFU/photos" TargetMode="External"/><Relationship Id="rId71446a25c85b90bbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/" TargetMode="External"/><Relationship Id="rId85386a25c85b90c44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org" TargetMode="External"/><Relationship Id="rId14766a25c85b9122f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2013.05.008" TargetMode="External"/><Relationship Id="rId53836a25c85b91329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mec.14386" TargetMode="External"/><Relationship Id="rId76796a25c85b913a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ecs2.1759" TargetMode="External"/><Relationship Id="rId14006a25c85b913d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tortricid.net/foodplants.asp" TargetMode="External"/><Relationship Id="rId72186a25c85b913dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tortricidae.com/foodplants.asp" TargetMode="External"/><Relationship Id="rId48166a25c85b91460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/syen.12211" TargetMode="External"/><Relationship Id="rId84826a25c85b914f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cbpa.2021.110998" TargetMode="External"/><Relationship Id="rId25916a25c85b91609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/facets-2019-0029" TargetMode="External"/><Relationship Id="rId28736a25c85b9168c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x11-134" TargetMode="External"/><Relationship Id="rId30016a25c85b9176e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ympev.2017.04.001" TargetMode="External"/><Relationship Id="rId31876a25c85b918a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/documents" TargetMode="External"/><Relationship Id="rId55086a25c85b9194d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId56446a25c85b91ad3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/Ent99449-5" TargetMode="External"/><Relationship Id="rId52046a25c85b91b98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10584-007-9317-5" TargetMode="External"/><Relationship Id="rId18926a25c85b91d3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/Ent93594-7" TargetMode="External"/><Relationship Id="rId25146a25c85b91e92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f10100910" TargetMode="External"/><Relationship Id="rId11526a25c85b91f55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ympev.2010.11.023" TargetMode="External"/><Relationship Id="rId26226a25c85b92037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1152/physiol.00037.2020" TargetMode="External"/><Relationship Id="rId25376a25c85b920bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1365-2435.12328" TargetMode="External"/><Relationship Id="rId97516a25c85b9213e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/tce.2015.15" TargetMode="External"/><Relationship Id="rId55776a25c85b921c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/n03-089" TargetMode="External"/><Relationship Id="rId25236a25c85b92244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/een.12336" TargetMode="External"/><Relationship Id="rId47286a25c85b922c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/eva.13338" TargetMode="External"/><Relationship Id="rId77176a25c85b923bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-010-9918-1" TargetMode="External"/><Relationship Id="rId83256a25c85b92437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f10090775" TargetMode="External"/><Relationship Id="rId23046a25c85b924be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1744-7917.12407" TargetMode="External"/><Relationship Id="rId69576a25c85b92545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ecm.1270" TargetMode="External"/><Relationship Id="rId57676a25c85b925d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ee/9.5.640" TargetMode="External"/><Relationship Id="rId30216a25c85b92752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2486.2007.01402.x" TargetMode="External"/><Relationship Id="rId71416a25c85b927e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/13074" TargetMode="External"/><Relationship Id="rId47946a25c85b92834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/10.2903/j.efsa.2019.5671" TargetMode="External"/><Relationship Id="rId68026a25c85b928eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId77816a25c85b8e826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77816a25c85b8e826.jpg"/><Relationship Id="rId86276a25c85b90362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86276a25c85b90362.jpg"/><Relationship Id="rId11546a25c85b92a47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11546a25c85b92a47.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId994696765" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId506286810" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId73186a4063bbc399c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONFU/" TargetMode="External"/><Relationship Id="rId84756a4063bbc3a0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONFU/categorization" TargetMode="External"/><Relationship Id="rId64116a4063bbc43d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONFU/photos" TargetMode="External"/><Relationship Id="rId89836a4063bbc647a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/" TargetMode="External"/><Relationship Id="rId68086a4063bbc6504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org" TargetMode="External"/><Relationship Id="rId27346a4063bbc6b17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2013.05.008" TargetMode="External"/><Relationship Id="rId39116a4063bbc6c14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mec.14386" TargetMode="External"/><Relationship Id="rId31066a4063bbc6c8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ecs2.1759" TargetMode="External"/><Relationship Id="rId77856a4063bbc6cc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tortricid.net/foodplants.asp" TargetMode="External"/><Relationship Id="rId23796a4063bbc6cc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tortricidae.com/foodplants.asp" TargetMode="External"/><Relationship Id="rId91076a4063bbc6d4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/syen.12211" TargetMode="External"/><Relationship Id="rId91036a4063bbc6dee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cbpa.2021.110998" TargetMode="External"/><Relationship Id="rId18946a4063bbc6f1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/facets-2019-0029" TargetMode="External"/><Relationship Id="rId82916a4063bbc6fa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x11-134" TargetMode="External"/><Relationship Id="rId31166a4063bbc7087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ympev.2017.04.001" TargetMode="External"/><Relationship Id="rId48526a4063bbc7195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/documents" TargetMode="External"/><Relationship Id="rId83496a4063bbc723d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId92726a4063bbc73ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/Ent99449-5" TargetMode="External"/><Relationship Id="rId14326a4063bbc74b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10584-007-9317-5" TargetMode="External"/><Relationship Id="rId24236a4063bbc765a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/Ent93594-7" TargetMode="External"/><Relationship Id="rId66276a4063bbc77d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f10100910" TargetMode="External"/><Relationship Id="rId13166a4063bbc789d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ympev.2010.11.023" TargetMode="External"/><Relationship Id="rId96636a4063bbc7981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1152/physiol.00037.2020" TargetMode="External"/><Relationship Id="rId35456a4063bbc7a07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1365-2435.12328" TargetMode="External"/><Relationship Id="rId85436a4063bbc7a8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/tce.2015.15" TargetMode="External"/><Relationship Id="rId93596a4063bbc7b36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/n03-089" TargetMode="External"/><Relationship Id="rId55286a4063bbc7bbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/een.12336" TargetMode="External"/><Relationship Id="rId36396a4063bbc7c40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/eva.13338" TargetMode="External"/><Relationship Id="rId79166a4063bbc7d36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-010-9918-1" TargetMode="External"/><Relationship Id="rId75916a4063bbc7daa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f10090775" TargetMode="External"/><Relationship Id="rId15016a4063bbc7e30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1744-7917.12407" TargetMode="External"/><Relationship Id="rId21236a4063bbc7ec0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ecm.1270" TargetMode="External"/><Relationship Id="rId55686a4063bbc7f54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ee/9.5.640" TargetMode="External"/><Relationship Id="rId18006a4063bbc80d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2486.2007.01402.x" TargetMode="External"/><Relationship Id="rId43336a4063bbc814c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/13074" TargetMode="External"/><Relationship Id="rId85396a4063bbc819f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/10.2903/j.efsa.2019.5671" TargetMode="External"/><Relationship Id="rId77666a4063bbc8257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId80906a4063bbc4276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80906a4063bbc4276.jpg"/><Relationship Id="rId34026a4063bbc5d9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34026a4063bbc5d9d.jpg"/><Relationship Id="rId13206a4063bbc83a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13206a4063bbc83a9.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>