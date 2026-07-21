--- v13 (2026-06-27)
+++ v14 (2026-07-21)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> Clemens</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> spruce budworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73186a4063bbc399c" w:history="1">
+            <w:hyperlink r:id="rId46446a5f86315414d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84756a4063bbc3a0b" w:history="1">
+            <w:hyperlink r:id="rId70616a5f8631541b9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CHONFU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="29462012" name="name31356a4063bbc4279" descr="18100.jpg"/>
+                  <wp:docPr id="32717112" name="name15216a5f863154671" descr="18100.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18100.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId80906a4063bbc4276" cstate="print"/>
+                          <a:blip r:embed="rId75406a5f86315466e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId64116a4063bbc43d4" w:history="1">
+            <w:hyperlink r:id="rId18716a5f863154797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1910,63 +1910,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2017).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="27449224" name="name27926a4063bbc5da2" descr="CHONFU_distribution_map.jpg"/>
+            <wp:docPr id="86345703" name="name12066a5f863155a30" descr="CHONFU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CHONFU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId34026a4063bbc5d9d" cstate="print"/>
+                    <a:blip r:embed="rId45596a5f863155a2d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2637,51 +2637,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is predominantly successful, however some complexity arises where </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. fumiferana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> populations are genetically very close to other members of the budworm complex (see notes on taxonomy and nomenclature). The EPPO-Q-bank database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId89836a4063bbc647a" w:history="1">
+      <w:hyperlink r:id="rId39366a5f863156115" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://qbank.eppo.int/arthropods/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) notes issues in separating </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -2718,51 +2718,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, as a group, can be reliably detected with the standard DNA barcoding region of mitochondrial DNA. Extensive molecular resources are available for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. fumiferana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and related North American species on Genbank and the DNA Barcoding of Life database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId68086a4063bbc6504" w:history="1">
+      <w:hyperlink r:id="rId50816a5f863156199" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.boldsystems.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3617,51 +3617,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">304</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 212-223. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27346a4063bbc6b17" w:history="1">
+      <w:hyperlink r:id="rId88926a5f8631568d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.foreco.2013.05.008</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3767,51 +3767,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 6666-6684. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39116a4063bbc6c14" w:history="1">
+      <w:hyperlink r:id="rId86156a5f8631569d7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mec.14386</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3839,82 +3839,82 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ecosphere</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31066a4063bbc6c8e" w:history="1">
+      <w:hyperlink r:id="rId91096a5f863156a4f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1002/ecs2.1759</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Brown JW, Robinson G &amp; Powell JA (2008) Food plant database of the leafrollers of the world (Lepidoptera: Tortricidae) (Version 1.0). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77856a4063bbc6cc2" w:history="1"/>
-      <w:hyperlink r:id="rId23796a4063bbc6cc8" w:history="1">
+      <w:hyperlink r:id="rId10846a5f863156a82" w:history="1"/>
+      <w:hyperlink r:id="rId65896a5f863156a89" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.tortricidae.com/foodplants.asp</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3951,51 +3951,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">42</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 317-328. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91076a4063bbc6d4e" w:history="1">
+      <w:hyperlink r:id="rId47156a5f863156b0d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/syen.12211</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4043,51 +4043,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Comparative Biochemistry and Physiology Part A: Molecular &amp; Integrative Physiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">259</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 110998. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91036a4063bbc6dee" w:history="1">
+      <w:hyperlink r:id="rId51876a5f863156ba0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cbpa.2021.110998</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4213,51 +4213,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Facets </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 91-104. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18946a4063bbc6f1d" w:history="1">
+      <w:hyperlink r:id="rId99746a5f863156cb1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/facets-2019-0029</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4294,51 +4294,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1948-1960. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82916a4063bbc6fa2" w:history="1">
+      <w:hyperlink r:id="rId70136a5f863156d32" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/x11-134</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4433,51 +4433,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 158-168. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31166a4063bbc7087" w:history="1">
+      <w:hyperlink r:id="rId72166a5f863156e1b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.ympev.2017.04.001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4599,51 +4599,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Technical Document No. 1082. Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Orgyia leucostigma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48526a4063bbc7195" w:history="1">
+      <w:hyperlink r:id="rId54966a5f863156f3d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/HEMELE/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4698,51 +4698,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 100-110.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Consolidated version 32019R2072, 14/07/2022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83496a4063bbc723d" w:history="1">
+      <w:hyperlink r:id="rId39436a5f863156fee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4937,51 +4937,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">99</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 449-455. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92726a4063bbc73ea" w:history="1">
+      <w:hyperlink r:id="rId53676a5f863157176" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4039/Ent99449-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5056,51 +5056,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 361-383. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14326a4063bbc74b3" w:history="1">
+      <w:hyperlink r:id="rId81146a5f863157238" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10584-007-9317-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5315,51 +5315,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">93</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 594-602. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24236a4063bbc765a" w:history="1">
+      <w:hyperlink r:id="rId69106a5f8631573d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4039/Ent93594-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5523,51 +5523,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66276a4063bbc77d3" w:history="1">
+      <w:hyperlink r:id="rId26826a5f86315752f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f10100910</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5642,51 +5642,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">58</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 232-243. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13166a4063bbc789d" w:history="1">
+      <w:hyperlink r:id="rId86776a5f8631575f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.ympev.2010.11.023</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5781,51 +5781,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 174-182. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96636a4063bbc7981" w:history="1">
+      <w:hyperlink r:id="rId91676a5f8631576ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1152/physiol.00037.2020</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5862,51 +5862,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 357-366. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35456a4063bbc7a07" w:history="1">
+      <w:hyperlink r:id="rId15566a5f863157750" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/1365-2435.12328</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5943,51 +5943,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-25. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85436a4063bbc7a8c" w:history="1">
+      <w:hyperlink r:id="rId27506a5f8631577d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4039/tce.2015.15</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6024,51 +6024,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">136</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 591-604. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93596a4063bbc7b36" w:history="1">
+      <w:hyperlink r:id="rId35286a5f863157853" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4039/n03-089</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6105,51 +6105,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: 633-641. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55286a4063bbc7bbb" w:history="1">
+      <w:hyperlink r:id="rId81226a5f8631578d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/een.12336</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6186,51 +6186,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 166-180. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36396a4063bbc7c40" w:history="1">
+      <w:hyperlink r:id="rId10966a5f863157960" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/eva.13338</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6336,51 +6336,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: 1571-1586. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79166a4063bbc7d36" w:history="1">
+      <w:hyperlink r:id="rId67526a5f863157a50" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10530-010-9918-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6406,51 +6406,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 775. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75916a4063bbc7daa" w:history="1">
+      <w:hyperlink r:id="rId95256a5f863157abf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f10090775</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6487,51 +6487,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 117–126. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15016a4063bbc7e30" w:history="1">
+      <w:hyperlink r:id="rId18266a5f863157b3f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/1744-7917.12407</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6568,51 +6568,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 600-631. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21236a4063bbc7ec0" w:history="1">
+      <w:hyperlink r:id="rId64636a5f863157bcb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1002/ecm.1270</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6658,51 +6658,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 640–644. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55686a4063bbc7f54" w:history="1">
+      <w:hyperlink r:id="rId60986a5f863157c5c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/ee/9.5.640</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6895,51 +6895,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1630-1643. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18006a4063bbc80d5" w:history="1">
+      <w:hyperlink r:id="rId57316a5f863157ddf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2486.2007.01402.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -6965,101 +6965,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Choristoneura fumiferana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">:  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43336a4063bbc814c" w:history="1">
+      <w:hyperlink r:id="rId39596a5f863157e87" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/13074</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Pest survey card on non-European </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Choristoneura</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85396a4063bbc819f" w:history="1">
+      <w:hyperlink r:id="rId93826a5f863157eda" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/10.2903/j.efsa.2019.5671</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7125,51 +7125,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Choristoneura fumiferana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77666a4063bbc8257" w:history="1">
+      <w:hyperlink r:id="rId79186a5f863157f92" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7244,63 +7244,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="11170449" name="name74346a4063bbc83aa" descr="eu_funding_250.png"/>
+            <wp:docPr id="37460313" name="name15456a5f8631580a8" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13206a4063bbc83a9" cstate="print"/>
+                    <a:blip r:embed="rId12206a5f8631580a7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7398,137 +7398,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="12633109">
+  <w:abstractNum w:abstractNumId="92906420">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80119759">
+    <w:lvl w:ilvl="0" w:tplc="85943556">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="80119759" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="85943556" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="80119759" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="85943556" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="80119759" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="85943556" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="80119759" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="85943556" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="80119759" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="85943556" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="80119759" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="85943556" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="80119759" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="85943556" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="80119759" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="85943556" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12633108">
+  <w:abstractNum w:abstractNumId="92906419">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="42415877">
+    <w:lvl w:ilvl="0" w:tplc="49022695">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8280,55 +8280,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="12633108">
-    <w:abstractNumId w:val="12633108"/>
+  <w:num w:numId="92906419">
+    <w:abstractNumId w:val="92906419"/>
   </w:num>
-  <w:num w:numId="12633109">
-    <w:abstractNumId w:val="12633109"/>
+  <w:num w:numId="92906420">
+    <w:abstractNumId w:val="92906420"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19878,51 +19878,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId994696765" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId506286810" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId73186a4063bbc399c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONFU/" TargetMode="External"/><Relationship Id="rId84756a4063bbc3a0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONFU/categorization" TargetMode="External"/><Relationship Id="rId64116a4063bbc43d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONFU/photos" TargetMode="External"/><Relationship Id="rId89836a4063bbc647a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/" TargetMode="External"/><Relationship Id="rId68086a4063bbc6504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org" TargetMode="External"/><Relationship Id="rId27346a4063bbc6b17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2013.05.008" TargetMode="External"/><Relationship Id="rId39116a4063bbc6c14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mec.14386" TargetMode="External"/><Relationship Id="rId31066a4063bbc6c8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ecs2.1759" TargetMode="External"/><Relationship Id="rId77856a4063bbc6cc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tortricid.net/foodplants.asp" TargetMode="External"/><Relationship Id="rId23796a4063bbc6cc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tortricidae.com/foodplants.asp" TargetMode="External"/><Relationship Id="rId91076a4063bbc6d4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/syen.12211" TargetMode="External"/><Relationship Id="rId91036a4063bbc6dee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cbpa.2021.110998" TargetMode="External"/><Relationship Id="rId18946a4063bbc6f1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/facets-2019-0029" TargetMode="External"/><Relationship Id="rId82916a4063bbc6fa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x11-134" TargetMode="External"/><Relationship Id="rId31166a4063bbc7087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ympev.2017.04.001" TargetMode="External"/><Relationship Id="rId48526a4063bbc7195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/documents" TargetMode="External"/><Relationship Id="rId83496a4063bbc723d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId92726a4063bbc73ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/Ent99449-5" TargetMode="External"/><Relationship Id="rId14326a4063bbc74b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10584-007-9317-5" TargetMode="External"/><Relationship Id="rId24236a4063bbc765a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/Ent93594-7" TargetMode="External"/><Relationship Id="rId66276a4063bbc77d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f10100910" TargetMode="External"/><Relationship Id="rId13166a4063bbc789d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ympev.2010.11.023" TargetMode="External"/><Relationship Id="rId96636a4063bbc7981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1152/physiol.00037.2020" TargetMode="External"/><Relationship Id="rId35456a4063bbc7a07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1365-2435.12328" TargetMode="External"/><Relationship Id="rId85436a4063bbc7a8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/tce.2015.15" TargetMode="External"/><Relationship Id="rId93596a4063bbc7b36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/n03-089" TargetMode="External"/><Relationship Id="rId55286a4063bbc7bbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/een.12336" TargetMode="External"/><Relationship Id="rId36396a4063bbc7c40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/eva.13338" TargetMode="External"/><Relationship Id="rId79166a4063bbc7d36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-010-9918-1" TargetMode="External"/><Relationship Id="rId75916a4063bbc7daa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f10090775" TargetMode="External"/><Relationship Id="rId15016a4063bbc7e30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1744-7917.12407" TargetMode="External"/><Relationship Id="rId21236a4063bbc7ec0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ecm.1270" TargetMode="External"/><Relationship Id="rId55686a4063bbc7f54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ee/9.5.640" TargetMode="External"/><Relationship Id="rId18006a4063bbc80d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2486.2007.01402.x" TargetMode="External"/><Relationship Id="rId43336a4063bbc814c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/13074" TargetMode="External"/><Relationship Id="rId85396a4063bbc819f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/10.2903/j.efsa.2019.5671" TargetMode="External"/><Relationship Id="rId77666a4063bbc8257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId80906a4063bbc4276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80906a4063bbc4276.jpg"/><Relationship Id="rId34026a4063bbc5d9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34026a4063bbc5d9d.jpg"/><Relationship Id="rId13206a4063bbc83a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13206a4063bbc83a9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId804439812" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId847184750" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId46446a5f86315414d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONFU/" TargetMode="External"/><Relationship Id="rId70616a5f8631541b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONFU/categorization" TargetMode="External"/><Relationship Id="rId18716a5f863154797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONFU/photos" TargetMode="External"/><Relationship Id="rId39366a5f863156115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/" TargetMode="External"/><Relationship Id="rId50816a5f863156199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org" TargetMode="External"/><Relationship Id="rId88926a5f8631568d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2013.05.008" TargetMode="External"/><Relationship Id="rId86156a5f8631569d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mec.14386" TargetMode="External"/><Relationship Id="rId91096a5f863156a4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ecs2.1759" TargetMode="External"/><Relationship Id="rId10846a5f863156a82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tortricid.net/foodplants.asp" TargetMode="External"/><Relationship Id="rId65896a5f863156a89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tortricidae.com/foodplants.asp" TargetMode="External"/><Relationship Id="rId47156a5f863156b0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/syen.12211" TargetMode="External"/><Relationship Id="rId51876a5f863156ba0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cbpa.2021.110998" TargetMode="External"/><Relationship Id="rId99746a5f863156cb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/facets-2019-0029" TargetMode="External"/><Relationship Id="rId70136a5f863156d32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x11-134" TargetMode="External"/><Relationship Id="rId72166a5f863156e1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ympev.2017.04.001" TargetMode="External"/><Relationship Id="rId54966a5f863156f3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/documents" TargetMode="External"/><Relationship Id="rId39436a5f863156fee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId53676a5f863157176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/Ent99449-5" TargetMode="External"/><Relationship Id="rId81146a5f863157238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10584-007-9317-5" TargetMode="External"/><Relationship Id="rId69106a5f8631573d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/Ent93594-7" TargetMode="External"/><Relationship Id="rId26826a5f86315752f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f10100910" TargetMode="External"/><Relationship Id="rId86776a5f8631575f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ympev.2010.11.023" TargetMode="External"/><Relationship Id="rId91676a5f8631576ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1152/physiol.00037.2020" TargetMode="External"/><Relationship Id="rId15566a5f863157750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1365-2435.12328" TargetMode="External"/><Relationship Id="rId27506a5f8631577d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/tce.2015.15" TargetMode="External"/><Relationship Id="rId35286a5f863157853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/n03-089" TargetMode="External"/><Relationship Id="rId81226a5f8631578d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/een.12336" TargetMode="External"/><Relationship Id="rId10966a5f863157960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/eva.13338" TargetMode="External"/><Relationship Id="rId67526a5f863157a50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-010-9918-1" TargetMode="External"/><Relationship Id="rId95256a5f863157abf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f10090775" TargetMode="External"/><Relationship Id="rId18266a5f863157b3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1744-7917.12407" TargetMode="External"/><Relationship Id="rId64636a5f863157bcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ecm.1270" TargetMode="External"/><Relationship Id="rId60986a5f863157c5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ee/9.5.640" TargetMode="External"/><Relationship Id="rId57316a5f863157ddf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2486.2007.01402.x" TargetMode="External"/><Relationship Id="rId39596a5f863157e87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/13074" TargetMode="External"/><Relationship Id="rId93826a5f863157eda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/10.2903/j.efsa.2019.5671" TargetMode="External"/><Relationship Id="rId79186a5f863157f92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId75406a5f86315466e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75406a5f86315466e.jpg"/><Relationship Id="rId45596a5f863155a2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45596a5f863155a2d.jpg"/><Relationship Id="rId12206a5f8631580a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12206a5f8631580a7.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>