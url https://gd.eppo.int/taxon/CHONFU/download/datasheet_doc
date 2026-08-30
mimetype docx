--- v14 (2026-07-21)
+++ v15 (2026-08-30)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> Clemens</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> spruce budworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46446a5f86315414d" w:history="1">
+            <w:hyperlink r:id="rId96836a94bb67dd354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70616a5f8631541b9" w:history="1">
+            <w:hyperlink r:id="rId57686a94bb67dd3bb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CHONFU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="32717112" name="name15216a5f863154671" descr="18100.jpg"/>
+                  <wp:docPr id="83550071" name="name44946a94bb67ddd14" descr="18100.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18100.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId75406a5f86315466e" cstate="print"/>
+                          <a:blip r:embed="rId96486a94bb67ddd11" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId18716a5f863154797" w:history="1">
+            <w:hyperlink r:id="rId45766a94bb67dde10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1910,63 +1910,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2017).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="86345703" name="name12066a5f863155a30" descr="CHONFU_distribution_map.jpg"/>
+            <wp:docPr id="10862508" name="name36296a94bb67df0e9" descr="CHONFU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CHONFU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId45596a5f863155a2d" cstate="print"/>
+                    <a:blip r:embed="rId88626a94bb67df0e6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2637,51 +2637,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is predominantly successful, however some complexity arises where </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. fumiferana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> populations are genetically very close to other members of the budworm complex (see notes on taxonomy and nomenclature). The EPPO-Q-bank database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId39366a5f863156115" w:history="1">
+      <w:hyperlink r:id="rId55316a94bb67df715" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://qbank.eppo.int/arthropods/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) notes issues in separating </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -2718,51 +2718,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, as a group, can be reliably detected with the standard DNA barcoding region of mitochondrial DNA. Extensive molecular resources are available for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. fumiferana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and related North American species on Genbank and the DNA Barcoding of Life database (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId50816a5f863156199" w:history="1">
+      <w:hyperlink r:id="rId18696a94bb67df797" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.boldsystems.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3617,51 +3617,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">304</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 212-223. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88926a5f8631568d6" w:history="1">
+      <w:hyperlink r:id="rId47256a94bb67dfd8d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.foreco.2013.05.008</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3767,51 +3767,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 6666-6684. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86156a5f8631569d7" w:history="1">
+      <w:hyperlink r:id="rId97546a94bb67dfe85" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mec.14386</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3839,82 +3839,82 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ecosphere</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91096a5f863156a4f" w:history="1">
+      <w:hyperlink r:id="rId38396a94bb67dfefe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1002/ecs2.1759</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Brown JW, Robinson G &amp; Powell JA (2008) Food plant database of the leafrollers of the world (Lepidoptera: Tortricidae) (Version 1.0). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10846a5f863156a82" w:history="1"/>
-      <w:hyperlink r:id="rId65896a5f863156a89" w:history="1">
+      <w:hyperlink r:id="rId75916a94bb67dff30" w:history="1"/>
+      <w:hyperlink r:id="rId49276a94bb67dff36" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.tortricidae.com/foodplants.asp</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3951,51 +3951,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">42</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 317-328. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47156a5f863156b0d" w:history="1">
+      <w:hyperlink r:id="rId70766a94bb67dffba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/syen.12211</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4043,51 +4043,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Comparative Biochemistry and Physiology Part A: Molecular &amp; Integrative Physiology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">259</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 110998. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51876a5f863156ba0" w:history="1">
+      <w:hyperlink r:id="rId81736a94bb67e0050" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.cbpa.2021.110998</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4213,51 +4213,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Facets </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 91-104. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99746a5f863156cb1" w:history="1">
+      <w:hyperlink r:id="rId16556a94bb67e0161" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/facets-2019-0029</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4294,51 +4294,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1948-1960. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70136a5f863156d32" w:history="1">
+      <w:hyperlink r:id="rId31376a94bb67e01e4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/x11-134</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4433,51 +4433,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 158-168. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72166a5f863156e1b" w:history="1">
+      <w:hyperlink r:id="rId88126a94bb67e02c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.ympev.2017.04.001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4599,51 +4599,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Technical Document No. 1082. Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Orgyia leucostigma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54966a5f863156f3d" w:history="1">
+      <w:hyperlink r:id="rId62316a94bb67e03f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/HEMELE/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4698,51 +4698,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 100-110.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Consolidated version 32019R2072, 14/07/2022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39436a5f863156fee" w:history="1">
+      <w:hyperlink r:id="rId73536a94bb67e04a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4937,51 +4937,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">99</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 449-455. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53676a5f863157176" w:history="1">
+      <w:hyperlink r:id="rId47186a94bb67e0622" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4039/Ent99449-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5056,51 +5056,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 361-383. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81146a5f863157238" w:history="1">
+      <w:hyperlink r:id="rId96756a94bb67e06e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10584-007-9317-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5315,51 +5315,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">93</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 594-602. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69106a5f8631573d4" w:history="1">
+      <w:hyperlink r:id="rId45956a94bb67e0884" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4039/Ent93594-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5523,51 +5523,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26826a5f86315752f" w:history="1">
+      <w:hyperlink r:id="rId91046a94bb67e09e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f10100910</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5642,51 +5642,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">58</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 232-243. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86776a5f8631575f0" w:history="1">
+      <w:hyperlink r:id="rId76196a94bb67e0aac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.ympev.2010.11.023</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5781,51 +5781,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 174-182. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91676a5f8631576ce" w:history="1">
+      <w:hyperlink r:id="rId70176a94bb67e0b8f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1152/physiol.00037.2020</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5862,51 +5862,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 357-366. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15566a5f863157750" w:history="1">
+      <w:hyperlink r:id="rId94756a94bb67e0c13" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/1365-2435.12328</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5943,51 +5943,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-25. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27506a5f8631577d1" w:history="1">
+      <w:hyperlink r:id="rId95176a94bb67e0c96" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4039/tce.2015.15</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6024,51 +6024,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">136</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 591-604. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35286a5f863157853" w:history="1">
+      <w:hyperlink r:id="rId70106a94bb67e0d18" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4039/n03-089</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6105,51 +6105,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: 633-641. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81226a5f8631578d3" w:history="1">
+      <w:hyperlink r:id="rId65656a94bb67e0d9a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/een.12336</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6186,51 +6186,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 166-180. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10966a5f863157960" w:history="1">
+      <w:hyperlink r:id="rId52816a94bb67e0e1d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/eva.13338</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6336,51 +6336,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: 1571-1586. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67526a5f863157a50" w:history="1">
+      <w:hyperlink r:id="rId29316a94bb67e0f11" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10530-010-9918-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6406,51 +6406,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 775. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95256a5f863157abf" w:history="1">
+      <w:hyperlink r:id="rId84246a94bb67e0f8b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f10090775</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6487,51 +6487,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 117–126. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18266a5f863157b3f" w:history="1">
+      <w:hyperlink r:id="rId84786a94bb67e1011" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/1744-7917.12407</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6568,51 +6568,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 600-631. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64636a5f863157bcb" w:history="1">
+      <w:hyperlink r:id="rId30466a94bb67e1096" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1002/ecm.1270</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6658,51 +6658,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 640–644. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60986a5f863157c5c" w:history="1">
+      <w:hyperlink r:id="rId15556a94bb67e1125" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/ee/9.5.640</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6895,51 +6895,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1630-1643. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57316a5f863157ddf" w:history="1">
+      <w:hyperlink r:id="rId58586a94bb67e129f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2486.2007.01402.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -6965,101 +6965,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Choristoneura fumiferana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">:  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39596a5f863157e87" w:history="1">
+      <w:hyperlink r:id="rId68096a94bb67e1314" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/13074</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Pest survey card on non-European </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Choristoneura</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93826a5f863157eda" w:history="1">
+      <w:hyperlink r:id="rId45616a94bb67e1365" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/10.2903/j.efsa.2019.5671</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7125,51 +7125,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Choristoneura fumiferana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79186a5f863157f92" w:history="1">
+      <w:hyperlink r:id="rId73306a94bb67e141b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7244,63 +7244,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="37460313" name="name15456a5f8631580a8" descr="eu_funding_250.png"/>
+            <wp:docPr id="19408370" name="name10616a94bb67e1521" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12206a5f8631580a7" cstate="print"/>
+                    <a:blip r:embed="rId89526a94bb67e1520" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7398,137 +7398,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="92906420">
+  <w:abstractNum w:abstractNumId="55228273">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="85943556">
+    <w:lvl w:ilvl="0" w:tplc="98092536">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="85943556" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="98092536" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="85943556" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="98092536" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="85943556" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="98092536" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="85943556" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="98092536" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="85943556" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="98092536" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="85943556" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="98092536" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="85943556" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="98092536" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="85943556" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="98092536" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="92906419">
+  <w:abstractNum w:abstractNumId="55228272">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="49022695">
+    <w:lvl w:ilvl="0" w:tplc="44871187">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8280,55 +8280,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="92906419">
-    <w:abstractNumId w:val="92906419"/>
+  <w:num w:numId="55228272">
+    <w:abstractNumId w:val="55228272"/>
   </w:num>
-  <w:num w:numId="92906420">
-    <w:abstractNumId w:val="92906420"/>
+  <w:num w:numId="55228273">
+    <w:abstractNumId w:val="55228273"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19878,51 +19878,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId804439812" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId847184750" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId46446a5f86315414d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONFU/" TargetMode="External"/><Relationship Id="rId70616a5f8631541b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONFU/categorization" TargetMode="External"/><Relationship Id="rId18716a5f863154797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONFU/photos" TargetMode="External"/><Relationship Id="rId39366a5f863156115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/" TargetMode="External"/><Relationship Id="rId50816a5f863156199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org" TargetMode="External"/><Relationship Id="rId88926a5f8631568d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2013.05.008" TargetMode="External"/><Relationship Id="rId86156a5f8631569d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mec.14386" TargetMode="External"/><Relationship Id="rId91096a5f863156a4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ecs2.1759" TargetMode="External"/><Relationship Id="rId10846a5f863156a82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tortricid.net/foodplants.asp" TargetMode="External"/><Relationship Id="rId65896a5f863156a89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tortricidae.com/foodplants.asp" TargetMode="External"/><Relationship Id="rId47156a5f863156b0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/syen.12211" TargetMode="External"/><Relationship Id="rId51876a5f863156ba0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cbpa.2021.110998" TargetMode="External"/><Relationship Id="rId99746a5f863156cb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/facets-2019-0029" TargetMode="External"/><Relationship Id="rId70136a5f863156d32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x11-134" TargetMode="External"/><Relationship Id="rId72166a5f863156e1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ympev.2017.04.001" TargetMode="External"/><Relationship Id="rId54966a5f863156f3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/documents" TargetMode="External"/><Relationship Id="rId39436a5f863156fee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId53676a5f863157176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/Ent99449-5" TargetMode="External"/><Relationship Id="rId81146a5f863157238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10584-007-9317-5" TargetMode="External"/><Relationship Id="rId69106a5f8631573d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/Ent93594-7" TargetMode="External"/><Relationship Id="rId26826a5f86315752f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f10100910" TargetMode="External"/><Relationship Id="rId86776a5f8631575f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ympev.2010.11.023" TargetMode="External"/><Relationship Id="rId91676a5f8631576ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1152/physiol.00037.2020" TargetMode="External"/><Relationship Id="rId15566a5f863157750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1365-2435.12328" TargetMode="External"/><Relationship Id="rId27506a5f8631577d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/tce.2015.15" TargetMode="External"/><Relationship Id="rId35286a5f863157853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/n03-089" TargetMode="External"/><Relationship Id="rId81226a5f8631578d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/een.12336" TargetMode="External"/><Relationship Id="rId10966a5f863157960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/eva.13338" TargetMode="External"/><Relationship Id="rId67526a5f863157a50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-010-9918-1" TargetMode="External"/><Relationship Id="rId95256a5f863157abf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f10090775" TargetMode="External"/><Relationship Id="rId18266a5f863157b3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1744-7917.12407" TargetMode="External"/><Relationship Id="rId64636a5f863157bcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ecm.1270" TargetMode="External"/><Relationship Id="rId60986a5f863157c5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ee/9.5.640" TargetMode="External"/><Relationship Id="rId57316a5f863157ddf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2486.2007.01402.x" TargetMode="External"/><Relationship Id="rId39596a5f863157e87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/13074" TargetMode="External"/><Relationship Id="rId93826a5f863157eda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/10.2903/j.efsa.2019.5671" TargetMode="External"/><Relationship Id="rId79186a5f863157f92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId75406a5f86315466e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75406a5f86315466e.jpg"/><Relationship Id="rId45596a5f863155a2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45596a5f863155a2d.jpg"/><Relationship Id="rId12206a5f8631580a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12206a5f8631580a7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId979759291" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId411315232" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId96836a94bb67dd354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONFU/" TargetMode="External"/><Relationship Id="rId57686a94bb67dd3bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONFU/categorization" TargetMode="External"/><Relationship Id="rId45766a94bb67dde10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHONFU/photos" TargetMode="External"/><Relationship Id="rId55316a94bb67df715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/" TargetMode="External"/><Relationship Id="rId18696a94bb67df797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org" TargetMode="External"/><Relationship Id="rId47256a94bb67dfd8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2013.05.008" TargetMode="External"/><Relationship Id="rId97546a94bb67dfe85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mec.14386" TargetMode="External"/><Relationship Id="rId38396a94bb67dfefe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ecs2.1759" TargetMode="External"/><Relationship Id="rId75916a94bb67dff30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tortricid.net/foodplants.asp" TargetMode="External"/><Relationship Id="rId49276a94bb67dff36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tortricidae.com/foodplants.asp" TargetMode="External"/><Relationship Id="rId70766a94bb67dffba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/syen.12211" TargetMode="External"/><Relationship Id="rId81736a94bb67e0050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cbpa.2021.110998" TargetMode="External"/><Relationship Id="rId16556a94bb67e0161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/facets-2019-0029" TargetMode="External"/><Relationship Id="rId31376a94bb67e01e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/x11-134" TargetMode="External"/><Relationship Id="rId88126a94bb67e02c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ympev.2017.04.001" TargetMode="External"/><Relationship Id="rId62316a94bb67e03f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/documents" TargetMode="External"/><Relationship Id="rId73536a94bb67e04a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId47186a94bb67e0622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/Ent99449-5" TargetMode="External"/><Relationship Id="rId96756a94bb67e06e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10584-007-9317-5" TargetMode="External"/><Relationship Id="rId45956a94bb67e0884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/Ent93594-7" TargetMode="External"/><Relationship Id="rId91046a94bb67e09e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f10100910" TargetMode="External"/><Relationship Id="rId76196a94bb67e0aac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ympev.2010.11.023" TargetMode="External"/><Relationship Id="rId70176a94bb67e0b8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1152/physiol.00037.2020" TargetMode="External"/><Relationship Id="rId94756a94bb67e0c13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1365-2435.12328" TargetMode="External"/><Relationship Id="rId95176a94bb67e0c96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/tce.2015.15" TargetMode="External"/><Relationship Id="rId70106a94bb67e0d18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/n03-089" TargetMode="External"/><Relationship Id="rId65656a94bb67e0d9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/een.12336" TargetMode="External"/><Relationship Id="rId52816a94bb67e0e1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/eva.13338" TargetMode="External"/><Relationship Id="rId29316a94bb67e0f11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-010-9918-1" TargetMode="External"/><Relationship Id="rId84246a94bb67e0f8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f10090775" TargetMode="External"/><Relationship Id="rId84786a94bb67e1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1744-7917.12407" TargetMode="External"/><Relationship Id="rId30466a94bb67e1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ecm.1270" TargetMode="External"/><Relationship Id="rId15556a94bb67e1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ee/9.5.640" TargetMode="External"/><Relationship Id="rId58586a94bb67e129f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2486.2007.01402.x" TargetMode="External"/><Relationship Id="rId68096a94bb67e1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/13074" TargetMode="External"/><Relationship Id="rId45616a94bb67e1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/10.2903/j.efsa.2019.5671" TargetMode="External"/><Relationship Id="rId73306a94bb67e141b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId96486a94bb67ddd11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96486a94bb67ddd11.jpg"/><Relationship Id="rId88626a94bb67df0e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88626a94bb67df0e6.jpg"/><Relationship Id="rId89526a94bb67e1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89526a94bb67e1520.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>