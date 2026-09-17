--- v15 (2026-08-28)
+++ v16 (2026-09-17)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Arthur &amp; Kern</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> broom rust of spruce, common yellow witches' broom rust</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95216a912e641c4ec" w:history="1">
+            <w:hyperlink r:id="rId95366aab9efc0e8c1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36256a912e641c554" w:history="1">
+            <w:hyperlink r:id="rId41756aab9efc0e92b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CHMYAR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="24206507" name="name45116a912e641cd53" descr="385.jpg"/>
+                  <wp:docPr id="18977245" name="name18026aab9efc0ea1a" descr="385.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="385.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId96316a912e641cd52" cstate="print"/>
+                          <a:blip r:embed="rId31886aab9efc0ea19" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId92806a912e641ce56" w:history="1">
+            <w:hyperlink r:id="rId54886aab9efc0eb49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1477,63 +1477,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Arctostaphylos</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, occur together (Crane, 2000). In Canada, the pathogen is widespread (Alberta, British Columbia, Manitoba, New Brunswick, Newfoundland, Northwest Territories, Nova Scotia, Ontario, Quebec, Saskatchewan, and Yukon). In the USA, it is present in the northern and western states (Alaska, Arizona, Colorado, Idaho, Maine, Michigan, Montana, New Mexico, New York, Oregon, South Dakota, Utah, Washington, Wisconsin, and Wyoming). The pathogen has not been reported in Europe and in the EPPO region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="80154272" name="name16096a912e641dffc" descr="CHMYAR_distribution_map.jpg"/>
+            <wp:docPr id="35959110" name="name42336aab9efc1022b" descr="CHMYAR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CHMYAR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId31506a912e641dffa" cstate="print"/>
+                    <a:blip r:embed="rId14156aab9efc10227" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3320,51 +3320,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 9–18.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Calflora (2023) Information on Californian plants for education, research and conservation, with data contributed by public and private institutions and individuals, including the Consortium of California Herbaria. Berkeley, California, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97886a912e641ed4a" w:history="1">
+      <w:hyperlink r:id="rId96726aab9efc1122b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.calflora.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed on 21 August 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3379,51 +3379,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crane PE (2000) Systematics and biology of the genus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chrysomyxa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Uredinales). A thesis submitted to the Faculty of Graduate Studies and Research in partial fulfillment of the requirements for the degree of Doctor of Philosophy. Edmonton, Alberta: University of Alberta, 266 p. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96156a912e641edad" w:history="1">
+      <w:hyperlink r:id="rId79996aab9efc11292" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://central.bac-lac.gc.ca/.item?id=NQ59573&amp;op=pdf&amp;app=Library&amp;is_thesis=1&amp;oclc_number=1007094116</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3449,81 +3449,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 463–494. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25566a912e641ee21" w:history="1">
+      <w:hyperlink r:id="rId50736aab9efc11309" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12503</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Global Database page on EPPO A1 and A2 lists of pests recommended for regulation as quarantine pests. PM 1/002(30). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79796a912e641ee53" w:history="1">
+      <w:hyperlink r:id="rId93916aab9efc1133c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM1/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
@@ -3598,81 +3598,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1250–1266. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40726a912e641ef11" w:history="1">
+      <w:hyperlink r:id="rId86096aab9efc113fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3852/10-426</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hennon PE &amp; Trummer L (2001) Spruce broom rust. USDA Forest Service Leaflet R10-TP-100. USDA Forest Service, Anchorage, Alaska, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97116a912e641ef43" w:history="1">
+      <w:hyperlink r:id="rId45766aab9efc11432" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/detail/r10/forest-grasslandhealth/?cid=fsbdev2_038391</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
@@ -3747,51 +3747,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 190–201. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65586a912e641efff" w:history="1">
+      <w:hyperlink r:id="rId35456aab9efc114ef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2307/3624881</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3837,51 +3837,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 606–627 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73956a912e641f08d" w:history="1">
+      <w:hyperlink r:id="rId45576aab9efc115a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00275514.1942.12020932</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3907,51 +3907,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">134</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 468–469. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62306a912e641f0fc" w:history="1">
+      <w:hyperlink r:id="rId17006aab9efc11625" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.science.org/doi/10.1126/science.134.3477.468</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3997,81 +3997,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 318–330. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72056a912e641f18a" w:history="1">
+      <w:hyperlink r:id="rId61076aab9efc116e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/cjr50c-01</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Schwandt J (2006) Management guide for spruce broom rust. USDA Forest Service, 2 pp.  Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98536a912e641f1bb" w:history="1">
+      <w:hyperlink r:id="rId16116aab9efc1171e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187557.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4175,51 +4175,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">90</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 244–257. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63956a912e641f2df" w:history="1">
+      <w:hyperlink r:id="rId57416aab9efc1183c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2307/3761300</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4323,51 +4323,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA Journal 2018, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 5355, 20 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66466a912e641f3ee" w:history="1">
+      <w:hyperlink r:id="rId86236aab9efc1195b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5355</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4433,51 +4433,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chrysomyxa arctostaphyli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28586a912e641f4a5" w:history="1">
+      <w:hyperlink r:id="rId44156aab9efc11a17" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4628,81 +4628,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (1979) EPPO Data Sheet on Quarantine Organisms no 8: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chrysomyxa arctostaphyli. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin 9(2), 39-43. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48066a912e641f5ee" w:history="1">
+      <w:hyperlink r:id="rId65456aab9efc11b9e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1979.tb02449.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="15345372" name="name18606a912e641f81d" descr="eu_funding_250.png"/>
+            <wp:docPr id="33755904" name="name18846aab9efc11dc0" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId50086a912e641f81c" cstate="print"/>
+                    <a:blip r:embed="rId85796aab9efc11dbf" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4800,137 +4800,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="63976975">
+  <w:abstractNum w:abstractNumId="48728972">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="26197015">
+    <w:lvl w:ilvl="0" w:tplc="36074208">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="26197015" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="36074208" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="26197015" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="36074208" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="26197015" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="36074208" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="26197015" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="36074208" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="26197015" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="36074208" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="26197015" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="36074208" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="26197015" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="36074208" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="26197015" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="36074208" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="63976974">
+  <w:abstractNum w:abstractNumId="48728971">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="24175187">
+    <w:lvl w:ilvl="0" w:tplc="59577027">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5682,55 +5682,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="63976974">
-    <w:abstractNumId w:val="63976974"/>
+  <w:num w:numId="48728971">
+    <w:abstractNumId w:val="48728971"/>
   </w:num>
-  <w:num w:numId="63976975">
-    <w:abstractNumId w:val="63976975"/>
+  <w:num w:numId="48728972">
+    <w:abstractNumId w:val="48728972"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17280,51 +17280,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId843720171" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId337494930" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId95216a912e641c4ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHMYAR/" TargetMode="External"/><Relationship Id="rId36256a912e641c554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHMYAR/categorization" TargetMode="External"/><Relationship Id="rId92806a912e641ce56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHMYAR/photos" TargetMode="External"/><Relationship Id="rId97886a912e641ed4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.calflora.org/" TargetMode="External"/><Relationship Id="rId96156a912e641edad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://central.bac-lac.gc.ca/.item?id=NQ59573&amp;op=pdf&amp;app=Library&amp;is_thesis=1&amp;oclc_number=1007094116" TargetMode="External"/><Relationship Id="rId25566a912e641ee21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12503" TargetMode="External"/><Relationship Id="rId79796a912e641ee53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM1/%20" TargetMode="External"/><Relationship Id="rId40726a912e641ef11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3852/10-426%20" TargetMode="External"/><Relationship Id="rId97116a912e641ef43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/detail/r10/forest-grasslandhealth/?cid=fsbdev2_038391" TargetMode="External"/><Relationship Id="rId65586a912e641efff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3624881" TargetMode="External"/><Relationship Id="rId73956a912e641f08d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00275514.1942.12020932" TargetMode="External"/><Relationship Id="rId62306a912e641f0fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/10.1126/science.134.3477.468" TargetMode="External"/><Relationship Id="rId72056a912e641f18a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/cjr50c-01" TargetMode="External"/><Relationship Id="rId98536a912e641f1bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187557.pdf" TargetMode="External"/><Relationship Id="rId63956a912e641f2df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3761300" TargetMode="External"/><Relationship Id="rId66466a912e641f3ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5355" TargetMode="External"/><Relationship Id="rId28586a912e641f4a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId48066a912e641f5ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1979.tb02449.x" TargetMode="External"/><Relationship Id="rId96316a912e641cd52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96316a912e641cd52.jpg"/><Relationship Id="rId31506a912e641dffa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31506a912e641dffa.jpg"/><Relationship Id="rId50086a912e641f81c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50086a912e641f81c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId707707043" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId101170780" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId95366aab9efc0e8c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHMYAR/" TargetMode="External"/><Relationship Id="rId41756aab9efc0e92b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHMYAR/categorization" TargetMode="External"/><Relationship Id="rId54886aab9efc0eb49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHMYAR/photos" TargetMode="External"/><Relationship Id="rId96726aab9efc1122b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.calflora.org/" TargetMode="External"/><Relationship Id="rId79996aab9efc11292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://central.bac-lac.gc.ca/.item?id=NQ59573&amp;op=pdf&amp;app=Library&amp;is_thesis=1&amp;oclc_number=1007094116" TargetMode="External"/><Relationship Id="rId50736aab9efc11309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12503" TargetMode="External"/><Relationship Id="rId93916aab9efc1133c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM1/%20" TargetMode="External"/><Relationship Id="rId86096aab9efc113fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3852/10-426%20" TargetMode="External"/><Relationship Id="rId45766aab9efc11432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/detail/r10/forest-grasslandhealth/?cid=fsbdev2_038391" TargetMode="External"/><Relationship Id="rId35456aab9efc114ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3624881" TargetMode="External"/><Relationship Id="rId45576aab9efc115a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00275514.1942.12020932" TargetMode="External"/><Relationship Id="rId17006aab9efc11625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/10.1126/science.134.3477.468" TargetMode="External"/><Relationship Id="rId61076aab9efc116e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/cjr50c-01" TargetMode="External"/><Relationship Id="rId16116aab9efc1171e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187557.pdf" TargetMode="External"/><Relationship Id="rId57416aab9efc1183c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3761300" TargetMode="External"/><Relationship Id="rId86236aab9efc1195b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5355" TargetMode="External"/><Relationship Id="rId44156aab9efc11a17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId65456aab9efc11b9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1979.tb02449.x" TargetMode="External"/><Relationship Id="rId31886aab9efc0ea19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31886aab9efc0ea19.jpg"/><Relationship Id="rId14156aab9efc10227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14156aab9efc10227.jpg"/><Relationship Id="rId85796aab9efc11dbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85796aab9efc11dbf.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>