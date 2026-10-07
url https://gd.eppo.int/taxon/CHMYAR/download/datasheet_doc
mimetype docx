--- v16 (2026-09-17)
+++ v17 (2026-10-07)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Arthur &amp; Kern</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> broom rust of spruce, common yellow witches' broom rust</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95366aab9efc0e8c1" w:history="1">
+            <w:hyperlink r:id="rId42706ac6267a19fef" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41756aab9efc0e92b" w:history="1">
+            <w:hyperlink r:id="rId46686ac6267a1a058" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CHMYAR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="18977245" name="name18026aab9efc0ea1a" descr="385.jpg"/>
+                  <wp:docPr id="40512806" name="name86486ac6267a1a81d" descr="385.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="385.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId31886aab9efc0ea19" cstate="print"/>
+                          <a:blip r:embed="rId61946ac6267a1a81a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId54886aab9efc0eb49" w:history="1">
+            <w:hyperlink r:id="rId96456ac6267a1ab12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1477,63 +1477,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Arctostaphylos</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, occur together (Crane, 2000). In Canada, the pathogen is widespread (Alberta, British Columbia, Manitoba, New Brunswick, Newfoundland, Northwest Territories, Nova Scotia, Ontario, Quebec, Saskatchewan, and Yukon). In the USA, it is present in the northern and western states (Alaska, Arizona, Colorado, Idaho, Maine, Michigan, Montana, New Mexico, New York, Oregon, South Dakota, Utah, Washington, Wisconsin, and Wyoming). The pathogen has not been reported in Europe and in the EPPO region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="35959110" name="name42336aab9efc1022b" descr="CHMYAR_distribution_map.jpg"/>
+            <wp:docPr id="65059287" name="name78256ac6267a1b9ba" descr="CHMYAR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CHMYAR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14156aab9efc10227" cstate="print"/>
+                    <a:blip r:embed="rId45066ac6267a1b9b6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3320,51 +3320,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 9–18.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Calflora (2023) Information on Californian plants for education, research and conservation, with data contributed by public and private institutions and individuals, including the Consortium of California Herbaria. Berkeley, California, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96726aab9efc1122b" w:history="1">
+      <w:hyperlink r:id="rId56056ac6267a1c795" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.calflora.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed on 21 August 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3379,51 +3379,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crane PE (2000) Systematics and biology of the genus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chrysomyxa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Uredinales). A thesis submitted to the Faculty of Graduate Studies and Research in partial fulfillment of the requirements for the degree of Doctor of Philosophy. Edmonton, Alberta: University of Alberta, 266 p. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79996aab9efc11292" w:history="1">
+      <w:hyperlink r:id="rId21796ac6267a1c7fb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://central.bac-lac.gc.ca/.item?id=NQ59573&amp;op=pdf&amp;app=Library&amp;is_thesis=1&amp;oclc_number=1007094116</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3449,81 +3449,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 463–494. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50736aab9efc11309" w:history="1">
+      <w:hyperlink r:id="rId10126ac6267a1c871" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12503</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Global Database page on EPPO A1 and A2 lists of pests recommended for regulation as quarantine pests. PM 1/002(30). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93916aab9efc1133c" w:history="1">
+      <w:hyperlink r:id="rId13026ac6267a1c8a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM1/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
@@ -3598,81 +3598,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1250–1266. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86096aab9efc113fe" w:history="1">
+      <w:hyperlink r:id="rId69296ac6267a1c97c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3852/10-426</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hennon PE &amp; Trummer L (2001) Spruce broom rust. USDA Forest Service Leaflet R10-TP-100. USDA Forest Service, Anchorage, Alaska, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45766aab9efc11432" w:history="1">
+      <w:hyperlink r:id="rId27366ac6267a1c9b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/detail/r10/forest-grasslandhealth/?cid=fsbdev2_038391</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
@@ -3747,51 +3747,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 190–201. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35456aab9efc114ef" w:history="1">
+      <w:hyperlink r:id="rId63736ac6267a1ca6e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2307/3624881</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3837,51 +3837,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 606–627 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45576aab9efc115a4" w:history="1">
+      <w:hyperlink r:id="rId19706ac6267a1caff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00275514.1942.12020932</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3907,51 +3907,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">134</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 468–469. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17006aab9efc11625" w:history="1">
+      <w:hyperlink r:id="rId37196ac6267a1cb70" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.science.org/doi/10.1126/science.134.3477.468</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3997,81 +3997,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 318–330. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61076aab9efc116e7" w:history="1">
+      <w:hyperlink r:id="rId61476ac6267a1cc00" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/cjr50c-01</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Schwandt J (2006) Management guide for spruce broom rust. USDA Forest Service, 2 pp.  Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16116aab9efc1171e" w:history="1">
+      <w:hyperlink r:id="rId21246ac6267a1cc3a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187557.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4175,51 +4175,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">90</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 244–257. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57416aab9efc1183c" w:history="1">
+      <w:hyperlink r:id="rId16976ac6267a1cd3a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2307/3761300</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4323,51 +4323,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA Journal 2018, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 5355, 20 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86236aab9efc1195b" w:history="1">
+      <w:hyperlink r:id="rId74476ac6267a1ce37" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5355</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4433,51 +4433,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chrysomyxa arctostaphyli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44156aab9efc11a17" w:history="1">
+      <w:hyperlink r:id="rId86926ac6267a1cefa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4628,81 +4628,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (1979) EPPO Data Sheet on Quarantine Organisms no 8: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chrysomyxa arctostaphyli. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin 9(2), 39-43. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65456aab9efc11b9e" w:history="1">
+      <w:hyperlink r:id="rId19886ac6267a1d04b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1979.tb02449.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="33755904" name="name18846aab9efc11dc0" descr="eu_funding_250.png"/>
+            <wp:docPr id="38725291" name="name16936ac6267a1d0d4" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId85796aab9efc11dbf" cstate="print"/>
+                    <a:blip r:embed="rId99086ac6267a1d0d3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4800,137 +4800,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="48728972">
+  <w:abstractNum w:abstractNumId="56788781">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="36074208">
+    <w:lvl w:ilvl="0" w:tplc="57382326">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="36074208" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="57382326" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="36074208" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="57382326" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="36074208" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="57382326" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="36074208" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="57382326" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="36074208" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="57382326" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="36074208" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="57382326" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="36074208" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="57382326" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="36074208" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="57382326" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48728971">
+  <w:abstractNum w:abstractNumId="56788780">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="59577027">
+    <w:lvl w:ilvl="0" w:tplc="98125300">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5682,55 +5682,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="48728971">
-    <w:abstractNumId w:val="48728971"/>
+  <w:num w:numId="56788780">
+    <w:abstractNumId w:val="56788780"/>
   </w:num>
-  <w:num w:numId="48728972">
-    <w:abstractNumId w:val="48728972"/>
+  <w:num w:numId="56788781">
+    <w:abstractNumId w:val="56788781"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17280,51 +17280,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId707707043" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId101170780" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId95366aab9efc0e8c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHMYAR/" TargetMode="External"/><Relationship Id="rId41756aab9efc0e92b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHMYAR/categorization" TargetMode="External"/><Relationship Id="rId54886aab9efc0eb49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHMYAR/photos" TargetMode="External"/><Relationship Id="rId96726aab9efc1122b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.calflora.org/" TargetMode="External"/><Relationship Id="rId79996aab9efc11292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://central.bac-lac.gc.ca/.item?id=NQ59573&amp;op=pdf&amp;app=Library&amp;is_thesis=1&amp;oclc_number=1007094116" TargetMode="External"/><Relationship Id="rId50736aab9efc11309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12503" TargetMode="External"/><Relationship Id="rId93916aab9efc1133c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM1/%20" TargetMode="External"/><Relationship Id="rId86096aab9efc113fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3852/10-426%20" TargetMode="External"/><Relationship Id="rId45766aab9efc11432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/detail/r10/forest-grasslandhealth/?cid=fsbdev2_038391" TargetMode="External"/><Relationship Id="rId35456aab9efc114ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3624881" TargetMode="External"/><Relationship Id="rId45576aab9efc115a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00275514.1942.12020932" TargetMode="External"/><Relationship Id="rId17006aab9efc11625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/10.1126/science.134.3477.468" TargetMode="External"/><Relationship Id="rId61076aab9efc116e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/cjr50c-01" TargetMode="External"/><Relationship Id="rId16116aab9efc1171e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187557.pdf" TargetMode="External"/><Relationship Id="rId57416aab9efc1183c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3761300" TargetMode="External"/><Relationship Id="rId86236aab9efc1195b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5355" TargetMode="External"/><Relationship Id="rId44156aab9efc11a17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId65456aab9efc11b9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1979.tb02449.x" TargetMode="External"/><Relationship Id="rId31886aab9efc0ea19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31886aab9efc0ea19.jpg"/><Relationship Id="rId14156aab9efc10227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14156aab9efc10227.jpg"/><Relationship Id="rId85796aab9efc11dbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85796aab9efc11dbf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId617866861" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId641803791" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId42706ac6267a19fef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHMYAR/" TargetMode="External"/><Relationship Id="rId46686ac6267a1a058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHMYAR/categorization" TargetMode="External"/><Relationship Id="rId96456ac6267a1ab12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHMYAR/photos" TargetMode="External"/><Relationship Id="rId56056ac6267a1c795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.calflora.org/" TargetMode="External"/><Relationship Id="rId21796ac6267a1c7fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://central.bac-lac.gc.ca/.item?id=NQ59573&amp;op=pdf&amp;app=Library&amp;is_thesis=1&amp;oclc_number=1007094116" TargetMode="External"/><Relationship Id="rId10126ac6267a1c871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12503" TargetMode="External"/><Relationship Id="rId13026ac6267a1c8a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM1/%20" TargetMode="External"/><Relationship Id="rId69296ac6267a1c97c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3852/10-426%20" TargetMode="External"/><Relationship Id="rId27366ac6267a1c9b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/detail/r10/forest-grasslandhealth/?cid=fsbdev2_038391" TargetMode="External"/><Relationship Id="rId63736ac6267a1ca6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3624881" TargetMode="External"/><Relationship Id="rId19706ac6267a1caff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00275514.1942.12020932" TargetMode="External"/><Relationship Id="rId37196ac6267a1cb70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/10.1126/science.134.3477.468" TargetMode="External"/><Relationship Id="rId61476ac6267a1cc00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/cjr50c-01" TargetMode="External"/><Relationship Id="rId21246ac6267a1cc3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187557.pdf" TargetMode="External"/><Relationship Id="rId16976ac6267a1cd3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3761300" TargetMode="External"/><Relationship Id="rId74476ac6267a1ce37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5355" TargetMode="External"/><Relationship Id="rId86926ac6267a1cefa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId19886ac6267a1d04b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1979.tb02449.x" TargetMode="External"/><Relationship Id="rId61946ac6267a1a81a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61946ac6267a1a81a.jpg"/><Relationship Id="rId45066ac6267a1b9b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45066ac6267a1b9b6.jpg"/><Relationship Id="rId99086ac6267a1d0d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99086ac6267a1d0d3.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>