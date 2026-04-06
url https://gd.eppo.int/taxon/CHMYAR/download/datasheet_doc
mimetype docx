--- v7 (2026-03-16)
+++ v8 (2026-04-06)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Arthur &amp; Kern</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> broom rust of spruce, common yellow witches' broom rust</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393069b825e8ba0ee" w:history="1">
+            <w:hyperlink r:id="rId691669d39f40138ee" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575169b825e8ba16f" w:history="1">
+            <w:hyperlink r:id="rId654969d39f4013959" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CHMYAR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="69428664" name="name790469b825e8ba705" descr="385.jpg"/>
+                  <wp:docPr id="16833568" name="name254669d39f4013fa0" descr="385.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="385.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId102669b825e8ba704" cstate="print"/>
+                          <a:blip r:embed="rId555769d39f4013f9f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId459569b825e8ba88c" w:history="1">
+            <w:hyperlink r:id="rId342869d39f4014106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1477,63 +1477,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Arctostaphylos</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, occur together (Crane, 2000). In Canada, the pathogen is widespread (Alberta, British Columbia, Manitoba, New Brunswick, Newfoundland, Northwest Territories, Nova Scotia, Ontario, Quebec, Saskatchewan, and Yukon). In the USA, it is present in the northern and western states (Alaska, Arizona, Colorado, Idaho, Maine, Michigan, Montana, New Mexico, New York, Oregon, South Dakota, Utah, Washington, Wisconsin, and Wyoming). The pathogen has not been reported in Europe and in the EPPO region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="24282137" name="name870069b825e8bbd3f" descr="CHMYAR_distribution_map.jpg"/>
+            <wp:docPr id="92033288" name="name847169d39f4015515" descr="CHMYAR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CHMYAR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId650769b825e8bbd3d" cstate="print"/>
+                    <a:blip r:embed="rId751669d39f4015511" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3320,51 +3320,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 9–18.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Calflora (2023) Information on Californian plants for education, research and conservation, with data contributed by public and private institutions and individuals, including the Consortium of California Herbaria. Berkeley, California, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId774069b825e8bcc35" w:history="1">
+      <w:hyperlink r:id="rId361569d39f4016319" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.calflora.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed on 21 August 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3379,51 +3379,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crane PE (2000) Systematics and biology of the genus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chrysomyxa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Uredinales). A thesis submitted to the Faculty of Graduate Studies and Research in partial fulfillment of the requirements for the degree of Doctor of Philosophy. Edmonton, Alberta: University of Alberta, 266 p. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId785669b825e8bcca6" w:history="1">
+      <w:hyperlink r:id="rId847369d39f401637f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://central.bac-lac.gc.ca/.item?id=NQ59573&amp;op=pdf&amp;app=Library&amp;is_thesis=1&amp;oclc_number=1007094116</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3449,81 +3449,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 463–494. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId997169b825e8bcd33" w:history="1">
+      <w:hyperlink r:id="rId496669d39f40163f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12503</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Global Database page on EPPO A1 and A2 lists of pests recommended for regulation as quarantine pests. PM 1/002(30). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId491869b825e8bcd68" w:history="1">
+      <w:hyperlink r:id="rId985269d39f4016425" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM1/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
@@ -3598,81 +3598,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1250–1266. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId441969b825e8bce56" w:history="1">
+      <w:hyperlink r:id="rId349369d39f40164e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3852/10-426</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hennon PE &amp; Trummer L (2001) Spruce broom rust. USDA Forest Service Leaflet R10-TP-100. USDA Forest Service, Anchorage, Alaska, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId245869b825e8bce9f" w:history="1">
+      <w:hyperlink r:id="rId261469d39f4016518" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/detail/r10/forest-grasslandhealth/?cid=fsbdev2_038391</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
@@ -3747,51 +3747,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 190–201. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId220569b825e8bcf92" w:history="1">
+      <w:hyperlink r:id="rId438269d39f40165ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2307/3624881</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3837,51 +3837,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 606–627 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId756969b825e8bd02b" w:history="1">
+      <w:hyperlink r:id="rId289069d39f401667e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00275514.1942.12020932</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3907,51 +3907,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">134</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 468–469. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId363969b825e8bd09e" w:history="1">
+      <w:hyperlink r:id="rId706669d39f40166ef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.science.org/doi/10.1126/science.134.3477.468</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3997,81 +3997,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 318–330. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId420569b825e8bd140" w:history="1">
+      <w:hyperlink r:id="rId407469d39f4016794" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/cjr50c-01</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Schwandt J (2006) Management guide for spruce broom rust. USDA Forest Service, 2 pp.  Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId339069b825e8bd174" w:history="1">
+      <w:hyperlink r:id="rId717269d39f40167ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187557.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4175,51 +4175,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">90</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 244–257. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId961569b825e8bd264" w:history="1">
+      <w:hyperlink r:id="rId502969d39f40168b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2307/3761300</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4323,51 +4323,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA Journal 2018, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 5355, 20 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId191469b825e8bd35e" w:history="1">
+      <w:hyperlink r:id="rId428469d39f40169c0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5355</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4433,51 +4433,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chrysomyxa arctostaphyli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId440869b825e8bd41a" w:history="1">
+      <w:hyperlink r:id="rId390469d39f4016a77" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4628,81 +4628,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (1979) EPPO Data Sheet on Quarantine Organisms no 8: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chrysomyxa arctostaphyli. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin 9(2), 39-43. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId800769b825e8bd5ba" w:history="1">
+      <w:hyperlink r:id="rId435469d39f4016bc6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1979.tb02449.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="63033054" name="name312569b825e8bd64f" descr="eu_funding_250.png"/>
+            <wp:docPr id="13087534" name="name656369d39f4016c48" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId128869b825e8bd64d" cstate="print"/>
+                    <a:blip r:embed="rId654069d39f4016c46" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4800,137 +4800,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="38380264">
+  <w:abstractNum w:abstractNumId="78440001">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="78012110">
+    <w:lvl w:ilvl="0" w:tplc="58145235">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="78012110" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="58145235" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="78012110" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="58145235" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="78012110" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="58145235" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="78012110" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="58145235" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="78012110" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="58145235" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="78012110" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="58145235" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="78012110" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="58145235" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="78012110" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="58145235" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38380263">
+  <w:abstractNum w:abstractNumId="78440000">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="68692696">
+    <w:lvl w:ilvl="0" w:tplc="31303128">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5682,55 +5682,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="38380263">
-    <w:abstractNumId w:val="38380263"/>
+  <w:num w:numId="78440000">
+    <w:abstractNumId w:val="78440000"/>
   </w:num>
-  <w:num w:numId="38380264">
-    <w:abstractNumId w:val="38380264"/>
+  <w:num w:numId="78440001">
+    <w:abstractNumId w:val="78440001"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17280,51 +17280,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId593201384" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId513359352" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId393069b825e8ba0ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHMYAR/" TargetMode="External"/><Relationship Id="rId575169b825e8ba16f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHMYAR/categorization" TargetMode="External"/><Relationship Id="rId459569b825e8ba88c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHMYAR/photos" TargetMode="External"/><Relationship Id="rId774069b825e8bcc35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.calflora.org/" TargetMode="External"/><Relationship Id="rId785669b825e8bcca6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://central.bac-lac.gc.ca/.item?id=NQ59573&amp;op=pdf&amp;app=Library&amp;is_thesis=1&amp;oclc_number=1007094116" TargetMode="External"/><Relationship Id="rId997169b825e8bcd33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12503" TargetMode="External"/><Relationship Id="rId491869b825e8bcd68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM1/%20" TargetMode="External"/><Relationship Id="rId441969b825e8bce56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3852/10-426%20" TargetMode="External"/><Relationship Id="rId245869b825e8bce9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/detail/r10/forest-grasslandhealth/?cid=fsbdev2_038391" TargetMode="External"/><Relationship Id="rId220569b825e8bcf92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3624881" TargetMode="External"/><Relationship Id="rId756969b825e8bd02b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00275514.1942.12020932" TargetMode="External"/><Relationship Id="rId363969b825e8bd09e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/10.1126/science.134.3477.468" TargetMode="External"/><Relationship Id="rId420569b825e8bd140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/cjr50c-01" TargetMode="External"/><Relationship Id="rId339069b825e8bd174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187557.pdf" TargetMode="External"/><Relationship Id="rId961569b825e8bd264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3761300" TargetMode="External"/><Relationship Id="rId191469b825e8bd35e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5355" TargetMode="External"/><Relationship Id="rId440869b825e8bd41a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId800769b825e8bd5ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1979.tb02449.x" TargetMode="External"/><Relationship Id="rId102669b825e8ba704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId102669b825e8ba704.jpg"/><Relationship Id="rId650769b825e8bbd3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId650769b825e8bbd3d.jpg"/><Relationship Id="rId128869b825e8bd64d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId128869b825e8bd64d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId198577744" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId182966577" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId691669d39f40138ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHMYAR/" TargetMode="External"/><Relationship Id="rId654969d39f4013959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHMYAR/categorization" TargetMode="External"/><Relationship Id="rId342869d39f4014106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHMYAR/photos" TargetMode="External"/><Relationship Id="rId361569d39f4016319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.calflora.org/" TargetMode="External"/><Relationship Id="rId847369d39f401637f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://central.bac-lac.gc.ca/.item?id=NQ59573&amp;op=pdf&amp;app=Library&amp;is_thesis=1&amp;oclc_number=1007094116" TargetMode="External"/><Relationship Id="rId496669d39f40163f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12503" TargetMode="External"/><Relationship Id="rId985269d39f4016425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM1/%20" TargetMode="External"/><Relationship Id="rId349369d39f40164e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3852/10-426%20" TargetMode="External"/><Relationship Id="rId261469d39f4016518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/detail/r10/forest-grasslandhealth/?cid=fsbdev2_038391" TargetMode="External"/><Relationship Id="rId438269d39f40165ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3624881" TargetMode="External"/><Relationship Id="rId289069d39f401667e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00275514.1942.12020932" TargetMode="External"/><Relationship Id="rId706669d39f40166ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/10.1126/science.134.3477.468" TargetMode="External"/><Relationship Id="rId407469d39f4016794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/cjr50c-01" TargetMode="External"/><Relationship Id="rId717269d39f40167ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187557.pdf" TargetMode="External"/><Relationship Id="rId502969d39f40168b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3761300" TargetMode="External"/><Relationship Id="rId428469d39f40169c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5355" TargetMode="External"/><Relationship Id="rId390469d39f4016a77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId435469d39f4016bc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1979.tb02449.x" TargetMode="External"/><Relationship Id="rId555769d39f4013f9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId555769d39f4013f9f.jpg"/><Relationship Id="rId751669d39f4015511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId751669d39f4015511.jpg"/><Relationship Id="rId654069d39f4016c46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId654069d39f4016c46.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>