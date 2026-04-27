--- v8 (2026-04-06)
+++ v9 (2026-04-27)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Arthur &amp; Kern</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> broom rust of spruce, common yellow witches' broom rust</w:t>
             </w:r>
-            <w:hyperlink r:id="rId691669d39f40138ee" w:history="1">
+            <w:hyperlink r:id="rId538769efdbcc9f657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId654969d39f4013959" w:history="1">
+            <w:hyperlink r:id="rId323969efdbcc9f6bf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CHMYAR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="16833568" name="name254669d39f4013fa0" descr="385.jpg"/>
+                  <wp:docPr id="84944687" name="name455869efdbcc9fd1f" descr="385.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="385.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId555769d39f4013f9f" cstate="print"/>
+                          <a:blip r:embed="rId200969efdbcc9fd1d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId342869d39f4014106" w:history="1">
+            <w:hyperlink r:id="rId577969efdbcc9fe78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1477,63 +1477,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Arctostaphylos</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, occur together (Crane, 2000). In Canada, the pathogen is widespread (Alberta, British Columbia, Manitoba, New Brunswick, Newfoundland, Northwest Territories, Nova Scotia, Ontario, Quebec, Saskatchewan, and Yukon). In the USA, it is present in the northern and western states (Alaska, Arizona, Colorado, Idaho, Maine, Michigan, Montana, New Mexico, New York, Oregon, South Dakota, Utah, Washington, Wisconsin, and Wyoming). The pathogen has not been reported in Europe and in the EPPO region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="92033288" name="name847169d39f4015515" descr="CHMYAR_distribution_map.jpg"/>
+            <wp:docPr id="61514625" name="name102169efdbcca14fd" descr="CHMYAR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CHMYAR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId751669d39f4015511" cstate="print"/>
+                    <a:blip r:embed="rId357469efdbcca14fa" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3320,51 +3320,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 9–18.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Calflora (2023) Information on Californian plants for education, research and conservation, with data contributed by public and private institutions and individuals, including the Consortium of California Herbaria. Berkeley, California, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId361569d39f4016319" w:history="1">
+      <w:hyperlink r:id="rId963469efdbcca228a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.calflora.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed on 21 August 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3379,51 +3379,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crane PE (2000) Systematics and biology of the genus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chrysomyxa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Uredinales). A thesis submitted to the Faculty of Graduate Studies and Research in partial fulfillment of the requirements for the degree of Doctor of Philosophy. Edmonton, Alberta: University of Alberta, 266 p. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId847369d39f401637f" w:history="1">
+      <w:hyperlink r:id="rId169069efdbcca22ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://central.bac-lac.gc.ca/.item?id=NQ59573&amp;op=pdf&amp;app=Library&amp;is_thesis=1&amp;oclc_number=1007094116</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3449,81 +3449,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 463–494. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId496669d39f40163f3" w:history="1">
+      <w:hyperlink r:id="rId539169efdbcca2361" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12503</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Global Database page on EPPO A1 and A2 lists of pests recommended for regulation as quarantine pests. PM 1/002(30). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId985269d39f4016425" w:history="1">
+      <w:hyperlink r:id="rId259269efdbcca2393" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM1/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
@@ -3598,81 +3598,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1250–1266. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId349369d39f40164e5" w:history="1">
+      <w:hyperlink r:id="rId323669efdbcca2451" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3852/10-426</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hennon PE &amp; Trummer L (2001) Spruce broom rust. USDA Forest Service Leaflet R10-TP-100. USDA Forest Service, Anchorage, Alaska, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId261469d39f4016518" w:history="1">
+      <w:hyperlink r:id="rId388869efdbcca2483" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/detail/r10/forest-grasslandhealth/?cid=fsbdev2_038391</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
@@ -3747,51 +3747,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 190–201. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId438269d39f40165ec" w:history="1">
+      <w:hyperlink r:id="rId938269efdbcca253b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2307/3624881</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3837,51 +3837,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 606–627 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId289069d39f401667e" w:history="1">
+      <w:hyperlink r:id="rId483469efdbcca25c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00275514.1942.12020932</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3907,51 +3907,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">134</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 468–469. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId706669d39f40166ef" w:history="1">
+      <w:hyperlink r:id="rId673669efdbcca2636" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.science.org/doi/10.1126/science.134.3477.468</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3997,81 +3997,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 318–330. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId407469d39f4016794" w:history="1">
+      <w:hyperlink r:id="rId586169efdbcca26c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/cjr50c-01</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Schwandt J (2006) Management guide for spruce broom rust. USDA Forest Service, 2 pp.  Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId717269d39f40167ca" w:history="1">
+      <w:hyperlink r:id="rId205369efdbcca26f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187557.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4175,51 +4175,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">90</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 244–257. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId502969d39f40168b8" w:history="1">
+      <w:hyperlink r:id="rId946369efdbcca2828" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2307/3761300</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4323,51 +4323,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA Journal 2018, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 5355, 20 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId428469d39f40169c0" w:history="1">
+      <w:hyperlink r:id="rId763769efdbcca2ced" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5355</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4433,51 +4433,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chrysomyxa arctostaphyli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId390469d39f4016a77" w:history="1">
+      <w:hyperlink r:id="rId131069efdbcca2dbb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4628,81 +4628,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (1979) EPPO Data Sheet on Quarantine Organisms no 8: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chrysomyxa arctostaphyli. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin 9(2), 39-43. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId435469d39f4016bc6" w:history="1">
+      <w:hyperlink r:id="rId678669efdbcca2fc9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1979.tb02449.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="13087534" name="name656369d39f4016c48" descr="eu_funding_250.png"/>
+            <wp:docPr id="32897097" name="name503869efdbcca305e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId654069d39f4016c46" cstate="print"/>
+                    <a:blip r:embed="rId296869efdbcca305d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4800,137 +4800,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="78440001">
+  <w:abstractNum w:abstractNumId="42260002">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="58145235">
+    <w:lvl w:ilvl="0" w:tplc="95399977">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="58145235" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="95399977" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="58145235" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="95399977" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="58145235" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="95399977" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="58145235" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="95399977" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="58145235" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="95399977" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="58145235" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="95399977" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="58145235" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="95399977" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="58145235" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="95399977" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="78440000">
+  <w:abstractNum w:abstractNumId="42260001">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="31303128">
+    <w:lvl w:ilvl="0" w:tplc="77491751">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5682,55 +5682,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="78440000">
-    <w:abstractNumId w:val="78440000"/>
+  <w:num w:numId="42260001">
+    <w:abstractNumId w:val="42260001"/>
   </w:num>
-  <w:num w:numId="78440001">
-    <w:abstractNumId w:val="78440001"/>
+  <w:num w:numId="42260002">
+    <w:abstractNumId w:val="42260002"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17280,51 +17280,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId198577744" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId182966577" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId691669d39f40138ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHMYAR/" TargetMode="External"/><Relationship Id="rId654969d39f4013959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHMYAR/categorization" TargetMode="External"/><Relationship Id="rId342869d39f4014106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHMYAR/photos" TargetMode="External"/><Relationship Id="rId361569d39f4016319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.calflora.org/" TargetMode="External"/><Relationship Id="rId847369d39f401637f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://central.bac-lac.gc.ca/.item?id=NQ59573&amp;op=pdf&amp;app=Library&amp;is_thesis=1&amp;oclc_number=1007094116" TargetMode="External"/><Relationship Id="rId496669d39f40163f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12503" TargetMode="External"/><Relationship Id="rId985269d39f4016425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM1/%20" TargetMode="External"/><Relationship Id="rId349369d39f40164e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3852/10-426%20" TargetMode="External"/><Relationship Id="rId261469d39f4016518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/detail/r10/forest-grasslandhealth/?cid=fsbdev2_038391" TargetMode="External"/><Relationship Id="rId438269d39f40165ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3624881" TargetMode="External"/><Relationship Id="rId289069d39f401667e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00275514.1942.12020932" TargetMode="External"/><Relationship Id="rId706669d39f40166ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/10.1126/science.134.3477.468" TargetMode="External"/><Relationship Id="rId407469d39f4016794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/cjr50c-01" TargetMode="External"/><Relationship Id="rId717269d39f40167ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187557.pdf" TargetMode="External"/><Relationship Id="rId502969d39f40168b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3761300" TargetMode="External"/><Relationship Id="rId428469d39f40169c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5355" TargetMode="External"/><Relationship Id="rId390469d39f4016a77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId435469d39f4016bc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1979.tb02449.x" TargetMode="External"/><Relationship Id="rId555769d39f4013f9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId555769d39f4013f9f.jpg"/><Relationship Id="rId751669d39f4015511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId751669d39f4015511.jpg"/><Relationship Id="rId654069d39f4016c46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId654069d39f4016c46.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId741541397" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId436564618" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId538769efdbcc9f657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHMYAR/" TargetMode="External"/><Relationship Id="rId323969efdbcc9f6bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHMYAR/categorization" TargetMode="External"/><Relationship Id="rId577969efdbcc9fe78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHMYAR/photos" TargetMode="External"/><Relationship Id="rId963469efdbcca228a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.calflora.org/" TargetMode="External"/><Relationship Id="rId169069efdbcca22ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://central.bac-lac.gc.ca/.item?id=NQ59573&amp;op=pdf&amp;app=Library&amp;is_thesis=1&amp;oclc_number=1007094116" TargetMode="External"/><Relationship Id="rId539169efdbcca2361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12503" TargetMode="External"/><Relationship Id="rId259269efdbcca2393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM1/%20" TargetMode="External"/><Relationship Id="rId323669efdbcca2451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3852/10-426%20" TargetMode="External"/><Relationship Id="rId388869efdbcca2483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/detail/r10/forest-grasslandhealth/?cid=fsbdev2_038391" TargetMode="External"/><Relationship Id="rId938269efdbcca253b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3624881" TargetMode="External"/><Relationship Id="rId483469efdbcca25c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00275514.1942.12020932" TargetMode="External"/><Relationship Id="rId673669efdbcca2636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/10.1126/science.134.3477.468" TargetMode="External"/><Relationship Id="rId586169efdbcca26c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/cjr50c-01" TargetMode="External"/><Relationship Id="rId205369efdbcca26f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187557.pdf" TargetMode="External"/><Relationship Id="rId946369efdbcca2828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3761300" TargetMode="External"/><Relationship Id="rId763769efdbcca2ced" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5355" TargetMode="External"/><Relationship Id="rId131069efdbcca2dbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId678669efdbcca2fc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1979.tb02449.x" TargetMode="External"/><Relationship Id="rId200969efdbcc9fd1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId200969efdbcc9fd1d.jpg"/><Relationship Id="rId357469efdbcca14fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId357469efdbcca14fa.jpg"/><Relationship Id="rId296869efdbcca305d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId296869efdbcca305d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>