--- v9 (2026-04-27)
+++ v10 (2026-05-18)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Arthur &amp; Kern</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> broom rust of spruce, common yellow witches' broom rust</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538769efdbcc9f657" w:history="1">
+            <w:hyperlink r:id="rId80916a0af20d39fe7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323969efdbcc9f6bf" w:history="1">
+            <w:hyperlink r:id="rId30936a0af20d3a050" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CHMYAR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="84944687" name="name455869efdbcc9fd1f" descr="385.jpg"/>
+                  <wp:docPr id="89161120" name="name57376a0af20d3a104" descr="385.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="385.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId200969efdbcc9fd1d" cstate="print"/>
+                          <a:blip r:embed="rId92866a0af20d3a103" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId577969efdbcc9fe78" w:history="1">
+            <w:hyperlink r:id="rId83416a0af20d3a236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1477,63 +1477,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Arctostaphylos</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, occur together (Crane, 2000). In Canada, the pathogen is widespread (Alberta, British Columbia, Manitoba, New Brunswick, Newfoundland, Northwest Territories, Nova Scotia, Ontario, Quebec, Saskatchewan, and Yukon). In the USA, it is present in the northern and western states (Alaska, Arizona, Colorado, Idaho, Maine, Michigan, Montana, New Mexico, New York, Oregon, South Dakota, Utah, Washington, Wisconsin, and Wyoming). The pathogen has not been reported in Europe and in the EPPO region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="61514625" name="name102169efdbcca14fd" descr="CHMYAR_distribution_map.jpg"/>
+            <wp:docPr id="353883" name="name28596a0af20d3b6e4" descr="CHMYAR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CHMYAR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId357469efdbcca14fa" cstate="print"/>
+                    <a:blip r:embed="rId76926a0af20d3b6e1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3320,51 +3320,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 9–18.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Calflora (2023) Information on Californian plants for education, research and conservation, with data contributed by public and private institutions and individuals, including the Consortium of California Herbaria. Berkeley, California, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId963469efdbcca228a" w:history="1">
+      <w:hyperlink r:id="rId72676a0af20d3c550" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.calflora.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed on 21 August 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3379,51 +3379,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crane PE (2000) Systematics and biology of the genus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chrysomyxa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Uredinales). A thesis submitted to the Faculty of Graduate Studies and Research in partial fulfillment of the requirements for the degree of Doctor of Philosophy. Edmonton, Alberta: University of Alberta, 266 p. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId169069efdbcca22ee" w:history="1">
+      <w:hyperlink r:id="rId54196a0af20d3c5b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://central.bac-lac.gc.ca/.item?id=NQ59573&amp;op=pdf&amp;app=Library&amp;is_thesis=1&amp;oclc_number=1007094116</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3449,81 +3449,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 463–494. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId539169efdbcca2361" w:history="1">
+      <w:hyperlink r:id="rId13626a0af20d3c628" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12503</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Global Database page on EPPO A1 and A2 lists of pests recommended for regulation as quarantine pests. PM 1/002(30). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId259269efdbcca2393" w:history="1">
+      <w:hyperlink r:id="rId32636a0af20d3c65a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM1/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
@@ -3598,81 +3598,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1250–1266. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId323669efdbcca2451" w:history="1">
+      <w:hyperlink r:id="rId97626a0af20d3c716" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3852/10-426</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hennon PE &amp; Trummer L (2001) Spruce broom rust. USDA Forest Service Leaflet R10-TP-100. USDA Forest Service, Anchorage, Alaska, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId388869efdbcca2483" w:history="1">
+      <w:hyperlink r:id="rId61036a0af20d3c748" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/detail/r10/forest-grasslandhealth/?cid=fsbdev2_038391</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
@@ -3747,51 +3747,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 190–201. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId938269efdbcca253b" w:history="1">
+      <w:hyperlink r:id="rId86766a0af20d3c801" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2307/3624881</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3837,51 +3837,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 606–627 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId483469efdbcca25c8" w:history="1">
+      <w:hyperlink r:id="rId21586a0af20d3c8a7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00275514.1942.12020932</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3907,51 +3907,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">134</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 468–469. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId673669efdbcca2636" w:history="1">
+      <w:hyperlink r:id="rId66266a0af20d3c91a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.science.org/doi/10.1126/science.134.3477.468</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3997,81 +3997,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 318–330. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId586169efdbcca26c2" w:history="1">
+      <w:hyperlink r:id="rId35516a0af20d3c9a7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/cjr50c-01</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Schwandt J (2006) Management guide for spruce broom rust. USDA Forest Service, 2 pp.  Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId205369efdbcca26f3" w:history="1">
+      <w:hyperlink r:id="rId94386a0af20d3c9d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187557.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4175,51 +4175,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">90</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 244–257. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId946369efdbcca2828" w:history="1">
+      <w:hyperlink r:id="rId34066a0af20d3cac0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2307/3761300</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4323,51 +4323,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA Journal 2018, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 5355, 20 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId763769efdbcca2ced" w:history="1">
+      <w:hyperlink r:id="rId45686a0af20d3cbc0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5355</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4433,51 +4433,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chrysomyxa arctostaphyli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId131069efdbcca2dbb" w:history="1">
+      <w:hyperlink r:id="rId62766a0af20d3cc77" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4628,81 +4628,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (1979) EPPO Data Sheet on Quarantine Organisms no 8: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chrysomyxa arctostaphyli. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin 9(2), 39-43. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId678669efdbcca2fc9" w:history="1">
+      <w:hyperlink r:id="rId17146a0af20d3cdbd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1979.tb02449.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="32897097" name="name503869efdbcca305e" descr="eu_funding_250.png"/>
+            <wp:docPr id="95579065" name="name26216a0af20d3ce1c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId296869efdbcca305d" cstate="print"/>
+                    <a:blip r:embed="rId34586a0af20d3ce1b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4800,137 +4800,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="42260002">
+  <w:abstractNum w:abstractNumId="42399913">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="95399977">
+    <w:lvl w:ilvl="0" w:tplc="52854129">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="95399977" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="52854129" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="95399977" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="52854129" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="95399977" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="52854129" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="95399977" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="52854129" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="95399977" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="52854129" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="95399977" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="52854129" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="95399977" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="52854129" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="95399977" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="52854129" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42260001">
+  <w:abstractNum w:abstractNumId="42399912">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="77491751">
+    <w:lvl w:ilvl="0" w:tplc="75443122">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5682,55 +5682,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="42260001">
-    <w:abstractNumId w:val="42260001"/>
+  <w:num w:numId="42399912">
+    <w:abstractNumId w:val="42399912"/>
   </w:num>
-  <w:num w:numId="42260002">
-    <w:abstractNumId w:val="42260002"/>
+  <w:num w:numId="42399913">
+    <w:abstractNumId w:val="42399913"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17280,51 +17280,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId741541397" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId436564618" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId538769efdbcc9f657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHMYAR/" TargetMode="External"/><Relationship Id="rId323969efdbcc9f6bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHMYAR/categorization" TargetMode="External"/><Relationship Id="rId577969efdbcc9fe78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHMYAR/photos" TargetMode="External"/><Relationship Id="rId963469efdbcca228a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.calflora.org/" TargetMode="External"/><Relationship Id="rId169069efdbcca22ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://central.bac-lac.gc.ca/.item?id=NQ59573&amp;op=pdf&amp;app=Library&amp;is_thesis=1&amp;oclc_number=1007094116" TargetMode="External"/><Relationship Id="rId539169efdbcca2361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12503" TargetMode="External"/><Relationship Id="rId259269efdbcca2393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM1/%20" TargetMode="External"/><Relationship Id="rId323669efdbcca2451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3852/10-426%20" TargetMode="External"/><Relationship Id="rId388869efdbcca2483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/detail/r10/forest-grasslandhealth/?cid=fsbdev2_038391" TargetMode="External"/><Relationship Id="rId938269efdbcca253b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3624881" TargetMode="External"/><Relationship Id="rId483469efdbcca25c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00275514.1942.12020932" TargetMode="External"/><Relationship Id="rId673669efdbcca2636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/10.1126/science.134.3477.468" TargetMode="External"/><Relationship Id="rId586169efdbcca26c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/cjr50c-01" TargetMode="External"/><Relationship Id="rId205369efdbcca26f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187557.pdf" TargetMode="External"/><Relationship Id="rId946369efdbcca2828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3761300" TargetMode="External"/><Relationship Id="rId763769efdbcca2ced" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5355" TargetMode="External"/><Relationship Id="rId131069efdbcca2dbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId678669efdbcca2fc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1979.tb02449.x" TargetMode="External"/><Relationship Id="rId200969efdbcc9fd1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId200969efdbcc9fd1d.jpg"/><Relationship Id="rId357469efdbcca14fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId357469efdbcca14fa.jpg"/><Relationship Id="rId296869efdbcca305d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId296869efdbcca305d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId727396115" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId647967288" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId80916a0af20d39fe7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHMYAR/" TargetMode="External"/><Relationship Id="rId30936a0af20d3a050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHMYAR/categorization" TargetMode="External"/><Relationship Id="rId83416a0af20d3a236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHMYAR/photos" TargetMode="External"/><Relationship Id="rId72676a0af20d3c550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.calflora.org/" TargetMode="External"/><Relationship Id="rId54196a0af20d3c5b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://central.bac-lac.gc.ca/.item?id=NQ59573&amp;op=pdf&amp;app=Library&amp;is_thesis=1&amp;oclc_number=1007094116" TargetMode="External"/><Relationship Id="rId13626a0af20d3c628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12503" TargetMode="External"/><Relationship Id="rId32636a0af20d3c65a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM1/%20" TargetMode="External"/><Relationship Id="rId97626a0af20d3c716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3852/10-426%20" TargetMode="External"/><Relationship Id="rId61036a0af20d3c748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/detail/r10/forest-grasslandhealth/?cid=fsbdev2_038391" TargetMode="External"/><Relationship Id="rId86766a0af20d3c801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3624881" TargetMode="External"/><Relationship Id="rId21586a0af20d3c8a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00275514.1942.12020932" TargetMode="External"/><Relationship Id="rId66266a0af20d3c91a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/10.1126/science.134.3477.468" TargetMode="External"/><Relationship Id="rId35516a0af20d3c9a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/cjr50c-01" TargetMode="External"/><Relationship Id="rId94386a0af20d3c9d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187557.pdf" TargetMode="External"/><Relationship Id="rId34066a0af20d3cac0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3761300" TargetMode="External"/><Relationship Id="rId45686a0af20d3cbc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5355" TargetMode="External"/><Relationship Id="rId62766a0af20d3cc77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId17146a0af20d3cdbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1979.tb02449.x" TargetMode="External"/><Relationship Id="rId92866a0af20d3a103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92866a0af20d3a103.jpg"/><Relationship Id="rId76926a0af20d3b6e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76926a0af20d3b6e1.jpg"/><Relationship Id="rId34586a0af20d3ce1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34586a0af20d3ce1b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>