--- v10 (2026-05-18)
+++ v11 (2026-06-07)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Arthur &amp; Kern</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> broom rust of spruce, common yellow witches' broom rust</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80916a0af20d39fe7" w:history="1">
+            <w:hyperlink r:id="rId13226a25fd228c8fe" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30936a0af20d3a050" w:history="1">
+            <w:hyperlink r:id="rId30996a25fd228c966" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CHMYAR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="89161120" name="name57376a0af20d3a104" descr="385.jpg"/>
+                  <wp:docPr id="30926852" name="name32406a25fd228d0c1" descr="385.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="385.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId92866a0af20d3a103" cstate="print"/>
+                          <a:blip r:embed="rId10596a25fd228d0c0" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId83416a0af20d3a236" w:history="1">
+            <w:hyperlink r:id="rId96656a25fd228d1ec" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1477,63 +1477,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Arctostaphylos</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, occur together (Crane, 2000). In Canada, the pathogen is widespread (Alberta, British Columbia, Manitoba, New Brunswick, Newfoundland, Northwest Territories, Nova Scotia, Ontario, Quebec, Saskatchewan, and Yukon). In the USA, it is present in the northern and western states (Alaska, Arizona, Colorado, Idaho, Maine, Michigan, Montana, New Mexico, New York, Oregon, South Dakota, Utah, Washington, Wisconsin, and Wyoming). The pathogen has not been reported in Europe and in the EPPO region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="353883" name="name28596a0af20d3b6e4" descr="CHMYAR_distribution_map.jpg"/>
+            <wp:docPr id="43242348" name="name63496a25fd228e63d" descr="CHMYAR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CHMYAR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId76926a0af20d3b6e1" cstate="print"/>
+                    <a:blip r:embed="rId58016a25fd228e63b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3320,51 +3320,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 9–18.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Calflora (2023) Information on Californian plants for education, research and conservation, with data contributed by public and private institutions and individuals, including the Consortium of California Herbaria. Berkeley, California, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72676a0af20d3c550" w:history="1">
+      <w:hyperlink r:id="rId20326a25fd228f3de" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.calflora.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed on 21 August 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3379,51 +3379,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crane PE (2000) Systematics and biology of the genus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chrysomyxa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Uredinales). A thesis submitted to the Faculty of Graduate Studies and Research in partial fulfillment of the requirements for the degree of Doctor of Philosophy. Edmonton, Alberta: University of Alberta, 266 p. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54196a0af20d3c5b6" w:history="1">
+      <w:hyperlink r:id="rId22806a25fd228f443" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://central.bac-lac.gc.ca/.item?id=NQ59573&amp;op=pdf&amp;app=Library&amp;is_thesis=1&amp;oclc_number=1007094116</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3449,81 +3449,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 463–494. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13626a0af20d3c628" w:history="1">
+      <w:hyperlink r:id="rId59866a25fd228f4b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12503</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Global Database page on EPPO A1 and A2 lists of pests recommended for regulation as quarantine pests. PM 1/002(30). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32636a0af20d3c65a" w:history="1">
+      <w:hyperlink r:id="rId61106a25fd228f4ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM1/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
@@ -3598,81 +3598,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1250–1266. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97626a0af20d3c716" w:history="1">
+      <w:hyperlink r:id="rId50266a25fd228f5ae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3852/10-426</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hennon PE &amp; Trummer L (2001) Spruce broom rust. USDA Forest Service Leaflet R10-TP-100. USDA Forest Service, Anchorage, Alaska, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61036a0af20d3c748" w:history="1">
+      <w:hyperlink r:id="rId13946a25fd228f5e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/detail/r10/forest-grasslandhealth/?cid=fsbdev2_038391</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
@@ -3747,51 +3747,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 190–201. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86766a0af20d3c801" w:history="1">
+      <w:hyperlink r:id="rId77526a25fd228f69e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2307/3624881</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3837,51 +3837,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 606–627 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21586a0af20d3c8a7" w:history="1">
+      <w:hyperlink r:id="rId34916a25fd228f72e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00275514.1942.12020932</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3907,51 +3907,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">134</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 468–469. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66266a0af20d3c91a" w:history="1">
+      <w:hyperlink r:id="rId27176a25fd228f79d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.science.org/doi/10.1126/science.134.3477.468</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3997,81 +3997,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 318–330. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35516a0af20d3c9a7" w:history="1">
+      <w:hyperlink r:id="rId83536a25fd228f82d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/cjr50c-01</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Schwandt J (2006) Management guide for spruce broom rust. USDA Forest Service, 2 pp.  Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94386a0af20d3c9d8" w:history="1">
+      <w:hyperlink r:id="rId66476a25fd228f85f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187557.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4175,51 +4175,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">90</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 244–257. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34066a0af20d3cac0" w:history="1">
+      <w:hyperlink r:id="rId82806a25fd228f968" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2307/3761300</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4323,51 +4323,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA Journal 2018, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 5355, 20 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45686a0af20d3cbc0" w:history="1">
+      <w:hyperlink r:id="rId77676a25fd228fa6d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5355</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4433,51 +4433,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chrysomyxa arctostaphyli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62766a0af20d3cc77" w:history="1">
+      <w:hyperlink r:id="rId19236a25fd228fb26" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4628,81 +4628,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (1979) EPPO Data Sheet on Quarantine Organisms no 8: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chrysomyxa arctostaphyli. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin 9(2), 39-43. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17146a0af20d3cdbd" w:history="1">
+      <w:hyperlink r:id="rId36746a25fd228fc76" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1979.tb02449.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="95579065" name="name26216a0af20d3ce1c" descr="eu_funding_250.png"/>
+            <wp:docPr id="6963470" name="name72356a25fd228fcc9" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId34586a0af20d3ce1b" cstate="print"/>
+                    <a:blip r:embed="rId50876a25fd228fcc8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4800,137 +4800,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="42399913">
+  <w:abstractNum w:abstractNumId="62716146">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="52854129">
+    <w:lvl w:ilvl="0" w:tplc="34084617">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="52854129" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="34084617" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="52854129" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="34084617" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="52854129" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="34084617" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="52854129" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="34084617" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="52854129" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="34084617" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="52854129" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="34084617" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="52854129" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="34084617" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="52854129" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="34084617" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42399912">
+  <w:abstractNum w:abstractNumId="62716145">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="75443122">
+    <w:lvl w:ilvl="0" w:tplc="94624606">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5682,55 +5682,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="42399912">
-    <w:abstractNumId w:val="42399912"/>
+  <w:num w:numId="62716145">
+    <w:abstractNumId w:val="62716145"/>
   </w:num>
-  <w:num w:numId="42399913">
-    <w:abstractNumId w:val="42399913"/>
+  <w:num w:numId="62716146">
+    <w:abstractNumId w:val="62716146"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17280,51 +17280,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId727396115" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId647967288" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId80916a0af20d39fe7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHMYAR/" TargetMode="External"/><Relationship Id="rId30936a0af20d3a050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHMYAR/categorization" TargetMode="External"/><Relationship Id="rId83416a0af20d3a236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHMYAR/photos" TargetMode="External"/><Relationship Id="rId72676a0af20d3c550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.calflora.org/" TargetMode="External"/><Relationship Id="rId54196a0af20d3c5b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://central.bac-lac.gc.ca/.item?id=NQ59573&amp;op=pdf&amp;app=Library&amp;is_thesis=1&amp;oclc_number=1007094116" TargetMode="External"/><Relationship Id="rId13626a0af20d3c628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12503" TargetMode="External"/><Relationship Id="rId32636a0af20d3c65a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM1/%20" TargetMode="External"/><Relationship Id="rId97626a0af20d3c716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3852/10-426%20" TargetMode="External"/><Relationship Id="rId61036a0af20d3c748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/detail/r10/forest-grasslandhealth/?cid=fsbdev2_038391" TargetMode="External"/><Relationship Id="rId86766a0af20d3c801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3624881" TargetMode="External"/><Relationship Id="rId21586a0af20d3c8a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00275514.1942.12020932" TargetMode="External"/><Relationship Id="rId66266a0af20d3c91a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/10.1126/science.134.3477.468" TargetMode="External"/><Relationship Id="rId35516a0af20d3c9a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/cjr50c-01" TargetMode="External"/><Relationship Id="rId94386a0af20d3c9d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187557.pdf" TargetMode="External"/><Relationship Id="rId34066a0af20d3cac0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3761300" TargetMode="External"/><Relationship Id="rId45686a0af20d3cbc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5355" TargetMode="External"/><Relationship Id="rId62766a0af20d3cc77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId17146a0af20d3cdbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1979.tb02449.x" TargetMode="External"/><Relationship Id="rId92866a0af20d3a103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92866a0af20d3a103.jpg"/><Relationship Id="rId76926a0af20d3b6e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76926a0af20d3b6e1.jpg"/><Relationship Id="rId34586a0af20d3ce1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34586a0af20d3ce1b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId664069689" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId942708804" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId13226a25fd228c8fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHMYAR/" TargetMode="External"/><Relationship Id="rId30996a25fd228c966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHMYAR/categorization" TargetMode="External"/><Relationship Id="rId96656a25fd228d1ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHMYAR/photos" TargetMode="External"/><Relationship Id="rId20326a25fd228f3de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.calflora.org/" TargetMode="External"/><Relationship Id="rId22806a25fd228f443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://central.bac-lac.gc.ca/.item?id=NQ59573&amp;op=pdf&amp;app=Library&amp;is_thesis=1&amp;oclc_number=1007094116" TargetMode="External"/><Relationship Id="rId59866a25fd228f4b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12503" TargetMode="External"/><Relationship Id="rId61106a25fd228f4ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM1/%20" TargetMode="External"/><Relationship Id="rId50266a25fd228f5ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3852/10-426%20" TargetMode="External"/><Relationship Id="rId13946a25fd228f5e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/detail/r10/forest-grasslandhealth/?cid=fsbdev2_038391" TargetMode="External"/><Relationship Id="rId77526a25fd228f69e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3624881" TargetMode="External"/><Relationship Id="rId34916a25fd228f72e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00275514.1942.12020932" TargetMode="External"/><Relationship Id="rId27176a25fd228f79d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/10.1126/science.134.3477.468" TargetMode="External"/><Relationship Id="rId83536a25fd228f82d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/cjr50c-01" TargetMode="External"/><Relationship Id="rId66476a25fd228f85f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187557.pdf" TargetMode="External"/><Relationship Id="rId82806a25fd228f968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3761300" TargetMode="External"/><Relationship Id="rId77676a25fd228fa6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5355" TargetMode="External"/><Relationship Id="rId19236a25fd228fb26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId36746a25fd228fc76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1979.tb02449.x" TargetMode="External"/><Relationship Id="rId10596a25fd228d0c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10596a25fd228d0c0.jpg"/><Relationship Id="rId58016a25fd228e63b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58016a25fd228e63b.jpg"/><Relationship Id="rId50876a25fd228fcc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50876a25fd228fcc8.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>