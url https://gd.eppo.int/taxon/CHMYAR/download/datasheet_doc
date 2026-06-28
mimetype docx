--- v11 (2026-06-07)
+++ v12 (2026-06-28)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Arthur &amp; Kern</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> broom rust of spruce, common yellow witches' broom rust</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13226a25fd228c8fe" w:history="1">
+            <w:hyperlink r:id="rId58226a40c6a730a53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30996a25fd228c966" w:history="1">
+            <w:hyperlink r:id="rId49226a40c6a730ac4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CHMYAR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="30926852" name="name32406a25fd228d0c1" descr="385.jpg"/>
+                  <wp:docPr id="58600181" name="name89956a40c6a731072" descr="385.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="385.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId10596a25fd228d0c0" cstate="print"/>
+                          <a:blip r:embed="rId63446a40c6a731070" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId96656a25fd228d1ec" w:history="1">
+            <w:hyperlink r:id="rId12686a40c6a73115c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1477,63 +1477,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Arctostaphylos</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, occur together (Crane, 2000). In Canada, the pathogen is widespread (Alberta, British Columbia, Manitoba, New Brunswick, Newfoundland, Northwest Territories, Nova Scotia, Ontario, Quebec, Saskatchewan, and Yukon). In the USA, it is present in the northern and western states (Alaska, Arizona, Colorado, Idaho, Maine, Michigan, Montana, New Mexico, New York, Oregon, South Dakota, Utah, Washington, Wisconsin, and Wyoming). The pathogen has not been reported in Europe and in the EPPO region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="43242348" name="name63496a25fd228e63d" descr="CHMYAR_distribution_map.jpg"/>
+            <wp:docPr id="19599952" name="name15466a40c6a7324d5" descr="CHMYAR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CHMYAR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId58016a25fd228e63b" cstate="print"/>
+                    <a:blip r:embed="rId65666a40c6a7324d3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3320,51 +3320,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 9–18.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Calflora (2023) Information on Californian plants for education, research and conservation, with data contributed by public and private institutions and individuals, including the Consortium of California Herbaria. Berkeley, California, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20326a25fd228f3de" w:history="1">
+      <w:hyperlink r:id="rId90786a40c6a7331e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.calflora.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed on 21 August 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3379,51 +3379,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crane PE (2000) Systematics and biology of the genus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chrysomyxa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Uredinales). A thesis submitted to the Faculty of Graduate Studies and Research in partial fulfillment of the requirements for the degree of Doctor of Philosophy. Edmonton, Alberta: University of Alberta, 266 p. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22806a25fd228f443" w:history="1">
+      <w:hyperlink r:id="rId75896a40c6a73324a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://central.bac-lac.gc.ca/.item?id=NQ59573&amp;op=pdf&amp;app=Library&amp;is_thesis=1&amp;oclc_number=1007094116</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3449,81 +3449,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 463–494. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59866a25fd228f4b8" w:history="1">
+      <w:hyperlink r:id="rId45146a40c6a7332bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12503</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Global Database page on EPPO A1 and A2 lists of pests recommended for regulation as quarantine pests. PM 1/002(30). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61106a25fd228f4ec" w:history="1">
+      <w:hyperlink r:id="rId54606a40c6a7332ef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM1/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
@@ -3598,81 +3598,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1250–1266. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50266a25fd228f5ae" w:history="1">
+      <w:hyperlink r:id="rId47356a40c6a7333ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3852/10-426</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hennon PE &amp; Trummer L (2001) Spruce broom rust. USDA Forest Service Leaflet R10-TP-100. USDA Forest Service, Anchorage, Alaska, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13946a25fd228f5e2" w:history="1">
+      <w:hyperlink r:id="rId65646a40c6a7333df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/detail/r10/forest-grasslandhealth/?cid=fsbdev2_038391</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
@@ -3747,51 +3747,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 190–201. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77526a25fd228f69e" w:history="1">
+      <w:hyperlink r:id="rId47346a40c6a733498" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2307/3624881</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3837,51 +3837,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 606–627 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34916a25fd228f72e" w:history="1">
+      <w:hyperlink r:id="rId43976a40c6a733526" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00275514.1942.12020932</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3907,51 +3907,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">134</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 468–469. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27176a25fd228f79d" w:history="1">
+      <w:hyperlink r:id="rId13016a40c6a733594" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.science.org/doi/10.1126/science.134.3477.468</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3997,81 +3997,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 318–330. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83536a25fd228f82d" w:history="1">
+      <w:hyperlink r:id="rId59076a40c6a733621" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/cjr50c-01</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Schwandt J (2006) Management guide for spruce broom rust. USDA Forest Service, 2 pp.  Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66476a25fd228f85f" w:history="1">
+      <w:hyperlink r:id="rId64406a40c6a733652" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187557.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4175,51 +4175,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">90</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 244–257. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82806a25fd228f968" w:history="1">
+      <w:hyperlink r:id="rId17886a40c6a73373b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2307/3761300</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4323,51 +4323,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA Journal 2018, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 5355, 20 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77676a25fd228fa6d" w:history="1">
+      <w:hyperlink r:id="rId51776a40c6a73382c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5355</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4433,51 +4433,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chrysomyxa arctostaphyli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19236a25fd228fb26" w:history="1">
+      <w:hyperlink r:id="rId74116a40c6a7338de" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4628,81 +4628,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (1979) EPPO Data Sheet on Quarantine Organisms no 8: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chrysomyxa arctostaphyli. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin 9(2), 39-43. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36746a25fd228fc76" w:history="1">
+      <w:hyperlink r:id="rId40126a40c6a733a2d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1979.tb02449.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="6963470" name="name72356a25fd228fcc9" descr="eu_funding_250.png"/>
+            <wp:docPr id="90227347" name="name76796a40c6a733c79" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId50876a25fd228fcc8" cstate="print"/>
+                    <a:blip r:embed="rId88146a40c6a733c78" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4800,137 +4800,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="62716146">
+  <w:abstractNum w:abstractNumId="38775347">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="34084617">
+    <w:lvl w:ilvl="0" w:tplc="97596467">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="34084617" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="97596467" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="34084617" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="97596467" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="34084617" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="97596467" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="34084617" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="97596467" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="34084617" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="97596467" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="34084617" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="97596467" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="34084617" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="97596467" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="34084617" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="97596467" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="62716145">
+  <w:abstractNum w:abstractNumId="38775346">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="94624606">
+    <w:lvl w:ilvl="0" w:tplc="63600675">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5682,55 +5682,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="62716145">
-    <w:abstractNumId w:val="62716145"/>
+  <w:num w:numId="38775346">
+    <w:abstractNumId w:val="38775346"/>
   </w:num>
-  <w:num w:numId="62716146">
-    <w:abstractNumId w:val="62716146"/>
+  <w:num w:numId="38775347">
+    <w:abstractNumId w:val="38775347"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17280,51 +17280,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId664069689" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId942708804" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId13226a25fd228c8fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHMYAR/" TargetMode="External"/><Relationship Id="rId30996a25fd228c966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHMYAR/categorization" TargetMode="External"/><Relationship Id="rId96656a25fd228d1ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHMYAR/photos" TargetMode="External"/><Relationship Id="rId20326a25fd228f3de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.calflora.org/" TargetMode="External"/><Relationship Id="rId22806a25fd228f443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://central.bac-lac.gc.ca/.item?id=NQ59573&amp;op=pdf&amp;app=Library&amp;is_thesis=1&amp;oclc_number=1007094116" TargetMode="External"/><Relationship Id="rId59866a25fd228f4b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12503" TargetMode="External"/><Relationship Id="rId61106a25fd228f4ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM1/%20" TargetMode="External"/><Relationship Id="rId50266a25fd228f5ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3852/10-426%20" TargetMode="External"/><Relationship Id="rId13946a25fd228f5e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/detail/r10/forest-grasslandhealth/?cid=fsbdev2_038391" TargetMode="External"/><Relationship Id="rId77526a25fd228f69e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3624881" TargetMode="External"/><Relationship Id="rId34916a25fd228f72e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00275514.1942.12020932" TargetMode="External"/><Relationship Id="rId27176a25fd228f79d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/10.1126/science.134.3477.468" TargetMode="External"/><Relationship Id="rId83536a25fd228f82d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/cjr50c-01" TargetMode="External"/><Relationship Id="rId66476a25fd228f85f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187557.pdf" TargetMode="External"/><Relationship Id="rId82806a25fd228f968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3761300" TargetMode="External"/><Relationship Id="rId77676a25fd228fa6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5355" TargetMode="External"/><Relationship Id="rId19236a25fd228fb26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId36746a25fd228fc76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1979.tb02449.x" TargetMode="External"/><Relationship Id="rId10596a25fd228d0c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10596a25fd228d0c0.jpg"/><Relationship Id="rId58016a25fd228e63b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58016a25fd228e63b.jpg"/><Relationship Id="rId50876a25fd228fcc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50876a25fd228fcc8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId194178152" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId868885772" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId58226a40c6a730a53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHMYAR/" TargetMode="External"/><Relationship Id="rId49226a40c6a730ac4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHMYAR/categorization" TargetMode="External"/><Relationship Id="rId12686a40c6a73115c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHMYAR/photos" TargetMode="External"/><Relationship Id="rId90786a40c6a7331e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.calflora.org/" TargetMode="External"/><Relationship Id="rId75896a40c6a73324a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://central.bac-lac.gc.ca/.item?id=NQ59573&amp;op=pdf&amp;app=Library&amp;is_thesis=1&amp;oclc_number=1007094116" TargetMode="External"/><Relationship Id="rId45146a40c6a7332bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12503" TargetMode="External"/><Relationship Id="rId54606a40c6a7332ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM1/%20" TargetMode="External"/><Relationship Id="rId47356a40c6a7333ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3852/10-426%20" TargetMode="External"/><Relationship Id="rId65646a40c6a7333df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/detail/r10/forest-grasslandhealth/?cid=fsbdev2_038391" TargetMode="External"/><Relationship Id="rId47346a40c6a733498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3624881" TargetMode="External"/><Relationship Id="rId43976a40c6a733526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00275514.1942.12020932" TargetMode="External"/><Relationship Id="rId13016a40c6a733594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/10.1126/science.134.3477.468" TargetMode="External"/><Relationship Id="rId59076a40c6a733621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/cjr50c-01" TargetMode="External"/><Relationship Id="rId64406a40c6a733652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187557.pdf" TargetMode="External"/><Relationship Id="rId17886a40c6a73373b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3761300" TargetMode="External"/><Relationship Id="rId51776a40c6a73382c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5355" TargetMode="External"/><Relationship Id="rId74116a40c6a7338de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId40126a40c6a733a2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1979.tb02449.x" TargetMode="External"/><Relationship Id="rId63446a40c6a731070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63446a40c6a731070.jpg"/><Relationship Id="rId65666a40c6a7324d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65666a40c6a7324d3.jpg"/><Relationship Id="rId88146a40c6a733c78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88146a40c6a733c78.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>