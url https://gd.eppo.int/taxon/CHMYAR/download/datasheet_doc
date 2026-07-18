--- v12 (2026-06-28)
+++ v13 (2026-07-18)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Arthur &amp; Kern</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> broom rust of spruce, common yellow witches' broom rust</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58226a40c6a730a53" w:history="1">
+            <w:hyperlink r:id="rId77966a5b39550d522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49226a40c6a730ac4" w:history="1">
+            <w:hyperlink r:id="rId75656a5b39550d58a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CHMYAR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="58600181" name="name89956a40c6a731072" descr="385.jpg"/>
+                  <wp:docPr id="31615573" name="name31246a5b39550d647" descr="385.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="385.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId63446a40c6a731070" cstate="print"/>
+                          <a:blip r:embed="rId90726a5b39550d646" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId12686a40c6a73115c" w:history="1">
+            <w:hyperlink r:id="rId13086a5b39550d74b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1477,63 +1477,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Arctostaphylos</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, occur together (Crane, 2000). In Canada, the pathogen is widespread (Alberta, British Columbia, Manitoba, New Brunswick, Newfoundland, Northwest Territories, Nova Scotia, Ontario, Quebec, Saskatchewan, and Yukon). In the USA, it is present in the northern and western states (Alaska, Arizona, Colorado, Idaho, Maine, Michigan, Montana, New Mexico, New York, Oregon, South Dakota, Utah, Washington, Wisconsin, and Wyoming). The pathogen has not been reported in Europe and in the EPPO region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="19599952" name="name15466a40c6a7324d5" descr="CHMYAR_distribution_map.jpg"/>
+            <wp:docPr id="16380301" name="name21016a5b39550ec43" descr="CHMYAR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CHMYAR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId65666a40c6a7324d3" cstate="print"/>
+                    <a:blip r:embed="rId57876a5b39550ec40" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3320,51 +3320,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 9–18.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Calflora (2023) Information on Californian plants for education, research and conservation, with data contributed by public and private institutions and individuals, including the Consortium of California Herbaria. Berkeley, California, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90786a40c6a7331e8" w:history="1">
+      <w:hyperlink r:id="rId13706a5b39550f9ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.calflora.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed on 21 August 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3379,51 +3379,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crane PE (2000) Systematics and biology of the genus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chrysomyxa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Uredinales). A thesis submitted to the Faculty of Graduate Studies and Research in partial fulfillment of the requirements for the degree of Doctor of Philosophy. Edmonton, Alberta: University of Alberta, 266 p. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75896a40c6a73324a" w:history="1">
+      <w:hyperlink r:id="rId21396a5b39550fa51" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://central.bac-lac.gc.ca/.item?id=NQ59573&amp;op=pdf&amp;app=Library&amp;is_thesis=1&amp;oclc_number=1007094116</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3449,81 +3449,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 463–494. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45146a40c6a7332bd" w:history="1">
+      <w:hyperlink r:id="rId35426a5b39550fac7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12503</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Global Database page on EPPO A1 and A2 lists of pests recommended for regulation as quarantine pests. PM 1/002(30). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54606a40c6a7332ef" w:history="1">
+      <w:hyperlink r:id="rId77366a5b39550fafa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM1/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
@@ -3598,81 +3598,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1250–1266. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47356a40c6a7333ac" w:history="1">
+      <w:hyperlink r:id="rId31016a5b39550fbb8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3852/10-426</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hennon PE &amp; Trummer L (2001) Spruce broom rust. USDA Forest Service Leaflet R10-TP-100. USDA Forest Service, Anchorage, Alaska, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65646a40c6a7333df" w:history="1">
+      <w:hyperlink r:id="rId65436a5b39550fbeb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/detail/r10/forest-grasslandhealth/?cid=fsbdev2_038391</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
@@ -3747,51 +3747,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 190–201. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47346a40c6a733498" w:history="1">
+      <w:hyperlink r:id="rId68456a5b39550fca4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2307/3624881</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3837,51 +3837,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 606–627 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43976a40c6a733526" w:history="1">
+      <w:hyperlink r:id="rId78716a5b39550fd31" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00275514.1942.12020932</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3907,51 +3907,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">134</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 468–469. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13016a40c6a733594" w:history="1">
+      <w:hyperlink r:id="rId66436a5b39550fd9f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.science.org/doi/10.1126/science.134.3477.468</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3997,81 +3997,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 318–330. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59076a40c6a733621" w:history="1">
+      <w:hyperlink r:id="rId29616a5b39550fe2d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/cjr50c-01</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Schwandt J (2006) Management guide for spruce broom rust. USDA Forest Service, 2 pp.  Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64406a40c6a733652" w:history="1">
+      <w:hyperlink r:id="rId60956a5b39550fe5e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187557.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4175,51 +4175,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">90</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 244–257. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17886a40c6a73373b" w:history="1">
+      <w:hyperlink r:id="rId28886a5b39550ff47" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2307/3761300</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4323,51 +4323,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA Journal 2018, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 5355, 20 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51776a40c6a73382c" w:history="1">
+      <w:hyperlink r:id="rId88396a5b39551003c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5355</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4433,51 +4433,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chrysomyxa arctostaphyli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74116a40c6a7338de" w:history="1">
+      <w:hyperlink r:id="rId94186a5b39551011b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4628,81 +4628,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (1979) EPPO Data Sheet on Quarantine Organisms no 8: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chrysomyxa arctostaphyli. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin 9(2), 39-43. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40126a40c6a733a2d" w:history="1">
+      <w:hyperlink r:id="rId85446a5b395510274" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1979.tb02449.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="90227347" name="name76796a40c6a733c79" descr="eu_funding_250.png"/>
+            <wp:docPr id="11062026" name="name19446a5b3955102ce" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId88146a40c6a733c78" cstate="print"/>
+                    <a:blip r:embed="rId51086a5b3955102cd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4800,137 +4800,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="38775347">
+  <w:abstractNum w:abstractNumId="70105743">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97596467">
+    <w:lvl w:ilvl="0" w:tplc="84953080">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="97596467" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="84953080" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="97596467" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="84953080" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="97596467" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="84953080" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="97596467" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="84953080" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="97596467" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="84953080" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="97596467" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="84953080" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="97596467" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="84953080" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="97596467" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="84953080" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38775346">
+  <w:abstractNum w:abstractNumId="70105742">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63600675">
+    <w:lvl w:ilvl="0" w:tplc="14211320">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5682,55 +5682,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="38775346">
-    <w:abstractNumId w:val="38775346"/>
+  <w:num w:numId="70105742">
+    <w:abstractNumId w:val="70105742"/>
   </w:num>
-  <w:num w:numId="38775347">
-    <w:abstractNumId w:val="38775347"/>
+  <w:num w:numId="70105743">
+    <w:abstractNumId w:val="70105743"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17280,51 +17280,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId194178152" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId868885772" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId58226a40c6a730a53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHMYAR/" TargetMode="External"/><Relationship Id="rId49226a40c6a730ac4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHMYAR/categorization" TargetMode="External"/><Relationship Id="rId12686a40c6a73115c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHMYAR/photos" TargetMode="External"/><Relationship Id="rId90786a40c6a7331e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.calflora.org/" TargetMode="External"/><Relationship Id="rId75896a40c6a73324a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://central.bac-lac.gc.ca/.item?id=NQ59573&amp;op=pdf&amp;app=Library&amp;is_thesis=1&amp;oclc_number=1007094116" TargetMode="External"/><Relationship Id="rId45146a40c6a7332bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12503" TargetMode="External"/><Relationship Id="rId54606a40c6a7332ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM1/%20" TargetMode="External"/><Relationship Id="rId47356a40c6a7333ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3852/10-426%20" TargetMode="External"/><Relationship Id="rId65646a40c6a7333df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/detail/r10/forest-grasslandhealth/?cid=fsbdev2_038391" TargetMode="External"/><Relationship Id="rId47346a40c6a733498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3624881" TargetMode="External"/><Relationship Id="rId43976a40c6a733526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00275514.1942.12020932" TargetMode="External"/><Relationship Id="rId13016a40c6a733594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/10.1126/science.134.3477.468" TargetMode="External"/><Relationship Id="rId59076a40c6a733621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/cjr50c-01" TargetMode="External"/><Relationship Id="rId64406a40c6a733652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187557.pdf" TargetMode="External"/><Relationship Id="rId17886a40c6a73373b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3761300" TargetMode="External"/><Relationship Id="rId51776a40c6a73382c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5355" TargetMode="External"/><Relationship Id="rId74116a40c6a7338de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId40126a40c6a733a2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1979.tb02449.x" TargetMode="External"/><Relationship Id="rId63446a40c6a731070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63446a40c6a731070.jpg"/><Relationship Id="rId65666a40c6a7324d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65666a40c6a7324d3.jpg"/><Relationship Id="rId88146a40c6a733c78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88146a40c6a733c78.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId615245373" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId240242525" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId77966a5b39550d522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHMYAR/" TargetMode="External"/><Relationship Id="rId75656a5b39550d58a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHMYAR/categorization" TargetMode="External"/><Relationship Id="rId13086a5b39550d74b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHMYAR/photos" TargetMode="External"/><Relationship Id="rId13706a5b39550f9ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.calflora.org/" TargetMode="External"/><Relationship Id="rId21396a5b39550fa51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://central.bac-lac.gc.ca/.item?id=NQ59573&amp;op=pdf&amp;app=Library&amp;is_thesis=1&amp;oclc_number=1007094116" TargetMode="External"/><Relationship Id="rId35426a5b39550fac7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12503" TargetMode="External"/><Relationship Id="rId77366a5b39550fafa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM1/%20" TargetMode="External"/><Relationship Id="rId31016a5b39550fbb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3852/10-426%20" TargetMode="External"/><Relationship Id="rId65436a5b39550fbeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/detail/r10/forest-grasslandhealth/?cid=fsbdev2_038391" TargetMode="External"/><Relationship Id="rId68456a5b39550fca4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3624881" TargetMode="External"/><Relationship Id="rId78716a5b39550fd31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00275514.1942.12020932" TargetMode="External"/><Relationship Id="rId66436a5b39550fd9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/10.1126/science.134.3477.468" TargetMode="External"/><Relationship Id="rId29616a5b39550fe2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/cjr50c-01" TargetMode="External"/><Relationship Id="rId60956a5b39550fe5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187557.pdf" TargetMode="External"/><Relationship Id="rId28886a5b39550ff47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3761300" TargetMode="External"/><Relationship Id="rId88396a5b39551003c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5355" TargetMode="External"/><Relationship Id="rId94186a5b39551011b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId85446a5b395510274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1979.tb02449.x" TargetMode="External"/><Relationship Id="rId90726a5b39550d646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90726a5b39550d646.jpg"/><Relationship Id="rId57876a5b39550ec40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57876a5b39550ec40.jpg"/><Relationship Id="rId51086a5b3955102cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51086a5b3955102cd.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>