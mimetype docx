--- v13 (2026-07-18)
+++ v14 (2026-08-07)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Arthur &amp; Kern</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> broom rust of spruce, common yellow witches' broom rust</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77966a5b39550d522" w:history="1">
+            <w:hyperlink r:id="rId96476a75fd59b5803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75656a5b39550d58a" w:history="1">
+            <w:hyperlink r:id="rId93436a75fd59b586e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CHMYAR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="31615573" name="name31246a5b39550d647" descr="385.jpg"/>
+                  <wp:docPr id="90112319" name="name70096a75fd59b5eec" descr="385.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="385.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId90726a5b39550d646" cstate="print"/>
+                          <a:blip r:embed="rId21976a75fd59b5ee9" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId13086a5b39550d74b" w:history="1">
+            <w:hyperlink r:id="rId34986a75fd59b6043" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1477,63 +1477,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Arctostaphylos</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, occur together (Crane, 2000). In Canada, the pathogen is widespread (Alberta, British Columbia, Manitoba, New Brunswick, Newfoundland, Northwest Territories, Nova Scotia, Ontario, Quebec, Saskatchewan, and Yukon). In the USA, it is present in the northern and western states (Alaska, Arizona, Colorado, Idaho, Maine, Michigan, Montana, New Mexico, New York, Oregon, South Dakota, Utah, Washington, Wisconsin, and Wyoming). The pathogen has not been reported in Europe and in the EPPO region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="16380301" name="name21016a5b39550ec43" descr="CHMYAR_distribution_map.jpg"/>
+            <wp:docPr id="7820087" name="name19646a75fd59b73c8" descr="CHMYAR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CHMYAR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId57876a5b39550ec40" cstate="print"/>
+                    <a:blip r:embed="rId45766a75fd59b73c5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3320,51 +3320,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 9–18.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Calflora (2023) Information on Californian plants for education, research and conservation, with data contributed by public and private institutions and individuals, including the Consortium of California Herbaria. Berkeley, California, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13706a5b39550f9ea" w:history="1">
+      <w:hyperlink r:id="rId16746a75fd59b82b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.calflora.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed on 21 August 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3379,51 +3379,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crane PE (2000) Systematics and biology of the genus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chrysomyxa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Uredinales). A thesis submitted to the Faculty of Graduate Studies and Research in partial fulfillment of the requirements for the degree of Doctor of Philosophy. Edmonton, Alberta: University of Alberta, 266 p. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21396a5b39550fa51" w:history="1">
+      <w:hyperlink r:id="rId24446a75fd59b831a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://central.bac-lac.gc.ca/.item?id=NQ59573&amp;op=pdf&amp;app=Library&amp;is_thesis=1&amp;oclc_number=1007094116</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3449,81 +3449,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 463–494. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35426a5b39550fac7" w:history="1">
+      <w:hyperlink r:id="rId83296a75fd59b8393" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12503</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Global Database page on EPPO A1 and A2 lists of pests recommended for regulation as quarantine pests. PM 1/002(30). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77366a5b39550fafa" w:history="1">
+      <w:hyperlink r:id="rId13426a75fd59b83c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM1/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
@@ -3598,81 +3598,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1250–1266. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31016a5b39550fbb8" w:history="1">
+      <w:hyperlink r:id="rId93536a75fd59b8497" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3852/10-426</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hennon PE &amp; Trummer L (2001) Spruce broom rust. USDA Forest Service Leaflet R10-TP-100. USDA Forest Service, Anchorage, Alaska, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65436a5b39550fbeb" w:history="1">
+      <w:hyperlink r:id="rId90386a75fd59b84cc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/detail/r10/forest-grasslandhealth/?cid=fsbdev2_038391</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
@@ -3747,51 +3747,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 190–201. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68456a5b39550fca4" w:history="1">
+      <w:hyperlink r:id="rId39116a75fd59b858c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2307/3624881</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3837,51 +3837,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 606–627 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78716a5b39550fd31" w:history="1">
+      <w:hyperlink r:id="rId15506a75fd59b861d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00275514.1942.12020932</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3907,51 +3907,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">134</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 468–469. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66436a5b39550fd9f" w:history="1">
+      <w:hyperlink r:id="rId40556a75fd59b868e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.science.org/doi/10.1126/science.134.3477.468</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3997,81 +3997,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 318–330. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29616a5b39550fe2d" w:history="1">
+      <w:hyperlink r:id="rId61156a75fd59b8721" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/cjr50c-01</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Schwandt J (2006) Management guide for spruce broom rust. USDA Forest Service, 2 pp.  Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60956a5b39550fe5e" w:history="1">
+      <w:hyperlink r:id="rId63456a75fd59b8755" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187557.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4175,51 +4175,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">90</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 244–257. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28886a5b39550ff47" w:history="1">
+      <w:hyperlink r:id="rId37136a75fd59b8847" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2307/3761300</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4323,51 +4323,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA Journal 2018, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 5355, 20 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88396a5b39551003c" w:history="1">
+      <w:hyperlink r:id="rId98206a75fd59b896f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5355</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4433,51 +4433,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chrysomyxa arctostaphyli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94186a5b39551011b" w:history="1">
+      <w:hyperlink r:id="rId35116a75fd59b8a5c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4628,81 +4628,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (1979) EPPO Data Sheet on Quarantine Organisms no 8: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chrysomyxa arctostaphyli. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin 9(2), 39-43. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85446a5b395510274" w:history="1">
+      <w:hyperlink r:id="rId27786a75fd59b8c29" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1979.tb02449.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="11062026" name="name19446a5b3955102ce" descr="eu_funding_250.png"/>
+            <wp:docPr id="66471166" name="name43696a75fd59b8ca2" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId51086a5b3955102cd" cstate="print"/>
+                    <a:blip r:embed="rId15706a75fd59b8ca1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4800,137 +4800,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="70105743">
+  <w:abstractNum w:abstractNumId="17647286">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="84953080">
+    <w:lvl w:ilvl="0" w:tplc="36586783">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="84953080" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="36586783" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="84953080" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="36586783" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="84953080" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="36586783" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="84953080" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="36586783" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="84953080" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="36586783" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="84953080" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="36586783" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="84953080" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="36586783" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="84953080" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="36586783" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="70105742">
+  <w:abstractNum w:abstractNumId="17647285">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14211320">
+    <w:lvl w:ilvl="0" w:tplc="42345198">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5682,55 +5682,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="70105742">
-    <w:abstractNumId w:val="70105742"/>
+  <w:num w:numId="17647285">
+    <w:abstractNumId w:val="17647285"/>
   </w:num>
-  <w:num w:numId="70105743">
-    <w:abstractNumId w:val="70105743"/>
+  <w:num w:numId="17647286">
+    <w:abstractNumId w:val="17647286"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17280,51 +17280,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId615245373" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId240242525" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId77966a5b39550d522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHMYAR/" TargetMode="External"/><Relationship Id="rId75656a5b39550d58a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHMYAR/categorization" TargetMode="External"/><Relationship Id="rId13086a5b39550d74b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHMYAR/photos" TargetMode="External"/><Relationship Id="rId13706a5b39550f9ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.calflora.org/" TargetMode="External"/><Relationship Id="rId21396a5b39550fa51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://central.bac-lac.gc.ca/.item?id=NQ59573&amp;op=pdf&amp;app=Library&amp;is_thesis=1&amp;oclc_number=1007094116" TargetMode="External"/><Relationship Id="rId35426a5b39550fac7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12503" TargetMode="External"/><Relationship Id="rId77366a5b39550fafa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM1/%20" TargetMode="External"/><Relationship Id="rId31016a5b39550fbb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3852/10-426%20" TargetMode="External"/><Relationship Id="rId65436a5b39550fbeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/detail/r10/forest-grasslandhealth/?cid=fsbdev2_038391" TargetMode="External"/><Relationship Id="rId68456a5b39550fca4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3624881" TargetMode="External"/><Relationship Id="rId78716a5b39550fd31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00275514.1942.12020932" TargetMode="External"/><Relationship Id="rId66436a5b39550fd9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/10.1126/science.134.3477.468" TargetMode="External"/><Relationship Id="rId29616a5b39550fe2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/cjr50c-01" TargetMode="External"/><Relationship Id="rId60956a5b39550fe5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187557.pdf" TargetMode="External"/><Relationship Id="rId28886a5b39550ff47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3761300" TargetMode="External"/><Relationship Id="rId88396a5b39551003c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5355" TargetMode="External"/><Relationship Id="rId94186a5b39551011b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId85446a5b395510274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1979.tb02449.x" TargetMode="External"/><Relationship Id="rId90726a5b39550d646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90726a5b39550d646.jpg"/><Relationship Id="rId57876a5b39550ec40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57876a5b39550ec40.jpg"/><Relationship Id="rId51086a5b3955102cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51086a5b3955102cd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId140301836" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId980810176" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId96476a75fd59b5803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHMYAR/" TargetMode="External"/><Relationship Id="rId93436a75fd59b586e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHMYAR/categorization" TargetMode="External"/><Relationship Id="rId34986a75fd59b6043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHMYAR/photos" TargetMode="External"/><Relationship Id="rId16746a75fd59b82b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.calflora.org/" TargetMode="External"/><Relationship Id="rId24446a75fd59b831a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://central.bac-lac.gc.ca/.item?id=NQ59573&amp;op=pdf&amp;app=Library&amp;is_thesis=1&amp;oclc_number=1007094116" TargetMode="External"/><Relationship Id="rId83296a75fd59b8393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12503" TargetMode="External"/><Relationship Id="rId13426a75fd59b83c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM1/%20" TargetMode="External"/><Relationship Id="rId93536a75fd59b8497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3852/10-426%20" TargetMode="External"/><Relationship Id="rId90386a75fd59b84cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/detail/r10/forest-grasslandhealth/?cid=fsbdev2_038391" TargetMode="External"/><Relationship Id="rId39116a75fd59b858c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3624881" TargetMode="External"/><Relationship Id="rId15506a75fd59b861d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00275514.1942.12020932" TargetMode="External"/><Relationship Id="rId40556a75fd59b868e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/10.1126/science.134.3477.468" TargetMode="External"/><Relationship Id="rId61156a75fd59b8721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/cjr50c-01" TargetMode="External"/><Relationship Id="rId63456a75fd59b8755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187557.pdf" TargetMode="External"/><Relationship Id="rId37136a75fd59b8847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3761300" TargetMode="External"/><Relationship Id="rId98206a75fd59b896f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5355" TargetMode="External"/><Relationship Id="rId35116a75fd59b8a5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId27786a75fd59b8c29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1979.tb02449.x" TargetMode="External"/><Relationship Id="rId21976a75fd59b5ee9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21976a75fd59b5ee9.jpg"/><Relationship Id="rId45766a75fd59b73c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45766a75fd59b73c5.jpg"/><Relationship Id="rId15706a75fd59b8ca1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15706a75fd59b8ca1.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>