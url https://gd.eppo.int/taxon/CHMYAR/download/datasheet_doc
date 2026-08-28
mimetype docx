--- v14 (2026-08-07)
+++ v15 (2026-08-28)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Arthur &amp; Kern</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> broom rust of spruce, common yellow witches' broom rust</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96476a75fd59b5803" w:history="1">
+            <w:hyperlink r:id="rId95216a912e641c4ec" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93436a75fd59b586e" w:history="1">
+            <w:hyperlink r:id="rId36256a912e641c554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CHMYAR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="90112319" name="name70096a75fd59b5eec" descr="385.jpg"/>
+                  <wp:docPr id="24206507" name="name45116a912e641cd53" descr="385.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="385.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId21976a75fd59b5ee9" cstate="print"/>
+                          <a:blip r:embed="rId96316a912e641cd52" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId34986a75fd59b6043" w:history="1">
+            <w:hyperlink r:id="rId92806a912e641ce56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1477,63 +1477,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Arctostaphylos</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, occur together (Crane, 2000). In Canada, the pathogen is widespread (Alberta, British Columbia, Manitoba, New Brunswick, Newfoundland, Northwest Territories, Nova Scotia, Ontario, Quebec, Saskatchewan, and Yukon). In the USA, it is present in the northern and western states (Alaska, Arizona, Colorado, Idaho, Maine, Michigan, Montana, New Mexico, New York, Oregon, South Dakota, Utah, Washington, Wisconsin, and Wyoming). The pathogen has not been reported in Europe and in the EPPO region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="7820087" name="name19646a75fd59b73c8" descr="CHMYAR_distribution_map.jpg"/>
+            <wp:docPr id="80154272" name="name16096a912e641dffc" descr="CHMYAR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CHMYAR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId45766a75fd59b73c5" cstate="print"/>
+                    <a:blip r:embed="rId31506a912e641dffa" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3320,51 +3320,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 9–18.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Calflora (2023) Information on Californian plants for education, research and conservation, with data contributed by public and private institutions and individuals, including the Consortium of California Herbaria. Berkeley, California, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16746a75fd59b82b1" w:history="1">
+      <w:hyperlink r:id="rId97886a912e641ed4a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.calflora.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed on 21 August 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3379,51 +3379,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crane PE (2000) Systematics and biology of the genus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chrysomyxa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Uredinales). A thesis submitted to the Faculty of Graduate Studies and Research in partial fulfillment of the requirements for the degree of Doctor of Philosophy. Edmonton, Alberta: University of Alberta, 266 p. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24446a75fd59b831a" w:history="1">
+      <w:hyperlink r:id="rId96156a912e641edad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://central.bac-lac.gc.ca/.item?id=NQ59573&amp;op=pdf&amp;app=Library&amp;is_thesis=1&amp;oclc_number=1007094116</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3449,81 +3449,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 463–494. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83296a75fd59b8393" w:history="1">
+      <w:hyperlink r:id="rId25566a912e641ee21" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12503</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Global Database page on EPPO A1 and A2 lists of pests recommended for regulation as quarantine pests. PM 1/002(30). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13426a75fd59b83c8" w:history="1">
+      <w:hyperlink r:id="rId79796a912e641ee53" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM1/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
@@ -3598,81 +3598,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1250–1266. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93536a75fd59b8497" w:history="1">
+      <w:hyperlink r:id="rId40726a912e641ef11" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3852/10-426</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hennon PE &amp; Trummer L (2001) Spruce broom rust. USDA Forest Service Leaflet R10-TP-100. USDA Forest Service, Anchorage, Alaska, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90386a75fd59b84cc" w:history="1">
+      <w:hyperlink r:id="rId97116a912e641ef43" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/detail/r10/forest-grasslandhealth/?cid=fsbdev2_038391</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
@@ -3747,51 +3747,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 190–201. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39116a75fd59b858c" w:history="1">
+      <w:hyperlink r:id="rId65586a912e641efff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2307/3624881</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3837,51 +3837,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 606–627 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15506a75fd59b861d" w:history="1">
+      <w:hyperlink r:id="rId73956a912e641f08d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00275514.1942.12020932</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3907,51 +3907,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">134</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 468–469. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40556a75fd59b868e" w:history="1">
+      <w:hyperlink r:id="rId62306a912e641f0fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.science.org/doi/10.1126/science.134.3477.468</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3997,81 +3997,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 318–330. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61156a75fd59b8721" w:history="1">
+      <w:hyperlink r:id="rId72056a912e641f18a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/cjr50c-01</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Schwandt J (2006) Management guide for spruce broom rust. USDA Forest Service, 2 pp.  Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63456a75fd59b8755" w:history="1">
+      <w:hyperlink r:id="rId98536a912e641f1bb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187557.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4175,51 +4175,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">90</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 244–257. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37136a75fd59b8847" w:history="1">
+      <w:hyperlink r:id="rId63956a912e641f2df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2307/3761300</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4323,51 +4323,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA Journal 2018, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 5355, 20 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98206a75fd59b896f" w:history="1">
+      <w:hyperlink r:id="rId66466a912e641f3ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5355</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4433,51 +4433,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chrysomyxa arctostaphyli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35116a75fd59b8a5c" w:history="1">
+      <w:hyperlink r:id="rId28586a912e641f4a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4628,81 +4628,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (1979) EPPO Data Sheet on Quarantine Organisms no 8: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chrysomyxa arctostaphyli. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin 9(2), 39-43. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27786a75fd59b8c29" w:history="1">
+      <w:hyperlink r:id="rId48066a912e641f5ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1979.tb02449.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="66471166" name="name43696a75fd59b8ca2" descr="eu_funding_250.png"/>
+            <wp:docPr id="15345372" name="name18606a912e641f81d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15706a75fd59b8ca1" cstate="print"/>
+                    <a:blip r:embed="rId50086a912e641f81c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4800,137 +4800,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="17647286">
+  <w:abstractNum w:abstractNumId="63976975">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="36586783">
+    <w:lvl w:ilvl="0" w:tplc="26197015">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="36586783" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="26197015" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="36586783" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="26197015" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="36586783" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="26197015" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="36586783" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="26197015" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="36586783" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="26197015" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="36586783" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="26197015" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="36586783" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="26197015" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="36586783" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="26197015" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17647285">
+  <w:abstractNum w:abstractNumId="63976974">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="42345198">
+    <w:lvl w:ilvl="0" w:tplc="24175187">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5682,55 +5682,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="17647285">
-    <w:abstractNumId w:val="17647285"/>
+  <w:num w:numId="63976974">
+    <w:abstractNumId w:val="63976974"/>
   </w:num>
-  <w:num w:numId="17647286">
-    <w:abstractNumId w:val="17647286"/>
+  <w:num w:numId="63976975">
+    <w:abstractNumId w:val="63976975"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17280,51 +17280,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId140301836" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId980810176" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId96476a75fd59b5803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHMYAR/" TargetMode="External"/><Relationship Id="rId93436a75fd59b586e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHMYAR/categorization" TargetMode="External"/><Relationship Id="rId34986a75fd59b6043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHMYAR/photos" TargetMode="External"/><Relationship Id="rId16746a75fd59b82b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.calflora.org/" TargetMode="External"/><Relationship Id="rId24446a75fd59b831a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://central.bac-lac.gc.ca/.item?id=NQ59573&amp;op=pdf&amp;app=Library&amp;is_thesis=1&amp;oclc_number=1007094116" TargetMode="External"/><Relationship Id="rId83296a75fd59b8393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12503" TargetMode="External"/><Relationship Id="rId13426a75fd59b83c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM1/%20" TargetMode="External"/><Relationship Id="rId93536a75fd59b8497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3852/10-426%20" TargetMode="External"/><Relationship Id="rId90386a75fd59b84cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/detail/r10/forest-grasslandhealth/?cid=fsbdev2_038391" TargetMode="External"/><Relationship Id="rId39116a75fd59b858c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3624881" TargetMode="External"/><Relationship Id="rId15506a75fd59b861d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00275514.1942.12020932" TargetMode="External"/><Relationship Id="rId40556a75fd59b868e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/10.1126/science.134.3477.468" TargetMode="External"/><Relationship Id="rId61156a75fd59b8721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/cjr50c-01" TargetMode="External"/><Relationship Id="rId63456a75fd59b8755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187557.pdf" TargetMode="External"/><Relationship Id="rId37136a75fd59b8847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3761300" TargetMode="External"/><Relationship Id="rId98206a75fd59b896f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5355" TargetMode="External"/><Relationship Id="rId35116a75fd59b8a5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId27786a75fd59b8c29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1979.tb02449.x" TargetMode="External"/><Relationship Id="rId21976a75fd59b5ee9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21976a75fd59b5ee9.jpg"/><Relationship Id="rId45766a75fd59b73c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45766a75fd59b73c5.jpg"/><Relationship Id="rId15706a75fd59b8ca1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15706a75fd59b8ca1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId843720171" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId337494930" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId95216a912e641c4ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHMYAR/" TargetMode="External"/><Relationship Id="rId36256a912e641c554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHMYAR/categorization" TargetMode="External"/><Relationship Id="rId92806a912e641ce56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CHMYAR/photos" TargetMode="External"/><Relationship Id="rId97886a912e641ed4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.calflora.org/" TargetMode="External"/><Relationship Id="rId96156a912e641edad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://central.bac-lac.gc.ca/.item?id=NQ59573&amp;op=pdf&amp;app=Library&amp;is_thesis=1&amp;oclc_number=1007094116" TargetMode="External"/><Relationship Id="rId25566a912e641ee21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12503" TargetMode="External"/><Relationship Id="rId79796a912e641ee53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM1/%20" TargetMode="External"/><Relationship Id="rId40726a912e641ef11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3852/10-426%20" TargetMode="External"/><Relationship Id="rId97116a912e641ef43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/detail/r10/forest-grasslandhealth/?cid=fsbdev2_038391" TargetMode="External"/><Relationship Id="rId65586a912e641efff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3624881" TargetMode="External"/><Relationship Id="rId73956a912e641f08d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00275514.1942.12020932" TargetMode="External"/><Relationship Id="rId62306a912e641f0fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/doi/10.1126/science.134.3477.468" TargetMode="External"/><Relationship Id="rId72056a912e641f18a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/cjr50c-01" TargetMode="External"/><Relationship Id="rId98536a912e641f1bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187557.pdf" TargetMode="External"/><Relationship Id="rId63956a912e641f2df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/3761300" TargetMode="External"/><Relationship Id="rId66466a912e641f3ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5355" TargetMode="External"/><Relationship Id="rId28586a912e641f4a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId48066a912e641f5ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1979.tb02449.x" TargetMode="External"/><Relationship Id="rId96316a912e641cd52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96316a912e641cd52.jpg"/><Relationship Id="rId31506a912e641dffa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31506a912e641dffa.jpg"/><Relationship Id="rId50086a912e641f81c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50086a912e641f81c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>