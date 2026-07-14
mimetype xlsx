--- v0 (2026-06-23)
+++ v1 (2026-07-14)
@@ -12,146 +12,269 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CHIVMV" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>CPSAN</t>
   </si>
   <si>
     <t>Capsicum annuum</t>
   </si>
   <si>
     <t>* Davis RI, Thomas JE, McMichael LA, Dietzgen RG, Callaghan B, James AP, Gunua TG, Rahamma S (2002) Plant virus surveys on the island of New Guinea and adjacent regions of northern Australia. Australasian Plant Pathology, 31(4) 385-390.
 * Tiberini A, Manglli A, Ahmad A, Cassia U, Tomassoli L (2017) First report and molecular identification of chilli veinal mottle virus in Italy.. Journal of Plant Pathology, 99(2) 523-526. http://www.sipav.org/main/jpp/index.php/jpp/article/view/3891/2535</t>
   </si>
   <si>
     <t>CPSBA</t>
   </si>
   <si>
     <t>Capsicum baccatum</t>
   </si>
   <si>
     <t>* Tiberini A, Manglli A, Ahmad A, Cassia U, Tomassoli L (2017) First report and molecular identification of chilli veinal mottle virus in Italy.. Journal of Plant Pathology, 99(2) 523-526. http://www.sipav.org/main/jpp/index.php/jpp/article/view/3891/2535</t>
   </si>
   <si>
     <t>CPSCH</t>
   </si>
   <si>
     <t>Capsicum chinense</t>
   </si>
   <si>
+    <t>* Banerjee A, Dutta R, Roy S, Ngachan SV (2014) First report of Chilli veinal mottle virus in Naga chilli (Capsicum chinense) in Meghalaya, India. Virus disease, 1, 142-230. 
+* Devi HC, Sharma SK, Devi KS, Devi OP, Roy SS, Devi PS (2022) Pathogenic and genetic diversity of chilli veinal mottle virus associated with U-morok (Capsicum chinense) decline in Manipur state of North East India. Indian Phytopathology 75(4), 1221-1229.
+* Tiberini A, Manglli A, Ahmad A, Cassia U, Tomassoli L (2017) First report and molecular identification of chilli veinal mottle virus in Italy.. Journal of Plant Pathology, 99(2) 523-526. http://www.sipav.org/main/jpp/index.php/jpp/article/view/3891/2535</t>
+  </si>
+  <si>
     <t>CPSFR</t>
   </si>
   <si>
     <t>Capsicum frutescens</t>
   </si>
   <si>
+    <t>Wild/Weed</t>
+  </si>
+  <si>
+    <t>DATIN</t>
+  </si>
+  <si>
+    <t>Datura innoxia</t>
+  </si>
+  <si>
+    <t>* Charanjeet K, Susheel K, Raj SK (2015) Association of a distinct strain of Chilli veinal mottle virus with mottling and distortion disease of Datura inoxia in India. Archives of Phytopathology and Plant Protection, 48(6), 545-554. http://www.tandfonline.com/loi/gapp20</t>
+  </si>
+  <si>
+    <t>DATME</t>
+  </si>
+  <si>
+    <t>Datura metel</t>
+  </si>
+  <si>
+    <t>* Krishna Reddy M, Madhavi Reddy K, Lakshminarayana Reddy CN, Smitha R, Jalali S (2004) Molecular characterization and genetic variability of Chilli Veinal Mottle Virus and its reaction on chilli pepper genotypes. XIIth Meeting on Genetics and Breeding of Capsicum and Eggplant, p 171 https://edepot.wur.nl/448678#page=171</t>
+  </si>
+  <si>
+    <t>SOLNI</t>
+  </si>
+  <si>
+    <t>Solanum nigrum</t>
+  </si>
+  <si>
+    <t>* Wan Q, Zheng K, Wu J, Bu S, Jiao M, Zhou H, Lu Y, Zheng H, Wu G, Rao S, Chen H (2023) The additional 15 nt of 5′ UTR in a novel recombinant isolate of chilli veinal mottle virus in Solanum nigrum L. is crucial for infection. Viruses. 15(7), 1428. https://doi.org/10.3390/v15071428</t>
+  </si>
+  <si>
     <t>Host</t>
   </si>
   <si>
+    <t>AAOCA</t>
+  </si>
+  <si>
+    <t>Aconitum carmichaelii</t>
+  </si>
+  <si>
+    <t>* Yang J, Lan PX, Wang Y, Li JM, Li R, Wylie S, Chen XJ, Yang GH, Cai H, Li F (2023) Virome analysis of Aconitum Carmichaelii reveals infection by eleven viruses, including two potentially new species. International journal of molecular sciences. 24(21), 15558.</t>
+  </si>
+  <si>
+    <t>BADAL</t>
+  </si>
+  <si>
+    <t>Basella alba</t>
+  </si>
+  <si>
+    <t>* Wang X, Larrea-Sarmiento A, Olmedo-Velarde A, Al Rwahnih M, Borth W, Suzuki JY, Wall MM, Melzer M, Hu J (2023) Survey of viruses infecting Basella alba in Hawaii. Plant Disease 107(4), 1022-1026. https://doi.org/10.1094/PDIS-02-22-0449-SR</t>
+  </si>
+  <si>
     <t>BUDCR</t>
   </si>
   <si>
     <t>Buddleja crispa</t>
   </si>
   <si>
     <t>* Mehra A, Hallan V, Lal B, Zaidi AA( 2006) Occurrence of Chilli veinal mottle virus in Himalayan butterfly bush (Buddleja crispa). Plant Pathology, 55(2), 284.</t>
   </si>
   <si>
-    <t>DATIN</t>
-[...5 lines deleted...]
-    <t>* Charanjeet K, Susheel K, Raj SK (2015) Association of a distinct strain of Chilli veinal mottle virus with mottling and distortion disease of Datura inoxia in India. Archives of Phytopathology and Plant Protection, 48(6), 545-554. http://www.tandfonline.com/loi/gapp20</t>
+    <t>CXSES</t>
+  </si>
+  <si>
+    <t>Colocasia esculenta</t>
+  </si>
+  <si>
+    <t>* Chen Y, Zheng X, Dong K, Wu K, Xiao XL, Li Y, Zhang J (2025) Molecular identification and genetic variation analysis of Chilli veinal mottle virus infecting Taro.  Acta Horticulturae Sinica, 52(10), 2787-2798</t>
+  </si>
+  <si>
+    <t>LACSA</t>
+  </si>
+  <si>
+    <t>Lactuca sativa</t>
+  </si>
+  <si>
+    <t>* Chen Y, Gao G, Li TT, Chen J, Yin YY, Zhong J, Zhao L, Cao Y, Ding M (2024) First report of chilli veinal mottle virus infecting Lactuca sativa in China. Journal of Plant Pathology 106(4), 1889-1890.</t>
+  </si>
+  <si>
+    <t>MIBJA</t>
+  </si>
+  <si>
+    <t>Mirabilis jalapa</t>
+  </si>
+  <si>
+    <t>* Li X, Liu H, Zhang Y, Dong H, Li C, Xia T, Wang Y (2026) First report of chilli veinal mottle virus infecting Mirabilis jalapa L. in China. Journal of Plant Pathology 12, 1-2.</t>
   </si>
   <si>
     <t>NIOTA</t>
   </si>
   <si>
     <t>Nicotiana tabacum</t>
   </si>
   <si>
     <t xml:space="preserve">* Ding M, Yang C, Zhang L, Jiang Z, Fang Q, Qin XY, Zhang ZK (2011) Occurrence of Chilli veinal mottle virus in Nicotiana tabacum in Yunnan, China. Plant Disease, 95(3) 357. 
 </t>
   </si>
   <si>
+    <t>PHYIX</t>
+  </si>
+  <si>
+    <t>Physalis ixocarpa</t>
+  </si>
+  <si>
+    <t xml:space="preserve">* Wang J, An MX, Zhao J, He MH, Zhou MH, Ma MH, Zhu MX, Lei MM, Luo MS, Chen S (2023) Natural occurrence of Potato virus Y on Tomatillo (Physalis philadelphica) in China. Plant Disease (early view) https://doi.org/10.1094/PDIS-09-25-1859-PDN </t>
+  </si>
+  <si>
     <t>SOLAE</t>
   </si>
   <si>
     <t>Solanum aethiopicum</t>
   </si>
   <si>
     <t>* Nono-Womdim R, Swai IS, Chadha ML (2001) Occurrence of Chilli veinal mottle virus in Solanum aethiopicum in Tanzania. Plant Disease, 85(7) 801.</t>
   </si>
   <si>
     <t>LYPES</t>
   </si>
   <si>
     <t>Solanum lycopersicum</t>
   </si>
   <si>
     <t xml:space="preserve">* Zhao FF, Xi DH, Liu J, Deng XG, Lin HH (2014) First report of Chilli veinal mottle virus infecting tomato (Solanum lycopersicum) in China. Plant Disease, 98(11), 1589. 
 * Zhu F, Che YP, Qian K, Zhou YK, Xu YJ, Zhao YQ, Ji ZL (2018) First report of Chilli veinal mottle virus infecting Lycopersicon esculentum in Jiangsu Province in China. 102(2), 462. </t>
+  </si>
+  <si>
+    <t>SOLMU</t>
+  </si>
+  <si>
+    <t>Solanum muricatum</t>
+  </si>
+  <si>
+    <t>* Jiang N, Gai XT, Lin ZL, Lu CH, Ma JH, Xia ZY (2022) First report of tobacco vein banding mosaic virus and chilli veinal mottle virus infecting Solanum muricatum in China. Journal of Plant Pathology. 104(3), 1147-1148.</t>
+  </si>
+  <si>
+    <t>Experimental</t>
+  </si>
+  <si>
+    <t>CHEGI</t>
+  </si>
+  <si>
+    <t>Chenopodium giganteum</t>
+  </si>
+  <si>
+    <t>* Cheng YH, Deng TC, Chen CC, Liao JY, Chang CA, Chiang CH (2011) First report of Pepper mottle virus in bell pepper in Taiwan. Plant Disease. 95(5), 617. https://doi.org/10.1094/PDIS-10-10-0721
+----mechanically inoculated with ChiVMV and afterwards an infection occurred</t>
+  </si>
+  <si>
+    <t>CHEQU</t>
+  </si>
+  <si>
+    <t>Chenopodium quinoa</t>
+  </si>
+  <si>
+    <t>NIOBE</t>
+  </si>
+  <si>
+    <t>Nicotiana benthamiana</t>
+  </si>
+  <si>
+    <t>* Chen C, Lu D, Lin X, Zhou X, Yang X (2026) Molecular identification and pathogenicity of a chilli veinal mottle virus isolate from Sichuan, China. International Journal of Molecular Sciences. 27(2), 1113. https://doi.org/10.3390/ijms27021113</t>
+  </si>
+  <si>
+    <t>NIOGT</t>
+  </si>
+  <si>
+    <t>Nicotiana glutinosa</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -455,62 +578,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D10"/>
+  <dimension ref="A1:D23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="319.636" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="380.907" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
@@ -522,135 +645,317 @@
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>4</v>
       </c>
       <c r="B3" t="s">
         <v>8</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>4</v>
       </c>
       <c r="B4" t="s">
         <v>11</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B6" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B8" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="B9" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C9" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D9" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="B10" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C10" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D10" t="s">
-        <v>30</v>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4">
+      <c r="A11" t="s">
+        <v>26</v>
+      </c>
+      <c r="B11" t="s">
+        <v>33</v>
+      </c>
+      <c r="C11" t="s">
+        <v>34</v>
+      </c>
+      <c r="D11" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12" t="s">
+        <v>26</v>
+      </c>
+      <c r="B12" t="s">
+        <v>36</v>
+      </c>
+      <c r="C12" t="s">
+        <v>37</v>
+      </c>
+      <c r="D12" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4">
+      <c r="A13" t="s">
+        <v>26</v>
+      </c>
+      <c r="B13" t="s">
+        <v>39</v>
+      </c>
+      <c r="C13" t="s">
+        <v>40</v>
+      </c>
+      <c r="D13" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="A14" t="s">
+        <v>26</v>
+      </c>
+      <c r="B14" t="s">
+        <v>42</v>
+      </c>
+      <c r="C14" t="s">
+        <v>43</v>
+      </c>
+      <c r="D14" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="A15" t="s">
+        <v>26</v>
+      </c>
+      <c r="B15" t="s">
+        <v>45</v>
+      </c>
+      <c r="C15" t="s">
+        <v>46</v>
+      </c>
+      <c r="D15" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4">
+      <c r="A16" t="s">
+        <v>26</v>
+      </c>
+      <c r="B16" t="s">
+        <v>48</v>
+      </c>
+      <c r="C16" t="s">
+        <v>49</v>
+      </c>
+      <c r="D16" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4">
+      <c r="A17" t="s">
+        <v>26</v>
+      </c>
+      <c r="B17" t="s">
+        <v>51</v>
+      </c>
+      <c r="C17" t="s">
+        <v>52</v>
+      </c>
+      <c r="D17" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4">
+      <c r="A18" t="s">
+        <v>26</v>
+      </c>
+      <c r="B18" t="s">
+        <v>54</v>
+      </c>
+      <c r="C18" t="s">
+        <v>55</v>
+      </c>
+      <c r="D18" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4">
+      <c r="A19" t="s">
+        <v>26</v>
+      </c>
+      <c r="B19" t="s">
+        <v>57</v>
+      </c>
+      <c r="C19" t="s">
+        <v>58</v>
+      </c>
+      <c r="D19" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4">
+      <c r="A20" t="s">
+        <v>60</v>
+      </c>
+      <c r="B20" t="s">
+        <v>61</v>
+      </c>
+      <c r="C20" t="s">
+        <v>62</v>
+      </c>
+      <c r="D20" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4">
+      <c r="A21" t="s">
+        <v>60</v>
+      </c>
+      <c r="B21" t="s">
+        <v>64</v>
+      </c>
+      <c r="C21" t="s">
+        <v>65</v>
+      </c>
+      <c r="D21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4">
+      <c r="A22" t="s">
+        <v>60</v>
+      </c>
+      <c r="B22" t="s">
+        <v>66</v>
+      </c>
+      <c r="C22" t="s">
+        <v>67</v>
+      </c>
+      <c r="D22" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4">
+      <c r="A23" t="s">
+        <v>60</v>
+      </c>
+      <c r="B23" t="s">
+        <v>69</v>
+      </c>
+      <c r="C23" t="s">
+        <v>70</v>
+      </c>
+      <c r="D23" t="s">
+        <v>22</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">