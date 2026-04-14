--- v1 (2025-12-12)
+++ v2 (2026-04-14)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CHEQU" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>BLCV00</t>
   </si>
   <si>
     <t>Beet leaf curl virus</t>
   </si>
   <si>
     <t xml:space="preserve">* Brunt AA, Crabtree K, Dallwitz MJ, Gibbs AJ, Watson L (1996) Viruses of plants. CAB International. 1484 pp.
 * Proeseler G (1983) Beet leaf curl virus. CMI/AAB Descriptions of Plant Viruses No. 268. Association of Applied Biologists, Wellesbourne, UK. Available at https://www.dpvweb.net/ 
 * Schmutterer H, Ehrhardt P (1964) Untersuchungen über einige Beziehungen zwischen dem Rübenkräuselvirus (Beta Virus 3) und seinem Vektor Piesma quadrata Fieb. (Heteropt., Piesmidae). Zeitschrift für Pflanzenkrankheiten (Pflanzenpathologie) und Pflanzenschutz 71(11/12), 647-656.
@@ -429,56 +429,50 @@
   </si>
   <si>
     <t>* Brito R, Specht A, Gonçalves GL, Moreira GRP, Carneiro E, Santos FL, Roque-Specht VF, Mielke OHH, Casagrande MM (2019) Spodoptera marima: a new synonym of Spodoptera ornithogalli (Lepidoptera: Noctuidae), with notes on adult morphology, host plant use and genetic variation along its geographic range. Neotropical Entomology 48(3), 433-448.
 * Peterson AJ, Murphy KM (2015) Quinoa cultivation for temperate North America: considerations and areas for investigation. In: Murphy K, Matanguihan J (eds.). Quinoa: Improvement and Sustainable Production. Wiley-Blackwell, 235 pp.</t>
   </si>
   <si>
     <t>Wild/Weed</t>
   </si>
   <si>
     <t>Helicoverpa zea (as Chenopodium)</t>
   </si>
   <si>
     <t>* Kogan M, Helm CG, Kogan J, Brewer E (1989) Distribution and economic importance of Heliothis virescens and Heliothis zea in North, Central, and South America and of their natural enemies and host plants. InProceedings of the Workshop on Biological Control of Heliothis: Increasing the Effectiveness of Natural Enemies, New Delhi, India, 11-15 November 1985 1989. New Delhi, India: Office of International Cooperation &amp; Development, USDA.</t>
   </si>
   <si>
     <t>LIXUJU</t>
   </si>
   <si>
     <t>Lixus juncii (as Chenopodium)</t>
   </si>
   <si>
     <t>SPIRCI</t>
   </si>
   <si>
     <t>Spiroplasma citri (as Chenopodioideae)</t>
-  </si>
-[...4 lines deleted...]
-    <t>Torradovirus lycopersici (as Chenopodium)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -782,51 +776,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D47"/>
+  <dimension ref="A1:D46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="63.556" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="519.016" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1421,62 +1415,50 @@
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
         <v>124</v>
       </c>
       <c r="B45" t="s">
         <v>127</v>
       </c>
       <c r="C45" t="s">
         <v>128</v>
       </c>
       <c r="D45"/>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>124</v>
       </c>
       <c r="B46" t="s">
         <v>129</v>
       </c>
       <c r="C46" t="s">
         <v>130</v>
       </c>
       <c r="D46"/>
-    </row>
-[...10 lines deleted...]
-      <c r="D47"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>