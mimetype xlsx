--- v2 (2026-04-14)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CHEQU" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="132">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>BLCV00</t>
   </si>
   <si>
     <t>Beet leaf curl virus</t>
   </si>
   <si>
     <t xml:space="preserve">* Brunt AA, Crabtree K, Dallwitz MJ, Gibbs AJ, Watson L (1996) Viruses of plants. CAB International. 1484 pp.
 * Proeseler G (1983) Beet leaf curl virus. CMI/AAB Descriptions of Plant Viruses No. 268. Association of Applied Biologists, Wellesbourne, UK. Available at https://www.dpvweb.net/ 
 * Schmutterer H, Ehrhardt P (1964) Untersuchungen über einige Beziehungen zwischen dem Rübenkräuselvirus (Beta Virus 3) und seinem Vektor Piesma quadrata Fieb. (Heteropt., Piesmidae). Zeitschrift für Pflanzenkrankheiten (Pflanzenpathologie) und Pflanzenschutz 71(11/12), 647-656.
@@ -295,50 +295,53 @@
   <si>
     <t>Tymovirus latandigenum</t>
   </si>
   <si>
     <t>* Fribourg CE, Jones RAC, Koenig R (1977) Host plant reaction, physical properties and serology of three isolates of Andean potato latent virus from Peru. Annals of Applied Biology 86, 373-380.
 * García W, Gandarillas A (1992) Incidencia virotica en campos de tubérculo-semilla de papa en certificación y campos comerciales [Virus incidence in potato tuber-seed fields in certification and commercial fields]. Revista de Agricultura. Facultad de Ciencias Agrícolas y Pecuarias, Universidad Mayor de San Simón. Cochabamba, Bolivia 21, 29–33.
 ------- Col isolate was tested.</t>
   </si>
   <si>
     <t>APMMV0</t>
   </si>
   <si>
     <t>Tymovirus mosandigenum</t>
   </si>
   <si>
     <t>* Fribourg CE, Jones RAC, Koenig R (1977) Host plant reaction, physical properties and serology of three isolates of Andean potato latent virus from Peru. Annals of Applied Biology 86, 373-380.</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>PHOMEF</t>
   </si>
   <si>
     <t>Boeremia foveata</t>
+  </si>
+  <si>
+    <t>* Termorshuizen AJ (2007) Fungal and Fungus-Like Pathogens of Potato. Chapter 29, pp. 643-665. In Potato Biology and Biotechnology (eds Vreugdenhil D, Bradshaw J, Gebhardt C, Govers F, Mackerron DKL, Taylor MA, Ross HA). Elsevier.</t>
   </si>
   <si>
     <t>HELIVI</t>
   </si>
   <si>
     <t>Chloridea virescens</t>
   </si>
   <si>
     <t>* Cruces LMN (2022) Towards an integrated pest management in quinoa in traditional and new production zones of Peru. PhD thesis, Ghent University, Ghent, Belgium. 230 pp.
 * FAO (2016) Guía de identificación y control de las principales plagas que afectan a la quinua en la zona andina. Organización de las Naciones Unidas para la Alimentación y la Agricultura, Santiago. 41 pp. Available from https://www.fao.org
 * EPPO (2024) EPPO Technical Document No. 1091. Pest risk analysis for Chloridea virescens. EPPO, Paris. Available at https://gd.eppo.int/taxon/HELIVI/documents
 ------- Main host (evidence that the plant supports populations of the pest in several generations or years, i.e. true hosts, or plant mentioned as common or preferred host – see PRA for further details on the host)</t>
   </si>
   <si>
     <t>FRANOC</t>
   </si>
   <si>
     <t>Frankliniella occidentalis</t>
   </si>
   <si>
     <t>* Chorbadjian RA, Ahumada MI, Urra F, Elgueta M, Gilligan TM (2021) Biogeographical patterns of herbivore arthropods associated with Chenopodium quinoa grown along the Latitudinal Gradient of Chile. Plants 10(12), 2811. doi:10.3390/plants10122811</t>
   </si>
   <si>
     <t>GRCPAT</t>
   </si>
@@ -1208,255 +1211,257 @@
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>4</v>
       </c>
       <c r="B30" t="s">
         <v>83</v>
       </c>
       <c r="C30" t="s">
         <v>84</v>
       </c>
       <c r="D30" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>86</v>
       </c>
       <c r="B31" t="s">
         <v>87</v>
       </c>
       <c r="C31" t="s">
         <v>88</v>
       </c>
-      <c r="D31"/>
+      <c r="D31" t="s">
+        <v>89</v>
+      </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
         <v>86</v>
       </c>
       <c r="B32" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C32" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D32" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
         <v>86</v>
       </c>
       <c r="B33" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C33" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D33" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
         <v>86</v>
       </c>
       <c r="B34" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C34" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D34" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
         <v>86</v>
       </c>
       <c r="B35" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C35" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D35" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>86</v>
       </c>
       <c r="B36" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C36" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D36" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>86</v>
       </c>
       <c r="B37" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C37" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D37" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>86</v>
       </c>
       <c r="B38" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C38" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D38" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
         <v>86</v>
       </c>
       <c r="B39" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C39" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D39" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>86</v>
       </c>
       <c r="B40" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C40" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D40" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>86</v>
       </c>
       <c r="B41" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D41" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
         <v>86</v>
       </c>
       <c r="B42" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C42" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D42" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
         <v>86</v>
       </c>
       <c r="B43" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C43" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D43" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B44" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C44" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D44" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B45" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C45" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D45"/>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B46" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C46" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D46"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>