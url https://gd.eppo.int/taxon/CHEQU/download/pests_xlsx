--- v3 (2026-05-24)
+++ v4 (2026-07-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CHEQU" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="132">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>BLCV00</t>
   </si>
   <si>
     <t>Beet leaf curl virus</t>
   </si>
   <si>
     <t xml:space="preserve">* Brunt AA, Crabtree K, Dallwitz MJ, Gibbs AJ, Watson L (1996) Viruses of plants. CAB International. 1484 pp.
 * Proeseler G (1983) Beet leaf curl virus. CMI/AAB Descriptions of Plant Viruses No. 268. Association of Applied Biologists, Wellesbourne, UK. Available at https://www.dpvweb.net/ 
 * Schmutterer H, Ehrhardt P (1964) Untersuchungen über einige Beziehungen zwischen dem Rübenkräuselvirus (Beta Virus 3) und seinem Vektor Piesma quadrata Fieb. (Heteropt., Piesmidae). Zeitschrift für Pflanzenkrankheiten (Pflanzenpathologie) und Pflanzenschutz 71(11/12), 647-656.
@@ -194,50 +194,60 @@
   <si>
     <t>Orthotospovirus tomatomaculae</t>
   </si>
   <si>
     <t>* Parrella G, Gognalons P, Gebre-Selassie K, Vovlas C, Marchoux G (2003) An update of the host range of tomato spotted wilt virus. Journal of Plant Pathology 85(4), 227-264.
 ------- Artificial transmission.</t>
   </si>
   <si>
     <t>PYV000</t>
   </si>
   <si>
     <t>Potato yellowing virus</t>
   </si>
   <si>
     <t>* Silvestre R, Fuentes S, Risco R, Berrocal A, Adams I, Fox A, Cuellar WJ, Kreuze J (2020) Characterization of distinct strains of an aphid-transmitted ilarvirus (Fam. Bromoviridae) infecting different hosts from South America. Virus research 282, 197944. https://doi.org/10.1016/j.virusres.2020.197944</t>
   </si>
   <si>
     <t>CSYV00</t>
   </si>
   <si>
     <t>Potexvirus citriflavivenae</t>
   </si>
   <si>
     <t>* Alshami AAA, Ahlawat YS, Pant RP (2003) A hitherto unreported yellow vein clearing disease of citrus in India and its viral etiology. Indian Phytopathology 56(4), 422-427.
 ------- inoculation studies.</t>
+  </si>
+  <si>
+    <t>CHIVMV</t>
+  </si>
+  <si>
+    <t>Potyvirus capsivenamaculae</t>
+  </si>
+  <si>
+    <t>* Cheng YH, Deng TC, Chen CC, Liao JY, Chang CA, Chiang CH (2011) First report of Pepper mottle virus in bell pepper in Taiwan. Plant Disease. 95(5), 617. https://doi.org/10.1094/PDIS-10-10-0721
+----mechanically inoculated with ChiVMV and afterwards an infection occurred</t>
   </si>
   <si>
     <t>SDV000</t>
   </si>
   <si>
     <t>Sadwavirus citri</t>
   </si>
   <si>
     <t>* Tanaka H, Imada J (1974) Mechanical transmission of viruses of satsuma dwarf, citrus mosaic, navel infectious mottling and natsudaidai dwarf to herbaceous plants. In: Weathers LG, Cohen M (eds.) Proceedings of the 6th Conference of IOCV, Riverside, California (US), pp. 141-145. 
 ------- Susceptible to SDV.</t>
   </si>
   <si>
     <t>SLRSV0</t>
   </si>
   <si>
     <t>Stralarivirus fragariae</t>
   </si>
   <si>
     <t>PVT000</t>
   </si>
   <si>
     <t>Tepovirus tafsolani</t>
   </si>
   <si>
     <t>* Salazar LF, Harrison BD (1978) Host range, purification and properties of potato virus T. Annals of Applied Biology 89, 223-235.</t>
@@ -779,51 +789,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D46"/>
+  <dimension ref="A1:D47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="63.556" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="519.016" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1087,65 +1097,65 @@
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>4</v>
       </c>
       <c r="B21" t="s">
         <v>57</v>
       </c>
       <c r="C21" t="s">
         <v>58</v>
       </c>
       <c r="D21" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>4</v>
       </c>
       <c r="B22" t="s">
         <v>60</v>
       </c>
       <c r="C22" t="s">
         <v>61</v>
       </c>
-      <c r="D22"/>
+      <c r="D22" t="s">
+        <v>62</v>
+      </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>4</v>
       </c>
       <c r="B23" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C23" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="D23" t="s">
         <v>64</v>
       </c>
+      <c r="D23"/>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>4</v>
       </c>
       <c r="B24" t="s">
         <v>65</v>
       </c>
       <c r="C24" t="s">
         <v>66</v>
       </c>
       <c r="D24" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>4</v>
       </c>
       <c r="B25" t="s">
         <v>68</v>
       </c>
       <c r="C25" t="s">
         <v>69</v>
       </c>
@@ -1203,267 +1213,281 @@
         <v>80</v>
       </c>
       <c r="C29" t="s">
         <v>81</v>
       </c>
       <c r="D29" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>4</v>
       </c>
       <c r="B30" t="s">
         <v>83</v>
       </c>
       <c r="C30" t="s">
         <v>84</v>
       </c>
       <c r="D30" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
+        <v>4</v>
+      </c>
+      <c r="B31" t="s">
         <v>86</v>
       </c>
-      <c r="B31" t="s">
+      <c r="C31" t="s">
         <v>87</v>
       </c>
-      <c r="C31" t="s">
+      <c r="D31" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="B32" t="s">
         <v>90</v>
       </c>
       <c r="C32" t="s">
         <v>91</v>
       </c>
       <c r="D32" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="B33" t="s">
         <v>93</v>
       </c>
       <c r="C33" t="s">
         <v>94</v>
       </c>
       <c r="D33" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="B34" t="s">
         <v>96</v>
       </c>
       <c r="C34" t="s">
         <v>97</v>
       </c>
       <c r="D34" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="B35" t="s">
         <v>99</v>
       </c>
       <c r="C35" t="s">
         <v>100</v>
       </c>
       <c r="D35" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="B36" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C36" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D36" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="B37" t="s">
         <v>104</v>
       </c>
       <c r="C37" t="s">
         <v>105</v>
       </c>
       <c r="D37" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="B38" t="s">
         <v>107</v>
       </c>
       <c r="C38" t="s">
         <v>108</v>
       </c>
       <c r="D38" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="B39" t="s">
         <v>110</v>
       </c>
       <c r="C39" t="s">
         <v>111</v>
       </c>
       <c r="D39" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="B40" t="s">
         <v>113</v>
       </c>
       <c r="C40" t="s">
         <v>114</v>
       </c>
       <c r="D40" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="B41" t="s">
         <v>116</v>
       </c>
       <c r="C41" t="s">
         <v>117</v>
       </c>
       <c r="D41" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="B42" t="s">
         <v>119</v>
       </c>
       <c r="C42" t="s">
         <v>120</v>
       </c>
       <c r="D42" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="B43" t="s">
         <v>122</v>
       </c>
       <c r="C43" t="s">
         <v>123</v>
       </c>
       <c r="D43" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
+        <v>89</v>
+      </c>
+      <c r="B44" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="C44" t="s">
         <v>126</v>
       </c>
       <c r="D44" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="B45" t="s">
-        <v>128</v>
+        <v>102</v>
       </c>
       <c r="C45" t="s">
         <v>129</v>
       </c>
-      <c r="D45"/>
+      <c r="D45" t="s">
+        <v>130</v>
+      </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="B46" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C46" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D46"/>
+    </row>
+    <row r="47" spans="1:4">
+      <c r="A47" t="s">
+        <v>128</v>
+      </c>
+      <c r="B47" t="s">
+        <v>133</v>
+      </c>
+      <c r="C47" t="s">
+        <v>134</v>
+      </c>
+      <c r="D47"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>