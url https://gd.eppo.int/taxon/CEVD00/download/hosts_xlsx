--- v0 (2025-10-08)
+++ v1 (2026-11-03)
@@ -12,92 +12,101 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CEVD00" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>CIDRE</t>
   </si>
   <si>
     <t>Citrus reticulata</t>
   </si>
   <si>
     <t>CIDPA</t>
   </si>
   <si>
     <t>Citrus x aurantium var. paradisi</t>
   </si>
   <si>
     <t>CIDSI</t>
   </si>
   <si>
     <t>Citrus x aurantium var. sinensis</t>
   </si>
   <si>
     <t>CIDLI</t>
   </si>
   <si>
     <t>Citrus x limon</t>
   </si>
   <si>
     <t>Host</t>
+  </si>
+  <si>
+    <t>ALLCE</t>
+  </si>
+  <si>
+    <t>Allium cepa</t>
+  </si>
+  <si>
+    <t>* Mohsen AS, Al-Fahd MA (2025) First record of citrus exocortis viroid (CEVd) on onions and determining its complete sequence using next generation sequencing (NGS) technology in Iraq. Arab Journal of Plant Protection 43(2), 164-170. https://doi.org/10.22268/AJPP-001306</t>
   </si>
   <si>
     <t>CEMAU</t>
   </si>
   <si>
     <t>Cestrum aurantiacum</t>
   </si>
   <si>
     <t>1CIDG</t>
   </si>
   <si>
     <t>Citrus</t>
   </si>
   <si>
     <t>CIDLA</t>
   </si>
   <si>
     <t>Citrus x latifolia</t>
   </si>
   <si>
     <t>* Katsarou K, Chiumenti M, Kalantidis K, Mathioudakis MM (2020). First report of citrus viroids infecting Persian (Tahiti) lime in Greece. Plant Disease 104(3), p 998.
 ------- In Crete.</t>
   </si>
   <si>
     <t>FIUCA</t>
@@ -485,51 +494,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D15"/>
+  <dimension ref="A1:D16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="449.319" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -571,172 +580,186 @@
       </c>
       <c r="D4"/>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>11</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5"/>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6" t="s">
         <v>14</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
-      <c r="D6"/>
+      <c r="D6" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>13</v>
       </c>
       <c r="B7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D7"/>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C8" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="D8" t="s">
         <v>20</v>
       </c>
+      <c r="D8"/>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>13</v>
       </c>
       <c r="B9" t="s">
         <v>21</v>
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>13</v>
       </c>
       <c r="B10" t="s">
         <v>24</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>13</v>
       </c>
       <c r="B11" t="s">
         <v>27</v>
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
-      <c r="D11"/>
+      <c r="D11" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>13</v>
       </c>
       <c r="B12" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C12" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="D12" t="s">
         <v>31</v>
       </c>
+      <c r="D12"/>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>13</v>
       </c>
       <c r="B13" t="s">
         <v>32</v>
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>35</v>
       </c>
       <c r="C14" t="s">
         <v>36</v>
       </c>
       <c r="D14" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>13</v>
       </c>
       <c r="B15" t="s">
         <v>38</v>
       </c>
       <c r="C15" t="s">
         <v>39</v>
       </c>
       <c r="D15" t="s">
         <v>40</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4">
+      <c r="A16" t="s">
+        <v>13</v>
+      </c>
+      <c r="B16" t="s">
+        <v>41</v>
+      </c>
+      <c r="C16" t="s">
+        <v>42</v>
+      </c>
+      <c r="D16" t="s">
+        <v>43</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">