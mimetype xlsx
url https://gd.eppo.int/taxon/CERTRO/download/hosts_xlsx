--- v0 (2025-10-09)
+++ v1 (2026-09-21)
@@ -260,51 +260,51 @@
 ------- no details on specific citrus species.</t>
   </si>
   <si>
     <t>CIDSS</t>
   </si>
   <si>
     <t>Citrus sp.</t>
   </si>
   <si>
     <t>CIDLI</t>
   </si>
   <si>
     <t>Citrus x limon</t>
   </si>
   <si>
     <t xml:space="preserve">* INTERNET
 True Fruit Flies (Diptera: Tephritidae) of the Afrotropical Region. Ceratitis rosa. Specimens. http://projects.bebif.be/fruitfly/taxoninfo.html?id=62
 ------- Confirmed host.
 * Manrakhan A, Daneel JH, Beck R, Theron CD, Weldon CW, Moore SD, Hattingh V (2018) Non-host status of commercial export grade lemon fruit (Citrus limon (L.) Burman f. cv. Eureka) for Ceratitis capitata, Ceratitis rosa, Ceratitis quilicii and Bactrocera dorsalis (Diptera: Tephritidae) in South Africa. African Entomology 26(1) 202-214.
 ------- non considered a host in commercial export grade lemon. </t>
   </si>
   <si>
     <t>DOVCA</t>
   </si>
   <si>
-    <t>Dovyalis caffra</t>
+    <t>Dovyalis afra</t>
   </si>
   <si>
     <t>DRPNL</t>
   </si>
   <si>
     <t>Drypetes natalensis var. leiogyna</t>
   </si>
   <si>
     <t>EIOJA</t>
   </si>
   <si>
     <t>Eriobotrya japonica</t>
   </si>
   <si>
     <t>FEJSE</t>
   </si>
   <si>
     <t>Feijoa sellowiana</t>
   </si>
   <si>
     <t>* Grové T, de Jager K, Theledi ML (2019) Fruit flies (Diptera: Tephritidae) and Thaumatotibia leucotreta (Meyrick)(Lepidoptera: Tortricidae) associated with fruit of the family Myrtaceae Juss. in South Africa. Crop Protection 116, 24-32.
 ------- as Acca sellowiana.</t>
   </si>
   <si>
     <t>GLOSS</t>