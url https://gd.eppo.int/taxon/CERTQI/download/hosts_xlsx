--- v0 (2025-10-20)
+++ v1 (2026-09-10)
@@ -181,51 +181,51 @@
   </si>
   <si>
     <t>Coffea arabica</t>
   </si>
   <si>
     <t>* De Meyer M, Mwatawala M, Copeland RS, Virgilio M (2016) Description of new Ceratitis species (Diptera: Tephritidae) from Africa, or how morphological and DNA data are complementary in discovering unknown species and matching sexes. European Journal of Taxonomy 233, 1-23. 
 ------- Confirmed host.
 * Tsatsu SK, Sutton GF, Serfontein L, Addison P, De Meyer M, Virgilio M, Manrakhan A (2024) Distribution and host ranges of Ceratitis rosa and Ceratitis quilicii (Diptera: Tephritidae) in South Africa. Bulletin of Entomological Research 1–11. https://doi.org/10.1017/S0007485324000294</t>
   </si>
   <si>
     <t>CYDOB</t>
   </si>
   <si>
     <t>Cydonia oblonga</t>
   </si>
   <si>
     <t>DOSKA</t>
   </si>
   <si>
     <t>Diospyros kaki</t>
   </si>
   <si>
     <t>DOVCA</t>
   </si>
   <si>
-    <t>Dovyalis caffra</t>
+    <t>Dovyalis afra</t>
   </si>
   <si>
     <t>DOVHE</t>
   </si>
   <si>
     <t>Dovyalis hebecarpa</t>
   </si>
   <si>
     <t>1DRPG</t>
   </si>
   <si>
     <t>Drypetes</t>
   </si>
   <si>
     <t>* INTERNET
 True Fruit Flies (Diptera: Tephritidae) of the Afrotropical Region. Ceratitis quilicii. Specimens. http://projects.bebif.be/fruitfly/taxoninfo.html?id=434
 ------- Drypetes battiscombei is listed as a host.</t>
   </si>
   <si>
     <t>EIOJA</t>
   </si>
   <si>
     <t>Eriobotrya japonica</t>
   </si>
   <si>
@@ -252,51 +252,51 @@
   <si>
     <t>Ficus carica</t>
   </si>
   <si>
     <t>FIUMR</t>
   </si>
   <si>
     <t>Ficus mauritiana</t>
   </si>
   <si>
     <t>FIUSY</t>
   </si>
   <si>
     <t>Ficus sycomorus</t>
   </si>
   <si>
     <t>FLCIN</t>
   </si>
   <si>
     <t>Flacourtia indica</t>
   </si>
   <si>
     <t>HRLCA</t>
   </si>
   <si>
-    <t>Harpephyllum caffrum</t>
+    <t>Harpephyllum afrum</t>
   </si>
   <si>
     <t>MABSD</t>
   </si>
   <si>
     <t>Malus domestica</t>
   </si>
   <si>
     <t>MNGIN</t>
   </si>
   <si>
     <t>Mangifera indica</t>
   </si>
   <si>
     <t>* Moquet L, Payet J, Glenac S, Delatte H (2021) Niche shift of tephritid species after the Oriental fruit fly (Bactrocera dorsalis) invasion in La Réunion. Diversity and Distributions. 27(1), 109-129. https://doi.org/10.1111/ddi.13172
 * Tsatsu SK, Sutton GF, Serfontein L, Addison P, De Meyer M, Virgilio M, Manrakhan A (2024) Distribution and host ranges of Ceratitis rosa and Ceratitis quilicii (Diptera: Tephritidae) in South Africa. Bulletin of Entomological Research 1–11. https://doi.org/10.1017/S0007485324000294</t>
   </si>
   <si>
     <t>MUYPA</t>
   </si>
   <si>
     <t>Murraya paniculata</t>
   </si>
   <si>
     <t>PAQMO</t>