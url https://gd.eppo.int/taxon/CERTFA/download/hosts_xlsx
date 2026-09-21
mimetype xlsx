--- v0 (2025-10-01)
+++ v1 (2026-09-21)
@@ -232,74 +232,74 @@
   <si>
     <t>Citrus reticulata</t>
   </si>
   <si>
     <t>CIDLI</t>
   </si>
   <si>
     <t>Citrus x limon</t>
   </si>
   <si>
     <t>COFAR</t>
   </si>
   <si>
     <t>Coffea arabica</t>
   </si>
   <si>
     <t>COFCA</t>
   </si>
   <si>
     <t>Coffea canephora</t>
   </si>
   <si>
     <t>DOVCA</t>
   </si>
   <si>
-    <t>Dovyalis caffra</t>
+    <t>Dovyalis afra</t>
   </si>
   <si>
     <t>EIOJA</t>
   </si>
   <si>
     <t>Eriobotrya japonica</t>
   </si>
   <si>
     <t>FIUSS</t>
   </si>
   <si>
     <t>Ficus sp.</t>
   </si>
   <si>
     <t>* INTERNET
 True Fruit Flies (Diptera: Tephritidae) of the Afrotropical Region. Ceratitis fasciventris. Specimens. http://projects.bebif.be/fruitfly/taxoninfo.html?id=63
 ------- Ficus sp. listed as a host.</t>
   </si>
   <si>
     <t>HRLCA</t>
   </si>
   <si>
-    <t>Harpephyllum caffrum</t>
+    <t>Harpephyllum afrum</t>
   </si>
   <si>
     <t>MNGIN</t>
   </si>
   <si>
     <t>Mangifera indica</t>
   </si>
   <si>
     <t>* INTERNET
 True Fruit Flies (Diptera: Tephritidae) of the Afrotropical Region. Ceratitis fasciventris. Specimens. http://projects.bebif.be/fruitfly/taxoninfo.html?id=63
 ------- Confirmed host.
 * Vayssières JF, Sanogo F, Noussourou M (2007) Inventory of the fruit fly species (Diptera: Tephritidae) linked to the mango tree in Mali and tests of integrated control. Fruits. 62(5), 329-341.</t>
   </si>
   <si>
     <t>PAQSS</t>
   </si>
   <si>
     <t>Passiflora sp.</t>
   </si>
   <si>
     <t xml:space="preserve">* INTERNET
 True Fruit Flies (Diptera: Tephritidae) of the Afrotropical Region. Ceratitis fasciventris. Specimens. http://projects.bebif.be/fruitfly/taxoninfo.html?id=63
 ------- Passuflora sp. listed as a host.
 </t>
   </si>