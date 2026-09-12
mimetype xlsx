--- v0 (2025-10-04)
+++ v1 (2026-09-12)
@@ -223,51 +223,51 @@
   <si>
     <t>KDLAF</t>
   </si>
   <si>
     <t>Cordyla africana</t>
   </si>
   <si>
     <t>* Copeland RS, Wharton RA, Luke Q, De Meyer M, Lux S, Zenz N, Machera P, Okumu M (2006) Geographic distribution, host fruit, and parasitoids of African fruit fly pests Ceratitis anonae, Ceratitis cosyra, Ceratitis fasciventris, and Ceratitis rosa (Diptera: Tephritidae) in Kenya. Annals of the Entomological Society of America 99(2), 261-278.</t>
   </si>
   <si>
     <t>KDLPI</t>
   </si>
   <si>
     <t>Cordyla pinnata</t>
   </si>
   <si>
     <t>DOSMF</t>
   </si>
   <si>
     <t>Diospyros mespiliformis</t>
   </si>
   <si>
     <t>DOVCA</t>
   </si>
   <si>
-    <t>Dovyalis caffra</t>
+    <t>Dovyalis afra</t>
   </si>
   <si>
     <t>DRPGO</t>
   </si>
   <si>
     <t>Drypetes gossweileri</t>
   </si>
   <si>
     <t>DRPNA</t>
   </si>
   <si>
     <t>Drypetes natalensis</t>
   </si>
   <si>
     <t>EGLNA</t>
   </si>
   <si>
     <t>Englerophytum natalense</t>
   </si>
   <si>
     <t>EIOJA</t>
   </si>
   <si>
     <t>Eriobotrya japonica</t>
   </si>
@@ -317,51 +317,51 @@
   <si>
     <t>Fortunella margarita</t>
   </si>
   <si>
     <t>GLRMA</t>
   </si>
   <si>
     <t>Gliricidia maculata</t>
   </si>
   <si>
     <t>GRWTR</t>
   </si>
   <si>
     <t>Grewia trichocarpa</t>
   </si>
   <si>
     <t>HPXBA</t>
   </si>
   <si>
     <t>Haematostaphis barteri</t>
   </si>
   <si>
     <t>HRLCA</t>
   </si>
   <si>
-    <t>Harpephyllum caffrum</t>
+    <t>Harpephyllum afrum</t>
   </si>
   <si>
     <t>ICAOL</t>
   </si>
   <si>
     <t>Icacina oliviformis</t>
   </si>
   <si>
     <t>* Badii KB, Billah MK, Afreh-Nuamah K, Obeng-Ofori D (2015) Species composition and host range of fruit-infesting flies (Diptera: Tephritidae) in northern Ghana. International Journal of Tropical Insect Science 35(3), 137-151.
 ------- as Icacina senegalensis.</t>
   </si>
   <si>
     <t>IRVGA</t>
   </si>
   <si>
     <t>Irvingia gabonensis</t>
   </si>
   <si>
     <t>LADKI</t>
   </si>
   <si>
     <t>Landolphia kirkii</t>
   </si>
   <si>
     <t>LIHCH</t>