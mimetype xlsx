--- v2 (2026-03-10)
+++ v3 (2026-04-21)
@@ -2854,51 +2854,51 @@
         <v>170</v>
       </c>
       <c r="D80" t="s">
         <v>117</v>
       </c>
       <c r="E80" t="s">
         <v>171</v>
       </c>
       <c r="F80" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" t="s">
         <v>105</v>
       </c>
       <c r="B81" t="s">
         <v>172</v>
       </c>
       <c r="C81"/>
       <c r="D81" t="s">
         <v>173</v>
       </c>
       <c r="E81"/>
       <c r="F81" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" t="s">
         <v>105</v>
       </c>
       <c r="B82" t="s">
         <v>174</v>
       </c>
       <c r="C82"/>
       <c r="D82" t="s">
         <v>175</v>
       </c>
       <c r="E82"/>
       <c r="F82" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" t="s">
         <v>105</v>
       </c>
       <c r="B83" t="s">
         <v>176</v>
       </c>