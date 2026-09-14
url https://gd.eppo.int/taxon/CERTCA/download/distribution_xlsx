--- v3 (2026-04-21)
+++ v4 (2026-09-14)
@@ -3094,51 +3094,51 @@
       <c r="B95" t="s">
         <v>200</v>
       </c>
       <c r="C95"/>
       <c r="D95" t="s">
         <v>201</v>
       </c>
       <c r="E95"/>
       <c r="F95" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" t="s">
         <v>105</v>
       </c>
       <c r="B96" t="s">
         <v>202</v>
       </c>
       <c r="C96"/>
       <c r="D96" t="s">
         <v>203</v>
       </c>
       <c r="E96"/>
       <c r="F96" t="s">
-        <v>113</v>
+        <v>12</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" t="s">
         <v>105</v>
       </c>
       <c r="B97" t="s">
         <v>204</v>
       </c>
       <c r="C97"/>
       <c r="D97" t="s">
         <v>205</v>
       </c>
       <c r="E97"/>
       <c r="F97" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" t="s">
         <v>105</v>
       </c>
       <c r="B98" t="s">
         <v>207</v>
       </c>