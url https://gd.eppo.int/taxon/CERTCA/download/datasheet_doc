--- v7 (2026-03-24)
+++ v8 (2026-04-15)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> Wiedemann</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mediterranean fruit fly, medfly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267469c30423ebeab" w:history="1">
+            <w:hyperlink r:id="rId129769dee23661db5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId846369c30423ebef1" w:history="1">
+            <w:hyperlink r:id="rId564869dee23661dfc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CERTCA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="44578221" name="name789669c30423ec00c" descr="19941.jpg"/>
+                  <wp:docPr id="1456294" name="name437669dee2366252a" descr="19941.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="19941.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId352469c30423ec00a" cstate="print"/>
+                          <a:blip r:embed="rId339369dee23662528" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId635169c30423ec13a" w:history="1">
+            <w:hyperlink r:id="rId561069dee2366264e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -7750,63 +7750,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2013) who considered that barely detectable populations are established and reappear regularly.  In addition, there are intermittent records from several countries outside the established range.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="76165325" name="name778969c30423f188c" descr="CERTCA_distribution_map.jpg"/>
+            <wp:docPr id="90340474" name="name296369dee236660a7" descr="CERTCA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CERTCA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId771769c30423f1889" cstate="print"/>
+                    <a:blip r:embed="rId918469dee236660a3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7909,51 +7909,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Belize, Costa Rica, El Salvador, Guatemala, Honduras, Nicaragua, Panama</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">South America:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Argentina, Bolivia, Brazil (Acre, Alagoas, Amapa, Bahia, Ceara, Distrito Federal, Espirito Santo, Goias, Maranhao, Mato Grosso, Mato Grosso do Sul, Minas Gerais, Para, Paraiba, Parana, Pernambuco, Piaui, Rio de Janeiro, Rio Grande do Norte, Rio Grande do Sul, Rondonia, Roraima, Santa Catarina, Sao Paulo, Sergipe, Tocantins), Chile, Colombia, Ecuador, Paraguay, Peru, Uruguay, Venezuela</w:t>
+        <w:t xml:space="preserve"> Argentina, Bolivia, Brazil (Acre, Alagoas, Amapa, Bahia, Ceara, Distrito Federal, Espirito Santo, Goias, Maranhao, Mato Grosso, Mato Grosso do Sul, Minas Gerais, Para, Paraiba, Parana, Pernambuco, Piaui, Rio de Janeiro, Rio Grande do Norte, Rio Grande do Sul, Rondonia, Roraima, Santa Catarina, Sao Paulo, Sergipe, Tocantins), Colombia, Ecuador, Paraguay, Peru, Uruguay, Venezuela</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Oceania:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Australia (Western Australia)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -8649,133 +8649,133 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has a restricted distribution and host range (only known from Kenya and not recorded from any commercially grown fruits, see De Meyer </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2002) may limit the risk of misidentification. The presence of unidentified / possibly misidentified reference sequences in Barcoding Index Number Systems (BINs) in which this species is represented, might also bias its molecular identification. Sequences are available in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId959369c30423f276d" w:history="1">
+      <w:hyperlink r:id="rId829269dee2366694a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Barcode of Life Data Systems</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">(BOLD)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId565069c30423f27ca" w:history="1"/>
+      <w:hyperlink r:id="rId897169dee2366699e" w:history="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId740769c30423f27de" w:history="1">
+      <w:hyperlink r:id="rId713669dee236669b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-bank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId628369c30423f2805" w:history="1"/>
+      <w:hyperlink r:id="rId562769dee236669d6" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Detection and inspection methods</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
@@ -9776,51 +9776,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carroll LE, Norrbom AL, Dallwitz MJ &amp; Thompson FC (2004). Pest fruit flies of the world – larvae. Version 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> April 2019. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId707769c30423f3020" w:history="1">
+      <w:hyperlink r:id="rId667269dee23667117" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.delta-intkey.com/ffl/www/bac_zona.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 22/11/2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10383,81 +10383,81 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 188-203.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2011) ISPM 28. Annex 14. Irradiation treatment for Ceratitis capitata. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId753469c30423f340c" w:history="1">
+      <w:hyperlink r:id="rId673869dee236674eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/625/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2017a) ISPM 28. Annex 24. Cold treatment for Ceratitis capitata on Citrus sinensis. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId724669c30423f3443" w:history="1">
+      <w:hyperlink r:id="rId454869dee2366751f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/84350/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10503,51 +10503,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> × </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. sinensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId943969c30423f34d3" w:history="1">
+      <w:hyperlink r:id="rId897069dee236675ae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/84351/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10573,51 +10573,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus limon</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId678669c30423f3544" w:history="1">
+      <w:hyperlink r:id="rId597769dee2366761f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/84352/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10643,51 +10643,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus paradisi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId253769c30423f35b4" w:history="1">
+      <w:hyperlink r:id="rId237069dee2366768f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/84353/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10713,51 +10713,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus reticulata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId835469c30423f3624" w:history="1">
+      <w:hyperlink r:id="rId368369dee23667700" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/84354/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10783,51 +10783,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus clementina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId143069c30423f369f" w:history="1">
+      <w:hyperlink r:id="rId515669dee2366776e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/84355/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10853,51 +10853,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mangifera indica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId234269c30423f3713" w:history="1">
+      <w:hyperlink r:id="rId444469dee236677ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/84356/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10921,51 +10921,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (Eds Dyck VA, Hendrichs J &amp; Robinson AS), pp 563-600. Springer Verlag, Dordrecht (The Netherlands)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IAEA (1995) Economic evaluation of damage caused by, and methods of control of the Mediterranean fruit fly in the Maghreb. An analysis covering three control options including the sterile  insect technique. Vienna: International Atomic Energy Agency, 72pp.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId461669c30423f3798" w:history="1">
+      <w:hyperlink r:id="rId975169dee23667884" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www-naweb.iaea.org/nafa/ipc/public/ipc-ecnomic-medfly-maghreb-TECDOC830.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-04-23]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11000,51 +11000,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Wiedemann), Version 4.0. Available online at: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA Compendium of Fruit Fly Host Information </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(CoFFHI), Edition 4.0. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId449169c30423f381c" w:history="1">
+      <w:hyperlink r:id="rId343569dee23667907" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/ </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 2021-04-23]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11527,51 +11527,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-16.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2021) United States Department of Agriculture Treatment Manual.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId118669c30423f3b70" w:history="1">
+      <w:hyperlink r:id="rId282669dee23667c5f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-04-23]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -12003,51 +12003,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
-      <w:hyperlink r:id="rId587769c30423f3e77" w:history="1">
+      <w:hyperlink r:id="rId308669dee23667f67" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/12367</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12113,51 +12113,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ceratitis capitata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId819869c30423f3f2d" w:history="1">
+      <w:hyperlink r:id="rId666969dee2366801f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12328,90 +12328,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1-6. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId318469c30423f4097" w:history="1">
+      <w:hyperlink r:id="rId367869dee23668189" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1981.tb01739.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="63182462" name="name702369c304240006e" descr="eu_funding_250.png"/>
+            <wp:docPr id="57588997" name="name876769dee23668358" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId404869c304240006c" cstate="print"/>
+                    <a:blip r:embed="rId867169dee23668357" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -12509,137 +12509,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="84584667">
+  <w:abstractNum w:abstractNumId="27649672">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="27782471">
+    <w:lvl w:ilvl="0" w:tplc="59287300">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="27782471" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="59287300" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="27782471" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="59287300" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="27782471" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="59287300" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="27782471" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="59287300" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="27782471" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="59287300" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="27782471" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="59287300" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="27782471" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="59287300" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="27782471" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="59287300" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="84584666">
+  <w:abstractNum w:abstractNumId="27649671">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="99948778">
+    <w:lvl w:ilvl="0" w:tplc="65695732">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -13391,55 +13391,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="84584666">
-    <w:abstractNumId w:val="84584666"/>
+  <w:num w:numId="27649671">
+    <w:abstractNumId w:val="27649671"/>
   </w:num>
-  <w:num w:numId="84584667">
-    <w:abstractNumId w:val="84584667"/>
+  <w:num w:numId="27649672">
+    <w:abstractNumId w:val="27649672"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24989,51 +24989,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId649635962" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId850998575" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId267469c30423ebeab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERTCA/" TargetMode="External"/><Relationship Id="rId846369c30423ebef1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERTCA/categorization" TargetMode="External"/><Relationship Id="rId635169c30423ec13a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERTCA/photos" TargetMode="External"/><Relationship Id="rId959369c30423f276d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Ceratitis+capitata&amp;searchTax=" TargetMode="External"/><Relationship Id="rId565069c30423f27ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Ceratitis+capitata&amp;searchTax" TargetMode="External"/><Relationship Id="rId740769c30423f27de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/CERTCA/" TargetMode="External"/><Relationship Id="rId628369c30423f2805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/CERTCA/" TargetMode="External"/><Relationship Id="rId707769c30423f3020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/www/bac_zona.htm" TargetMode="External"/><Relationship Id="rId753469c30423f340c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/625/" TargetMode="External"/><Relationship Id="rId724669c30423f3443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84350/" TargetMode="External"/><Relationship Id="rId943969c30423f34d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84351/" TargetMode="External"/><Relationship Id="rId678669c30423f3544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84352/" TargetMode="External"/><Relationship Id="rId253769c30423f35b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84353/" TargetMode="External"/><Relationship Id="rId835469c30423f3624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84354/" TargetMode="External"/><Relationship Id="rId143069c30423f369f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84355/" TargetMode="External"/><Relationship Id="rId234269c30423f3713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84356/" TargetMode="External"/><Relationship Id="rId461669c30423f3798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www-naweb.iaea.org/nafa/ipc/public/ipc-ecnomic-medfly-maghreb-TECDOC830.pdf" TargetMode="External"/><Relationship Id="rId449169c30423f381c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId118669c30423f3b70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf" TargetMode="External"/><Relationship Id="rId587769c30423f3e77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/12367" TargetMode="External"/><Relationship Id="rId819869c30423f3f2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId318469c30423f4097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01739.x" TargetMode="External"/><Relationship Id="rId352469c30423ec00a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId352469c30423ec00a.jpg"/><Relationship Id="rId771769c30423f1889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId771769c30423f1889.jpg"/><Relationship Id="rId404869c304240006c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId404869c304240006c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId169701823" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId804118391" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId129769dee23661db5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERTCA/" TargetMode="External"/><Relationship Id="rId564869dee23661dfc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERTCA/categorization" TargetMode="External"/><Relationship Id="rId561069dee2366264e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERTCA/photos" TargetMode="External"/><Relationship Id="rId829269dee2366694a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Ceratitis+capitata&amp;searchTax=" TargetMode="External"/><Relationship Id="rId897169dee2366699e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Ceratitis+capitata&amp;searchTax" TargetMode="External"/><Relationship Id="rId713669dee236669b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/CERTCA/" TargetMode="External"/><Relationship Id="rId562769dee236669d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/CERTCA/" TargetMode="External"/><Relationship Id="rId667269dee23667117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/www/bac_zona.htm" TargetMode="External"/><Relationship Id="rId673869dee236674eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/625/" TargetMode="External"/><Relationship Id="rId454869dee2366751f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84350/" TargetMode="External"/><Relationship Id="rId897069dee236675ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84351/" TargetMode="External"/><Relationship Id="rId597769dee2366761f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84352/" TargetMode="External"/><Relationship Id="rId237069dee2366768f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84353/" TargetMode="External"/><Relationship Id="rId368369dee23667700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84354/" TargetMode="External"/><Relationship Id="rId515669dee2366776e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84355/" TargetMode="External"/><Relationship Id="rId444469dee236677ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84356/" TargetMode="External"/><Relationship Id="rId975169dee23667884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www-naweb.iaea.org/nafa/ipc/public/ipc-ecnomic-medfly-maghreb-TECDOC830.pdf" TargetMode="External"/><Relationship Id="rId343569dee23667907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId282669dee23667c5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf" TargetMode="External"/><Relationship Id="rId308669dee23667f67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/12367" TargetMode="External"/><Relationship Id="rId666969dee2366801f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId367869dee23668189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01739.x" TargetMode="External"/><Relationship Id="rId339369dee23662528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId339369dee23662528.jpg"/><Relationship Id="rId918469dee236660a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId918469dee236660a3.jpg"/><Relationship Id="rId867169dee23668357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId867169dee23668357.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>