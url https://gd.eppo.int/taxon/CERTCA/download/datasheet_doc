--- v8 (2026-04-15)
+++ v9 (2026-05-06)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> Wiedemann</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mediterranean fruit fly, medfly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129769dee23661db5" w:history="1">
+            <w:hyperlink r:id="rId511469fbbdf2d64a1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564869dee23661dfc" w:history="1">
+            <w:hyperlink r:id="rId809269fbbdf2d64e7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CERTCA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="1456294" name="name437669dee2366252a" descr="19941.jpg"/>
+                  <wp:docPr id="35773683" name="name825469fbbdf2d69cc" descr="19941.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="19941.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId339369dee23662528" cstate="print"/>
+                          <a:blip r:embed="rId327169fbbdf2d69ca" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId561069dee2366264e" w:history="1">
+            <w:hyperlink r:id="rId725369fbbdf2d6b26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -7750,63 +7750,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2013) who considered that barely detectable populations are established and reappear regularly.  In addition, there are intermittent records from several countries outside the established range.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="90340474" name="name296369dee236660a7" descr="CERTCA_distribution_map.jpg"/>
+            <wp:docPr id="98072398" name="name215069fbbdf2da85a" descr="CERTCA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CERTCA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId918469dee236660a3" cstate="print"/>
+                    <a:blip r:embed="rId918269fbbdf2da856" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8649,133 +8649,133 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has a restricted distribution and host range (only known from Kenya and not recorded from any commercially grown fruits, see De Meyer </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2002) may limit the risk of misidentification. The presence of unidentified / possibly misidentified reference sequences in Barcoding Index Number Systems (BINs) in which this species is represented, might also bias its molecular identification. Sequences are available in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId829269dee2366694a" w:history="1">
+      <w:hyperlink r:id="rId709969fbbdf2db098" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Barcode of Life Data Systems</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">(BOLD)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId897169dee2366699e" w:history="1"/>
+      <w:hyperlink r:id="rId274969fbbdf2db0e8" w:history="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId713669dee236669b0" w:history="1">
+      <w:hyperlink r:id="rId717669fbbdf2db0fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-bank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId562769dee236669d6" w:history="1"/>
+      <w:hyperlink r:id="rId273769fbbdf2db11f" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Detection and inspection methods</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
@@ -9776,51 +9776,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carroll LE, Norrbom AL, Dallwitz MJ &amp; Thompson FC (2004). Pest fruit flies of the world – larvae. Version 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> April 2019. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId667269dee23667117" w:history="1">
+      <w:hyperlink r:id="rId568569fbbdf2db86a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.delta-intkey.com/ffl/www/bac_zona.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 22/11/2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10383,81 +10383,81 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 188-203.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2011) ISPM 28. Annex 14. Irradiation treatment for Ceratitis capitata. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId673869dee236674eb" w:history="1">
+      <w:hyperlink r:id="rId735769fbbdf2dbc4d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/625/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2017a) ISPM 28. Annex 24. Cold treatment for Ceratitis capitata on Citrus sinensis. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId454869dee2366751f" w:history="1">
+      <w:hyperlink r:id="rId255369fbbdf2dbc83" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/84350/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10503,51 +10503,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> × </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. sinensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId897069dee236675ae" w:history="1">
+      <w:hyperlink r:id="rId267969fbbdf2dbd12" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/84351/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10573,51 +10573,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus limon</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId597769dee2366761f" w:history="1">
+      <w:hyperlink r:id="rId553769fbbdf2dbd81" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/84352/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10643,51 +10643,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus paradisi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId237069dee2366768f" w:history="1">
+      <w:hyperlink r:id="rId759669fbbdf2dbdf1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/84353/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10713,51 +10713,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus reticulata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId368369dee23667700" w:history="1">
+      <w:hyperlink r:id="rId810969fbbdf2dbe60" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/84354/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10783,51 +10783,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus clementina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId515669dee2366776e" w:history="1">
+      <w:hyperlink r:id="rId790369fbbdf2dbed8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/84355/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10853,51 +10853,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mangifera indica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId444469dee236677ee" w:history="1">
+      <w:hyperlink r:id="rId144269fbbdf2dbf4b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/84356/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10921,51 +10921,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (Eds Dyck VA, Hendrichs J &amp; Robinson AS), pp 563-600. Springer Verlag, Dordrecht (The Netherlands)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IAEA (1995) Economic evaluation of damage caused by, and methods of control of the Mediterranean fruit fly in the Maghreb. An analysis covering three control options including the sterile  insect technique. Vienna: International Atomic Energy Agency, 72pp.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId975169dee23667884" w:history="1">
+      <w:hyperlink r:id="rId310169fbbdf2dbfc0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www-naweb.iaea.org/nafa/ipc/public/ipc-ecnomic-medfly-maghreb-TECDOC830.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-04-23]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11000,51 +11000,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Wiedemann), Version 4.0. Available online at: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA Compendium of Fruit Fly Host Information </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(CoFFHI), Edition 4.0. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId343569dee23667907" w:history="1">
+      <w:hyperlink r:id="rId981269fbbdf2dc040" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/ </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 2021-04-23]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11527,51 +11527,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-16.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2021) United States Department of Agriculture Treatment Manual.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId282669dee23667c5f" w:history="1">
+      <w:hyperlink r:id="rId391169fbbdf2dc38b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-04-23]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -12003,51 +12003,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
-      <w:hyperlink r:id="rId308669dee23667f67" w:history="1">
+      <w:hyperlink r:id="rId920369fbbdf2dc68e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/12367</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12113,51 +12113,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ceratitis capitata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId666969dee2366801f" w:history="1">
+      <w:hyperlink r:id="rId690669fbbdf2dc744" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12328,90 +12328,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1-6. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId367869dee23668189" w:history="1">
+      <w:hyperlink r:id="rId845569fbbdf2dc8ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1981.tb01739.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="57588997" name="name876769dee23668358" descr="eu_funding_250.png"/>
+            <wp:docPr id="26764174" name="name731569fbbdf2dcc0f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId867169dee23668357" cstate="print"/>
+                    <a:blip r:embed="rId392869fbbdf2dcc0d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -12509,137 +12509,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="27649672">
+  <w:abstractNum w:abstractNumId="42623577">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="59287300">
+    <w:lvl w:ilvl="0" w:tplc="29770796">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="59287300" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="29770796" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="59287300" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="29770796" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="59287300" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="29770796" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="59287300" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="29770796" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="59287300" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="29770796" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="59287300" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="29770796" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="59287300" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="29770796" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="59287300" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="29770796" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27649671">
+  <w:abstractNum w:abstractNumId="42623576">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65695732">
+    <w:lvl w:ilvl="0" w:tplc="97337041">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -13391,55 +13391,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="27649671">
-    <w:abstractNumId w:val="27649671"/>
+  <w:num w:numId="42623576">
+    <w:abstractNumId w:val="42623576"/>
   </w:num>
-  <w:num w:numId="27649672">
-    <w:abstractNumId w:val="27649672"/>
+  <w:num w:numId="42623577">
+    <w:abstractNumId w:val="42623577"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24989,51 +24989,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId169701823" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId804118391" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId129769dee23661db5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERTCA/" TargetMode="External"/><Relationship Id="rId564869dee23661dfc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERTCA/categorization" TargetMode="External"/><Relationship Id="rId561069dee2366264e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERTCA/photos" TargetMode="External"/><Relationship Id="rId829269dee2366694a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Ceratitis+capitata&amp;searchTax=" TargetMode="External"/><Relationship Id="rId897169dee2366699e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Ceratitis+capitata&amp;searchTax" TargetMode="External"/><Relationship Id="rId713669dee236669b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/CERTCA/" TargetMode="External"/><Relationship Id="rId562769dee236669d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/CERTCA/" TargetMode="External"/><Relationship Id="rId667269dee23667117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/www/bac_zona.htm" TargetMode="External"/><Relationship Id="rId673869dee236674eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/625/" TargetMode="External"/><Relationship Id="rId454869dee2366751f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84350/" TargetMode="External"/><Relationship Id="rId897069dee236675ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84351/" TargetMode="External"/><Relationship Id="rId597769dee2366761f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84352/" TargetMode="External"/><Relationship Id="rId237069dee2366768f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84353/" TargetMode="External"/><Relationship Id="rId368369dee23667700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84354/" TargetMode="External"/><Relationship Id="rId515669dee2366776e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84355/" TargetMode="External"/><Relationship Id="rId444469dee236677ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84356/" TargetMode="External"/><Relationship Id="rId975169dee23667884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www-naweb.iaea.org/nafa/ipc/public/ipc-ecnomic-medfly-maghreb-TECDOC830.pdf" TargetMode="External"/><Relationship Id="rId343569dee23667907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId282669dee23667c5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf" TargetMode="External"/><Relationship Id="rId308669dee23667f67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/12367" TargetMode="External"/><Relationship Id="rId666969dee2366801f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId367869dee23668189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01739.x" TargetMode="External"/><Relationship Id="rId339369dee23662528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId339369dee23662528.jpg"/><Relationship Id="rId918469dee236660a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId918469dee236660a3.jpg"/><Relationship Id="rId867169dee23668357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId867169dee23668357.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId853905169" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId746221104" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId511469fbbdf2d64a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERTCA/" TargetMode="External"/><Relationship Id="rId809269fbbdf2d64e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERTCA/categorization" TargetMode="External"/><Relationship Id="rId725369fbbdf2d6b26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERTCA/photos" TargetMode="External"/><Relationship Id="rId709969fbbdf2db098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Ceratitis+capitata&amp;searchTax=" TargetMode="External"/><Relationship Id="rId274969fbbdf2db0e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Ceratitis+capitata&amp;searchTax" TargetMode="External"/><Relationship Id="rId717669fbbdf2db0fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/CERTCA/" TargetMode="External"/><Relationship Id="rId273769fbbdf2db11f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/CERTCA/" TargetMode="External"/><Relationship Id="rId568569fbbdf2db86a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/www/bac_zona.htm" TargetMode="External"/><Relationship Id="rId735769fbbdf2dbc4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/625/" TargetMode="External"/><Relationship Id="rId255369fbbdf2dbc83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84350/" TargetMode="External"/><Relationship Id="rId267969fbbdf2dbd12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84351/" TargetMode="External"/><Relationship Id="rId553769fbbdf2dbd81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84352/" TargetMode="External"/><Relationship Id="rId759669fbbdf2dbdf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84353/" TargetMode="External"/><Relationship Id="rId810969fbbdf2dbe60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84354/" TargetMode="External"/><Relationship Id="rId790369fbbdf2dbed8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84355/" TargetMode="External"/><Relationship Id="rId144269fbbdf2dbf4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84356/" TargetMode="External"/><Relationship Id="rId310169fbbdf2dbfc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www-naweb.iaea.org/nafa/ipc/public/ipc-ecnomic-medfly-maghreb-TECDOC830.pdf" TargetMode="External"/><Relationship Id="rId981269fbbdf2dc040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId391169fbbdf2dc38b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf" TargetMode="External"/><Relationship Id="rId920369fbbdf2dc68e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/12367" TargetMode="External"/><Relationship Id="rId690669fbbdf2dc744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId845569fbbdf2dc8ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01739.x" TargetMode="External"/><Relationship Id="rId327169fbbdf2d69ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId327169fbbdf2d69ca.jpg"/><Relationship Id="rId918269fbbdf2da856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId918269fbbdf2da856.jpg"/><Relationship Id="rId392869fbbdf2dcc0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId392869fbbdf2dcc0d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>