--- v9 (2026-05-06)
+++ v10 (2026-05-27)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> Wiedemann</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mediterranean fruit fly, medfly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511469fbbdf2d64a1" w:history="1">
+            <w:hyperlink r:id="rId41196a1700460faf2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId809269fbbdf2d64e7" w:history="1">
+            <w:hyperlink r:id="rId32256a1700460fb3d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CERTCA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="35773683" name="name825469fbbdf2d69cc" descr="19941.jpg"/>
+                  <wp:docPr id="69035961" name="name90266a1700460fefa" descr="19941.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="19941.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId327169fbbdf2d69ca" cstate="print"/>
+                          <a:blip r:embed="rId55446a1700460fef8" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId725369fbbdf2d6b26" w:history="1">
+            <w:hyperlink r:id="rId19446a17004610052" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -7750,63 +7750,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2013) who considered that barely detectable populations are established and reappear regularly.  In addition, there are intermittent records from several countries outside the established range.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="98072398" name="name215069fbbdf2da85a" descr="CERTCA_distribution_map.jpg"/>
+            <wp:docPr id="58384793" name="name73946a17004613e6d" descr="CERTCA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CERTCA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId918269fbbdf2da856" cstate="print"/>
+                    <a:blip r:embed="rId68046a17004613e68" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8649,133 +8649,133 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has a restricted distribution and host range (only known from Kenya and not recorded from any commercially grown fruits, see De Meyer </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2002) may limit the risk of misidentification. The presence of unidentified / possibly misidentified reference sequences in Barcoding Index Number Systems (BINs) in which this species is represented, might also bias its molecular identification. Sequences are available in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId709969fbbdf2db098" w:history="1">
+      <w:hyperlink r:id="rId68376a1700461469e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Barcode of Life Data Systems</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">(BOLD)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId274969fbbdf2db0e8" w:history="1"/>
+      <w:hyperlink r:id="rId24806a170046146f2" w:history="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId717669fbbdf2db0fa" w:history="1">
+      <w:hyperlink r:id="rId97256a17004614705" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-bank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId273769fbbdf2db11f" w:history="1"/>
+      <w:hyperlink r:id="rId89446a1700461472c" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Detection and inspection methods</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
@@ -9776,51 +9776,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carroll LE, Norrbom AL, Dallwitz MJ &amp; Thompson FC (2004). Pest fruit flies of the world – larvae. Version 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> April 2019. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId568569fbbdf2db86a" w:history="1">
+      <w:hyperlink r:id="rId36216a17004614ed1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.delta-intkey.com/ffl/www/bac_zona.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 22/11/2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10383,81 +10383,81 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 188-203.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2011) ISPM 28. Annex 14. Irradiation treatment for Ceratitis capitata. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId735769fbbdf2dbc4d" w:history="1">
+      <w:hyperlink r:id="rId41346a170046152b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/625/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2017a) ISPM 28. Annex 24. Cold treatment for Ceratitis capitata on Citrus sinensis. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId255369fbbdf2dbc83" w:history="1">
+      <w:hyperlink r:id="rId67066a170046152ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/84350/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10503,51 +10503,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> × </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. sinensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId267969fbbdf2dbd12" w:history="1">
+      <w:hyperlink r:id="rId28186a1700461537b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/84351/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10573,51 +10573,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus limon</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId553769fbbdf2dbd81" w:history="1">
+      <w:hyperlink r:id="rId26106a170046153ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/84352/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10643,51 +10643,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus paradisi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId759669fbbdf2dbdf1" w:history="1">
+      <w:hyperlink r:id="rId30746a1700461545c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/84353/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10713,51 +10713,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus reticulata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId810969fbbdf2dbe60" w:history="1">
+      <w:hyperlink r:id="rId72176a170046154cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/84354/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10783,51 +10783,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus clementina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId790369fbbdf2dbed8" w:history="1">
+      <w:hyperlink r:id="rId57756a1700461553c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/84355/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10853,51 +10853,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mangifera indica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId144269fbbdf2dbf4b" w:history="1">
+      <w:hyperlink r:id="rId85306a170046155ad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/84356/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10921,51 +10921,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (Eds Dyck VA, Hendrichs J &amp; Robinson AS), pp 563-600. Springer Verlag, Dordrecht (The Netherlands)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IAEA (1995) Economic evaluation of damage caused by, and methods of control of the Mediterranean fruit fly in the Maghreb. An analysis covering three control options including the sterile  insect technique. Vienna: International Atomic Energy Agency, 72pp.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId310169fbbdf2dbfc0" w:history="1">
+      <w:hyperlink r:id="rId79976a17004615621" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www-naweb.iaea.org/nafa/ipc/public/ipc-ecnomic-medfly-maghreb-TECDOC830.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-04-23]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11000,51 +11000,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Wiedemann), Version 4.0. Available online at: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA Compendium of Fruit Fly Host Information </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(CoFFHI), Edition 4.0. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId981269fbbdf2dc040" w:history="1">
+      <w:hyperlink r:id="rId65216a170046156a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/ </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 2021-04-23]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11527,51 +11527,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-16.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2021) United States Department of Agriculture Treatment Manual.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId391169fbbdf2dc38b" w:history="1">
+      <w:hyperlink r:id="rId43086a17004615a12" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-04-23]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -12003,51 +12003,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
-      <w:hyperlink r:id="rId920369fbbdf2dc68e" w:history="1">
+      <w:hyperlink r:id="rId40126a17004615d21" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/12367</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12113,51 +12113,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ceratitis capitata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId690669fbbdf2dc744" w:history="1">
+      <w:hyperlink r:id="rId35026a17004615de6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12328,90 +12328,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1-6. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId845569fbbdf2dc8ca" w:history="1">
+      <w:hyperlink r:id="rId51616a17004615f57" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1981.tb01739.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="26764174" name="name731569fbbdf2dcc0f" descr="eu_funding_250.png"/>
+            <wp:docPr id="24256423" name="name79876a17004615fc6" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId392869fbbdf2dcc0d" cstate="print"/>
+                    <a:blip r:embed="rId58246a17004615fc5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -12509,137 +12509,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="42623577">
+  <w:abstractNum w:abstractNumId="87695290">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="29770796">
+    <w:lvl w:ilvl="0" w:tplc="60082725">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="29770796" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="60082725" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="29770796" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="60082725" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="29770796" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="60082725" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="29770796" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="60082725" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="29770796" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="60082725" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="29770796" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="60082725" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="29770796" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="60082725" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="29770796" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="60082725" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42623576">
+  <w:abstractNum w:abstractNumId="87695289">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97337041">
+    <w:lvl w:ilvl="0" w:tplc="62033705">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -13391,55 +13391,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="42623576">
-    <w:abstractNumId w:val="42623576"/>
+  <w:num w:numId="87695289">
+    <w:abstractNumId w:val="87695289"/>
   </w:num>
-  <w:num w:numId="42623577">
-    <w:abstractNumId w:val="42623577"/>
+  <w:num w:numId="87695290">
+    <w:abstractNumId w:val="87695290"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24989,51 +24989,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId853905169" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId746221104" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId511469fbbdf2d64a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERTCA/" TargetMode="External"/><Relationship Id="rId809269fbbdf2d64e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERTCA/categorization" TargetMode="External"/><Relationship Id="rId725369fbbdf2d6b26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERTCA/photos" TargetMode="External"/><Relationship Id="rId709969fbbdf2db098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Ceratitis+capitata&amp;searchTax=" TargetMode="External"/><Relationship Id="rId274969fbbdf2db0e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Ceratitis+capitata&amp;searchTax" TargetMode="External"/><Relationship Id="rId717669fbbdf2db0fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/CERTCA/" TargetMode="External"/><Relationship Id="rId273769fbbdf2db11f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/CERTCA/" TargetMode="External"/><Relationship Id="rId568569fbbdf2db86a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/www/bac_zona.htm" TargetMode="External"/><Relationship Id="rId735769fbbdf2dbc4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/625/" TargetMode="External"/><Relationship Id="rId255369fbbdf2dbc83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84350/" TargetMode="External"/><Relationship Id="rId267969fbbdf2dbd12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84351/" TargetMode="External"/><Relationship Id="rId553769fbbdf2dbd81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84352/" TargetMode="External"/><Relationship Id="rId759669fbbdf2dbdf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84353/" TargetMode="External"/><Relationship Id="rId810969fbbdf2dbe60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84354/" TargetMode="External"/><Relationship Id="rId790369fbbdf2dbed8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84355/" TargetMode="External"/><Relationship Id="rId144269fbbdf2dbf4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84356/" TargetMode="External"/><Relationship Id="rId310169fbbdf2dbfc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www-naweb.iaea.org/nafa/ipc/public/ipc-ecnomic-medfly-maghreb-TECDOC830.pdf" TargetMode="External"/><Relationship Id="rId981269fbbdf2dc040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId391169fbbdf2dc38b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf" TargetMode="External"/><Relationship Id="rId920369fbbdf2dc68e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/12367" TargetMode="External"/><Relationship Id="rId690669fbbdf2dc744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId845569fbbdf2dc8ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01739.x" TargetMode="External"/><Relationship Id="rId327169fbbdf2d69ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId327169fbbdf2d69ca.jpg"/><Relationship Id="rId918269fbbdf2da856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId918269fbbdf2da856.jpg"/><Relationship Id="rId392869fbbdf2dcc0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId392869fbbdf2dcc0d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId682289727" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId816227480" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId41196a1700460faf2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERTCA/" TargetMode="External"/><Relationship Id="rId32256a1700460fb3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERTCA/categorization" TargetMode="External"/><Relationship Id="rId19446a17004610052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERTCA/photos" TargetMode="External"/><Relationship Id="rId68376a1700461469e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Ceratitis+capitata&amp;searchTax=" TargetMode="External"/><Relationship Id="rId24806a170046146f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Ceratitis+capitata&amp;searchTax" TargetMode="External"/><Relationship Id="rId97256a17004614705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/CERTCA/" TargetMode="External"/><Relationship Id="rId89446a1700461472c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/CERTCA/" TargetMode="External"/><Relationship Id="rId36216a17004614ed1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/www/bac_zona.htm" TargetMode="External"/><Relationship Id="rId41346a170046152b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/625/" TargetMode="External"/><Relationship Id="rId67066a170046152ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84350/" TargetMode="External"/><Relationship Id="rId28186a1700461537b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84351/" TargetMode="External"/><Relationship Id="rId26106a170046153ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84352/" TargetMode="External"/><Relationship Id="rId30746a1700461545c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84353/" TargetMode="External"/><Relationship Id="rId72176a170046154cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84354/" TargetMode="External"/><Relationship Id="rId57756a1700461553c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84355/" TargetMode="External"/><Relationship Id="rId85306a170046155ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84356/" TargetMode="External"/><Relationship Id="rId79976a17004615621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www-naweb.iaea.org/nafa/ipc/public/ipc-ecnomic-medfly-maghreb-TECDOC830.pdf" TargetMode="External"/><Relationship Id="rId65216a170046156a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId43086a17004615a12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf" TargetMode="External"/><Relationship Id="rId40126a17004615d21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/12367" TargetMode="External"/><Relationship Id="rId35026a17004615de6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId51616a17004615f57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01739.x" TargetMode="External"/><Relationship Id="rId55446a1700460fef8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55446a1700460fef8.jpg"/><Relationship Id="rId68046a17004613e68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68046a17004613e68.jpg"/><Relationship Id="rId58246a17004615fc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58246a17004615fc5.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>