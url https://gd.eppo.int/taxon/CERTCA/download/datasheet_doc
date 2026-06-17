--- v10 (2026-05-27)
+++ v11 (2026-06-17)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> Wiedemann</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mediterranean fruit fly, medfly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41196a1700460faf2" w:history="1">
+            <w:hyperlink r:id="rId69226a32a9c293f6a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32256a1700460fb3d" w:history="1">
+            <w:hyperlink r:id="rId43226a32a9c293fb2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CERTCA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="69035961" name="name90266a1700460fefa" descr="19941.jpg"/>
+                  <wp:docPr id="77141173" name="name76206a32a9c29442d" descr="19941.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="19941.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId55446a1700460fef8" cstate="print"/>
+                          <a:blip r:embed="rId69676a32a9c29442b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId19446a17004610052" w:history="1">
+            <w:hyperlink r:id="rId83546a32a9c29459e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -7750,63 +7750,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2013) who considered that barely detectable populations are established and reappear regularly.  In addition, there are intermittent records from several countries outside the established range.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="58384793" name="name73946a17004613e6d" descr="CERTCA_distribution_map.jpg"/>
+            <wp:docPr id="21132394" name="name39216a32a9c2993a3" descr="CERTCA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CERTCA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId68046a17004613e68" cstate="print"/>
+                    <a:blip r:embed="rId66816a32a9c2993a0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8649,133 +8649,133 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has a restricted distribution and host range (only known from Kenya and not recorded from any commercially grown fruits, see De Meyer </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2002) may limit the risk of misidentification. The presence of unidentified / possibly misidentified reference sequences in Barcoding Index Number Systems (BINs) in which this species is represented, might also bias its molecular identification. Sequences are available in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68376a1700461469e" w:history="1">
+      <w:hyperlink r:id="rId94596a32a9c299d3a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Barcode of Life Data Systems</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">(BOLD)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24806a170046146f2" w:history="1"/>
+      <w:hyperlink r:id="rId66786a32a9c299d9e" w:history="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97256a17004614705" w:history="1">
+      <w:hyperlink r:id="rId79076a32a9c299db0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-bank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId89446a1700461472c" w:history="1"/>
+      <w:hyperlink r:id="rId51566a32a9c299dd6" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Detection and inspection methods</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
@@ -9776,51 +9776,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carroll LE, Norrbom AL, Dallwitz MJ &amp; Thompson FC (2004). Pest fruit flies of the world – larvae. Version 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> April 2019. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36216a17004614ed1" w:history="1">
+      <w:hyperlink r:id="rId61956a32a9c29a9e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.delta-intkey.com/ffl/www/bac_zona.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 22/11/2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10383,81 +10383,81 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 188-203.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2011) ISPM 28. Annex 14. Irradiation treatment for Ceratitis capitata. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41346a170046152b7" w:history="1">
+      <w:hyperlink r:id="rId36896a32a9c29b220" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/625/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2017a) ISPM 28. Annex 24. Cold treatment for Ceratitis capitata on Citrus sinensis. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67066a170046152ec" w:history="1">
+      <w:hyperlink r:id="rId26656a32a9c29b25a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/84350/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10503,51 +10503,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> × </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. sinensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28186a1700461537b" w:history="1">
+      <w:hyperlink r:id="rId96766a32a9c29b2ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/84351/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10573,51 +10573,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus limon</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26106a170046153ed" w:history="1">
+      <w:hyperlink r:id="rId58686a32a9c29b361" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/84352/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10643,51 +10643,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus paradisi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30746a1700461545c" w:history="1">
+      <w:hyperlink r:id="rId67066a32a9c29b3d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/84353/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10713,51 +10713,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus reticulata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72176a170046154cd" w:history="1">
+      <w:hyperlink r:id="rId94746a32a9c29b45b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/84354/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10783,51 +10783,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus clementina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57756a1700461553c" w:history="1">
+      <w:hyperlink r:id="rId48786a32a9c29b4d0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/84355/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10853,51 +10853,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mangifera indica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85306a170046155ad" w:history="1">
+      <w:hyperlink r:id="rId60076a32a9c29b545" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/84356/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10921,51 +10921,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (Eds Dyck VA, Hendrichs J &amp; Robinson AS), pp 563-600. Springer Verlag, Dordrecht (The Netherlands)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IAEA (1995) Economic evaluation of damage caused by, and methods of control of the Mediterranean fruit fly in the Maghreb. An analysis covering three control options including the sterile  insect technique. Vienna: International Atomic Energy Agency, 72pp.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79976a17004615621" w:history="1">
+      <w:hyperlink r:id="rId57696a32a9c29b5be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www-naweb.iaea.org/nafa/ipc/public/ipc-ecnomic-medfly-maghreb-TECDOC830.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-04-23]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11000,51 +11000,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Wiedemann), Version 4.0. Available online at: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA Compendium of Fruit Fly Host Information </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(CoFFHI), Edition 4.0. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65216a170046156a2" w:history="1">
+      <w:hyperlink r:id="rId19836a32a9c29b644" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/ </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 2021-04-23]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11527,51 +11527,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-16.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2021) United States Department of Agriculture Treatment Manual.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43086a17004615a12" w:history="1">
+      <w:hyperlink r:id="rId57846a32a9c29b9a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-04-23]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -12003,51 +12003,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40126a17004615d21" w:history="1">
+      <w:hyperlink r:id="rId48626a32a9c29bcc4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/12367</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12113,51 +12113,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ceratitis capitata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35026a17004615de6" w:history="1">
+      <w:hyperlink r:id="rId76656a32a9c29bd85" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12328,90 +12328,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1-6. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51616a17004615f57" w:history="1">
+      <w:hyperlink r:id="rId28316a32a9c29bef5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1981.tb01739.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="24256423" name="name79876a17004615fc6" descr="eu_funding_250.png"/>
+            <wp:docPr id="80240588" name="name45866a32a9c29c0df" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId58246a17004615fc5" cstate="print"/>
+                    <a:blip r:embed="rId60876a32a9c29c0dd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -12509,137 +12509,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="87695290">
+  <w:abstractNum w:abstractNumId="30704097">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="60082725">
+    <w:lvl w:ilvl="0" w:tplc="84371875">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="60082725" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="84371875" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="60082725" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="84371875" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="60082725" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="84371875" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="60082725" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="84371875" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="60082725" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="84371875" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="60082725" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="84371875" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="60082725" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="84371875" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="60082725" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="84371875" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="87695289">
+  <w:abstractNum w:abstractNumId="30704096">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62033705">
+    <w:lvl w:ilvl="0" w:tplc="19896090">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -13391,55 +13391,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="87695289">
-    <w:abstractNumId w:val="87695289"/>
+  <w:num w:numId="30704096">
+    <w:abstractNumId w:val="30704096"/>
   </w:num>
-  <w:num w:numId="87695290">
-    <w:abstractNumId w:val="87695290"/>
+  <w:num w:numId="30704097">
+    <w:abstractNumId w:val="30704097"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24989,51 +24989,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId682289727" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId816227480" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId41196a1700460faf2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERTCA/" TargetMode="External"/><Relationship Id="rId32256a1700460fb3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERTCA/categorization" TargetMode="External"/><Relationship Id="rId19446a17004610052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERTCA/photos" TargetMode="External"/><Relationship Id="rId68376a1700461469e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Ceratitis+capitata&amp;searchTax=" TargetMode="External"/><Relationship Id="rId24806a170046146f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Ceratitis+capitata&amp;searchTax" TargetMode="External"/><Relationship Id="rId97256a17004614705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/CERTCA/" TargetMode="External"/><Relationship Id="rId89446a1700461472c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/CERTCA/" TargetMode="External"/><Relationship Id="rId36216a17004614ed1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/www/bac_zona.htm" TargetMode="External"/><Relationship Id="rId41346a170046152b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/625/" TargetMode="External"/><Relationship Id="rId67066a170046152ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84350/" TargetMode="External"/><Relationship Id="rId28186a1700461537b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84351/" TargetMode="External"/><Relationship Id="rId26106a170046153ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84352/" TargetMode="External"/><Relationship Id="rId30746a1700461545c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84353/" TargetMode="External"/><Relationship Id="rId72176a170046154cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84354/" TargetMode="External"/><Relationship Id="rId57756a1700461553c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84355/" TargetMode="External"/><Relationship Id="rId85306a170046155ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84356/" TargetMode="External"/><Relationship Id="rId79976a17004615621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www-naweb.iaea.org/nafa/ipc/public/ipc-ecnomic-medfly-maghreb-TECDOC830.pdf" TargetMode="External"/><Relationship Id="rId65216a170046156a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId43086a17004615a12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf" TargetMode="External"/><Relationship Id="rId40126a17004615d21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/12367" TargetMode="External"/><Relationship Id="rId35026a17004615de6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId51616a17004615f57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01739.x" TargetMode="External"/><Relationship Id="rId55446a1700460fef8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55446a1700460fef8.jpg"/><Relationship Id="rId68046a17004613e68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68046a17004613e68.jpg"/><Relationship Id="rId58246a17004615fc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58246a17004615fc5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId180296472" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId489817013" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId69226a32a9c293f6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERTCA/" TargetMode="External"/><Relationship Id="rId43226a32a9c293fb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERTCA/categorization" TargetMode="External"/><Relationship Id="rId83546a32a9c29459e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERTCA/photos" TargetMode="External"/><Relationship Id="rId94596a32a9c299d3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Ceratitis+capitata&amp;searchTax=" TargetMode="External"/><Relationship Id="rId66786a32a9c299d9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Ceratitis+capitata&amp;searchTax" TargetMode="External"/><Relationship Id="rId79076a32a9c299db0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/CERTCA/" TargetMode="External"/><Relationship Id="rId51566a32a9c299dd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/CERTCA/" TargetMode="External"/><Relationship Id="rId61956a32a9c29a9e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/www/bac_zona.htm" TargetMode="External"/><Relationship Id="rId36896a32a9c29b220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/625/" TargetMode="External"/><Relationship Id="rId26656a32a9c29b25a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84350/" TargetMode="External"/><Relationship Id="rId96766a32a9c29b2ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84351/" TargetMode="External"/><Relationship Id="rId58686a32a9c29b361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84352/" TargetMode="External"/><Relationship Id="rId67066a32a9c29b3d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84353/" TargetMode="External"/><Relationship Id="rId94746a32a9c29b45b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84354/" TargetMode="External"/><Relationship Id="rId48786a32a9c29b4d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84355/" TargetMode="External"/><Relationship Id="rId60076a32a9c29b545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84356/" TargetMode="External"/><Relationship Id="rId57696a32a9c29b5be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www-naweb.iaea.org/nafa/ipc/public/ipc-ecnomic-medfly-maghreb-TECDOC830.pdf" TargetMode="External"/><Relationship Id="rId19836a32a9c29b644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId57846a32a9c29b9a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf" TargetMode="External"/><Relationship Id="rId48626a32a9c29bcc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/12367" TargetMode="External"/><Relationship Id="rId76656a32a9c29bd85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId28316a32a9c29bef5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01739.x" TargetMode="External"/><Relationship Id="rId69676a32a9c29442b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69676a32a9c29442b.jpg"/><Relationship Id="rId66816a32a9c2993a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66816a32a9c2993a0.jpg"/><Relationship Id="rId60876a32a9c29c0dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60876a32a9c29c0dd.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>