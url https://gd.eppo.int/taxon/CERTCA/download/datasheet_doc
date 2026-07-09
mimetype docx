--- v11 (2026-06-17)
+++ v12 (2026-07-09)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> Wiedemann</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mediterranean fruit fly, medfly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69226a32a9c293f6a" w:history="1">
+            <w:hyperlink r:id="rId40686a4f986f05518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43226a32a9c293fb2" w:history="1">
+            <w:hyperlink r:id="rId44156a4f986f05572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CERTCA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="77141173" name="name76206a32a9c29442d" descr="19941.jpg"/>
+                  <wp:docPr id="32025668" name="name93926a4f986f05bef" descr="19941.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="19941.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId69676a32a9c29442b" cstate="print"/>
+                          <a:blip r:embed="rId30486a4f986f05bed" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId83546a32a9c29459e" w:history="1">
+            <w:hyperlink r:id="rId67976a4f986f05d7b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -7750,63 +7750,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2013) who considered that barely detectable populations are established and reappear regularly.  In addition, there are intermittent records from several countries outside the established range.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="21132394" name="name39216a32a9c2993a3" descr="CERTCA_distribution_map.jpg"/>
+            <wp:docPr id="39071978" name="name35576a4f986f09a30" descr="CERTCA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CERTCA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId66816a32a9c2993a0" cstate="print"/>
+                    <a:blip r:embed="rId77996a4f986f09a2c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8649,133 +8649,133 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has a restricted distribution and host range (only known from Kenya and not recorded from any commercially grown fruits, see De Meyer </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2002) may limit the risk of misidentification. The presence of unidentified / possibly misidentified reference sequences in Barcoding Index Number Systems (BINs) in which this species is represented, might also bias its molecular identification. Sequences are available in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94596a32a9c299d3a" w:history="1">
+      <w:hyperlink r:id="rId30446a4f986f0a273" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Barcode of Life Data Systems</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">(BOLD)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66786a32a9c299d9e" w:history="1"/>
+      <w:hyperlink r:id="rId29796a4f986f0a2c3" w:history="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79076a32a9c299db0" w:history="1">
+      <w:hyperlink r:id="rId20786a4f986f0a2d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-bank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId51566a32a9c299dd6" w:history="1"/>
+      <w:hyperlink r:id="rId44216a4f986f0a2fa" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Detection and inspection methods</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
@@ -9776,51 +9776,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carroll LE, Norrbom AL, Dallwitz MJ &amp; Thompson FC (2004). Pest fruit flies of the world – larvae. Version 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> April 2019. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61956a32a9c29a9e0" w:history="1">
+      <w:hyperlink r:id="rId48936a4f986f0aa0c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.delta-intkey.com/ffl/www/bac_zona.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 22/11/2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10383,81 +10383,81 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 188-203.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2011) ISPM 28. Annex 14. Irradiation treatment for Ceratitis capitata. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36896a32a9c29b220" w:history="1">
+      <w:hyperlink r:id="rId39696a4f986f0ae32" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/625/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2017a) ISPM 28. Annex 24. Cold treatment for Ceratitis capitata on Citrus sinensis. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26656a32a9c29b25a" w:history="1">
+      <w:hyperlink r:id="rId86216a4f986f0ae67" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/84350/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10503,51 +10503,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> × </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. sinensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96766a32a9c29b2ec" w:history="1">
+      <w:hyperlink r:id="rId27356a4f986f0aef8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/84351/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10573,51 +10573,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus limon</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58686a32a9c29b361" w:history="1">
+      <w:hyperlink r:id="rId97836a4f986f0af6c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/84352/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10643,51 +10643,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus paradisi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67066a32a9c29b3d1" w:history="1">
+      <w:hyperlink r:id="rId18666a4f986f0afdc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/84353/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10713,51 +10713,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus reticulata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94746a32a9c29b45b" w:history="1">
+      <w:hyperlink r:id="rId19126a4f986f0b04e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/84354/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10783,51 +10783,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus clementina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48786a32a9c29b4d0" w:history="1">
+      <w:hyperlink r:id="rId90446a4f986f0b0be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/84355/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10853,51 +10853,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mangifera indica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60076a32a9c29b545" w:history="1">
+      <w:hyperlink r:id="rId55636a4f986f0b130" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/84356/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10921,51 +10921,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (Eds Dyck VA, Hendrichs J &amp; Robinson AS), pp 563-600. Springer Verlag, Dordrecht (The Netherlands)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IAEA (1995) Economic evaluation of damage caused by, and methods of control of the Mediterranean fruit fly in the Maghreb. An analysis covering three control options including the sterile  insect technique. Vienna: International Atomic Energy Agency, 72pp.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57696a32a9c29b5be" w:history="1">
+      <w:hyperlink r:id="rId60766a4f986f0b1a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www-naweb.iaea.org/nafa/ipc/public/ipc-ecnomic-medfly-maghreb-TECDOC830.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-04-23]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11000,51 +11000,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Wiedemann), Version 4.0. Available online at: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA Compendium of Fruit Fly Host Information </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(CoFFHI), Edition 4.0. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19836a32a9c29b644" w:history="1">
+      <w:hyperlink r:id="rId42886a4f986f0b228" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/ </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 2021-04-23]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11527,51 +11527,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-16.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2021) United States Department of Agriculture Treatment Manual.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57846a32a9c29b9a4" w:history="1">
+      <w:hyperlink r:id="rId33936a4f986f0b5a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-04-23]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -12003,51 +12003,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48626a32a9c29bcc4" w:history="1">
+      <w:hyperlink r:id="rId76866a4f986f0b8bb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/12367</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12113,51 +12113,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ceratitis capitata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76656a32a9c29bd85" w:history="1">
+      <w:hyperlink r:id="rId66936a4f986f0b977" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12328,90 +12328,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1-6. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28316a32a9c29bef5" w:history="1">
+      <w:hyperlink r:id="rId95466a4f986f0bae7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1981.tb01739.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="80240588" name="name45866a32a9c29c0df" descr="eu_funding_250.png"/>
+            <wp:docPr id="90084535" name="name36786a4f986f0bc6d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId60876a32a9c29c0dd" cstate="print"/>
+                    <a:blip r:embed="rId65346a4f986f0bc6c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -12509,137 +12509,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="30704097">
+  <w:abstractNum w:abstractNumId="54701793">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="84371875">
+    <w:lvl w:ilvl="0" w:tplc="84750257">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="84371875" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="84750257" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="84371875" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="84750257" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="84371875" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="84750257" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="84371875" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="84750257" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="84371875" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="84750257" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="84371875" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="84750257" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="84371875" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="84750257" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="84371875" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="84750257" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30704096">
+  <w:abstractNum w:abstractNumId="54701792">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="19896090">
+    <w:lvl w:ilvl="0" w:tplc="13451568">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -13391,55 +13391,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="30704096">
-    <w:abstractNumId w:val="30704096"/>
+  <w:num w:numId="54701792">
+    <w:abstractNumId w:val="54701792"/>
   </w:num>
-  <w:num w:numId="30704097">
-    <w:abstractNumId w:val="30704097"/>
+  <w:num w:numId="54701793">
+    <w:abstractNumId w:val="54701793"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24989,51 +24989,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId180296472" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId489817013" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId69226a32a9c293f6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERTCA/" TargetMode="External"/><Relationship Id="rId43226a32a9c293fb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERTCA/categorization" TargetMode="External"/><Relationship Id="rId83546a32a9c29459e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERTCA/photos" TargetMode="External"/><Relationship Id="rId94596a32a9c299d3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Ceratitis+capitata&amp;searchTax=" TargetMode="External"/><Relationship Id="rId66786a32a9c299d9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Ceratitis+capitata&amp;searchTax" TargetMode="External"/><Relationship Id="rId79076a32a9c299db0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/CERTCA/" TargetMode="External"/><Relationship Id="rId51566a32a9c299dd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/CERTCA/" TargetMode="External"/><Relationship Id="rId61956a32a9c29a9e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/www/bac_zona.htm" TargetMode="External"/><Relationship Id="rId36896a32a9c29b220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/625/" TargetMode="External"/><Relationship Id="rId26656a32a9c29b25a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84350/" TargetMode="External"/><Relationship Id="rId96766a32a9c29b2ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84351/" TargetMode="External"/><Relationship Id="rId58686a32a9c29b361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84352/" TargetMode="External"/><Relationship Id="rId67066a32a9c29b3d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84353/" TargetMode="External"/><Relationship Id="rId94746a32a9c29b45b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84354/" TargetMode="External"/><Relationship Id="rId48786a32a9c29b4d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84355/" TargetMode="External"/><Relationship Id="rId60076a32a9c29b545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84356/" TargetMode="External"/><Relationship Id="rId57696a32a9c29b5be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www-naweb.iaea.org/nafa/ipc/public/ipc-ecnomic-medfly-maghreb-TECDOC830.pdf" TargetMode="External"/><Relationship Id="rId19836a32a9c29b644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId57846a32a9c29b9a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf" TargetMode="External"/><Relationship Id="rId48626a32a9c29bcc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/12367" TargetMode="External"/><Relationship Id="rId76656a32a9c29bd85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId28316a32a9c29bef5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01739.x" TargetMode="External"/><Relationship Id="rId69676a32a9c29442b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69676a32a9c29442b.jpg"/><Relationship Id="rId66816a32a9c2993a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66816a32a9c2993a0.jpg"/><Relationship Id="rId60876a32a9c29c0dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60876a32a9c29c0dd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId884336920" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId534514348" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId40686a4f986f05518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERTCA/" TargetMode="External"/><Relationship Id="rId44156a4f986f05572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERTCA/categorization" TargetMode="External"/><Relationship Id="rId67976a4f986f05d7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERTCA/photos" TargetMode="External"/><Relationship Id="rId30446a4f986f0a273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Ceratitis+capitata&amp;searchTax=" TargetMode="External"/><Relationship Id="rId29796a4f986f0a2c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Ceratitis+capitata&amp;searchTax" TargetMode="External"/><Relationship Id="rId20786a4f986f0a2d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/CERTCA/" TargetMode="External"/><Relationship Id="rId44216a4f986f0a2fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/CERTCA/" TargetMode="External"/><Relationship Id="rId48936a4f986f0aa0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/www/bac_zona.htm" TargetMode="External"/><Relationship Id="rId39696a4f986f0ae32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/625/" TargetMode="External"/><Relationship Id="rId86216a4f986f0ae67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84350/" TargetMode="External"/><Relationship Id="rId27356a4f986f0aef8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84351/" TargetMode="External"/><Relationship Id="rId97836a4f986f0af6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84352/" TargetMode="External"/><Relationship Id="rId18666a4f986f0afdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84353/" TargetMode="External"/><Relationship Id="rId19126a4f986f0b04e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84354/" TargetMode="External"/><Relationship Id="rId90446a4f986f0b0be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84355/" TargetMode="External"/><Relationship Id="rId55636a4f986f0b130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84356/" TargetMode="External"/><Relationship Id="rId60766a4f986f0b1a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www-naweb.iaea.org/nafa/ipc/public/ipc-ecnomic-medfly-maghreb-TECDOC830.pdf" TargetMode="External"/><Relationship Id="rId42886a4f986f0b228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId33936a4f986f0b5a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf" TargetMode="External"/><Relationship Id="rId76866a4f986f0b8bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/12367" TargetMode="External"/><Relationship Id="rId66936a4f986f0b977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId95466a4f986f0bae7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01739.x" TargetMode="External"/><Relationship Id="rId30486a4f986f05bed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30486a4f986f05bed.jpg"/><Relationship Id="rId77996a4f986f09a2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77996a4f986f09a2c.jpg"/><Relationship Id="rId65346a4f986f0bc6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65346a4f986f0bc6c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>