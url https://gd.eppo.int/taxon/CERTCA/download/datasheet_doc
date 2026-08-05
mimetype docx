--- v12 (2026-07-09)
+++ v13 (2026-08-05)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> Wiedemann</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mediterranean fruit fly, medfly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40686a4f986f05518" w:history="1">
+            <w:hyperlink r:id="rId53406a72d1ff3f4a6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44156a4f986f05572" w:history="1">
+            <w:hyperlink r:id="rId92296a72d1ff3f4ec" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CERTCA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="32025668" name="name93926a4f986f05bef" descr="19941.jpg"/>
+                  <wp:docPr id="55436756" name="name34826a72d1ff3ff38" descr="19941.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="19941.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId30486a4f986f05bed" cstate="print"/>
+                          <a:blip r:embed="rId92886a72d1ff3ff36" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId67976a4f986f05d7b" w:history="1">
+            <w:hyperlink r:id="rId20656a72d1ff40085" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -7750,63 +7750,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2013) who considered that barely detectable populations are established and reappear regularly.  In addition, there are intermittent records from several countries outside the established range.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="39071978" name="name35576a4f986f09a30" descr="CERTCA_distribution_map.jpg"/>
+            <wp:docPr id="65508177" name="name36466a72d1ff43aa4" descr="CERTCA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CERTCA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId77996a4f986f09a2c" cstate="print"/>
+                    <a:blip r:embed="rId55486a72d1ff43aa1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8649,133 +8649,133 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has a restricted distribution and host range (only known from Kenya and not recorded from any commercially grown fruits, see De Meyer </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2002) may limit the risk of misidentification. The presence of unidentified / possibly misidentified reference sequences in Barcoding Index Number Systems (BINs) in which this species is represented, might also bias its molecular identification. Sequences are available in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30446a4f986f0a273" w:history="1">
+      <w:hyperlink r:id="rId42266a72d1ff44265" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Barcode of Life Data Systems</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">(BOLD)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29796a4f986f0a2c3" w:history="1"/>
+      <w:hyperlink r:id="rId94336a72d1ff442b4" w:history="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20786a4f986f0a2d5" w:history="1">
+      <w:hyperlink r:id="rId21996a72d1ff442c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-bank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId44216a4f986f0a2fa" w:history="1"/>
+      <w:hyperlink r:id="rId45976a72d1ff442ec" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Detection and inspection methods</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
@@ -9776,51 +9776,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carroll LE, Norrbom AL, Dallwitz MJ &amp; Thompson FC (2004). Pest fruit flies of the world – larvae. Version 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> April 2019. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48936a4f986f0aa0c" w:history="1">
+      <w:hyperlink r:id="rId27816a72d1ff449f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.delta-intkey.com/ffl/www/bac_zona.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 22/11/2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10383,81 +10383,81 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 188-203.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2011) ISPM 28. Annex 14. Irradiation treatment for Ceratitis capitata. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39696a4f986f0ae32" w:history="1">
+      <w:hyperlink r:id="rId88586a72d1ff44dc3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/625/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2017a) ISPM 28. Annex 24. Cold treatment for Ceratitis capitata on Citrus sinensis. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86216a4f986f0ae67" w:history="1">
+      <w:hyperlink r:id="rId58876a72d1ff44df7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/84350/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10503,51 +10503,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> × </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. sinensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27356a4f986f0aef8" w:history="1">
+      <w:hyperlink r:id="rId10926a72d1ff44e87" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/84351/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10573,51 +10573,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus limon</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97836a4f986f0af6c" w:history="1">
+      <w:hyperlink r:id="rId21226a72d1ff44ef6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/84352/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10643,51 +10643,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus paradisi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18666a4f986f0afdc" w:history="1">
+      <w:hyperlink r:id="rId82286a72d1ff44f66" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/84353/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10713,51 +10713,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus reticulata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19126a4f986f0b04e" w:history="1">
+      <w:hyperlink r:id="rId96326a72d1ff44fd5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/84354/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10783,51 +10783,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus clementina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90446a4f986f0b0be" w:history="1">
+      <w:hyperlink r:id="rId24466a72d1ff45046" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/84355/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10853,51 +10853,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mangifera indica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55636a4f986f0b130" w:history="1">
+      <w:hyperlink r:id="rId46016a72d1ff450b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/84356/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10921,51 +10921,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (Eds Dyck VA, Hendrichs J &amp; Robinson AS), pp 563-600. Springer Verlag, Dordrecht (The Netherlands)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IAEA (1995) Economic evaluation of damage caused by, and methods of control of the Mediterranean fruit fly in the Maghreb. An analysis covering three control options including the sterile  insect technique. Vienna: International Atomic Energy Agency, 72pp.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60766a4f986f0b1a4" w:history="1">
+      <w:hyperlink r:id="rId80366a72d1ff4512a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www-naweb.iaea.org/nafa/ipc/public/ipc-ecnomic-medfly-maghreb-TECDOC830.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-04-23]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11000,51 +11000,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Wiedemann), Version 4.0. Available online at: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA Compendium of Fruit Fly Host Information </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(CoFFHI), Edition 4.0. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42886a4f986f0b228" w:history="1">
+      <w:hyperlink r:id="rId91266a72d1ff451a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/ </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 2021-04-23]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11527,51 +11527,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-16.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2021) United States Department of Agriculture Treatment Manual.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33936a4f986f0b5a2" w:history="1">
+      <w:hyperlink r:id="rId87146a72d1ff45534" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-04-23]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -12003,51 +12003,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76866a4f986f0b8bb" w:history="1">
+      <w:hyperlink r:id="rId86846a72d1ff459c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/12367</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12113,51 +12113,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ceratitis capitata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66936a4f986f0b977" w:history="1">
+      <w:hyperlink r:id="rId53186a72d1ff45a7e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12328,90 +12328,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1-6. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95466a4f986f0bae7" w:history="1">
+      <w:hyperlink r:id="rId72356a72d1ff45bef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1981.tb01739.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="90084535" name="name36786a4f986f0bc6d" descr="eu_funding_250.png"/>
+            <wp:docPr id="71979157" name="name28966a72d1ff460f7" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId65346a4f986f0bc6c" cstate="print"/>
+                    <a:blip r:embed="rId82376a72d1ff460f6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -12509,137 +12509,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="54701793">
+  <w:abstractNum w:abstractNumId="64637384">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="84750257">
+    <w:lvl w:ilvl="0" w:tplc="36949266">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="84750257" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="36949266" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="84750257" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="36949266" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="84750257" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="36949266" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="84750257" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="36949266" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="84750257" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="36949266" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="84750257" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="36949266" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="84750257" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="36949266" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="84750257" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="36949266" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="54701792">
+  <w:abstractNum w:abstractNumId="64637383">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="13451568">
+    <w:lvl w:ilvl="0" w:tplc="53848133">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -13391,55 +13391,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="54701792">
-    <w:abstractNumId w:val="54701792"/>
+  <w:num w:numId="64637383">
+    <w:abstractNumId w:val="64637383"/>
   </w:num>
-  <w:num w:numId="54701793">
-    <w:abstractNumId w:val="54701793"/>
+  <w:num w:numId="64637384">
+    <w:abstractNumId w:val="64637384"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24989,51 +24989,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId884336920" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId534514348" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId40686a4f986f05518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERTCA/" TargetMode="External"/><Relationship Id="rId44156a4f986f05572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERTCA/categorization" TargetMode="External"/><Relationship Id="rId67976a4f986f05d7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERTCA/photos" TargetMode="External"/><Relationship Id="rId30446a4f986f0a273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Ceratitis+capitata&amp;searchTax=" TargetMode="External"/><Relationship Id="rId29796a4f986f0a2c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Ceratitis+capitata&amp;searchTax" TargetMode="External"/><Relationship Id="rId20786a4f986f0a2d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/CERTCA/" TargetMode="External"/><Relationship Id="rId44216a4f986f0a2fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/CERTCA/" TargetMode="External"/><Relationship Id="rId48936a4f986f0aa0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/www/bac_zona.htm" TargetMode="External"/><Relationship Id="rId39696a4f986f0ae32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/625/" TargetMode="External"/><Relationship Id="rId86216a4f986f0ae67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84350/" TargetMode="External"/><Relationship Id="rId27356a4f986f0aef8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84351/" TargetMode="External"/><Relationship Id="rId97836a4f986f0af6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84352/" TargetMode="External"/><Relationship Id="rId18666a4f986f0afdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84353/" TargetMode="External"/><Relationship Id="rId19126a4f986f0b04e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84354/" TargetMode="External"/><Relationship Id="rId90446a4f986f0b0be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84355/" TargetMode="External"/><Relationship Id="rId55636a4f986f0b130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84356/" TargetMode="External"/><Relationship Id="rId60766a4f986f0b1a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www-naweb.iaea.org/nafa/ipc/public/ipc-ecnomic-medfly-maghreb-TECDOC830.pdf" TargetMode="External"/><Relationship Id="rId42886a4f986f0b228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId33936a4f986f0b5a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf" TargetMode="External"/><Relationship Id="rId76866a4f986f0b8bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/12367" TargetMode="External"/><Relationship Id="rId66936a4f986f0b977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId95466a4f986f0bae7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01739.x" TargetMode="External"/><Relationship Id="rId30486a4f986f05bed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30486a4f986f05bed.jpg"/><Relationship Id="rId77996a4f986f09a2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77996a4f986f09a2c.jpg"/><Relationship Id="rId65346a4f986f0bc6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65346a4f986f0bc6c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId689811975" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId521554698" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId53406a72d1ff3f4a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERTCA/" TargetMode="External"/><Relationship Id="rId92296a72d1ff3f4ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERTCA/categorization" TargetMode="External"/><Relationship Id="rId20656a72d1ff40085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERTCA/photos" TargetMode="External"/><Relationship Id="rId42266a72d1ff44265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Ceratitis+capitata&amp;searchTax=" TargetMode="External"/><Relationship Id="rId94336a72d1ff442b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Ceratitis+capitata&amp;searchTax" TargetMode="External"/><Relationship Id="rId21996a72d1ff442c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/CERTCA/" TargetMode="External"/><Relationship Id="rId45976a72d1ff442ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/CERTCA/" TargetMode="External"/><Relationship Id="rId27816a72d1ff449f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/www/bac_zona.htm" TargetMode="External"/><Relationship Id="rId88586a72d1ff44dc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/625/" TargetMode="External"/><Relationship Id="rId58876a72d1ff44df7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84350/" TargetMode="External"/><Relationship Id="rId10926a72d1ff44e87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84351/" TargetMode="External"/><Relationship Id="rId21226a72d1ff44ef6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84352/" TargetMode="External"/><Relationship Id="rId82286a72d1ff44f66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84353/" TargetMode="External"/><Relationship Id="rId96326a72d1ff44fd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84354/" TargetMode="External"/><Relationship Id="rId24466a72d1ff45046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84355/" TargetMode="External"/><Relationship Id="rId46016a72d1ff450b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84356/" TargetMode="External"/><Relationship Id="rId80366a72d1ff4512a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www-naweb.iaea.org/nafa/ipc/public/ipc-ecnomic-medfly-maghreb-TECDOC830.pdf" TargetMode="External"/><Relationship Id="rId91266a72d1ff451a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId87146a72d1ff45534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf" TargetMode="External"/><Relationship Id="rId86846a72d1ff459c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/12367" TargetMode="External"/><Relationship Id="rId53186a72d1ff45a7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId72356a72d1ff45bef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01739.x" TargetMode="External"/><Relationship Id="rId92886a72d1ff3ff36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92886a72d1ff3ff36.jpg"/><Relationship Id="rId55486a72d1ff43aa1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55486a72d1ff43aa1.jpg"/><Relationship Id="rId82376a72d1ff460f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82376a72d1ff460f6.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>