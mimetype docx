--- v13 (2026-08-05)
+++ v14 (2026-08-25)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> Wiedemann</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mediterranean fruit fly, medfly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53406a72d1ff3f4a6" w:history="1">
+            <w:hyperlink r:id="rId89236a8d6053ab004" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92296a72d1ff3f4ec" w:history="1">
+            <w:hyperlink r:id="rId68206a8d6053ab04b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CERTCA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="55436756" name="name34826a72d1ff3ff38" descr="19941.jpg"/>
+                  <wp:docPr id="2909548" name="name45846a8d6053ab8a9" descr="19941.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="19941.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId92886a72d1ff3ff36" cstate="print"/>
+                          <a:blip r:embed="rId15556a8d6053ab8a7" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId20656a72d1ff40085" w:history="1">
+            <w:hyperlink r:id="rId96476a8d6053ab9fb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -2012,50 +2012,70 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citharexylum myrianthum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Citrus australasica</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Citrus maxima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus medica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2292,50 +2312,70 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus x limon</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Citrus x limonia var. jambhiri</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Citrus x nobilis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Clausena anisata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3292,50 +3332,70 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Eugenia pyriformis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Eugenia stipitata</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Eugenia uniflora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Feijoa sellowiana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5352,50 +5412,70 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Physalis peruviana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pimenta dioica</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pithecellobium dulce</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plinia cauliflora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5472,50 +5552,70 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pouteria campechiana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pouteria gardneriana</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pouteria lucuma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pouteria ramiflora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6113,50 +6213,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rubus sanctus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rudgea verticillata</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Saba comorensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Salacia elegans</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
@@ -7750,63 +7870,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2013) who considered that barely detectable populations are established and reappear regularly.  In addition, there are intermittent records from several countries outside the established range.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="65508177" name="name36466a72d1ff43aa4" descr="CERTCA_distribution_map.jpg"/>
+            <wp:docPr id="35102113" name="name57536a8d6053af7d0" descr="CERTCA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CERTCA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId55486a72d1ff43aa1" cstate="print"/>
+                    <a:blip r:embed="rId54226a8d6053af7cd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7888,51 +8008,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> United States of America (California, Hawaii)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Central America and Caribbean:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Belize, Costa Rica, El Salvador, Guatemala, Honduras, Nicaragua, Panama</w:t>
+        <w:t xml:space="preserve"> Belize, Costa Rica, El Salvador, Guatemala, Honduras, Nicaragua, Panama, Puerto Rico</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">South America:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Argentina, Bolivia, Brazil (Acre, Alagoas, Amapa, Bahia, Ceara, Distrito Federal, Espirito Santo, Goias, Maranhao, Mato Grosso, Mato Grosso do Sul, Minas Gerais, Para, Paraiba, Parana, Pernambuco, Piaui, Rio de Janeiro, Rio Grande do Norte, Rio Grande do Sul, Rondonia, Roraima, Santa Catarina, Sao Paulo, Sergipe, Tocantins), Colombia, Ecuador, Paraguay, Peru, Uruguay, Venezuela</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8649,133 +8769,133 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has a restricted distribution and host range (only known from Kenya and not recorded from any commercially grown fruits, see De Meyer </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2002) may limit the risk of misidentification. The presence of unidentified / possibly misidentified reference sequences in Barcoding Index Number Systems (BINs) in which this species is represented, might also bias its molecular identification. Sequences are available in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42266a72d1ff44265" w:history="1">
+      <w:hyperlink r:id="rId54896a8d6053b0075" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Barcode of Life Data Systems</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">(BOLD)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94336a72d1ff442b4" w:history="1"/>
+      <w:hyperlink r:id="rId70696a8d6053b00c6" w:history="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21996a72d1ff442c6" w:history="1">
+      <w:hyperlink r:id="rId13046a8d6053b00da" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-bank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId45976a72d1ff442ec" w:history="1"/>
+      <w:hyperlink r:id="rId74676a8d6053b010d" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Detection and inspection methods</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
@@ -9776,51 +9896,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carroll LE, Norrbom AL, Dallwitz MJ &amp; Thompson FC (2004). Pest fruit flies of the world – larvae. Version 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> April 2019. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27816a72d1ff449f3" w:history="1">
+      <w:hyperlink r:id="rId81746a8d6053b0823" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.delta-intkey.com/ffl/www/bac_zona.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 22/11/2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10383,81 +10503,81 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 188-203.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2011) ISPM 28. Annex 14. Irradiation treatment for Ceratitis capitata. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88586a72d1ff44dc3" w:history="1">
+      <w:hyperlink r:id="rId24586a8d6053b0c2d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/625/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2017a) ISPM 28. Annex 24. Cold treatment for Ceratitis capitata on Citrus sinensis. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58876a72d1ff44df7" w:history="1">
+      <w:hyperlink r:id="rId97036a8d6053b0c66" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/84350/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10503,51 +10623,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> × </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. sinensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10926a72d1ff44e87" w:history="1">
+      <w:hyperlink r:id="rId93766a8d6053b0d04" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/84351/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10573,51 +10693,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus limon</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21226a72d1ff44ef6" w:history="1">
+      <w:hyperlink r:id="rId98596a8d6053b0d7c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/84352/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10643,51 +10763,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus paradisi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82286a72d1ff44f66" w:history="1">
+      <w:hyperlink r:id="rId97826a8d6053b0df0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/84353/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10713,51 +10833,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus reticulata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96326a72d1ff44fd5" w:history="1">
+      <w:hyperlink r:id="rId54716a8d6053b0e62" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/84354/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10783,51 +10903,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus clementina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24466a72d1ff45046" w:history="1">
+      <w:hyperlink r:id="rId75396a8d6053b0ed4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/84355/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10853,51 +10973,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mangifera indica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46016a72d1ff450b6" w:history="1">
+      <w:hyperlink r:id="rId98836a8d6053b0f46" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/84356/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10921,51 +11041,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (Eds Dyck VA, Hendrichs J &amp; Robinson AS), pp 563-600. Springer Verlag, Dordrecht (The Netherlands)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IAEA (1995) Economic evaluation of damage caused by, and methods of control of the Mediterranean fruit fly in the Maghreb. An analysis covering three control options including the sterile  insect technique. Vienna: International Atomic Energy Agency, 72pp.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80366a72d1ff4512a" w:history="1">
+      <w:hyperlink r:id="rId21476a8d6053b0fbf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www-naweb.iaea.org/nafa/ipc/public/ipc-ecnomic-medfly-maghreb-TECDOC830.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-04-23]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11000,51 +11120,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Wiedemann), Version 4.0. Available online at: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA Compendium of Fruit Fly Host Information </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(CoFFHI), Edition 4.0. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91266a72d1ff451a9" w:history="1">
+      <w:hyperlink r:id="rId87906a8d6053b1040" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/ </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 2021-04-23]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11527,51 +11647,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-16.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2021) United States Department of Agriculture Treatment Manual.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87146a72d1ff45534" w:history="1">
+      <w:hyperlink r:id="rId11116a8d6053b13a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-04-23]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -12003,51 +12123,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86846a72d1ff459c4" w:history="1">
+      <w:hyperlink r:id="rId68396a8d6053b16ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/12367</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12113,51 +12233,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ceratitis capitata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53186a72d1ff45a7e" w:history="1">
+      <w:hyperlink r:id="rId82536a8d6053b1773" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12328,90 +12448,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1-6. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72356a72d1ff45bef" w:history="1">
+      <w:hyperlink r:id="rId95266a8d6053b18f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1981.tb01739.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="71979157" name="name28966a72d1ff460f7" descr="eu_funding_250.png"/>
+            <wp:docPr id="18629344" name="name59166a8d6053b1965" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId82376a72d1ff460f6" cstate="print"/>
+                    <a:blip r:embed="rId16766a8d6053b1964" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -12509,137 +12629,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="64637384">
+  <w:abstractNum w:abstractNumId="10569294">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="36949266">
+    <w:lvl w:ilvl="0" w:tplc="69880283">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="36949266" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="69880283" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="36949266" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="69880283" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="36949266" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="69880283" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="36949266" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="69880283" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="36949266" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="69880283" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="36949266" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="69880283" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="36949266" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="69880283" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="36949266" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="69880283" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="64637383">
+  <w:abstractNum w:abstractNumId="10569293">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="53848133">
+    <w:lvl w:ilvl="0" w:tplc="57111894">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -13391,55 +13511,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="64637383">
-    <w:abstractNumId w:val="64637383"/>
+  <w:num w:numId="10569293">
+    <w:abstractNumId w:val="10569293"/>
   </w:num>
-  <w:num w:numId="64637384">
-    <w:abstractNumId w:val="64637384"/>
+  <w:num w:numId="10569294">
+    <w:abstractNumId w:val="10569294"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24989,51 +25109,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId689811975" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId521554698" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId53406a72d1ff3f4a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERTCA/" TargetMode="External"/><Relationship Id="rId92296a72d1ff3f4ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERTCA/categorization" TargetMode="External"/><Relationship Id="rId20656a72d1ff40085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERTCA/photos" TargetMode="External"/><Relationship Id="rId42266a72d1ff44265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Ceratitis+capitata&amp;searchTax=" TargetMode="External"/><Relationship Id="rId94336a72d1ff442b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Ceratitis+capitata&amp;searchTax" TargetMode="External"/><Relationship Id="rId21996a72d1ff442c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/CERTCA/" TargetMode="External"/><Relationship Id="rId45976a72d1ff442ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/CERTCA/" TargetMode="External"/><Relationship Id="rId27816a72d1ff449f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/www/bac_zona.htm" TargetMode="External"/><Relationship Id="rId88586a72d1ff44dc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/625/" TargetMode="External"/><Relationship Id="rId58876a72d1ff44df7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84350/" TargetMode="External"/><Relationship Id="rId10926a72d1ff44e87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84351/" TargetMode="External"/><Relationship Id="rId21226a72d1ff44ef6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84352/" TargetMode="External"/><Relationship Id="rId82286a72d1ff44f66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84353/" TargetMode="External"/><Relationship Id="rId96326a72d1ff44fd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84354/" TargetMode="External"/><Relationship Id="rId24466a72d1ff45046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84355/" TargetMode="External"/><Relationship Id="rId46016a72d1ff450b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84356/" TargetMode="External"/><Relationship Id="rId80366a72d1ff4512a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www-naweb.iaea.org/nafa/ipc/public/ipc-ecnomic-medfly-maghreb-TECDOC830.pdf" TargetMode="External"/><Relationship Id="rId91266a72d1ff451a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId87146a72d1ff45534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf" TargetMode="External"/><Relationship Id="rId86846a72d1ff459c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/12367" TargetMode="External"/><Relationship Id="rId53186a72d1ff45a7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId72356a72d1ff45bef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01739.x" TargetMode="External"/><Relationship Id="rId92886a72d1ff3ff36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92886a72d1ff3ff36.jpg"/><Relationship Id="rId55486a72d1ff43aa1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55486a72d1ff43aa1.jpg"/><Relationship Id="rId82376a72d1ff460f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82376a72d1ff460f6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId294614384" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId987690649" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId89236a8d6053ab004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERTCA/" TargetMode="External"/><Relationship Id="rId68206a8d6053ab04b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERTCA/categorization" TargetMode="External"/><Relationship Id="rId96476a8d6053ab9fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERTCA/photos" TargetMode="External"/><Relationship Id="rId54896a8d6053b0075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Ceratitis+capitata&amp;searchTax=" TargetMode="External"/><Relationship Id="rId70696a8d6053b00c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Ceratitis+capitata&amp;searchTax" TargetMode="External"/><Relationship Id="rId13046a8d6053b00da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/CERTCA/" TargetMode="External"/><Relationship Id="rId74676a8d6053b010d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/CERTCA/" TargetMode="External"/><Relationship Id="rId81746a8d6053b0823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/www/bac_zona.htm" TargetMode="External"/><Relationship Id="rId24586a8d6053b0c2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/625/" TargetMode="External"/><Relationship Id="rId97036a8d6053b0c66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84350/" TargetMode="External"/><Relationship Id="rId93766a8d6053b0d04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84351/" TargetMode="External"/><Relationship Id="rId98596a8d6053b0d7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84352/" TargetMode="External"/><Relationship Id="rId97826a8d6053b0df0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84353/" TargetMode="External"/><Relationship Id="rId54716a8d6053b0e62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84354/" TargetMode="External"/><Relationship Id="rId75396a8d6053b0ed4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84355/" TargetMode="External"/><Relationship Id="rId98836a8d6053b0f46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84356/" TargetMode="External"/><Relationship Id="rId21476a8d6053b0fbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www-naweb.iaea.org/nafa/ipc/public/ipc-ecnomic-medfly-maghreb-TECDOC830.pdf" TargetMode="External"/><Relationship Id="rId87906a8d6053b1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId11116a8d6053b13a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf" TargetMode="External"/><Relationship Id="rId68396a8d6053b16ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/12367" TargetMode="External"/><Relationship Id="rId82536a8d6053b1773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId95266a8d6053b18f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01739.x" TargetMode="External"/><Relationship Id="rId15556a8d6053ab8a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15556a8d6053ab8a7.jpg"/><Relationship Id="rId54226a8d6053af7cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54226a8d6053af7cd.jpg"/><Relationship Id="rId16766a8d6053b1964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16766a8d6053b1964.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>