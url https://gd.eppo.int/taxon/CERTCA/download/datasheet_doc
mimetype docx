--- v14 (2026-08-25)
+++ v15 (2026-09-14)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> Wiedemann</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mediterranean fruit fly, medfly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89236a8d6053ab004" w:history="1">
+            <w:hyperlink r:id="rId21906aa8055943afd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68206a8d6053ab04b" w:history="1">
+            <w:hyperlink r:id="rId52136aa8055943b45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CERTCA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="2909548" name="name45846a8d6053ab8a9" descr="19941.jpg"/>
+                  <wp:docPr id="72535803" name="name30726aa8055944507" descr="19941.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="19941.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId15556a8d6053ab8a7" cstate="print"/>
+                          <a:blip r:embed="rId52446aa8055944506" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId96476a8d6053ab9fb" w:history="1">
+            <w:hyperlink r:id="rId24176aa8055944651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -2972,51 +2972,51 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Donella viridifolia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dovyalis caffra</w:t>
+        <w:t xml:space="preserve">Dovyalis afra</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dovyalis hebecarpa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
@@ -3812,51 +3812,51 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hancornia speciosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Harpephyllum caffrum</w:t>
+        <w:t xml:space="preserve">Harpephyllum afrum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Harrisonia abyssinica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
@@ -4432,71 +4432,71 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Miliusa brahei</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Mimusops afra</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Mimusops bagshawei</w:t>
-      </w:r>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">Mimusops caffra</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mimusops coriacea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
@@ -7870,63 +7870,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2013) who considered that barely detectable populations are established and reappear regularly.  In addition, there are intermittent records from several countries outside the established range.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="35102113" name="name57536a8d6053af7d0" descr="CERTCA_distribution_map.jpg"/>
+            <wp:docPr id="84420629" name="name97476aa80559481c9" descr="CERTCA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CERTCA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId54226a8d6053af7cd" cstate="print"/>
+                    <a:blip r:embed="rId47666aa80559481c5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8769,133 +8769,133 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has a restricted distribution and host range (only known from Kenya and not recorded from any commercially grown fruits, see De Meyer </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2002) may limit the risk of misidentification. The presence of unidentified / possibly misidentified reference sequences in Barcoding Index Number Systems (BINs) in which this species is represented, might also bias its molecular identification. Sequences are available in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54896a8d6053b0075" w:history="1">
+      <w:hyperlink r:id="rId16586aa8055948994" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Barcode of Life Data Systems</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">(BOLD)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70696a8d6053b00c6" w:history="1"/>
+      <w:hyperlink r:id="rId87556aa80559489e2" w:history="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13046a8d6053b00da" w:history="1">
+      <w:hyperlink r:id="rId82126aa80559489f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-bank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId74676a8d6053b010d" w:history="1"/>
+      <w:hyperlink r:id="rId63986aa8055948a19" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Detection and inspection methods</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
@@ -9896,51 +9896,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carroll LE, Norrbom AL, Dallwitz MJ &amp; Thompson FC (2004). Pest fruit flies of the world – larvae. Version 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> April 2019. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81746a8d6053b0823" w:history="1">
+      <w:hyperlink r:id="rId94246aa80559490f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.delta-intkey.com/ffl/www/bac_zona.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 22/11/2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10503,81 +10503,81 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 188-203.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2011) ISPM 28. Annex 14. Irradiation treatment for Ceratitis capitata. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24586a8d6053b0c2d" w:history="1">
+      <w:hyperlink r:id="rId78736aa80559494f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/625/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2017a) ISPM 28. Annex 24. Cold treatment for Ceratitis capitata on Citrus sinensis. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97036a8d6053b0c66" w:history="1">
+      <w:hyperlink r:id="rId46466aa805594952a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/84350/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10623,51 +10623,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> × </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. sinensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93766a8d6053b0d04" w:history="1">
+      <w:hyperlink r:id="rId71826aa80559495ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/84351/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10693,51 +10693,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus limon</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98596a8d6053b0d7c" w:history="1">
+      <w:hyperlink r:id="rId80186aa8055949636" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/84352/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10763,51 +10763,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus paradisi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97826a8d6053b0df0" w:history="1">
+      <w:hyperlink r:id="rId33426aa80559496a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/84353/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10833,51 +10833,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus reticulata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54716a8d6053b0e62" w:history="1">
+      <w:hyperlink r:id="rId99126aa8055949719" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/84354/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10903,51 +10903,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus clementina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75396a8d6053b0ed4" w:history="1">
+      <w:hyperlink r:id="rId95276aa8055949789" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/84355/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10973,51 +10973,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mangifera indica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98836a8d6053b0f46" w:history="1">
+      <w:hyperlink r:id="rId79066aa80559497fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/84356/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11041,51 +11041,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (Eds Dyck VA, Hendrichs J &amp; Robinson AS), pp 563-600. Springer Verlag, Dordrecht (The Netherlands)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IAEA (1995) Economic evaluation of damage caused by, and methods of control of the Mediterranean fruit fly in the Maghreb. An analysis covering three control options including the sterile  insect technique. Vienna: International Atomic Energy Agency, 72pp.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21476a8d6053b0fbf" w:history="1">
+      <w:hyperlink r:id="rId67886aa805594986d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www-naweb.iaea.org/nafa/ipc/public/ipc-ecnomic-medfly-maghreb-TECDOC830.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-04-23]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11120,51 +11120,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Wiedemann), Version 4.0. Available online at: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA Compendium of Fruit Fly Host Information </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(CoFFHI), Edition 4.0. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87906a8d6053b1040" w:history="1">
+      <w:hyperlink r:id="rId21356aa80559498ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/ </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 2021-04-23]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11647,51 +11647,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-16.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2021) United States Department of Agriculture Treatment Manual.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11116a8d6053b13a2" w:history="1">
+      <w:hyperlink r:id="rId12046aa8055949c3f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-04-23]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -12123,51 +12123,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68396a8d6053b16ba" w:history="1">
+      <w:hyperlink r:id="rId74116aa8055949f44" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/12367</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12233,51 +12233,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ceratitis capitata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82536a8d6053b1773" w:history="1">
+      <w:hyperlink r:id="rId98536aa8055949ff8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12448,90 +12448,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1-6. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95266a8d6053b18f3" w:history="1">
+      <w:hyperlink r:id="rId66736aa805594a162" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1981.tb01739.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="18629344" name="name59166a8d6053b1965" descr="eu_funding_250.png"/>
+            <wp:docPr id="49358113" name="name51166aa805594a61e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16766a8d6053b1964" cstate="print"/>
+                    <a:blip r:embed="rId37676aa805594a61c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -12629,137 +12629,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="10569294">
+  <w:abstractNum w:abstractNumId="92539920">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="69880283">
+    <w:lvl w:ilvl="0" w:tplc="43128741">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="69880283" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="43128741" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="69880283" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="43128741" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="69880283" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="43128741" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="69880283" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="43128741" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="69880283" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="43128741" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="69880283" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="43128741" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="69880283" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="43128741" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="69880283" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="43128741" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10569293">
+  <w:abstractNum w:abstractNumId="92539919">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="57111894">
+    <w:lvl w:ilvl="0" w:tplc="92091394">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -13511,55 +13511,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="10569293">
-    <w:abstractNumId w:val="10569293"/>
+  <w:num w:numId="92539919">
+    <w:abstractNumId w:val="92539919"/>
   </w:num>
-  <w:num w:numId="10569294">
-    <w:abstractNumId w:val="10569294"/>
+  <w:num w:numId="92539920">
+    <w:abstractNumId w:val="92539920"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -25109,51 +25109,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId294614384" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId987690649" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId89236a8d6053ab004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERTCA/" TargetMode="External"/><Relationship Id="rId68206a8d6053ab04b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERTCA/categorization" TargetMode="External"/><Relationship Id="rId96476a8d6053ab9fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERTCA/photos" TargetMode="External"/><Relationship Id="rId54896a8d6053b0075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Ceratitis+capitata&amp;searchTax=" TargetMode="External"/><Relationship Id="rId70696a8d6053b00c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Ceratitis+capitata&amp;searchTax" TargetMode="External"/><Relationship Id="rId13046a8d6053b00da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/CERTCA/" TargetMode="External"/><Relationship Id="rId74676a8d6053b010d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/CERTCA/" TargetMode="External"/><Relationship Id="rId81746a8d6053b0823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/www/bac_zona.htm" TargetMode="External"/><Relationship Id="rId24586a8d6053b0c2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/625/" TargetMode="External"/><Relationship Id="rId97036a8d6053b0c66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84350/" TargetMode="External"/><Relationship Id="rId93766a8d6053b0d04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84351/" TargetMode="External"/><Relationship Id="rId98596a8d6053b0d7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84352/" TargetMode="External"/><Relationship Id="rId97826a8d6053b0df0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84353/" TargetMode="External"/><Relationship Id="rId54716a8d6053b0e62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84354/" TargetMode="External"/><Relationship Id="rId75396a8d6053b0ed4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84355/" TargetMode="External"/><Relationship Id="rId98836a8d6053b0f46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84356/" TargetMode="External"/><Relationship Id="rId21476a8d6053b0fbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www-naweb.iaea.org/nafa/ipc/public/ipc-ecnomic-medfly-maghreb-TECDOC830.pdf" TargetMode="External"/><Relationship Id="rId87906a8d6053b1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId11116a8d6053b13a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf" TargetMode="External"/><Relationship Id="rId68396a8d6053b16ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/12367" TargetMode="External"/><Relationship Id="rId82536a8d6053b1773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId95266a8d6053b18f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01739.x" TargetMode="External"/><Relationship Id="rId15556a8d6053ab8a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15556a8d6053ab8a7.jpg"/><Relationship Id="rId54226a8d6053af7cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54226a8d6053af7cd.jpg"/><Relationship Id="rId16766a8d6053b1964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16766a8d6053b1964.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId280715483" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId755148200" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId21906aa8055943afd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERTCA/" TargetMode="External"/><Relationship Id="rId52136aa8055943b45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERTCA/categorization" TargetMode="External"/><Relationship Id="rId24176aa8055944651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERTCA/photos" TargetMode="External"/><Relationship Id="rId16586aa8055948994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Ceratitis+capitata&amp;searchTax=" TargetMode="External"/><Relationship Id="rId87556aa80559489e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Ceratitis+capitata&amp;searchTax" TargetMode="External"/><Relationship Id="rId82126aa80559489f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/CERTCA/" TargetMode="External"/><Relationship Id="rId63986aa8055948a19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/CERTCA/" TargetMode="External"/><Relationship Id="rId94246aa80559490f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/www/bac_zona.htm" TargetMode="External"/><Relationship Id="rId78736aa80559494f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/625/" TargetMode="External"/><Relationship Id="rId46466aa805594952a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84350/" TargetMode="External"/><Relationship Id="rId71826aa80559495ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84351/" TargetMode="External"/><Relationship Id="rId80186aa8055949636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84352/" TargetMode="External"/><Relationship Id="rId33426aa80559496a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84353/" TargetMode="External"/><Relationship Id="rId99126aa8055949719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84354/" TargetMode="External"/><Relationship Id="rId95276aa8055949789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84355/" TargetMode="External"/><Relationship Id="rId79066aa80559497fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84356/" TargetMode="External"/><Relationship Id="rId67886aa805594986d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www-naweb.iaea.org/nafa/ipc/public/ipc-ecnomic-medfly-maghreb-TECDOC830.pdf" TargetMode="External"/><Relationship Id="rId21356aa80559498ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId12046aa8055949c3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf" TargetMode="External"/><Relationship Id="rId74116aa8055949f44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/12367" TargetMode="External"/><Relationship Id="rId98536aa8055949ff8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId66736aa805594a162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01739.x" TargetMode="External"/><Relationship Id="rId52446aa8055944506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52446aa8055944506.jpg"/><Relationship Id="rId47666aa80559481c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47666aa80559481c5.jpg"/><Relationship Id="rId37676aa805594a61c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37676aa805594a61c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>