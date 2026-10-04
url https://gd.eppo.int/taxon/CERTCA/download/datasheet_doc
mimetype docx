--- v15 (2026-09-14)
+++ v16 (2026-10-04)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> Wiedemann</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mediterranean fruit fly, medfly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21906aa8055943afd" w:history="1">
+            <w:hyperlink r:id="rId18126ac2d0f1e732d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52136aa8055943b45" w:history="1">
+            <w:hyperlink r:id="rId50946ac2d0f1e7374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CERTCA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="72535803" name="name30726aa8055944507" descr="19941.jpg"/>
+                  <wp:docPr id="99323471" name="name52926ac2d0f1e7a74" descr="19941.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="19941.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId52446aa8055944506" cstate="print"/>
+                          <a:blip r:embed="rId67336ac2d0f1e7a72" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId24176aa8055944651" w:history="1">
+            <w:hyperlink r:id="rId68456ac2d0f1e7c25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -2332,50 +2332,70 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus x limonia var. jambhiri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Citrus x limonia</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Citrus x nobilis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Clausena anisata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7865,100 +7885,68 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is regularly detected but is systematically subject to eradication campaigns. However, the complete elimination of populations has been queried by Papadopoulos </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2013) who considered that barely detectable populations are established and reappear regularly.  In addition, there are intermittent records from several countries outside the established range.  </w:t>
       </w:r>
     </w:p>
+    <w:p/>
     <w:p>
-      <w:r>
-[...37 lines deleted...]
-      </w:r>
+      <w:pPr>
+        <w:widowControl w:val="on"/>
+        <w:pBdr/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:br/>
         <w:t xml:space="preserve">EPPO Region:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Albania, Algeria, Bosnia and Herzegovina, Bulgaria, Croatia, Cyprus, France (mainland, Corse), Germany, Greece (mainland, Kriti), Israel, Italy (mainland, Sardegna, Sicilia), Jordan, Malta, Montenegro, Morocco, Portugal (mainland, Azores, Madeira), Romania, Slovenia, Spain (mainland, Islas Baleares, Islas Canárias), Switzerland, Tunisia, Türkiye, Ukraine</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Africa:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -8769,133 +8757,133 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has a restricted distribution and host range (only known from Kenya and not recorded from any commercially grown fruits, see De Meyer </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2002) may limit the risk of misidentification. The presence of unidentified / possibly misidentified reference sequences in Barcoding Index Number Systems (BINs) in which this species is represented, might also bias its molecular identification. Sequences are available in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16586aa8055948994" w:history="1">
+      <w:hyperlink r:id="rId11726ac2d0f1eb525" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Barcode of Life Data Systems</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">(BOLD)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87556aa80559489e2" w:history="1"/>
+      <w:hyperlink r:id="rId19886ac2d0f1eb576" w:history="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82126aa80559489f4" w:history="1">
+      <w:hyperlink r:id="rId33976ac2d0f1eb589" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-bank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId63986aa8055948a19" w:history="1"/>
+      <w:hyperlink r:id="rId79366ac2d0f1eb5b0" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Detection and inspection methods</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
@@ -9896,51 +9884,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carroll LE, Norrbom AL, Dallwitz MJ &amp; Thompson FC (2004). Pest fruit flies of the world – larvae. Version 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> April 2019. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94246aa80559490f9" w:history="1">
+      <w:hyperlink r:id="rId39626ac2d0f1ebcff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.delta-intkey.com/ffl/www/bac_zona.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 22/11/2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10503,81 +10491,81 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 188-203.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2011) ISPM 28. Annex 14. Irradiation treatment for Ceratitis capitata. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78736aa80559494f4" w:history="1">
+      <w:hyperlink r:id="rId77806ac2d0f1ec106" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/625/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2017a) ISPM 28. Annex 24. Cold treatment for Ceratitis capitata on Citrus sinensis. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46466aa805594952a" w:history="1">
+      <w:hyperlink r:id="rId63476ac2d0f1ec13c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/84350/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10623,51 +10611,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> × </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. sinensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71826aa80559495ba" w:history="1">
+      <w:hyperlink r:id="rId34446ac2d0f1ec1cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/84351/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10693,51 +10681,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus limon</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80186aa8055949636" w:history="1">
+      <w:hyperlink r:id="rId53056ac2d0f1ec23e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/84352/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10763,51 +10751,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus paradisi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33426aa80559496a9" w:history="1">
+      <w:hyperlink r:id="rId84476ac2d0f1ec2b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/84353/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10833,51 +10821,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus reticulata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99126aa8055949719" w:history="1">
+      <w:hyperlink r:id="rId22076ac2d0f1ec321" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/84354/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10903,51 +10891,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Citrus clementina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95276aa8055949789" w:history="1">
+      <w:hyperlink r:id="rId69856ac2d0f1ec393" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/84355/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10973,51 +10961,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mangifera indica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79066aa80559497fa" w:history="1">
+      <w:hyperlink r:id="rId65146ac2d0f1ec422" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/84356/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11041,51 +11029,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (Eds Dyck VA, Hendrichs J &amp; Robinson AS), pp 563-600. Springer Verlag, Dordrecht (The Netherlands)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IAEA (1995) Economic evaluation of damage caused by, and methods of control of the Mediterranean fruit fly in the Maghreb. An analysis covering three control options including the sterile  insect technique. Vienna: International Atomic Energy Agency, 72pp.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67886aa805594986d" w:history="1">
+      <w:hyperlink r:id="rId38966ac2d0f1ec4ae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www-naweb.iaea.org/nafa/ipc/public/ipc-ecnomic-medfly-maghreb-TECDOC830.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-04-23]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11120,51 +11108,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Wiedemann), Version 4.0. Available online at: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA Compendium of Fruit Fly Host Information </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(CoFFHI), Edition 4.0. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21356aa80559498ed" w:history="1">
+      <w:hyperlink r:id="rId42656ac2d0f1ec538" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/ </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 2021-04-23]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11647,51 +11635,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-16.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2021) United States Department of Agriculture Treatment Manual.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12046aa8055949c3f" w:history="1">
+      <w:hyperlink r:id="rId53646ac2d0f1ec8f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2021-04-23]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -12123,51 +12111,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74116aa8055949f44" w:history="1">
+      <w:hyperlink r:id="rId50546ac2d0f1ecc24" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/12367</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12233,51 +12221,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ceratitis capitata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98536aa8055949ff8" w:history="1">
+      <w:hyperlink r:id="rId68026ac2d0f1eccdd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12448,90 +12436,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1-6. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66736aa805594a162" w:history="1">
+      <w:hyperlink r:id="rId86626ac2d0f1ecf95" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1981.tb01739.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="49358113" name="name51166aa805594a61e" descr="eu_funding_250.png"/>
+            <wp:docPr id="43717108" name="name33876ac2d0f1ed38f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId37676aa805594a61c" cstate="print"/>
+                    <a:blip r:embed="rId41316ac2d0f1ed38d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -12629,137 +12617,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="92539920">
+  <w:abstractNum w:abstractNumId="31149860">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="43128741">
+    <w:lvl w:ilvl="0" w:tplc="31558114">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="43128741" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="31558114" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="43128741" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="31558114" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="43128741" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="31558114" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="43128741" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="31558114" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="43128741" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="31558114" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="43128741" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="31558114" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="43128741" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="31558114" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="43128741" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="31558114" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="92539919">
+  <w:abstractNum w:abstractNumId="31149859">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92091394">
+    <w:lvl w:ilvl="0" w:tplc="46588610">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -13511,55 +13499,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="92539919">
-    <w:abstractNumId w:val="92539919"/>
+  <w:num w:numId="31149859">
+    <w:abstractNumId w:val="31149859"/>
   </w:num>
-  <w:num w:numId="92539920">
-    <w:abstractNumId w:val="92539920"/>
+  <w:num w:numId="31149860">
+    <w:abstractNumId w:val="31149860"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -25109,51 +25097,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId280715483" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId755148200" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId21906aa8055943afd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERTCA/" TargetMode="External"/><Relationship Id="rId52136aa8055943b45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERTCA/categorization" TargetMode="External"/><Relationship Id="rId24176aa8055944651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERTCA/photos" TargetMode="External"/><Relationship Id="rId16586aa8055948994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Ceratitis+capitata&amp;searchTax=" TargetMode="External"/><Relationship Id="rId87556aa80559489e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Ceratitis+capitata&amp;searchTax" TargetMode="External"/><Relationship Id="rId82126aa80559489f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/CERTCA/" TargetMode="External"/><Relationship Id="rId63986aa8055948a19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/CERTCA/" TargetMode="External"/><Relationship Id="rId94246aa80559490f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/www/bac_zona.htm" TargetMode="External"/><Relationship Id="rId78736aa80559494f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/625/" TargetMode="External"/><Relationship Id="rId46466aa805594952a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84350/" TargetMode="External"/><Relationship Id="rId71826aa80559495ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84351/" TargetMode="External"/><Relationship Id="rId80186aa8055949636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84352/" TargetMode="External"/><Relationship Id="rId33426aa80559496a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84353/" TargetMode="External"/><Relationship Id="rId99126aa8055949719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84354/" TargetMode="External"/><Relationship Id="rId95276aa8055949789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84355/" TargetMode="External"/><Relationship Id="rId79066aa80559497fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84356/" TargetMode="External"/><Relationship Id="rId67886aa805594986d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www-naweb.iaea.org/nafa/ipc/public/ipc-ecnomic-medfly-maghreb-TECDOC830.pdf" TargetMode="External"/><Relationship Id="rId21356aa80559498ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId12046aa8055949c3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf" TargetMode="External"/><Relationship Id="rId74116aa8055949f44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/12367" TargetMode="External"/><Relationship Id="rId98536aa8055949ff8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId66736aa805594a162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01739.x" TargetMode="External"/><Relationship Id="rId52446aa8055944506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52446aa8055944506.jpg"/><Relationship Id="rId47666aa80559481c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47666aa80559481c5.jpg"/><Relationship Id="rId37676aa805594a61c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37676aa805594a61c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId799633944" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId442881579" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId18126ac2d0f1e732d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERTCA/" TargetMode="External"/><Relationship Id="rId50946ac2d0f1e7374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERTCA/categorization" TargetMode="External"/><Relationship Id="rId68456ac2d0f1e7c25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERTCA/photos" TargetMode="External"/><Relationship Id="rId11726ac2d0f1eb525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Ceratitis+capitata&amp;searchTax=" TargetMode="External"/><Relationship Id="rId19886ac2d0f1eb576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?taxon=Ceratitis+capitata&amp;searchTax" TargetMode="External"/><Relationship Id="rId33976ac2d0f1eb589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/CERTCA/" TargetMode="External"/><Relationship Id="rId79366ac2d0f1eb5b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/arthropods/taxon/CERTCA/" TargetMode="External"/><Relationship Id="rId39626ac2d0f1ebcff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/www/bac_zona.htm" TargetMode="External"/><Relationship Id="rId77806ac2d0f1ec106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/625/" TargetMode="External"/><Relationship Id="rId63476ac2d0f1ec13c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84350/" TargetMode="External"/><Relationship Id="rId34446ac2d0f1ec1cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84351/" TargetMode="External"/><Relationship Id="rId53056ac2d0f1ec23e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84352/" TargetMode="External"/><Relationship Id="rId84476ac2d0f1ec2b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84353/" TargetMode="External"/><Relationship Id="rId22076ac2d0f1ec321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84354/" TargetMode="External"/><Relationship Id="rId69856ac2d0f1ec393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84355/" TargetMode="External"/><Relationship Id="rId65146ac2d0f1ec422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84356/" TargetMode="External"/><Relationship Id="rId38966ac2d0f1ec4ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www-naweb.iaea.org/nafa/ipc/public/ipc-ecnomic-medfly-maghreb-TECDOC830.pdf" TargetMode="External"/><Relationship Id="rId42656ac2d0f1ec538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId53646ac2d0f1ec8f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/import_export/plants/manuals/ports/downloads/treatment.pdf" TargetMode="External"/><Relationship Id="rId50546ac2d0f1ecc24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/12367" TargetMode="External"/><Relationship Id="rId68026ac2d0f1eccdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId86626ac2d0f1ecf95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01739.x" TargetMode="External"/><Relationship Id="rId67336ac2d0f1e7a72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67336ac2d0f1e7a72.jpg"/><Relationship Id="rId41316ac2d0f1ed38d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41316ac2d0f1ed38d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>