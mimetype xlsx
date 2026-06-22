--- v0 (2025-10-09)
+++ v1 (2026-06-22)
@@ -40,60 +40,60 @@
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Wild/Weed</t>
   </si>
   <si>
     <t>AFDMA</t>
   </si>
   <si>
     <t>Anonidium mannii</t>
   </si>
   <si>
     <t>* INTERNET
 True Fruit Flies (Diptera: Tephritidae) of the Afrotropical Region. Ceratitis anonae. Specimens. http://projects.bebif.be/fruitfly/taxoninfo.html?id=56
 ------- Confirmed host.</t>
   </si>
   <si>
+    <t>AJSTO</t>
+  </si>
+  <si>
+    <t>Antiaris toxicaria</t>
+  </si>
+  <si>
     <t>AJSAF</t>
   </si>
   <si>
-    <t>Antiaris africana</t>
-[...5 lines deleted...]
-    <t>Antiaris toxicaria</t>
+    <t>Antiaris toxicaria var. africana</t>
   </si>
   <si>
     <t>BTBMO</t>
   </si>
   <si>
     <t>Artabotrys monteiroae</t>
   </si>
   <si>
     <t>CSFIM</t>
   </si>
   <si>
     <t>Chrysophyllum imperiale</t>
   </si>
   <si>
     <t>DITBA</t>
   </si>
   <si>
     <t>Dichapetalum bangii</t>
   </si>
   <si>
     <t>DRPGO</t>
   </si>
   <si>
     <t>Drypetes gossweileri</t>
   </si>