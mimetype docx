--- v6 (2026-03-18)
+++ v7 (2026-04-15)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Walter</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> canker of sycamore (US), canker stain of plane</w:t>
             </w:r>
-            <w:hyperlink r:id="rId737369bb2c399c402" w:history="1">
+            <w:hyperlink r:id="rId250169dfbb71d703b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483969bb2c399c46c" w:history="1">
+            <w:hyperlink r:id="rId986369dfbb71d70a6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CERAFP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="57823942" name="name227669bb2c399c563" descr="8885.jpg"/>
+                  <wp:docPr id="477367" name="name253669dfbb71d7818" descr="8885.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="8885.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId835769bb2c399c562" cstate="print"/>
+                          <a:blip r:embed="rId306769dfbb71d7816" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId480469bb2c399c6ad" w:history="1">
+            <w:hyperlink r:id="rId411669dfbb71d793d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -938,63 +938,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2006).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="61556635" name="name446169bb2c399db40" descr="CERAFP_distribution_map.jpg"/>
+            <wp:docPr id="81890291" name="name683369dfbb71d8bdd" descr="CERAFP_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CERAFP_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId361369bb2c399db3e" cstate="print"/>
+                    <a:blip r:embed="rId409969dfbb71d8bda" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3427,51 +3427,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 4640, 65 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId727669bb2c399ecef" w:history="1">
+      <w:hyperlink r:id="rId958769dfbb71da128" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2016.4640</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4036,51 +4036,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">e12375. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId983769bb2c399f0b5" w:history="1">
+      <w:hyperlink r:id="rId479269dfbb71da4eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/efp.12375</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5510,51 +5510,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">34, 307-319.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">VNF (2019) Voies navigables de France Ministère de l’Environnement, de l’Énergie et de la Mer. Online report, retrieved 12 August 2020 from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId504069bb2c399fa06" w:history="1">
+      <w:hyperlink r:id="rId399169dfbb71dae22" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.sudouest.vnf.fr/2014-vnf-replante-le-canal-et-le-chancre-colore-a432.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5852,51 +5852,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ceratocystis platani</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId673369bb2c399fc32" w:history="1">
+      <w:hyperlink r:id="rId221369dfbb71db04b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6107,81 +6107,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 21-24. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId484669bb2c399fdbe" w:history="1">
+      <w:hyperlink r:id="rId821969dfbb71db1d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1986.tb01129.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="45792548" name="name140069bb2c399fe16" descr="eu_funding_250.png"/>
+            <wp:docPr id="69617283" name="name568769dfbb71db25e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId850069bb2c399fe15" cstate="print"/>
+                    <a:blip r:embed="rId364969dfbb71db25d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6279,137 +6279,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="73583416">
+  <w:abstractNum w:abstractNumId="87625324">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="79966781">
+    <w:lvl w:ilvl="0" w:tplc="94936727">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="79966781" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="94936727" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="79966781" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="94936727" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="79966781" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="94936727" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="79966781" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="94936727" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="79966781" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="94936727" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="79966781" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="94936727" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="79966781" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="94936727" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="79966781" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="94936727" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="73583415">
+  <w:abstractNum w:abstractNumId="87625323">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="70497046">
+    <w:lvl w:ilvl="0" w:tplc="52139827">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7161,55 +7161,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="73583415">
-    <w:abstractNumId w:val="73583415"/>
+  <w:num w:numId="87625323">
+    <w:abstractNumId w:val="87625323"/>
   </w:num>
-  <w:num w:numId="73583416">
-    <w:abstractNumId w:val="73583416"/>
+  <w:num w:numId="87625324">
+    <w:abstractNumId w:val="87625324"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18759,51 +18759,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId712889868" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId498433266" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId737369bb2c399c402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFP/" TargetMode="External"/><Relationship Id="rId483969bb2c399c46c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFP/categorization" TargetMode="External"/><Relationship Id="rId480469bb2c399c6ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFP/photos" TargetMode="External"/><Relationship Id="rId727669bb2c399ecef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2016.4640" TargetMode="External"/><Relationship Id="rId983769bb2c399f0b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12375" TargetMode="External"/><Relationship Id="rId504069bb2c399fa06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudouest.vnf.fr/2014-vnf-replante-le-canal-et-le-chancre-colore-a432.html" TargetMode="External"/><Relationship Id="rId673369bb2c399fc32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId484669bb2c399fdbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1986.tb01129.x" TargetMode="External"/><Relationship Id="rId835769bb2c399c562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId835769bb2c399c562.jpg"/><Relationship Id="rId361369bb2c399db3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId361369bb2c399db3e.jpg"/><Relationship Id="rId850069bb2c399fe15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId850069bb2c399fe15.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId881821498" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId861740335" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId250169dfbb71d703b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFP/" TargetMode="External"/><Relationship Id="rId986369dfbb71d70a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFP/categorization" TargetMode="External"/><Relationship Id="rId411669dfbb71d793d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFP/photos" TargetMode="External"/><Relationship Id="rId958769dfbb71da128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2016.4640" TargetMode="External"/><Relationship Id="rId479269dfbb71da4eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12375" TargetMode="External"/><Relationship Id="rId399169dfbb71dae22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudouest.vnf.fr/2014-vnf-replante-le-canal-et-le-chancre-colore-a432.html" TargetMode="External"/><Relationship Id="rId221369dfbb71db04b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId821969dfbb71db1d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1986.tb01129.x" TargetMode="External"/><Relationship Id="rId306769dfbb71d7816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId306769dfbb71d7816.jpg"/><Relationship Id="rId409969dfbb71d8bda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId409969dfbb71d8bda.jpg"/><Relationship Id="rId364969dfbb71db25d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId364969dfbb71db25d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>