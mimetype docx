--- v7 (2026-04-15)
+++ v8 (2026-05-07)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Walter</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> canker of sycamore (US), canker stain of plane</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250169dfbb71d703b" w:history="1">
+            <w:hyperlink r:id="rId129369fc0148c8b7c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId986369dfbb71d70a6" w:history="1">
+            <w:hyperlink r:id="rId556469fc0148c8bf3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CERAFP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="477367" name="name253669dfbb71d7818" descr="8885.jpg"/>
+                  <wp:docPr id="36903249" name="name442669fc0148c9378" descr="8885.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="8885.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId306769dfbb71d7816" cstate="print"/>
+                          <a:blip r:embed="rId653069fc0148c9376" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId411669dfbb71d793d" w:history="1">
+            <w:hyperlink r:id="rId715469fc0148c94b9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -938,63 +938,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2006).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="81890291" name="name683369dfbb71d8bdd" descr="CERAFP_distribution_map.jpg"/>
+            <wp:docPr id="41525792" name="name217869fc0148ca791" descr="CERAFP_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CERAFP_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId409969dfbb71d8bda" cstate="print"/>
+                    <a:blip r:embed="rId610969fc0148ca78d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3427,51 +3427,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 4640, 65 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId958769dfbb71da128" w:history="1">
+      <w:hyperlink r:id="rId116669fc0148cb995" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2016.4640</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4036,51 +4036,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">e12375. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId479269dfbb71da4eb" w:history="1">
+      <w:hyperlink r:id="rId856869fc0148cbd50" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/efp.12375</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5510,51 +5510,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">34, 307-319.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">VNF (2019) Voies navigables de France Ministère de l’Environnement, de l’Énergie et de la Mer. Online report, retrieved 12 August 2020 from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId399169dfbb71dae22" w:history="1">
+      <w:hyperlink r:id="rId183669fc0148cc83c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.sudouest.vnf.fr/2014-vnf-replante-le-canal-et-le-chancre-colore-a432.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5852,51 +5852,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ceratocystis platani</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId221369dfbb71db04b" w:history="1">
+      <w:hyperlink r:id="rId395769fc0148cca79" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6107,81 +6107,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 21-24. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId821969dfbb71db1d6" w:history="1">
+      <w:hyperlink r:id="rId851669fc0148ccc0c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1986.tb01129.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="69617283" name="name568769dfbb71db25e" descr="eu_funding_250.png"/>
+            <wp:docPr id="56715799" name="name691569fc0148ccf6c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId364969dfbb71db25d" cstate="print"/>
+                    <a:blip r:embed="rId889869fc0148ccf6a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6279,137 +6279,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="87625324">
+  <w:abstractNum w:abstractNumId="29766344">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="94936727">
+    <w:lvl w:ilvl="0" w:tplc="81683543">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="94936727" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="81683543" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="94936727" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="81683543" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="94936727" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="81683543" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="94936727" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="81683543" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="94936727" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="81683543" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="94936727" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="81683543" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="94936727" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="81683543" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="94936727" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="81683543" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="87625323">
+  <w:abstractNum w:abstractNumId="29766343">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="52139827">
+    <w:lvl w:ilvl="0" w:tplc="31790815">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7161,55 +7161,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="87625323">
-    <w:abstractNumId w:val="87625323"/>
+  <w:num w:numId="29766343">
+    <w:abstractNumId w:val="29766343"/>
   </w:num>
-  <w:num w:numId="87625324">
-    <w:abstractNumId w:val="87625324"/>
+  <w:num w:numId="29766344">
+    <w:abstractNumId w:val="29766344"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18759,51 +18759,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId881821498" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId861740335" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId250169dfbb71d703b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFP/" TargetMode="External"/><Relationship Id="rId986369dfbb71d70a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFP/categorization" TargetMode="External"/><Relationship Id="rId411669dfbb71d793d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFP/photos" TargetMode="External"/><Relationship Id="rId958769dfbb71da128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2016.4640" TargetMode="External"/><Relationship Id="rId479269dfbb71da4eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12375" TargetMode="External"/><Relationship Id="rId399169dfbb71dae22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudouest.vnf.fr/2014-vnf-replante-le-canal-et-le-chancre-colore-a432.html" TargetMode="External"/><Relationship Id="rId221369dfbb71db04b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId821969dfbb71db1d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1986.tb01129.x" TargetMode="External"/><Relationship Id="rId306769dfbb71d7816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId306769dfbb71d7816.jpg"/><Relationship Id="rId409969dfbb71d8bda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId409969dfbb71d8bda.jpg"/><Relationship Id="rId364969dfbb71db25d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId364969dfbb71db25d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId801275346" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId490735801" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId129369fc0148c8b7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFP/" TargetMode="External"/><Relationship Id="rId556469fc0148c8bf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFP/categorization" TargetMode="External"/><Relationship Id="rId715469fc0148c94b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFP/photos" TargetMode="External"/><Relationship Id="rId116669fc0148cb995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2016.4640" TargetMode="External"/><Relationship Id="rId856869fc0148cbd50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12375" TargetMode="External"/><Relationship Id="rId183669fc0148cc83c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudouest.vnf.fr/2014-vnf-replante-le-canal-et-le-chancre-colore-a432.html" TargetMode="External"/><Relationship Id="rId395769fc0148cca79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId851669fc0148ccc0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1986.tb01129.x" TargetMode="External"/><Relationship Id="rId653069fc0148c9376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId653069fc0148c9376.jpg"/><Relationship Id="rId610969fc0148ca78d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId610969fc0148ca78d.jpg"/><Relationship Id="rId889869fc0148ccf6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId889869fc0148ccf6a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>