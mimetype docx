--- v8 (2026-05-07)
+++ v9 (2026-05-27)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Walter</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> canker of sycamore (US), canker stain of plane</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129369fc0148c8b7c" w:history="1">
+            <w:hyperlink r:id="rId22506a16e725511ea" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556469fc0148c8bf3" w:history="1">
+            <w:hyperlink r:id="rId42166a16e72551254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CERAFP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="36903249" name="name442669fc0148c9378" descr="8885.jpg"/>
+                  <wp:docPr id="24948207" name="name68576a16e725519d1" descr="8885.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="8885.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId653069fc0148c9376" cstate="print"/>
+                          <a:blip r:embed="rId90406a16e725519cf" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId715469fc0148c94b9" w:history="1">
+            <w:hyperlink r:id="rId84756a16e72551af8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -938,63 +938,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2006).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="41525792" name="name217869fc0148ca791" descr="CERAFP_distribution_map.jpg"/>
+            <wp:docPr id="46828970" name="name72056a16e72552878" descr="CERAFP_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CERAFP_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId610969fc0148ca78d" cstate="print"/>
+                    <a:blip r:embed="rId10886a16e72552875" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3427,51 +3427,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 4640, 65 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId116669fc0148cb995" w:history="1">
+      <w:hyperlink r:id="rId77926a16e72553a08" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2016.4640</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4036,51 +4036,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">e12375. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId856869fc0148cbd50" w:history="1">
+      <w:hyperlink r:id="rId75006a16e72553dc4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/efp.12375</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5510,51 +5510,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">34, 307-319.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">VNF (2019) Voies navigables de France Ministère de l’Environnement, de l’Énergie et de la Mer. Online report, retrieved 12 August 2020 from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId183669fc0148cc83c" w:history="1">
+      <w:hyperlink r:id="rId63606a16e72554711" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.sudouest.vnf.fr/2014-vnf-replante-le-canal-et-le-chancre-colore-a432.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5852,51 +5852,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ceratocystis platani</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId395769fc0148cca79" w:history="1">
+      <w:hyperlink r:id="rId15256a16e72554956" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6107,81 +6107,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 21-24. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId851669fc0148ccc0c" w:history="1">
+      <w:hyperlink r:id="rId37636a16e72554aff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1986.tb01129.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="56715799" name="name691569fc0148ccf6c" descr="eu_funding_250.png"/>
+            <wp:docPr id="56360907" name="name99626a16e72554b90" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId889869fc0148ccf6a" cstate="print"/>
+                    <a:blip r:embed="rId71456a16e72554b8e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6279,137 +6279,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="29766344">
+  <w:abstractNum w:abstractNumId="39930679">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81683543">
+    <w:lvl w:ilvl="0" w:tplc="27531312">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="81683543" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="27531312" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="81683543" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="27531312" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="81683543" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="27531312" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="81683543" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="27531312" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="81683543" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="27531312" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="81683543" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="27531312" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="81683543" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="27531312" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="81683543" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="27531312" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29766343">
+  <w:abstractNum w:abstractNumId="39930678">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="31790815">
+    <w:lvl w:ilvl="0" w:tplc="84884101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7161,55 +7161,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="29766343">
-    <w:abstractNumId w:val="29766343"/>
+  <w:num w:numId="39930678">
+    <w:abstractNumId w:val="39930678"/>
   </w:num>
-  <w:num w:numId="29766344">
-    <w:abstractNumId w:val="29766344"/>
+  <w:num w:numId="39930679">
+    <w:abstractNumId w:val="39930679"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18759,51 +18759,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId801275346" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId490735801" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId129369fc0148c8b7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFP/" TargetMode="External"/><Relationship Id="rId556469fc0148c8bf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFP/categorization" TargetMode="External"/><Relationship Id="rId715469fc0148c94b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFP/photos" TargetMode="External"/><Relationship Id="rId116669fc0148cb995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2016.4640" TargetMode="External"/><Relationship Id="rId856869fc0148cbd50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12375" TargetMode="External"/><Relationship Id="rId183669fc0148cc83c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudouest.vnf.fr/2014-vnf-replante-le-canal-et-le-chancre-colore-a432.html" TargetMode="External"/><Relationship Id="rId395769fc0148cca79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId851669fc0148ccc0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1986.tb01129.x" TargetMode="External"/><Relationship Id="rId653069fc0148c9376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId653069fc0148c9376.jpg"/><Relationship Id="rId610969fc0148ca78d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId610969fc0148ca78d.jpg"/><Relationship Id="rId889869fc0148ccf6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId889869fc0148ccf6a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId585294235" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId320635118" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId22506a16e725511ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFP/" TargetMode="External"/><Relationship Id="rId42166a16e72551254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFP/categorization" TargetMode="External"/><Relationship Id="rId84756a16e72551af8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFP/photos" TargetMode="External"/><Relationship Id="rId77926a16e72553a08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2016.4640" TargetMode="External"/><Relationship Id="rId75006a16e72553dc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12375" TargetMode="External"/><Relationship Id="rId63606a16e72554711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudouest.vnf.fr/2014-vnf-replante-le-canal-et-le-chancre-colore-a432.html" TargetMode="External"/><Relationship Id="rId15256a16e72554956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId37636a16e72554aff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1986.tb01129.x" TargetMode="External"/><Relationship Id="rId90406a16e725519cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90406a16e725519cf.jpg"/><Relationship Id="rId10886a16e72552875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10886a16e72552875.jpg"/><Relationship Id="rId71456a16e72554b8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71456a16e72554b8e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>