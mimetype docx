--- v9 (2026-05-27)
+++ v10 (2026-06-16)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Walter</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> canker of sycamore (US), canker stain of plane</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22506a16e725511ea" w:history="1">
+            <w:hyperlink r:id="rId50276a31ac9fa5709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42166a16e72551254" w:history="1">
+            <w:hyperlink r:id="rId65606a31ac9fa5773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CERAFP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="24948207" name="name68576a16e725519d1" descr="8885.jpg"/>
+                  <wp:docPr id="61997461" name="name87946a31ac9fa5fed" descr="8885.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="8885.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId90406a16e725519cf" cstate="print"/>
+                          <a:blip r:embed="rId47616a31ac9fa5fea" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId84756a16e72551af8" w:history="1">
+            <w:hyperlink r:id="rId11776a31ac9fa615b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -938,63 +938,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2006).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="46828970" name="name72056a16e72552878" descr="CERAFP_distribution_map.jpg"/>
+            <wp:docPr id="97090274" name="name63926a31ac9fa752b" descr="CERAFP_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CERAFP_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10886a16e72552875" cstate="print"/>
+                    <a:blip r:embed="rId16636a31ac9fa7527" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3427,51 +3427,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 4640, 65 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77926a16e72553a08" w:history="1">
+      <w:hyperlink r:id="rId90436a31ac9fa8888" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2016.4640</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4036,51 +4036,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">e12375. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75006a16e72553dc4" w:history="1">
+      <w:hyperlink r:id="rId10126a31ac9fa8c98" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/efp.12375</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5510,51 +5510,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">34, 307-319.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">VNF (2019) Voies navigables de France Ministère de l’Environnement, de l’Énergie et de la Mer. Online report, retrieved 12 August 2020 from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63606a16e72554711" w:history="1">
+      <w:hyperlink r:id="rId55346a31ac9fa95fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.sudouest.vnf.fr/2014-vnf-replante-le-canal-et-le-chancre-colore-a432.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5852,51 +5852,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ceratocystis platani</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15256a16e72554956" w:history="1">
+      <w:hyperlink r:id="rId86176a31ac9fa983c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6107,81 +6107,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 21-24. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37636a16e72554aff" w:history="1">
+      <w:hyperlink r:id="rId55626a31ac9fa99db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1986.tb01129.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="56360907" name="name99626a16e72554b90" descr="eu_funding_250.png"/>
+            <wp:docPr id="25482724" name="name71796a31ac9fa9ec2" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId71456a16e72554b8e" cstate="print"/>
+                    <a:blip r:embed="rId19206a31ac9fa9ec0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6279,137 +6279,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="39930679">
+  <w:abstractNum w:abstractNumId="86018918">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="27531312">
+    <w:lvl w:ilvl="0" w:tplc="53973844">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="27531312" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="53973844" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="27531312" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="53973844" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="27531312" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="53973844" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="27531312" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="53973844" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="27531312" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="53973844" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="27531312" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="53973844" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="27531312" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="53973844" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="27531312" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="53973844" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39930678">
+  <w:abstractNum w:abstractNumId="86018917">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="84884101">
+    <w:lvl w:ilvl="0" w:tplc="22355354">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7161,55 +7161,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="39930678">
-    <w:abstractNumId w:val="39930678"/>
+  <w:num w:numId="86018917">
+    <w:abstractNumId w:val="86018917"/>
   </w:num>
-  <w:num w:numId="39930679">
-    <w:abstractNumId w:val="39930679"/>
+  <w:num w:numId="86018918">
+    <w:abstractNumId w:val="86018918"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18759,51 +18759,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId585294235" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId320635118" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId22506a16e725511ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFP/" TargetMode="External"/><Relationship Id="rId42166a16e72551254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFP/categorization" TargetMode="External"/><Relationship Id="rId84756a16e72551af8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFP/photos" TargetMode="External"/><Relationship Id="rId77926a16e72553a08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2016.4640" TargetMode="External"/><Relationship Id="rId75006a16e72553dc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12375" TargetMode="External"/><Relationship Id="rId63606a16e72554711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudouest.vnf.fr/2014-vnf-replante-le-canal-et-le-chancre-colore-a432.html" TargetMode="External"/><Relationship Id="rId15256a16e72554956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId37636a16e72554aff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1986.tb01129.x" TargetMode="External"/><Relationship Id="rId90406a16e725519cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90406a16e725519cf.jpg"/><Relationship Id="rId10886a16e72552875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10886a16e72552875.jpg"/><Relationship Id="rId71456a16e72554b8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71456a16e72554b8e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId567889434" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId694755665" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId50276a31ac9fa5709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFP/" TargetMode="External"/><Relationship Id="rId65606a31ac9fa5773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFP/categorization" TargetMode="External"/><Relationship Id="rId11776a31ac9fa615b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFP/photos" TargetMode="External"/><Relationship Id="rId90436a31ac9fa8888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2016.4640" TargetMode="External"/><Relationship Id="rId10126a31ac9fa8c98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12375" TargetMode="External"/><Relationship Id="rId55346a31ac9fa95fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudouest.vnf.fr/2014-vnf-replante-le-canal-et-le-chancre-colore-a432.html" TargetMode="External"/><Relationship Id="rId86176a31ac9fa983c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId55626a31ac9fa99db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1986.tb01129.x" TargetMode="External"/><Relationship Id="rId47616a31ac9fa5fea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47616a31ac9fa5fea.jpg"/><Relationship Id="rId16636a31ac9fa7527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16636a31ac9fa7527.jpg"/><Relationship Id="rId19206a31ac9fa9ec0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19206a31ac9fa9ec0.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>