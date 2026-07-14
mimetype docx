--- v10 (2026-06-16)
+++ v11 (2026-07-14)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Walter</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> canker of sycamore (US), canker stain of plane</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50276a31ac9fa5709" w:history="1">
+            <w:hyperlink r:id="rId73156a561978a4a17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65606a31ac9fa5773" w:history="1">
+            <w:hyperlink r:id="rId40676a561978a4a81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CERAFP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="61997461" name="name87946a31ac9fa5fed" descr="8885.jpg"/>
+                  <wp:docPr id="59572342" name="name34796a561978a5015" descr="8885.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="8885.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId47616a31ac9fa5fea" cstate="print"/>
+                          <a:blip r:embed="rId69276a561978a5012" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId11776a31ac9fa615b" w:history="1">
+            <w:hyperlink r:id="rId84526a561978a517e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -938,63 +938,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2006).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="97090274" name="name63926a31ac9fa752b" descr="CERAFP_distribution_map.jpg"/>
+            <wp:docPr id="97590151" name="name55636a561978a6039" descr="CERAFP_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CERAFP_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16636a31ac9fa7527" cstate="print"/>
+                    <a:blip r:embed="rId32916a561978a6036" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3427,51 +3427,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 4640, 65 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90436a31ac9fa8888" w:history="1">
+      <w:hyperlink r:id="rId39856a561978a7357" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2016.4640</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4036,51 +4036,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">e12375. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10126a31ac9fa8c98" w:history="1">
+      <w:hyperlink r:id="rId16326a561978a774f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/efp.12375</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5510,51 +5510,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">34, 307-319.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">VNF (2019) Voies navigables de France Ministère de l’Environnement, de l’Énergie et de la Mer. Online report, retrieved 12 August 2020 from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55346a31ac9fa95fa" w:history="1">
+      <w:hyperlink r:id="rId25566a561978a8095" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.sudouest.vnf.fr/2014-vnf-replante-le-canal-et-le-chancre-colore-a432.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5852,51 +5852,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ceratocystis platani</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86176a31ac9fa983c" w:history="1">
+      <w:hyperlink r:id="rId27056a561978a830a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6107,81 +6107,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 21-24. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55626a31ac9fa99db" w:history="1">
+      <w:hyperlink r:id="rId42766a561978a849c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1986.tb01129.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="25482724" name="name71796a31ac9fa9ec2" descr="eu_funding_250.png"/>
+            <wp:docPr id="34818250" name="name50096a561978a8645" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19206a31ac9fa9ec0" cstate="print"/>
+                    <a:blip r:embed="rId12496a561978a8643" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6279,137 +6279,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="86018918">
+  <w:abstractNum w:abstractNumId="87482667">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="53973844">
+    <w:lvl w:ilvl="0" w:tplc="71996271">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="53973844" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="71996271" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="53973844" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="71996271" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="53973844" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="71996271" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="53973844" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="71996271" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="53973844" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="71996271" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="53973844" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="71996271" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="53973844" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="71996271" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="53973844" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="71996271" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="86018917">
+  <w:abstractNum w:abstractNumId="87482666">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="22355354">
+    <w:lvl w:ilvl="0" w:tplc="59471408">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7161,55 +7161,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="86018917">
-    <w:abstractNumId w:val="86018917"/>
+  <w:num w:numId="87482666">
+    <w:abstractNumId w:val="87482666"/>
   </w:num>
-  <w:num w:numId="86018918">
-    <w:abstractNumId w:val="86018918"/>
+  <w:num w:numId="87482667">
+    <w:abstractNumId w:val="87482667"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18759,51 +18759,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId567889434" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId694755665" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId50276a31ac9fa5709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFP/" TargetMode="External"/><Relationship Id="rId65606a31ac9fa5773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFP/categorization" TargetMode="External"/><Relationship Id="rId11776a31ac9fa615b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFP/photos" TargetMode="External"/><Relationship Id="rId90436a31ac9fa8888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2016.4640" TargetMode="External"/><Relationship Id="rId10126a31ac9fa8c98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12375" TargetMode="External"/><Relationship Id="rId55346a31ac9fa95fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudouest.vnf.fr/2014-vnf-replante-le-canal-et-le-chancre-colore-a432.html" TargetMode="External"/><Relationship Id="rId86176a31ac9fa983c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId55626a31ac9fa99db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1986.tb01129.x" TargetMode="External"/><Relationship Id="rId47616a31ac9fa5fea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47616a31ac9fa5fea.jpg"/><Relationship Id="rId16636a31ac9fa7527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16636a31ac9fa7527.jpg"/><Relationship Id="rId19206a31ac9fa9ec0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19206a31ac9fa9ec0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId525950228" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId208073036" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId73156a561978a4a17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFP/" TargetMode="External"/><Relationship Id="rId40676a561978a4a81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFP/categorization" TargetMode="External"/><Relationship Id="rId84526a561978a517e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFP/photos" TargetMode="External"/><Relationship Id="rId39856a561978a7357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2016.4640" TargetMode="External"/><Relationship Id="rId16326a561978a774f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12375" TargetMode="External"/><Relationship Id="rId25566a561978a8095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudouest.vnf.fr/2014-vnf-replante-le-canal-et-le-chancre-colore-a432.html" TargetMode="External"/><Relationship Id="rId27056a561978a830a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId42766a561978a849c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1986.tb01129.x" TargetMode="External"/><Relationship Id="rId69276a561978a5012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69276a561978a5012.jpg"/><Relationship Id="rId32916a561978a6036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32916a561978a6036.jpg"/><Relationship Id="rId12496a561978a8643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12496a561978a8643.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>