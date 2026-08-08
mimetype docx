--- v11 (2026-07-14)
+++ v12 (2026-08-08)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Walter</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> canker of sycamore (US), canker stain of plane</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73156a561978a4a17" w:history="1">
+            <w:hyperlink r:id="rId91776a7703dac3ab8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40676a561978a4a81" w:history="1">
+            <w:hyperlink r:id="rId61526a7703dac3b2d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CERAFP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="59572342" name="name34796a561978a5015" descr="8885.jpg"/>
+                  <wp:docPr id="65015995" name="name66666a7703dac44d0" descr="8885.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="8885.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId69276a561978a5012" cstate="print"/>
+                          <a:blip r:embed="rId49896a7703dac44ce" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId84526a561978a517e" w:history="1">
+            <w:hyperlink r:id="rId69626a7703dac4604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -938,63 +938,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2006).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="97590151" name="name55636a561978a6039" descr="CERAFP_distribution_map.jpg"/>
+            <wp:docPr id="3944167" name="name91366a7703dac546a" descr="CERAFP_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CERAFP_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId32916a561978a6036" cstate="print"/>
+                    <a:blip r:embed="rId96176a7703dac5467" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3427,51 +3427,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 4640, 65 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39856a561978a7357" w:history="1">
+      <w:hyperlink r:id="rId37096a7703dac66ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2016.4640</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4036,51 +4036,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">e12375. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16326a561978a774f" w:history="1">
+      <w:hyperlink r:id="rId61676a7703dac6b2d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/efp.12375</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5510,51 +5510,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">34, 307-319.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">VNF (2019) Voies navigables de France Ministère de l’Environnement, de l’Énergie et de la Mer. Online report, retrieved 12 August 2020 from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25566a561978a8095" w:history="1">
+      <w:hyperlink r:id="rId17956a7703dac74f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.sudouest.vnf.fr/2014-vnf-replante-le-canal-et-le-chancre-colore-a432.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5852,51 +5852,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ceratocystis platani</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27056a561978a830a" w:history="1">
+      <w:hyperlink r:id="rId10636a7703dac7729" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6107,81 +6107,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 21-24. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42766a561978a849c" w:history="1">
+      <w:hyperlink r:id="rId44426a7703dac78d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1986.tb01129.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="34818250" name="name50096a561978a8645" descr="eu_funding_250.png"/>
+            <wp:docPr id="86177832" name="name65406a7703dac7ac9" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12496a561978a8643" cstate="print"/>
+                    <a:blip r:embed="rId41876a7703dac7ac8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6279,137 +6279,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="87482667">
+  <w:abstractNum w:abstractNumId="66865784">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="71996271">
+    <w:lvl w:ilvl="0" w:tplc="26130318">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="71996271" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="26130318" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="71996271" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="26130318" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="71996271" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="26130318" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="71996271" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="26130318" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="71996271" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="26130318" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="71996271" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="26130318" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="71996271" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="26130318" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="71996271" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="26130318" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="87482666">
+  <w:abstractNum w:abstractNumId="66865783">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="59471408">
+    <w:lvl w:ilvl="0" w:tplc="95759355">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7161,55 +7161,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="87482666">
-    <w:abstractNumId w:val="87482666"/>
+  <w:num w:numId="66865783">
+    <w:abstractNumId w:val="66865783"/>
   </w:num>
-  <w:num w:numId="87482667">
-    <w:abstractNumId w:val="87482667"/>
+  <w:num w:numId="66865784">
+    <w:abstractNumId w:val="66865784"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18759,51 +18759,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId525950228" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId208073036" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId73156a561978a4a17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFP/" TargetMode="External"/><Relationship Id="rId40676a561978a4a81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFP/categorization" TargetMode="External"/><Relationship Id="rId84526a561978a517e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFP/photos" TargetMode="External"/><Relationship Id="rId39856a561978a7357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2016.4640" TargetMode="External"/><Relationship Id="rId16326a561978a774f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12375" TargetMode="External"/><Relationship Id="rId25566a561978a8095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudouest.vnf.fr/2014-vnf-replante-le-canal-et-le-chancre-colore-a432.html" TargetMode="External"/><Relationship Id="rId27056a561978a830a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId42766a561978a849c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1986.tb01129.x" TargetMode="External"/><Relationship Id="rId69276a561978a5012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69276a561978a5012.jpg"/><Relationship Id="rId32916a561978a6036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32916a561978a6036.jpg"/><Relationship Id="rId12496a561978a8643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12496a561978a8643.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId476227097" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId188987650" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId91776a7703dac3ab8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFP/" TargetMode="External"/><Relationship Id="rId61526a7703dac3b2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFP/categorization" TargetMode="External"/><Relationship Id="rId69626a7703dac4604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFP/photos" TargetMode="External"/><Relationship Id="rId37096a7703dac66ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2016.4640" TargetMode="External"/><Relationship Id="rId61676a7703dac6b2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12375" TargetMode="External"/><Relationship Id="rId17956a7703dac74f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudouest.vnf.fr/2014-vnf-replante-le-canal-et-le-chancre-colore-a432.html" TargetMode="External"/><Relationship Id="rId10636a7703dac7729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId44426a7703dac78d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1986.tb01129.x" TargetMode="External"/><Relationship Id="rId49896a7703dac44ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49896a7703dac44ce.jpg"/><Relationship Id="rId96176a7703dac5467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96176a7703dac5467.jpg"/><Relationship Id="rId41876a7703dac7ac8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41876a7703dac7ac8.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>