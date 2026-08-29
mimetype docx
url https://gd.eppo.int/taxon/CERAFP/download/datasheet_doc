--- v12 (2026-08-08)
+++ v13 (2026-08-29)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Walter</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> canker of sycamore (US), canker stain of plane</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91776a7703dac3ab8" w:history="1">
+            <w:hyperlink r:id="rId84716a93639ab1217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61526a7703dac3b2d" w:history="1">
+            <w:hyperlink r:id="rId59036a93639ab1281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CERAFP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="65015995" name="name66666a7703dac44d0" descr="8885.jpg"/>
+                  <wp:docPr id="40572151" name="name91716a93639ab1354" descr="8885.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="8885.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId49896a7703dac44ce" cstate="print"/>
+                          <a:blip r:embed="rId43626a93639ab1353" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId69626a7703dac4604" w:history="1">
+            <w:hyperlink r:id="rId59806a93639ab1477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -938,63 +938,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2006).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="3944167" name="name91366a7703dac546a" descr="CERAFP_distribution_map.jpg"/>
+            <wp:docPr id="4017670" name="name94646a93639ab1f57" descr="CERAFP_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CERAFP_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId96176a7703dac5467" cstate="print"/>
+                    <a:blip r:embed="rId39046a93639ab1f54" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3427,51 +3427,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 4640, 65 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37096a7703dac66ba" w:history="1">
+      <w:hyperlink r:id="rId35296a93639ab3123" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2016.4640</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4036,51 +4036,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">e12375. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61676a7703dac6b2d" w:history="1">
+      <w:hyperlink r:id="rId37436a93639ab3506" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/efp.12375</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5510,51 +5510,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">34, 307-319.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">VNF (2019) Voies navigables de France Ministère de l’Environnement, de l’Énergie et de la Mer. Online report, retrieved 12 August 2020 from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17956a7703dac74f0" w:history="1">
+      <w:hyperlink r:id="rId77286a93639ab3e88" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.sudouest.vnf.fr/2014-vnf-replante-le-canal-et-le-chancre-colore-a432.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5852,51 +5852,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ceratocystis platani</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10636a7703dac7729" w:history="1">
+      <w:hyperlink r:id="rId70226a93639ab40bb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6107,81 +6107,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 21-24. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44426a7703dac78d1" w:history="1">
+      <w:hyperlink r:id="rId14806a93639ab424e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1986.tb01129.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="86177832" name="name65406a7703dac7ac9" descr="eu_funding_250.png"/>
+            <wp:docPr id="593446" name="name86806a93639ab42c6" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId41876a7703dac7ac8" cstate="print"/>
+                    <a:blip r:embed="rId26036a93639ab42c5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6279,137 +6279,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="66865784">
+  <w:abstractNum w:abstractNumId="53307021">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="26130318">
+    <w:lvl w:ilvl="0" w:tplc="30385465">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="26130318" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="30385465" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="26130318" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="30385465" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="26130318" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="30385465" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="26130318" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="30385465" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="26130318" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="30385465" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="26130318" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="30385465" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="26130318" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="30385465" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="26130318" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="30385465" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="66865783">
+  <w:abstractNum w:abstractNumId="53307020">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="95759355">
+    <w:lvl w:ilvl="0" w:tplc="57720709">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7161,55 +7161,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="66865783">
-    <w:abstractNumId w:val="66865783"/>
+  <w:num w:numId="53307020">
+    <w:abstractNumId w:val="53307020"/>
   </w:num>
-  <w:num w:numId="66865784">
-    <w:abstractNumId w:val="66865784"/>
+  <w:num w:numId="53307021">
+    <w:abstractNumId w:val="53307021"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18759,51 +18759,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId476227097" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId188987650" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId91776a7703dac3ab8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFP/" TargetMode="External"/><Relationship Id="rId61526a7703dac3b2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFP/categorization" TargetMode="External"/><Relationship Id="rId69626a7703dac4604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFP/photos" TargetMode="External"/><Relationship Id="rId37096a7703dac66ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2016.4640" TargetMode="External"/><Relationship Id="rId61676a7703dac6b2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12375" TargetMode="External"/><Relationship Id="rId17956a7703dac74f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudouest.vnf.fr/2014-vnf-replante-le-canal-et-le-chancre-colore-a432.html" TargetMode="External"/><Relationship Id="rId10636a7703dac7729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId44426a7703dac78d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1986.tb01129.x" TargetMode="External"/><Relationship Id="rId49896a7703dac44ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49896a7703dac44ce.jpg"/><Relationship Id="rId96176a7703dac5467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96176a7703dac5467.jpg"/><Relationship Id="rId41876a7703dac7ac8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41876a7703dac7ac8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId817251423" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId886909157" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId84716a93639ab1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFP/" TargetMode="External"/><Relationship Id="rId59036a93639ab1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFP/categorization" TargetMode="External"/><Relationship Id="rId59806a93639ab1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFP/photos" TargetMode="External"/><Relationship Id="rId35296a93639ab3123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2016.4640" TargetMode="External"/><Relationship Id="rId37436a93639ab3506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12375" TargetMode="External"/><Relationship Id="rId77286a93639ab3e88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudouest.vnf.fr/2014-vnf-replante-le-canal-et-le-chancre-colore-a432.html" TargetMode="External"/><Relationship Id="rId70226a93639ab40bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId14806a93639ab424e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1986.tb01129.x" TargetMode="External"/><Relationship Id="rId43626a93639ab1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43626a93639ab1353.jpg"/><Relationship Id="rId39046a93639ab1f54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39046a93639ab1f54.jpg"/><Relationship Id="rId26036a93639ab42c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26036a93639ab42c5.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>