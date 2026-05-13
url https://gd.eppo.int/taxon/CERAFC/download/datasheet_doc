--- v0 (2026-04-21)
+++ v1 (2026-05-13)
@@ -247,88 +247,88 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceratocystis fimbriata f. sp. caricae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Kajitani &amp; Kudo</w:t>
             </w:r>
-            <w:hyperlink r:id="rId629569e7768832098" w:history="1">
+            <w:hyperlink r:id="rId46286a044f9832278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId888869e77688320de" w:history="1">
+            <w:hyperlink r:id="rId90656a044f98322be" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -342,86 +342,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CERAFC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="86955814" name="name921069e7768832755" descr="16852.jpg"/>
+                  <wp:docPr id="50109121" name="name64836a044f9832952" descr="16852.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="16852.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId220469e776883274d" cstate="print"/>
+                          <a:blip r:embed="rId48376a044f9832950" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId760869e776883299a" w:history="1">
+            <w:hyperlink r:id="rId91476a044f9832ac1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1125,63 +1125,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="49262339" name="name295169e7768833bd5" descr="CERAFC_distribution_map.jpg"/>
+            <wp:docPr id="98956205" name="name68166a044f9833fc9" descr="CERAFC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CERAFC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId505469e7768833bd1" cstate="print"/>
+                    <a:blip r:embed="rId59496a044f9833fc6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3895,51 +3895,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Barcode of Life Data Systems (BOLD) (2023). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId680569e7768834f2e" w:history="1">
+      <w:hyperlink r:id="rId22096a044f98352c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://v4.boldsystems.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed on 7 August 2025)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3972,51 +3972,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, the causal agent of wilt disease of cacao. In: Bailey B, Meinhardt L (eds) Cacao Diseases. Springer, Cham. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pp. 383–428</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId438169e7768834faf" w:history="1">
+      <w:hyperlink r:id="rId41736a044f9835349" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-3-319-24789-2_12</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4033,51 +4033,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Fungal Systematics and Evolution </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 109–156. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId253069e7768835018" w:history="1">
+      <w:hyperlink r:id="rId58016a044f98353b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi/org/10.3114/fuse.2023.11.09</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4123,131 +4123,131 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 338–349. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId832269e77688350a7" w:history="1">
+      <w:hyperlink r:id="rId60246a044f9835440" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12159</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2016) Standard PM5/8(1) Guidelines on the phytosanitary measure ‘Plants grown under physical isolation’. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId109969e77688350d9" w:history="1">
+      <w:hyperlink r:id="rId26496a044f9835472" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM5/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ceratocystis platani</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId356769e7768835136" w:history="1">
+      <w:hyperlink r:id="rId90766a044f98354c1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CERAFP</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed on 7 August 2025)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4262,101 +4262,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2025) EPPO Technical Document No. 1095. Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ceratocystis ficicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Ascomycota: Ceratocystidaceae). EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId785769e776883519c" w:history="1">
+      <w:hyperlink r:id="rId18876a044f983552b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CERAFC/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forest Research (2024) Canker stain of plane (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ceratocystis platani</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId308669e77688351f0" w:history="1">
+      <w:hyperlink r:id="rId48066a044f983557c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.forestresearch.gov.uk/tools-and-resources/fthr/pest-and-disease-resources/canker-stain-of-plane-ceratocystis-platani/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4422,51 +4422,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (10), 3287. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId828369e776883529f" w:history="1">
+      <w:hyperlink r:id="rId49536a044f9835631" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-03-23-0464-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4697,51 +4697,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International Association of Wood Anatomists Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 301–312. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId426169e7768835456" w:history="1">
+      <w:hyperlink r:id="rId35536a044f98357ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/22941932-00000025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5498,51 +5498,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Taxonomy, Ecology and Pathogenicity. Eds MJ Wingfield, KA Seifert and JF Webber, APS Press, Minnesota.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kuroda K (2013) Collaboration of wilt pathogen and vector beetle successfully induces extensive xylem dysfunction and wilt symptom. The 8th Pacific Regional Wood Anatomy Conference, 17–21 October 2013, Nanjing Forestry University, China. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId700569e7768835964" w:history="1">
+      <w:hyperlink r:id="rId51106a044f9835d06" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.researchgate.net/publication/257654295_Collaboration_of_wilt_pathogen_and_vector_beetle_successfully_induces_extensive_xylem_dysfunction_and_wilt_symptom</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed on 7 August 2025)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6056,51 +6056,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">82</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 301–309. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId808969e7768835cff" w:history="1">
+      <w:hyperlink r:id="rId61926a044f983607d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3186/jjphytopath.82.301</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (in Japanese, with English summary)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6253,51 +6253,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 80–93.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">National Center for Biotechnology Information (NCBI) (2023) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId758769e7768835e46" w:history="1">
+      <w:hyperlink r:id="rId79606a044f98361c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed on 21 November 2023)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6352,51 +6352,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 91–93. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId684769e7768835ee2" w:history="1">
+      <w:hyperlink r:id="rId31926a044f9836262" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://krishi.icar.gov.in/jspui/bitstream/123456789/70260/1/popular%20art.cera.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6676,51 +6676,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathologia Mediterranea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">60</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 337–349. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId869569e77688360e4" w:history="1">
+      <w:hyperlink r:id="rId55676a044f9836466" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.36253/phyto-12794</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6795,51 +6795,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ceratocystis ficicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId540369e77688361ac" w:history="1">
+      <w:hyperlink r:id="rId22136a044f9836530" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6854,113 +6854,134 @@
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published in the EPPO Bulletin in 2026.  It is maintained in an electronic format in the EPPO Global Database. The sections on ‘Identity’, ‘Hosts’ and ‘Geographical distribution’ are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">EPPO (2026) Datasheets on  pests recommended for regulation.</w:t>
+        <w:t xml:space="preserve">EPPO (2026) Datasheets on pests recommended for regulation.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ceratocystis ficicola </w:t>
+        <w:t xml:space="preserve">Ceratocystis ficicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(1),  102-107. https://doi.org/10.1111/epp.70051</w:t>
+        <w:t xml:space="preserve">(1),  102-107. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId34386a044f98365f4" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000CC"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://doi.org/10.1111/epp.70051</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:commentsEx xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:commentsEx>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
@@ -7037,137 +7058,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="93639791">
+  <w:abstractNum w:abstractNumId="89474547">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66968249">
+    <w:lvl w:ilvl="0" w:tplc="63128745">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="66968249" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="63128745" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="66968249" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="63128745" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="66968249" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="63128745" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="66968249" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="63128745" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="66968249" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="63128745" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="66968249" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="63128745" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="66968249" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="63128745" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="66968249" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="63128745" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="93639790">
+  <w:abstractNum w:abstractNumId="89474546">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="69193501">
+    <w:lvl w:ilvl="0" w:tplc="11316934">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7919,55 +7940,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="93639790">
-    <w:abstractNumId w:val="93639790"/>
+  <w:num w:numId="89474546">
+    <w:abstractNumId w:val="89474546"/>
   </w:num>
-  <w:num w:numId="93639791">
-    <w:abstractNumId w:val="93639791"/>
+  <w:num w:numId="89474547">
+    <w:abstractNumId w:val="89474547"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19517,51 +19538,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId857550056" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId598614361" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId629569e7768832098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFC/" TargetMode="External"/><Relationship Id="rId888869e77688320de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFC/categorization" TargetMode="External"/><Relationship Id="rId760869e776883299a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFC/photos" TargetMode="External"/><Relationship Id="rId680569e7768834f2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://v4.boldsystems.org/" TargetMode="External"/><Relationship Id="rId438169e7768834faf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-24789-2_12" TargetMode="External"/><Relationship Id="rId253069e7768835018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.3114/fuse.2023.11.09" TargetMode="External"/><Relationship Id="rId832269e77688350a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12159" TargetMode="External"/><Relationship Id="rId109969e77688350d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId356769e7768835136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFP" TargetMode="External"/><Relationship Id="rId785769e776883519c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFC/documents" TargetMode="External"/><Relationship Id="rId308669e77688351f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/tools-and-resources/fthr/pest-and-disease-resources/canker-stain-of-plane-ceratocystis-platani/" TargetMode="External"/><Relationship Id="rId828369e776883529f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-23-0464-PDN" TargetMode="External"/><Relationship Id="rId426169e7768835456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/22941932-00000025" TargetMode="External"/><Relationship Id="rId700569e7768835964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/257654295_Collaboration_of_wilt_pathogen_and_vector_beetle_successfully_induces_extensive_xylem_dysfunction_and_wilt_symptom" TargetMode="External"/><Relationship Id="rId808969e7768835cff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3186/jjphytopath.82.301" TargetMode="External"/><Relationship Id="rId758769e7768835e46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/" TargetMode="External"/><Relationship Id="rId684769e7768835ee2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krishi.icar.gov.in/jspui/bitstream/123456789/70260/1/popular%20art.cera.pdf" TargetMode="External"/><Relationship Id="rId869569e77688360e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.36253/phyto-12794" TargetMode="External"/><Relationship Id="rId540369e77688361ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId220469e776883274d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId220469e776883274d.jpg"/><Relationship Id="rId505469e7768833bd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId505469e7768833bd1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId144747926" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId783126294" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId46286a044f9832278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFC/" TargetMode="External"/><Relationship Id="rId90656a044f98322be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFC/categorization" TargetMode="External"/><Relationship Id="rId91476a044f9832ac1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFC/photos" TargetMode="External"/><Relationship Id="rId22096a044f98352c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://v4.boldsystems.org/" TargetMode="External"/><Relationship Id="rId41736a044f9835349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-24789-2_12" TargetMode="External"/><Relationship Id="rId58016a044f98353b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.3114/fuse.2023.11.09" TargetMode="External"/><Relationship Id="rId60246a044f9835440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12159" TargetMode="External"/><Relationship Id="rId26496a044f9835472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId90766a044f98354c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFP" TargetMode="External"/><Relationship Id="rId18876a044f983552b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFC/documents" TargetMode="External"/><Relationship Id="rId48066a044f983557c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/tools-and-resources/fthr/pest-and-disease-resources/canker-stain-of-plane-ceratocystis-platani/" TargetMode="External"/><Relationship Id="rId49536a044f9835631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-23-0464-PDN" TargetMode="External"/><Relationship Id="rId35536a044f98357ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/22941932-00000025" TargetMode="External"/><Relationship Id="rId51106a044f9835d06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/257654295_Collaboration_of_wilt_pathogen_and_vector_beetle_successfully_induces_extensive_xylem_dysfunction_and_wilt_symptom" TargetMode="External"/><Relationship Id="rId61926a044f983607d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3186/jjphytopath.82.301" TargetMode="External"/><Relationship Id="rId79606a044f98361c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/" TargetMode="External"/><Relationship Id="rId31926a044f9836262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krishi.icar.gov.in/jspui/bitstream/123456789/70260/1/popular%20art.cera.pdf" TargetMode="External"/><Relationship Id="rId55676a044f9836466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.36253/phyto-12794" TargetMode="External"/><Relationship Id="rId22136a044f9836530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId34386a044f98365f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70051" TargetMode="External"/><Relationship Id="rId48376a044f9832950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48376a044f9832950.jpg"/><Relationship Id="rId59496a044f9833fc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59496a044f9833fc6.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>