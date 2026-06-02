--- v1 (2026-05-13)
+++ v2 (2026-06-02)
@@ -247,88 +247,88 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceratocystis fimbriata f. sp. caricae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Kajitani &amp; Kudo</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46286a044f9832278" w:history="1">
+            <w:hyperlink r:id="rId66026a1f1ae5d78a8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90656a044f98322be" w:history="1">
+            <w:hyperlink r:id="rId46186a1f1ae5d78ee" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -342,86 +342,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CERAFC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="50109121" name="name64836a044f9832952" descr="16852.jpg"/>
+                  <wp:docPr id="28246957" name="name23916a1f1ae5d7f35" descr="16852.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="16852.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId48376a044f9832950" cstate="print"/>
+                          <a:blip r:embed="rId91426a1f1ae5d7f33" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId91476a044f9832ac1" w:history="1">
+            <w:hyperlink r:id="rId86706a1f1ae5d8070" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1125,63 +1125,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="98956205" name="name68166a044f9833fc9" descr="CERAFC_distribution_map.jpg"/>
+            <wp:docPr id="98436261" name="name79306a1f1ae5d94cc" descr="CERAFC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CERAFC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId59496a044f9833fc6" cstate="print"/>
+                    <a:blip r:embed="rId26516a1f1ae5d94ca" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3895,51 +3895,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Barcode of Life Data Systems (BOLD) (2023). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22096a044f98352c9" w:history="1">
+      <w:hyperlink r:id="rId30666a1f1ae5da865" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://v4.boldsystems.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed on 7 August 2025)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3972,51 +3972,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, the causal agent of wilt disease of cacao. In: Bailey B, Meinhardt L (eds) Cacao Diseases. Springer, Cham. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pp. 383–428</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41736a044f9835349" w:history="1">
+      <w:hyperlink r:id="rId87896a1f1ae5da8eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-3-319-24789-2_12</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4033,51 +4033,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Fungal Systematics and Evolution </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 109–156. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58016a044f98353b2" w:history="1">
+      <w:hyperlink r:id="rId20206a1f1ae5da956" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi/org/10.3114/fuse.2023.11.09</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4123,131 +4123,131 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 338–349. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60246a044f9835440" w:history="1">
+      <w:hyperlink r:id="rId25976a1f1ae5da9e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12159</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2016) Standard PM5/8(1) Guidelines on the phytosanitary measure ‘Plants grown under physical isolation’. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26496a044f9835472" w:history="1">
+      <w:hyperlink r:id="rId55466a1f1ae5daa1b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM5/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ceratocystis platani</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90766a044f98354c1" w:history="1">
+      <w:hyperlink r:id="rId19866a1f1ae5daa6c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CERAFP</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed on 7 August 2025)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4262,101 +4262,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2025) EPPO Technical Document No. 1095. Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ceratocystis ficicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Ascomycota: Ceratocystidaceae). EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18876a044f983552b" w:history="1">
+      <w:hyperlink r:id="rId57356a1f1ae5daacd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CERAFC/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forest Research (2024) Canker stain of plane (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ceratocystis platani</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48066a044f983557c" w:history="1">
+      <w:hyperlink r:id="rId32306a1f1ae5dab29" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.forestresearch.gov.uk/tools-and-resources/fthr/pest-and-disease-resources/canker-stain-of-plane-ceratocystis-platani/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4422,51 +4422,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (10), 3287. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49536a044f9835631" w:history="1">
+      <w:hyperlink r:id="rId55006a1f1ae5dabef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-03-23-0464-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4697,51 +4697,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International Association of Wood Anatomists Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 301–312. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35536a044f98357ea" w:history="1">
+      <w:hyperlink r:id="rId63896a1f1ae5dadb3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/22941932-00000025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5498,51 +5498,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Taxonomy, Ecology and Pathogenicity. Eds MJ Wingfield, KA Seifert and JF Webber, APS Press, Minnesota.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kuroda K (2013) Collaboration of wilt pathogen and vector beetle successfully induces extensive xylem dysfunction and wilt symptom. The 8th Pacific Regional Wood Anatomy Conference, 17–21 October 2013, Nanjing Forestry University, China. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51106a044f9835d06" w:history="1">
+      <w:hyperlink r:id="rId26126a1f1ae5db325" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.researchgate.net/publication/257654295_Collaboration_of_wilt_pathogen_and_vector_beetle_successfully_induces_extensive_xylem_dysfunction_and_wilt_symptom</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed on 7 August 2025)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6056,51 +6056,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">82</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 301–309. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61926a044f983607d" w:history="1">
+      <w:hyperlink r:id="rId69216a1f1ae5db6aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3186/jjphytopath.82.301</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (in Japanese, with English summary)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6253,51 +6253,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 80–93.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">National Center for Biotechnology Information (NCBI) (2023) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79606a044f98361c7" w:history="1">
+      <w:hyperlink r:id="rId98086a1f1ae5db7fb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed on 21 November 2023)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6352,51 +6352,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 91–93. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31926a044f9836262" w:history="1">
+      <w:hyperlink r:id="rId20856a1f1ae5db897" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://krishi.icar.gov.in/jspui/bitstream/123456789/70260/1/popular%20art.cera.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6676,51 +6676,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathologia Mediterranea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">60</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 337–349. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55676a044f9836466" w:history="1">
+      <w:hyperlink r:id="rId31246a1f1ae5dbaa2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.36253/phyto-12794</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6795,51 +6795,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ceratocystis ficicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22136a044f9836530" w:history="1">
+      <w:hyperlink r:id="rId34786a1f1ae5dbb7b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6918,51 +6918,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1),  102-107. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34386a044f98365f4" w:history="1">
+      <w:hyperlink r:id="rId60036a1f1ae5dbc43" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70051</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -7058,137 +7058,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="89474547">
+  <w:abstractNum w:abstractNumId="22632437">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63128745">
+    <w:lvl w:ilvl="0" w:tplc="99084213">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="63128745" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="99084213" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="63128745" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="99084213" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="63128745" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="99084213" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="63128745" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="99084213" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="63128745" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="99084213" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="63128745" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="99084213" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="63128745" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="99084213" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="63128745" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="99084213" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="89474546">
+  <w:abstractNum w:abstractNumId="22632436">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="11316934">
+    <w:lvl w:ilvl="0" w:tplc="49149264">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7940,55 +7940,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="89474546">
-    <w:abstractNumId w:val="89474546"/>
+  <w:num w:numId="22632436">
+    <w:abstractNumId w:val="22632436"/>
   </w:num>
-  <w:num w:numId="89474547">
-    <w:abstractNumId w:val="89474547"/>
+  <w:num w:numId="22632437">
+    <w:abstractNumId w:val="22632437"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19538,51 +19538,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId144747926" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId783126294" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId46286a044f9832278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFC/" TargetMode="External"/><Relationship Id="rId90656a044f98322be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFC/categorization" TargetMode="External"/><Relationship Id="rId91476a044f9832ac1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFC/photos" TargetMode="External"/><Relationship Id="rId22096a044f98352c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://v4.boldsystems.org/" TargetMode="External"/><Relationship Id="rId41736a044f9835349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-24789-2_12" TargetMode="External"/><Relationship Id="rId58016a044f98353b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.3114/fuse.2023.11.09" TargetMode="External"/><Relationship Id="rId60246a044f9835440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12159" TargetMode="External"/><Relationship Id="rId26496a044f9835472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId90766a044f98354c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFP" TargetMode="External"/><Relationship Id="rId18876a044f983552b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFC/documents" TargetMode="External"/><Relationship Id="rId48066a044f983557c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/tools-and-resources/fthr/pest-and-disease-resources/canker-stain-of-plane-ceratocystis-platani/" TargetMode="External"/><Relationship Id="rId49536a044f9835631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-23-0464-PDN" TargetMode="External"/><Relationship Id="rId35536a044f98357ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/22941932-00000025" TargetMode="External"/><Relationship Id="rId51106a044f9835d06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/257654295_Collaboration_of_wilt_pathogen_and_vector_beetle_successfully_induces_extensive_xylem_dysfunction_and_wilt_symptom" TargetMode="External"/><Relationship Id="rId61926a044f983607d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3186/jjphytopath.82.301" TargetMode="External"/><Relationship Id="rId79606a044f98361c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/" TargetMode="External"/><Relationship Id="rId31926a044f9836262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krishi.icar.gov.in/jspui/bitstream/123456789/70260/1/popular%20art.cera.pdf" TargetMode="External"/><Relationship Id="rId55676a044f9836466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.36253/phyto-12794" TargetMode="External"/><Relationship Id="rId22136a044f9836530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId34386a044f98365f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70051" TargetMode="External"/><Relationship Id="rId48376a044f9832950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48376a044f9832950.jpg"/><Relationship Id="rId59496a044f9833fc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59496a044f9833fc6.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId417755450" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId955083274" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId66026a1f1ae5d78a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFC/" TargetMode="External"/><Relationship Id="rId46186a1f1ae5d78ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFC/categorization" TargetMode="External"/><Relationship Id="rId86706a1f1ae5d8070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFC/photos" TargetMode="External"/><Relationship Id="rId30666a1f1ae5da865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://v4.boldsystems.org/" TargetMode="External"/><Relationship Id="rId87896a1f1ae5da8eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-24789-2_12" TargetMode="External"/><Relationship Id="rId20206a1f1ae5da956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.3114/fuse.2023.11.09" TargetMode="External"/><Relationship Id="rId25976a1f1ae5da9e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12159" TargetMode="External"/><Relationship Id="rId55466a1f1ae5daa1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId19866a1f1ae5daa6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFP" TargetMode="External"/><Relationship Id="rId57356a1f1ae5daacd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFC/documents" TargetMode="External"/><Relationship Id="rId32306a1f1ae5dab29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/tools-and-resources/fthr/pest-and-disease-resources/canker-stain-of-plane-ceratocystis-platani/" TargetMode="External"/><Relationship Id="rId55006a1f1ae5dabef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-23-0464-PDN" TargetMode="External"/><Relationship Id="rId63896a1f1ae5dadb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/22941932-00000025" TargetMode="External"/><Relationship Id="rId26126a1f1ae5db325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/257654295_Collaboration_of_wilt_pathogen_and_vector_beetle_successfully_induces_extensive_xylem_dysfunction_and_wilt_symptom" TargetMode="External"/><Relationship Id="rId69216a1f1ae5db6aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3186/jjphytopath.82.301" TargetMode="External"/><Relationship Id="rId98086a1f1ae5db7fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/" TargetMode="External"/><Relationship Id="rId20856a1f1ae5db897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krishi.icar.gov.in/jspui/bitstream/123456789/70260/1/popular%20art.cera.pdf" TargetMode="External"/><Relationship Id="rId31246a1f1ae5dbaa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.36253/phyto-12794" TargetMode="External"/><Relationship Id="rId34786a1f1ae5dbb7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId60036a1f1ae5dbc43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70051" TargetMode="External"/><Relationship Id="rId91426a1f1ae5d7f33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91426a1f1ae5d7f33.jpg"/><Relationship Id="rId26516a1f1ae5d94ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26516a1f1ae5d94ca.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>