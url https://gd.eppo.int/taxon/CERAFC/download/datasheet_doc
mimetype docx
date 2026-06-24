--- v2 (2026-06-02)
+++ v3 (2026-06-24)
@@ -247,88 +247,88 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceratocystis fimbriata f. sp. caricae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Kajitani &amp; Kudo</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66026a1f1ae5d78a8" w:history="1">
+            <w:hyperlink r:id="rId64796a3b2340076c6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46186a1f1ae5d78ee" w:history="1">
+            <w:hyperlink r:id="rId83556a3b23400770d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -342,86 +342,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CERAFC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="28246957" name="name23916a1f1ae5d7f35" descr="16852.jpg"/>
+                  <wp:docPr id="37623808" name="name64846a3b234007d80" descr="16852.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="16852.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId91426a1f1ae5d7f33" cstate="print"/>
+                          <a:blip r:embed="rId76386a3b234007d7e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId86706a1f1ae5d8070" w:history="1">
+            <w:hyperlink r:id="rId92436a3b234007ee2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1125,63 +1125,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="98436261" name="name79306a1f1ae5d94cc" descr="CERAFC_distribution_map.jpg"/>
+            <wp:docPr id="87112418" name="name75006a3b234008fd8" descr="CERAFC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CERAFC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId26516a1f1ae5d94ca" cstate="print"/>
+                    <a:blip r:embed="rId48876a3b234008fd4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3895,51 +3895,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Barcode of Life Data Systems (BOLD) (2023). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30666a1f1ae5da865" w:history="1">
+      <w:hyperlink r:id="rId89236a3b23400a339" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://v4.boldsystems.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed on 7 August 2025)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3972,51 +3972,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, the causal agent of wilt disease of cacao. In: Bailey B, Meinhardt L (eds) Cacao Diseases. Springer, Cham. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pp. 383–428</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87896a1f1ae5da8eb" w:history="1">
+      <w:hyperlink r:id="rId61236a3b23400a3bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-3-319-24789-2_12</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4033,51 +4033,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Fungal Systematics and Evolution </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 109–156. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20206a1f1ae5da956" w:history="1">
+      <w:hyperlink r:id="rId56356a3b23400a424" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi/org/10.3114/fuse.2023.11.09</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4123,131 +4123,131 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 338–349. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25976a1f1ae5da9e8" w:history="1">
+      <w:hyperlink r:id="rId65296a3b23400a4bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12159</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2016) Standard PM5/8(1) Guidelines on the phytosanitary measure ‘Plants grown under physical isolation’. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55466a1f1ae5daa1b" w:history="1">
+      <w:hyperlink r:id="rId43726a3b23400a4f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM5/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ceratocystis platani</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19866a1f1ae5daa6c" w:history="1">
+      <w:hyperlink r:id="rId60836a3b23400a546" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CERAFP</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed on 7 August 2025)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4262,101 +4262,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2025) EPPO Technical Document No. 1095. Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ceratocystis ficicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Ascomycota: Ceratocystidaceae). EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57356a1f1ae5daacd" w:history="1">
+      <w:hyperlink r:id="rId75756a3b23400a5a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CERAFC/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forest Research (2024) Canker stain of plane (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ceratocystis platani</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32306a1f1ae5dab29" w:history="1">
+      <w:hyperlink r:id="rId67016a3b23400a5f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.forestresearch.gov.uk/tools-and-resources/fthr/pest-and-disease-resources/canker-stain-of-plane-ceratocystis-platani/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4422,51 +4422,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (10), 3287. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55006a1f1ae5dabef" w:history="1">
+      <w:hyperlink r:id="rId34416a3b23400a6a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-03-23-0464-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4697,51 +4697,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International Association of Wood Anatomists Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 301–312. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63896a1f1ae5dadb3" w:history="1">
+      <w:hyperlink r:id="rId73266a3b23400a85b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/22941932-00000025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5498,51 +5498,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Taxonomy, Ecology and Pathogenicity. Eds MJ Wingfield, KA Seifert and JF Webber, APS Press, Minnesota.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kuroda K (2013) Collaboration of wilt pathogen and vector beetle successfully induces extensive xylem dysfunction and wilt symptom. The 8th Pacific Regional Wood Anatomy Conference, 17–21 October 2013, Nanjing Forestry University, China. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26126a1f1ae5db325" w:history="1">
+      <w:hyperlink r:id="rId96186a3b23400ad81" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.researchgate.net/publication/257654295_Collaboration_of_wilt_pathogen_and_vector_beetle_successfully_induces_extensive_xylem_dysfunction_and_wilt_symptom</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed on 7 August 2025)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6056,51 +6056,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">82</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 301–309. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69216a1f1ae5db6aa" w:history="1">
+      <w:hyperlink r:id="rId29106a3b23400b103" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3186/jjphytopath.82.301</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (in Japanese, with English summary)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6253,51 +6253,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 80–93.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">National Center for Biotechnology Information (NCBI) (2023) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98086a1f1ae5db7fb" w:history="1">
+      <w:hyperlink r:id="rId41436a3b23400b245" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed on 21 November 2023)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6352,51 +6352,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 91–93. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20856a1f1ae5db897" w:history="1">
+      <w:hyperlink r:id="rId38796a3b23400b2e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://krishi.icar.gov.in/jspui/bitstream/123456789/70260/1/popular%20art.cera.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6676,51 +6676,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathologia Mediterranea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">60</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 337–349. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31246a1f1ae5dbaa2" w:history="1">
+      <w:hyperlink r:id="rId81716a3b23400b4e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.36253/phyto-12794</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6795,51 +6795,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ceratocystis ficicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34786a1f1ae5dbb7b" w:history="1">
+      <w:hyperlink r:id="rId73046a3b23400b5a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6918,51 +6918,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1),  102-107. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60036a1f1ae5dbc43" w:history="1">
+      <w:hyperlink r:id="rId50476a3b23400b668" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70051</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -7058,137 +7058,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="22632437">
+  <w:abstractNum w:abstractNumId="98750294">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="99084213">
+    <w:lvl w:ilvl="0" w:tplc="12449982">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="99084213" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="12449982" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="99084213" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="12449982" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="99084213" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="12449982" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="99084213" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="12449982" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="99084213" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="12449982" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="99084213" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="12449982" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="99084213" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="12449982" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="99084213" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="12449982" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22632436">
+  <w:abstractNum w:abstractNumId="98750293">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="49149264">
+    <w:lvl w:ilvl="0" w:tplc="15851552">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7940,55 +7940,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="22632436">
-    <w:abstractNumId w:val="22632436"/>
+  <w:num w:numId="98750293">
+    <w:abstractNumId w:val="98750293"/>
   </w:num>
-  <w:num w:numId="22632437">
-    <w:abstractNumId w:val="22632437"/>
+  <w:num w:numId="98750294">
+    <w:abstractNumId w:val="98750294"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19538,51 +19538,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId417755450" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId955083274" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId66026a1f1ae5d78a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFC/" TargetMode="External"/><Relationship Id="rId46186a1f1ae5d78ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFC/categorization" TargetMode="External"/><Relationship Id="rId86706a1f1ae5d8070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFC/photos" TargetMode="External"/><Relationship Id="rId30666a1f1ae5da865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://v4.boldsystems.org/" TargetMode="External"/><Relationship Id="rId87896a1f1ae5da8eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-24789-2_12" TargetMode="External"/><Relationship Id="rId20206a1f1ae5da956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.3114/fuse.2023.11.09" TargetMode="External"/><Relationship Id="rId25976a1f1ae5da9e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12159" TargetMode="External"/><Relationship Id="rId55466a1f1ae5daa1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId19866a1f1ae5daa6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFP" TargetMode="External"/><Relationship Id="rId57356a1f1ae5daacd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFC/documents" TargetMode="External"/><Relationship Id="rId32306a1f1ae5dab29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/tools-and-resources/fthr/pest-and-disease-resources/canker-stain-of-plane-ceratocystis-platani/" TargetMode="External"/><Relationship Id="rId55006a1f1ae5dabef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-23-0464-PDN" TargetMode="External"/><Relationship Id="rId63896a1f1ae5dadb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/22941932-00000025" TargetMode="External"/><Relationship Id="rId26126a1f1ae5db325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/257654295_Collaboration_of_wilt_pathogen_and_vector_beetle_successfully_induces_extensive_xylem_dysfunction_and_wilt_symptom" TargetMode="External"/><Relationship Id="rId69216a1f1ae5db6aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3186/jjphytopath.82.301" TargetMode="External"/><Relationship Id="rId98086a1f1ae5db7fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/" TargetMode="External"/><Relationship Id="rId20856a1f1ae5db897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krishi.icar.gov.in/jspui/bitstream/123456789/70260/1/popular%20art.cera.pdf" TargetMode="External"/><Relationship Id="rId31246a1f1ae5dbaa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.36253/phyto-12794" TargetMode="External"/><Relationship Id="rId34786a1f1ae5dbb7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId60036a1f1ae5dbc43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70051" TargetMode="External"/><Relationship Id="rId91426a1f1ae5d7f33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91426a1f1ae5d7f33.jpg"/><Relationship Id="rId26516a1f1ae5d94ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26516a1f1ae5d94ca.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId920936647" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId949577558" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId64796a3b2340076c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFC/" TargetMode="External"/><Relationship Id="rId83556a3b23400770d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFC/categorization" TargetMode="External"/><Relationship Id="rId92436a3b234007ee2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFC/photos" TargetMode="External"/><Relationship Id="rId89236a3b23400a339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://v4.boldsystems.org/" TargetMode="External"/><Relationship Id="rId61236a3b23400a3bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-24789-2_12" TargetMode="External"/><Relationship Id="rId56356a3b23400a424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.3114/fuse.2023.11.09" TargetMode="External"/><Relationship Id="rId65296a3b23400a4bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12159" TargetMode="External"/><Relationship Id="rId43726a3b23400a4f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId60836a3b23400a546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFP" TargetMode="External"/><Relationship Id="rId75756a3b23400a5a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFC/documents" TargetMode="External"/><Relationship Id="rId67016a3b23400a5f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/tools-and-resources/fthr/pest-and-disease-resources/canker-stain-of-plane-ceratocystis-platani/" TargetMode="External"/><Relationship Id="rId34416a3b23400a6a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-23-0464-PDN" TargetMode="External"/><Relationship Id="rId73266a3b23400a85b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/22941932-00000025" TargetMode="External"/><Relationship Id="rId96186a3b23400ad81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/257654295_Collaboration_of_wilt_pathogen_and_vector_beetle_successfully_induces_extensive_xylem_dysfunction_and_wilt_symptom" TargetMode="External"/><Relationship Id="rId29106a3b23400b103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3186/jjphytopath.82.301" TargetMode="External"/><Relationship Id="rId41436a3b23400b245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/" TargetMode="External"/><Relationship Id="rId38796a3b23400b2e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krishi.icar.gov.in/jspui/bitstream/123456789/70260/1/popular%20art.cera.pdf" TargetMode="External"/><Relationship Id="rId81716a3b23400b4e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.36253/phyto-12794" TargetMode="External"/><Relationship Id="rId73046a3b23400b5a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId50476a3b23400b668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70051" TargetMode="External"/><Relationship Id="rId76386a3b234007d7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76386a3b234007d7e.jpg"/><Relationship Id="rId48876a3b234008fd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48876a3b234008fd4.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>