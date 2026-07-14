--- v3 (2026-06-24)
+++ v4 (2026-07-14)
@@ -247,88 +247,88 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceratocystis fimbriata f. sp. caricae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Kajitani &amp; Kudo</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64796a3b2340076c6" w:history="1">
+            <w:hyperlink r:id="rId17006a5592cee5c18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83556a3b23400770d" w:history="1">
+            <w:hyperlink r:id="rId96176a5592cee5d54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -342,86 +342,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CERAFC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="37623808" name="name64846a3b234007d80" descr="16852.jpg"/>
+                  <wp:docPr id="12318247" name="name26656a5592cee64e6" descr="16852.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="16852.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId76386a3b234007d7e" cstate="print"/>
+                          <a:blip r:embed="rId17136a5592cee64e4" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId92436a3b234007ee2" w:history="1">
+            <w:hyperlink r:id="rId10296a5592cee663a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1125,63 +1125,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="87112418" name="name75006a3b234008fd8" descr="CERAFC_distribution_map.jpg"/>
+            <wp:docPr id="3599426" name="name80566a5592cee8028" descr="CERAFC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CERAFC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId48876a3b234008fd4" cstate="print"/>
+                    <a:blip r:embed="rId48396a5592cee8026" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3895,51 +3895,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Barcode of Life Data Systems (BOLD) (2023). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89236a3b23400a339" w:history="1">
+      <w:hyperlink r:id="rId39226a5592cee9a6d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://v4.boldsystems.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed on 7 August 2025)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3972,51 +3972,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, the causal agent of wilt disease of cacao. In: Bailey B, Meinhardt L (eds) Cacao Diseases. Springer, Cham. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pp. 383–428</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61236a3b23400a3bc" w:history="1">
+      <w:hyperlink r:id="rId89046a5592cee9afb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-3-319-24789-2_12</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4033,51 +4033,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Fungal Systematics and Evolution </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 109–156. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56356a3b23400a424" w:history="1">
+      <w:hyperlink r:id="rId39436a5592cee9b94" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi/org/10.3114/fuse.2023.11.09</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4123,131 +4123,131 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 338–349. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65296a3b23400a4bd" w:history="1">
+      <w:hyperlink r:id="rId54296a5592cee9c29" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12159</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2016) Standard PM5/8(1) Guidelines on the phytosanitary measure ‘Plants grown under physical isolation’. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43726a3b23400a4f4" w:history="1">
+      <w:hyperlink r:id="rId13906a5592cee9c5d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM5/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ceratocystis platani</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60836a3b23400a546" w:history="1">
+      <w:hyperlink r:id="rId98556a5592cee9cb7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CERAFP</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed on 7 August 2025)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4262,101 +4262,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2025) EPPO Technical Document No. 1095. Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ceratocystis ficicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Ascomycota: Ceratocystidaceae). EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75756a3b23400a5a5" w:history="1">
+      <w:hyperlink r:id="rId28726a5592cee9d59" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CERAFC/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forest Research (2024) Canker stain of plane (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ceratocystis platani</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67016a3b23400a5f6" w:history="1">
+      <w:hyperlink r:id="rId48516a5592cee9dae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.forestresearch.gov.uk/tools-and-resources/fthr/pest-and-disease-resources/canker-stain-of-plane-ceratocystis-platani/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4422,51 +4422,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (10), 3287. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34416a3b23400a6a5" w:history="1">
+      <w:hyperlink r:id="rId41096a5592cee9eb6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-03-23-0464-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4697,51 +4697,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International Association of Wood Anatomists Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 301–312. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73266a3b23400a85b" w:history="1">
+      <w:hyperlink r:id="rId91356a5592ceea0a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/22941932-00000025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5498,51 +5498,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Taxonomy, Ecology and Pathogenicity. Eds MJ Wingfield, KA Seifert and JF Webber, APS Press, Minnesota.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kuroda K (2013) Collaboration of wilt pathogen and vector beetle successfully induces extensive xylem dysfunction and wilt symptom. The 8th Pacific Regional Wood Anatomy Conference, 17–21 October 2013, Nanjing Forestry University, China. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96186a3b23400ad81" w:history="1">
+      <w:hyperlink r:id="rId30716a5592ceea92a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.researchgate.net/publication/257654295_Collaboration_of_wilt_pathogen_and_vector_beetle_successfully_induces_extensive_xylem_dysfunction_and_wilt_symptom</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed on 7 August 2025)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6056,51 +6056,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">82</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 301–309. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29106a3b23400b103" w:history="1">
+      <w:hyperlink r:id="rId10046a5592ceeaca2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3186/jjphytopath.82.301</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (in Japanese, with English summary)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6253,51 +6253,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 80–93.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">National Center for Biotechnology Information (NCBI) (2023) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41436a3b23400b245" w:history="1">
+      <w:hyperlink r:id="rId47756a5592ceeade0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed on 21 November 2023)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6352,51 +6352,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 91–93. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38796a3b23400b2e0" w:history="1">
+      <w:hyperlink r:id="rId51466a5592ceeae7b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://krishi.icar.gov.in/jspui/bitstream/123456789/70260/1/popular%20art.cera.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6676,51 +6676,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathologia Mediterranea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">60</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 337–349. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81716a3b23400b4e1" w:history="1">
+      <w:hyperlink r:id="rId51396a5592ceeb0aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.36253/phyto-12794</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6795,51 +6795,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ceratocystis ficicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73046a3b23400b5a8" w:history="1">
+      <w:hyperlink r:id="rId75656a5592ceeb180" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6918,51 +6918,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1),  102-107. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50476a3b23400b668" w:history="1">
+      <w:hyperlink r:id="rId87206a5592ceeb248" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70051</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -7058,137 +7058,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="98750294">
+  <w:abstractNum w:abstractNumId="74799218">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="12449982">
+    <w:lvl w:ilvl="0" w:tplc="19772187">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="12449982" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="19772187" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="12449982" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="19772187" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="12449982" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="19772187" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="12449982" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="19772187" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="12449982" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="19772187" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="12449982" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="19772187" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="12449982" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="19772187" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="12449982" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="19772187" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="98750293">
+  <w:abstractNum w:abstractNumId="74799217">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="15851552">
+    <w:lvl w:ilvl="0" w:tplc="87608982">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7940,55 +7940,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="98750293">
-    <w:abstractNumId w:val="98750293"/>
+  <w:num w:numId="74799217">
+    <w:abstractNumId w:val="74799217"/>
   </w:num>
-  <w:num w:numId="98750294">
-    <w:abstractNumId w:val="98750294"/>
+  <w:num w:numId="74799218">
+    <w:abstractNumId w:val="74799218"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19538,51 +19538,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId920936647" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId949577558" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId64796a3b2340076c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFC/" TargetMode="External"/><Relationship Id="rId83556a3b23400770d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFC/categorization" TargetMode="External"/><Relationship Id="rId92436a3b234007ee2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFC/photos" TargetMode="External"/><Relationship Id="rId89236a3b23400a339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://v4.boldsystems.org/" TargetMode="External"/><Relationship Id="rId61236a3b23400a3bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-24789-2_12" TargetMode="External"/><Relationship Id="rId56356a3b23400a424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.3114/fuse.2023.11.09" TargetMode="External"/><Relationship Id="rId65296a3b23400a4bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12159" TargetMode="External"/><Relationship Id="rId43726a3b23400a4f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId60836a3b23400a546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFP" TargetMode="External"/><Relationship Id="rId75756a3b23400a5a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFC/documents" TargetMode="External"/><Relationship Id="rId67016a3b23400a5f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/tools-and-resources/fthr/pest-and-disease-resources/canker-stain-of-plane-ceratocystis-platani/" TargetMode="External"/><Relationship Id="rId34416a3b23400a6a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-23-0464-PDN" TargetMode="External"/><Relationship Id="rId73266a3b23400a85b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/22941932-00000025" TargetMode="External"/><Relationship Id="rId96186a3b23400ad81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/257654295_Collaboration_of_wilt_pathogen_and_vector_beetle_successfully_induces_extensive_xylem_dysfunction_and_wilt_symptom" TargetMode="External"/><Relationship Id="rId29106a3b23400b103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3186/jjphytopath.82.301" TargetMode="External"/><Relationship Id="rId41436a3b23400b245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/" TargetMode="External"/><Relationship Id="rId38796a3b23400b2e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krishi.icar.gov.in/jspui/bitstream/123456789/70260/1/popular%20art.cera.pdf" TargetMode="External"/><Relationship Id="rId81716a3b23400b4e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.36253/phyto-12794" TargetMode="External"/><Relationship Id="rId73046a3b23400b5a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId50476a3b23400b668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70051" TargetMode="External"/><Relationship Id="rId76386a3b234007d7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76386a3b234007d7e.jpg"/><Relationship Id="rId48876a3b234008fd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48876a3b234008fd4.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId632156001" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId530153698" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId17006a5592cee5c18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFC/" TargetMode="External"/><Relationship Id="rId96176a5592cee5d54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFC/categorization" TargetMode="External"/><Relationship Id="rId10296a5592cee663a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFC/photos" TargetMode="External"/><Relationship Id="rId39226a5592cee9a6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://v4.boldsystems.org/" TargetMode="External"/><Relationship Id="rId89046a5592cee9afb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-24789-2_12" TargetMode="External"/><Relationship Id="rId39436a5592cee9b94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.3114/fuse.2023.11.09" TargetMode="External"/><Relationship Id="rId54296a5592cee9c29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12159" TargetMode="External"/><Relationship Id="rId13906a5592cee9c5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId98556a5592cee9cb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFP" TargetMode="External"/><Relationship Id="rId28726a5592cee9d59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFC/documents" TargetMode="External"/><Relationship Id="rId48516a5592cee9dae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/tools-and-resources/fthr/pest-and-disease-resources/canker-stain-of-plane-ceratocystis-platani/" TargetMode="External"/><Relationship Id="rId41096a5592cee9eb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-23-0464-PDN" TargetMode="External"/><Relationship Id="rId91356a5592ceea0a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/22941932-00000025" TargetMode="External"/><Relationship Id="rId30716a5592ceea92a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/257654295_Collaboration_of_wilt_pathogen_and_vector_beetle_successfully_induces_extensive_xylem_dysfunction_and_wilt_symptom" TargetMode="External"/><Relationship Id="rId10046a5592ceeaca2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3186/jjphytopath.82.301" TargetMode="External"/><Relationship Id="rId47756a5592ceeade0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/" TargetMode="External"/><Relationship Id="rId51466a5592ceeae7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krishi.icar.gov.in/jspui/bitstream/123456789/70260/1/popular%20art.cera.pdf" TargetMode="External"/><Relationship Id="rId51396a5592ceeb0aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.36253/phyto-12794" TargetMode="External"/><Relationship Id="rId75656a5592ceeb180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId87206a5592ceeb248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70051" TargetMode="External"/><Relationship Id="rId17136a5592cee64e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17136a5592cee64e4.jpg"/><Relationship Id="rId48396a5592cee8026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48396a5592cee8026.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>