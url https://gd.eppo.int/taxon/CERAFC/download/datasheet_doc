--- v4 (2026-07-14)
+++ v5 (2026-08-03)
@@ -247,88 +247,88 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceratocystis fimbriata f. sp. caricae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Kajitani &amp; Kudo</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17006a5592cee5c18" w:history="1">
+            <w:hyperlink r:id="rId62426a711c88422ce" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96176a5592cee5d54" w:history="1">
+            <w:hyperlink r:id="rId13986a711c8842313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -342,86 +342,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CERAFC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="12318247" name="name26656a5592cee64e6" descr="16852.jpg"/>
+                  <wp:docPr id="41172169" name="name79216a711c8842bcb" descr="16852.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="16852.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId17136a5592cee64e4" cstate="print"/>
+                          <a:blip r:embed="rId25746a711c8842bc9" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId10296a5592cee663a" w:history="1">
+            <w:hyperlink r:id="rId98716a711c8842d07" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1125,63 +1125,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="3599426" name="name80566a5592cee8028" descr="CERAFC_distribution_map.jpg"/>
+            <wp:docPr id="60059442" name="name49416a711c8843d08" descr="CERAFC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CERAFC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId48396a5592cee8026" cstate="print"/>
+                    <a:blip r:embed="rId15196a711c8843d05" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3895,51 +3895,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Barcode of Life Data Systems (BOLD) (2023). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39226a5592cee9a6d" w:history="1">
+      <w:hyperlink r:id="rId44146a711c8845011" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://v4.boldsystems.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed on 7 August 2025)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3972,51 +3972,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, the causal agent of wilt disease of cacao. In: Bailey B, Meinhardt L (eds) Cacao Diseases. Springer, Cham. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pp. 383–428</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89046a5592cee9afb" w:history="1">
+      <w:hyperlink r:id="rId92396a711c8845092" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-3-319-24789-2_12</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4033,51 +4033,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Fungal Systematics and Evolution </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 109–156. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39436a5592cee9b94" w:history="1">
+      <w:hyperlink r:id="rId35286a711c88450fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi/org/10.3114/fuse.2023.11.09</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4123,131 +4123,131 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 338–349. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54296a5592cee9c29" w:history="1">
+      <w:hyperlink r:id="rId36626a711c8845189" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12159</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2016) Standard PM5/8(1) Guidelines on the phytosanitary measure ‘Plants grown under physical isolation’. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13906a5592cee9c5d" w:history="1">
+      <w:hyperlink r:id="rId19776a711c88451bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM5/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ceratocystis platani</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98556a5592cee9cb7" w:history="1">
+      <w:hyperlink r:id="rId79466a711c884520d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CERAFP</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed on 7 August 2025)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4262,101 +4262,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2025) EPPO Technical Document No. 1095. Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ceratocystis ficicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Ascomycota: Ceratocystidaceae). EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28726a5592cee9d59" w:history="1">
+      <w:hyperlink r:id="rId28996a711c884526e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CERAFC/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forest Research (2024) Canker stain of plane (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ceratocystis platani</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48516a5592cee9dae" w:history="1">
+      <w:hyperlink r:id="rId12136a711c88452be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.forestresearch.gov.uk/tools-and-resources/fthr/pest-and-disease-resources/canker-stain-of-plane-ceratocystis-platani/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4422,51 +4422,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (10), 3287. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41096a5592cee9eb6" w:history="1">
+      <w:hyperlink r:id="rId20796a711c884536e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-03-23-0464-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4697,51 +4697,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International Association of Wood Anatomists Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 301–312. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91356a5592ceea0a8" w:history="1">
+      <w:hyperlink r:id="rId70406a711c884554e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/22941932-00000025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5498,51 +5498,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Taxonomy, Ecology and Pathogenicity. Eds MJ Wingfield, KA Seifert and JF Webber, APS Press, Minnesota.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kuroda K (2013) Collaboration of wilt pathogen and vector beetle successfully induces extensive xylem dysfunction and wilt symptom. The 8th Pacific Regional Wood Anatomy Conference, 17–21 October 2013, Nanjing Forestry University, China. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30716a5592ceea92a" w:history="1">
+      <w:hyperlink r:id="rId37656a711c8845ac8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.researchgate.net/publication/257654295_Collaboration_of_wilt_pathogen_and_vector_beetle_successfully_induces_extensive_xylem_dysfunction_and_wilt_symptom</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed on 7 August 2025)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6056,51 +6056,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">82</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 301–309. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10046a5592ceeaca2" w:history="1">
+      <w:hyperlink r:id="rId43946a711c8845e47" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3186/jjphytopath.82.301</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (in Japanese, with English summary)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6253,51 +6253,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 80–93.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">National Center for Biotechnology Information (NCBI) (2023) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47756a5592ceeade0" w:history="1">
+      <w:hyperlink r:id="rId95516a711c8845f87" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed on 21 November 2023)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6352,51 +6352,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 91–93. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51466a5592ceeae7b" w:history="1">
+      <w:hyperlink r:id="rId69996a711c8846021" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://krishi.icar.gov.in/jspui/bitstream/123456789/70260/1/popular%20art.cera.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6676,51 +6676,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathologia Mediterranea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">60</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 337–349. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51396a5592ceeb0aa" w:history="1">
+      <w:hyperlink r:id="rId57676a711c8846238" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.36253/phyto-12794</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6795,51 +6795,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ceratocystis ficicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75656a5592ceeb180" w:history="1">
+      <w:hyperlink r:id="rId20916a711c8846306" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6918,51 +6918,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1),  102-107. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87206a5592ceeb248" w:history="1">
+      <w:hyperlink r:id="rId15246a711c88463cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70051</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -7058,137 +7058,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="74799218">
+  <w:abstractNum w:abstractNumId="93791082">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="19772187">
+    <w:lvl w:ilvl="0" w:tplc="46648779">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="19772187" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="46648779" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="19772187" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="46648779" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="19772187" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="46648779" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="19772187" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="46648779" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="19772187" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="46648779" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="19772187" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="46648779" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="19772187" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="46648779" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="19772187" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="46648779" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="74799217">
+  <w:abstractNum w:abstractNumId="93791081">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="87608982">
+    <w:lvl w:ilvl="0" w:tplc="18792078">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7940,55 +7940,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="74799217">
-    <w:abstractNumId w:val="74799217"/>
+  <w:num w:numId="93791081">
+    <w:abstractNumId w:val="93791081"/>
   </w:num>
-  <w:num w:numId="74799218">
-    <w:abstractNumId w:val="74799218"/>
+  <w:num w:numId="93791082">
+    <w:abstractNumId w:val="93791082"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19538,51 +19538,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId632156001" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId530153698" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId17006a5592cee5c18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFC/" TargetMode="External"/><Relationship Id="rId96176a5592cee5d54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFC/categorization" TargetMode="External"/><Relationship Id="rId10296a5592cee663a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFC/photos" TargetMode="External"/><Relationship Id="rId39226a5592cee9a6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://v4.boldsystems.org/" TargetMode="External"/><Relationship Id="rId89046a5592cee9afb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-24789-2_12" TargetMode="External"/><Relationship Id="rId39436a5592cee9b94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.3114/fuse.2023.11.09" TargetMode="External"/><Relationship Id="rId54296a5592cee9c29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12159" TargetMode="External"/><Relationship Id="rId13906a5592cee9c5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId98556a5592cee9cb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFP" TargetMode="External"/><Relationship Id="rId28726a5592cee9d59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFC/documents" TargetMode="External"/><Relationship Id="rId48516a5592cee9dae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/tools-and-resources/fthr/pest-and-disease-resources/canker-stain-of-plane-ceratocystis-platani/" TargetMode="External"/><Relationship Id="rId41096a5592cee9eb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-23-0464-PDN" TargetMode="External"/><Relationship Id="rId91356a5592ceea0a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/22941932-00000025" TargetMode="External"/><Relationship Id="rId30716a5592ceea92a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/257654295_Collaboration_of_wilt_pathogen_and_vector_beetle_successfully_induces_extensive_xylem_dysfunction_and_wilt_symptom" TargetMode="External"/><Relationship Id="rId10046a5592ceeaca2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3186/jjphytopath.82.301" TargetMode="External"/><Relationship Id="rId47756a5592ceeade0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/" TargetMode="External"/><Relationship Id="rId51466a5592ceeae7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krishi.icar.gov.in/jspui/bitstream/123456789/70260/1/popular%20art.cera.pdf" TargetMode="External"/><Relationship Id="rId51396a5592ceeb0aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.36253/phyto-12794" TargetMode="External"/><Relationship Id="rId75656a5592ceeb180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId87206a5592ceeb248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70051" TargetMode="External"/><Relationship Id="rId17136a5592cee64e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17136a5592cee64e4.jpg"/><Relationship Id="rId48396a5592cee8026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48396a5592cee8026.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId447662885" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId479747252" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId62426a711c88422ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFC/" TargetMode="External"/><Relationship Id="rId13986a711c8842313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFC/categorization" TargetMode="External"/><Relationship Id="rId98716a711c8842d07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFC/photos" TargetMode="External"/><Relationship Id="rId44146a711c8845011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://v4.boldsystems.org/" TargetMode="External"/><Relationship Id="rId92396a711c8845092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-24789-2_12" TargetMode="External"/><Relationship Id="rId35286a711c88450fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.3114/fuse.2023.11.09" TargetMode="External"/><Relationship Id="rId36626a711c8845189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12159" TargetMode="External"/><Relationship Id="rId19776a711c88451bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId79466a711c884520d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFP" TargetMode="External"/><Relationship Id="rId28996a711c884526e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFC/documents" TargetMode="External"/><Relationship Id="rId12136a711c88452be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/tools-and-resources/fthr/pest-and-disease-resources/canker-stain-of-plane-ceratocystis-platani/" TargetMode="External"/><Relationship Id="rId20796a711c884536e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-23-0464-PDN" TargetMode="External"/><Relationship Id="rId70406a711c884554e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/22941932-00000025" TargetMode="External"/><Relationship Id="rId37656a711c8845ac8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/257654295_Collaboration_of_wilt_pathogen_and_vector_beetle_successfully_induces_extensive_xylem_dysfunction_and_wilt_symptom" TargetMode="External"/><Relationship Id="rId43946a711c8845e47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3186/jjphytopath.82.301" TargetMode="External"/><Relationship Id="rId95516a711c8845f87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/" TargetMode="External"/><Relationship Id="rId69996a711c8846021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krishi.icar.gov.in/jspui/bitstream/123456789/70260/1/popular%20art.cera.pdf" TargetMode="External"/><Relationship Id="rId57676a711c8846238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.36253/phyto-12794" TargetMode="External"/><Relationship Id="rId20916a711c8846306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId15246a711c88463cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70051" TargetMode="External"/><Relationship Id="rId25746a711c8842bc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25746a711c8842bc9.jpg"/><Relationship Id="rId15196a711c8843d05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15196a711c8843d05.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>