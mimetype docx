--- v5 (2026-08-03)
+++ v6 (2026-08-23)
@@ -247,88 +247,88 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceratocystis fimbriata f. sp. caricae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Kajitani &amp; Kudo</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62426a711c88422ce" w:history="1">
+            <w:hyperlink r:id="rId13476a8b88596ff95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13986a711c8842313" w:history="1">
+            <w:hyperlink r:id="rId20536a8b88596ffd9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -342,86 +342,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CERAFC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="41172169" name="name79216a711c8842bcb" descr="16852.jpg"/>
+                  <wp:docPr id="65849665" name="name75746a8b8859708ef" descr="16852.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="16852.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId25746a711c8842bc9" cstate="print"/>
+                          <a:blip r:embed="rId84566a8b8859708ed" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId98716a711c8842d07" w:history="1">
+            <w:hyperlink r:id="rId83856a8b885970a29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1125,63 +1125,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="60059442" name="name49416a711c8843d08" descr="CERAFC_distribution_map.jpg"/>
+            <wp:docPr id="44224993" name="name71216a8b885971b0e" descr="CERAFC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CERAFC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15196a711c8843d05" cstate="print"/>
+                    <a:blip r:embed="rId34796a8b885971b0b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3895,51 +3895,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Barcode of Life Data Systems (BOLD) (2023). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44146a711c8845011" w:history="1">
+      <w:hyperlink r:id="rId27206a8b885972eeb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://v4.boldsystems.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed on 7 August 2025)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3972,51 +3972,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, the causal agent of wilt disease of cacao. In: Bailey B, Meinhardt L (eds) Cacao Diseases. Springer, Cham. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pp. 383–428</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92396a711c8845092" w:history="1">
+      <w:hyperlink r:id="rId64956a8b885972f6f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-3-319-24789-2_12</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4033,51 +4033,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Fungal Systematics and Evolution </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 109–156. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35286a711c88450fa" w:history="1">
+      <w:hyperlink r:id="rId22566a8b885972fd9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi/org/10.3114/fuse.2023.11.09</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4123,131 +4123,131 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 338–349. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36626a711c8845189" w:history="1">
+      <w:hyperlink r:id="rId41316a8b88597306b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12159</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2016) Standard PM5/8(1) Guidelines on the phytosanitary measure ‘Plants grown under physical isolation’. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19776a711c88451bc" w:history="1">
+      <w:hyperlink r:id="rId25676a8b88597309e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM5/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ceratocystis platani</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79466a711c884520d" w:history="1">
+      <w:hyperlink r:id="rId91516a8b8859730ef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CERAFP</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed on 7 August 2025)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4262,101 +4262,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2025) EPPO Technical Document No. 1095. Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ceratocystis ficicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Ascomycota: Ceratocystidaceae). EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28996a711c884526e" w:history="1">
+      <w:hyperlink r:id="rId71886a8b88597314f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CERAFC/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forest Research (2024) Canker stain of plane (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ceratocystis platani</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12136a711c88452be" w:history="1">
+      <w:hyperlink r:id="rId46946a8b88597319f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.forestresearch.gov.uk/tools-and-resources/fthr/pest-and-disease-resources/canker-stain-of-plane-ceratocystis-platani/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4422,51 +4422,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (10), 3287. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20796a711c884536e" w:history="1">
+      <w:hyperlink r:id="rId40976a8b88597325a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-03-23-0464-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4697,51 +4697,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International Association of Wood Anatomists Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 301–312. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70406a711c884554e" w:history="1">
+      <w:hyperlink r:id="rId66986a8b88597342e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1163/22941932-00000025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5498,51 +5498,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Taxonomy, Ecology and Pathogenicity. Eds MJ Wingfield, KA Seifert and JF Webber, APS Press, Minnesota.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kuroda K (2013) Collaboration of wilt pathogen and vector beetle successfully induces extensive xylem dysfunction and wilt symptom. The 8th Pacific Regional Wood Anatomy Conference, 17–21 October 2013, Nanjing Forestry University, China. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37656a711c8845ac8" w:history="1">
+      <w:hyperlink r:id="rId22316a8b885973952" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.researchgate.net/publication/257654295_Collaboration_of_wilt_pathogen_and_vector_beetle_successfully_induces_extensive_xylem_dysfunction_and_wilt_symptom</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed on 7 August 2025)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6056,51 +6056,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">82</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 301–309. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43946a711c8845e47" w:history="1">
+      <w:hyperlink r:id="rId13186a8b885973d44" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3186/jjphytopath.82.301</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (in Japanese, with English summary)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6253,51 +6253,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 80–93.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">National Center for Biotechnology Information (NCBI) (2023) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95516a711c8845f87" w:history="1">
+      <w:hyperlink r:id="rId22836a8b885973e97" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed on 21 November 2023)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6352,51 +6352,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 91–93. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69996a711c8846021" w:history="1">
+      <w:hyperlink r:id="rId63076a8b885973f34" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://krishi.icar.gov.in/jspui/bitstream/123456789/70260/1/popular%20art.cera.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6676,51 +6676,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathologia Mediterranea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">60</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 337–349. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57676a711c8846238" w:history="1">
+      <w:hyperlink r:id="rId75196a8b885974140" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.36253/phyto-12794</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6795,51 +6795,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ceratocystis ficicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20916a711c8846306" w:history="1">
+      <w:hyperlink r:id="rId79046a8b88597420f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6918,51 +6918,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1),  102-107. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15246a711c88463cb" w:history="1">
+      <w:hyperlink r:id="rId78616a8b8859742e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70051</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -7058,137 +7058,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="93791082">
+  <w:abstractNum w:abstractNumId="85633627">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="46648779">
+    <w:lvl w:ilvl="0" w:tplc="11241690">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="46648779" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="11241690" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="46648779" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="11241690" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="46648779" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="11241690" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="46648779" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="11241690" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="46648779" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="11241690" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="46648779" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="11241690" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="46648779" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="11241690" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="46648779" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="11241690" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="93791081">
+  <w:abstractNum w:abstractNumId="85633626">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="18792078">
+    <w:lvl w:ilvl="0" w:tplc="43216126">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7940,55 +7940,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="93791081">
-    <w:abstractNumId w:val="93791081"/>
+  <w:num w:numId="85633626">
+    <w:abstractNumId w:val="85633626"/>
   </w:num>
-  <w:num w:numId="93791082">
-    <w:abstractNumId w:val="93791082"/>
+  <w:num w:numId="85633627">
+    <w:abstractNumId w:val="85633627"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19538,51 +19538,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId447662885" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId479747252" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId62426a711c88422ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFC/" TargetMode="External"/><Relationship Id="rId13986a711c8842313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFC/categorization" TargetMode="External"/><Relationship Id="rId98716a711c8842d07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFC/photos" TargetMode="External"/><Relationship Id="rId44146a711c8845011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://v4.boldsystems.org/" TargetMode="External"/><Relationship Id="rId92396a711c8845092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-24789-2_12" TargetMode="External"/><Relationship Id="rId35286a711c88450fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.3114/fuse.2023.11.09" TargetMode="External"/><Relationship Id="rId36626a711c8845189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12159" TargetMode="External"/><Relationship Id="rId19776a711c88451bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId79466a711c884520d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFP" TargetMode="External"/><Relationship Id="rId28996a711c884526e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFC/documents" TargetMode="External"/><Relationship Id="rId12136a711c88452be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/tools-and-resources/fthr/pest-and-disease-resources/canker-stain-of-plane-ceratocystis-platani/" TargetMode="External"/><Relationship Id="rId20796a711c884536e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-23-0464-PDN" TargetMode="External"/><Relationship Id="rId70406a711c884554e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/22941932-00000025" TargetMode="External"/><Relationship Id="rId37656a711c8845ac8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/257654295_Collaboration_of_wilt_pathogen_and_vector_beetle_successfully_induces_extensive_xylem_dysfunction_and_wilt_symptom" TargetMode="External"/><Relationship Id="rId43946a711c8845e47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3186/jjphytopath.82.301" TargetMode="External"/><Relationship Id="rId95516a711c8845f87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/" TargetMode="External"/><Relationship Id="rId69996a711c8846021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krishi.icar.gov.in/jspui/bitstream/123456789/70260/1/popular%20art.cera.pdf" TargetMode="External"/><Relationship Id="rId57676a711c8846238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.36253/phyto-12794" TargetMode="External"/><Relationship Id="rId20916a711c8846306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId15246a711c88463cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70051" TargetMode="External"/><Relationship Id="rId25746a711c8842bc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25746a711c8842bc9.jpg"/><Relationship Id="rId15196a711c8843d05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15196a711c8843d05.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId995884314" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId162855081" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId13476a8b88596ff95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFC/" TargetMode="External"/><Relationship Id="rId20536a8b88596ffd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFC/categorization" TargetMode="External"/><Relationship Id="rId83856a8b885970a29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFC/photos" TargetMode="External"/><Relationship Id="rId27206a8b885972eeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://v4.boldsystems.org/" TargetMode="External"/><Relationship Id="rId64956a8b885972f6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-24789-2_12" TargetMode="External"/><Relationship Id="rId22566a8b885972fd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.3114/fuse.2023.11.09" TargetMode="External"/><Relationship Id="rId41316a8b88597306b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12159" TargetMode="External"/><Relationship Id="rId25676a8b88597309e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId91516a8b8859730ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFP" TargetMode="External"/><Relationship Id="rId71886a8b88597314f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFC/documents" TargetMode="External"/><Relationship Id="rId46946a8b88597319f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/tools-and-resources/fthr/pest-and-disease-resources/canker-stain-of-plane-ceratocystis-platani/" TargetMode="External"/><Relationship Id="rId40976a8b88597325a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-03-23-0464-PDN" TargetMode="External"/><Relationship Id="rId66986a8b88597342e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/22941932-00000025" TargetMode="External"/><Relationship Id="rId22316a8b885973952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/257654295_Collaboration_of_wilt_pathogen_and_vector_beetle_successfully_induces_extensive_xylem_dysfunction_and_wilt_symptom" TargetMode="External"/><Relationship Id="rId13186a8b885973d44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3186/jjphytopath.82.301" TargetMode="External"/><Relationship Id="rId22836a8b885973e97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/" TargetMode="External"/><Relationship Id="rId63076a8b885973f34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krishi.icar.gov.in/jspui/bitstream/123456789/70260/1/popular%20art.cera.pdf" TargetMode="External"/><Relationship Id="rId75196a8b885974140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.36253/phyto-12794" TargetMode="External"/><Relationship Id="rId79046a8b88597420f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId78616a8b8859742e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70051" TargetMode="External"/><Relationship Id="rId84566a8b8859708ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84566a8b8859708ed.jpg"/><Relationship Id="rId34796a8b885971b0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34796a8b885971b0b.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>