--- v7 (2026-03-10)
+++ v8 (2026-04-08)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> (B.W. Henry) A.E. Paulin, T.C. Harrington &amp; McNew</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> oak wilt, wilt of oak</w:t>
             </w:r>
-            <w:hyperlink r:id="rId779569b03500c3762" w:history="1">
+            <w:hyperlink r:id="rId571569d664e842982" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492669b03500c37cb" w:history="1">
+            <w:hyperlink r:id="rId152869d664e8429f7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CERAFA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="28364741" name="name184269b03500c394b" descr="341.jpg"/>
+                  <wp:docPr id="51121288" name="name156569d664e842f03" descr="341.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="341.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId385169b03500c394a" cstate="print"/>
+                          <a:blip r:embed="rId234969d664e842f01" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId763469b03500c3a87" w:history="1">
+            <w:hyperlink r:id="rId924269d664e843001" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1841,63 +1841,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2008). For many years, the fungus was known only from a number of states in the eastern United States, but in June 2023 it was found for the first time in Ontario (Canada) where official control measures were taken (NAPPO, 2023). At present, the fungus has not spread to other continents.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="62292810" name="name310269b03500c51d0" descr="CERAFA_distribution_map.jpg"/>
+            <wp:docPr id="27440265" name="name464769d664e844012" descr="CERAFA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CERAFA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId557869b03500c51cd" cstate="print"/>
+                    <a:blip r:embed="rId254869d664e844010" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4961,51 +4961,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), e05185, 30 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId328769b03500c6a63" w:history="1">
+      <w:hyperlink r:id="rId272469d664e8454f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5185</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5051,51 +5051,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 6352, 67 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId453969b03500c6b01" w:history="1">
+      <w:hyperlink r:id="rId524869d664e8455a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6352</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6122,51 +6122,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), e0134265. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId951569b03500c71b8" w:history="1">
+      <w:hyperlink r:id="rId951069d664e845f60" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0134265</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6190,51 +6190,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NAPPO Phytosanitary Alert System. Official Pest Reports. Canada (2023-06-16) Report of oak wilt (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bretziella fagacearum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in Niagara Falls, Ontario, Canada (2023). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId832669b03500c722b" w:history="1">
+      <w:hyperlink r:id="rId183569d664e845fe6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.pestalerts.org/official-pest-report/report-oak-wilt-bretziella-fagacearum-niagara-falls-ontario-canada-2023</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6298,51 +6298,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pinon J, MacDonald W, Double M &amp; Tainter F (2003) Les risques pour la chênaie européenne d’introduction de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ceratocystis fagacearum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> en provenance des Etats-Unis, 5 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId161269b03500c72db" w:history="1">
+      <w:hyperlink r:id="rId472869d664e846095" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.academie-agriculture.fr/actualites/academie/seance/academie/la-place-des-champignons-pathogenes-dans-lequilibre-de-la?191103</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6874,51 +6874,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bretziella fagacearum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId934369b03500c76bf" w:history="1">
+      <w:hyperlink r:id="rId493369d664e846429" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7109,81 +7109,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 31-37.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId801169b03500c7850" w:history="1">
+      <w:hyperlink r:id="rId403269d664e8465ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02448.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="58722621" name="name745669b03500c78f7" descr="eu_funding_250.png"/>
+            <wp:docPr id="90510703" name="name960369d664e8467cf" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId962569b03500c78f6" cstate="print"/>
+                    <a:blip r:embed="rId377969d664e8467ce" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7281,137 +7281,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="85762158">
+  <w:abstractNum w:abstractNumId="13279060">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="35138829">
+    <w:lvl w:ilvl="0" w:tplc="75193409">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="35138829" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="75193409" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="35138829" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="75193409" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="35138829" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="75193409" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="35138829" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="75193409" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="35138829" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="75193409" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="35138829" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="75193409" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="35138829" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="75193409" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="35138829" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="75193409" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="85762157">
+  <w:abstractNum w:abstractNumId="13279059">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="30913247">
+    <w:lvl w:ilvl="0" w:tplc="78391854">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8163,55 +8163,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="85762157">
-    <w:abstractNumId w:val="85762157"/>
+  <w:num w:numId="13279059">
+    <w:abstractNumId w:val="13279059"/>
   </w:num>
-  <w:num w:numId="85762158">
-    <w:abstractNumId w:val="85762158"/>
+  <w:num w:numId="13279060">
+    <w:abstractNumId w:val="13279060"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19761,51 +19761,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId800147602" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId364679814" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId779569b03500c3762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/" TargetMode="External"/><Relationship Id="rId492669b03500c37cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/categorization" TargetMode="External"/><Relationship Id="rId763469b03500c3a87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/photos" TargetMode="External"/><Relationship Id="rId328769b03500c6a63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5185" TargetMode="External"/><Relationship Id="rId453969b03500c6b01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6352" TargetMode="External"/><Relationship Id="rId951569b03500c71b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0134265" TargetMode="External"/><Relationship Id="rId832669b03500c722b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pestalerts.org/official-pest-report/report-oak-wilt-bretziella-fagacearum-niagara-falls-ontario-canada-2023" TargetMode="External"/><Relationship Id="rId161269b03500c72db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academie-agriculture.fr/actualites/academie/seance/academie/la-place-des-champignons-pathogenes-dans-lequilibre-de-la?191103" TargetMode="External"/><Relationship Id="rId934369b03500c76bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId801169b03500c7850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02448.x" TargetMode="External"/><Relationship Id="rId385169b03500c394a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId385169b03500c394a.jpg"/><Relationship Id="rId557869b03500c51cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId557869b03500c51cd.jpg"/><Relationship Id="rId962569b03500c78f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId962569b03500c78f6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId385396235" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId309889193" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId571569d664e842982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/" TargetMode="External"/><Relationship Id="rId152869d664e8429f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/categorization" TargetMode="External"/><Relationship Id="rId924269d664e843001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/photos" TargetMode="External"/><Relationship Id="rId272469d664e8454f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5185" TargetMode="External"/><Relationship Id="rId524869d664e8455a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6352" TargetMode="External"/><Relationship Id="rId951069d664e845f60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0134265" TargetMode="External"/><Relationship Id="rId183569d664e845fe6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pestalerts.org/official-pest-report/report-oak-wilt-bretziella-fagacearum-niagara-falls-ontario-canada-2023" TargetMode="External"/><Relationship Id="rId472869d664e846095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academie-agriculture.fr/actualites/academie/seance/academie/la-place-des-champignons-pathogenes-dans-lequilibre-de-la?191103" TargetMode="External"/><Relationship Id="rId493369d664e846429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId403269d664e8465ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02448.x" TargetMode="External"/><Relationship Id="rId234969d664e842f01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId234969d664e842f01.jpg"/><Relationship Id="rId254869d664e844010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId254869d664e844010.jpg"/><Relationship Id="rId377969d664e8467ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId377969d664e8467ce.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>