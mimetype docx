--- v8 (2026-04-08)
+++ v9 (2026-04-28)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> (B.W. Henry) A.E. Paulin, T.C. Harrington &amp; McNew</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> oak wilt, wilt of oak</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571569d664e842982" w:history="1">
+            <w:hyperlink r:id="rId454169f0d70c195f3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152869d664e8429f7" w:history="1">
+            <w:hyperlink r:id="rId596469f0d70c196b3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CERAFA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="51121288" name="name156569d664e842f03" descr="341.jpg"/>
+                  <wp:docPr id="25772992" name="name850369f0d70c19cae" descr="341.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="341.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId234969d664e842f01" cstate="print"/>
+                          <a:blip r:embed="rId618869f0d70c19cac" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId924269d664e843001" w:history="1">
+            <w:hyperlink r:id="rId660969f0d70c19e05" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1841,63 +1841,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2008). For many years, the fungus was known only from a number of states in the eastern United States, but in June 2023 it was found for the first time in Ontario (Canada) where official control measures were taken (NAPPO, 2023). At present, the fungus has not spread to other continents.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="27440265" name="name464769d664e844012" descr="CERAFA_distribution_map.jpg"/>
+            <wp:docPr id="30294980" name="name778769f0d70c1dd7d" descr="CERAFA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CERAFA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId254869d664e844010" cstate="print"/>
+                    <a:blip r:embed="rId247969f0d70c1dd78" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4961,51 +4961,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), e05185, 30 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId272469d664e8454f9" w:history="1">
+      <w:hyperlink r:id="rId881369f0d70c1fc40" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5185</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5051,51 +5051,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 6352, 67 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId524869d664e8455a5" w:history="1">
+      <w:hyperlink r:id="rId789269f0d70c1fd18" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6352</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6122,51 +6122,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), e0134265. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId951069d664e845f60" w:history="1">
+      <w:hyperlink r:id="rId567469f0d70c20e9a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0134265</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6190,51 +6190,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NAPPO Phytosanitary Alert System. Official Pest Reports. Canada (2023-06-16) Report of oak wilt (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bretziella fagacearum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in Niagara Falls, Ontario, Canada (2023). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId183569d664e845fe6" w:history="1">
+      <w:hyperlink r:id="rId339069f0d70c20f16" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.pestalerts.org/official-pest-report/report-oak-wilt-bretziella-fagacearum-niagara-falls-ontario-canada-2023</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6298,51 +6298,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pinon J, MacDonald W, Double M &amp; Tainter F (2003) Les risques pour la chênaie européenne d’introduction de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ceratocystis fagacearum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> en provenance des Etats-Unis, 5 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId472869d664e846095" w:history="1">
+      <w:hyperlink r:id="rId464469f0d70c20fcc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.academie-agriculture.fr/actualites/academie/seance/academie/la-place-des-champignons-pathogenes-dans-lequilibre-de-la?191103</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6874,51 +6874,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bretziella fagacearum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId493369d664e846429" w:history="1">
+      <w:hyperlink r:id="rId118269f0d70c214dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7109,81 +7109,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 31-37.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId403269d664e8465ce" w:history="1">
+      <w:hyperlink r:id="rId264269f0d70c2168e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02448.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="90510703" name="name960369d664e8467cf" descr="eu_funding_250.png"/>
+            <wp:docPr id="85722333" name="name465769f0d70c21723" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId377969d664e8467ce" cstate="print"/>
+                    <a:blip r:embed="rId667369f0d70c21722" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7281,137 +7281,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="13279060">
+  <w:abstractNum w:abstractNumId="91107609">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="75193409">
+    <w:lvl w:ilvl="0" w:tplc="91766868">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="75193409" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="91766868" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="75193409" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="91766868" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="75193409" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="91766868" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="75193409" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="91766868" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="75193409" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="91766868" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="75193409" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="91766868" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="75193409" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="91766868" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="75193409" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="91766868" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13279059">
+  <w:abstractNum w:abstractNumId="91107608">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="78391854">
+    <w:lvl w:ilvl="0" w:tplc="81027804">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8163,55 +8163,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="13279059">
-    <w:abstractNumId w:val="13279059"/>
+  <w:num w:numId="91107608">
+    <w:abstractNumId w:val="91107608"/>
   </w:num>
-  <w:num w:numId="13279060">
-    <w:abstractNumId w:val="13279060"/>
+  <w:num w:numId="91107609">
+    <w:abstractNumId w:val="91107609"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19761,51 +19761,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId385396235" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId309889193" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId571569d664e842982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/" TargetMode="External"/><Relationship Id="rId152869d664e8429f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/categorization" TargetMode="External"/><Relationship Id="rId924269d664e843001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/photos" TargetMode="External"/><Relationship Id="rId272469d664e8454f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5185" TargetMode="External"/><Relationship Id="rId524869d664e8455a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6352" TargetMode="External"/><Relationship Id="rId951069d664e845f60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0134265" TargetMode="External"/><Relationship Id="rId183569d664e845fe6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pestalerts.org/official-pest-report/report-oak-wilt-bretziella-fagacearum-niagara-falls-ontario-canada-2023" TargetMode="External"/><Relationship Id="rId472869d664e846095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academie-agriculture.fr/actualites/academie/seance/academie/la-place-des-champignons-pathogenes-dans-lequilibre-de-la?191103" TargetMode="External"/><Relationship Id="rId493369d664e846429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId403269d664e8465ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02448.x" TargetMode="External"/><Relationship Id="rId234969d664e842f01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId234969d664e842f01.jpg"/><Relationship Id="rId254869d664e844010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId254869d664e844010.jpg"/><Relationship Id="rId377969d664e8467ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId377969d664e8467ce.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId230298221" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId385128387" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId454169f0d70c195f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/" TargetMode="External"/><Relationship Id="rId596469f0d70c196b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/categorization" TargetMode="External"/><Relationship Id="rId660969f0d70c19e05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/photos" TargetMode="External"/><Relationship Id="rId881369f0d70c1fc40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5185" TargetMode="External"/><Relationship Id="rId789269f0d70c1fd18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6352" TargetMode="External"/><Relationship Id="rId567469f0d70c20e9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0134265" TargetMode="External"/><Relationship Id="rId339069f0d70c20f16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pestalerts.org/official-pest-report/report-oak-wilt-bretziella-fagacearum-niagara-falls-ontario-canada-2023" TargetMode="External"/><Relationship Id="rId464469f0d70c20fcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academie-agriculture.fr/actualites/academie/seance/academie/la-place-des-champignons-pathogenes-dans-lequilibre-de-la?191103" TargetMode="External"/><Relationship Id="rId118269f0d70c214dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId264269f0d70c2168e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02448.x" TargetMode="External"/><Relationship Id="rId618869f0d70c19cac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId618869f0d70c19cac.jpg"/><Relationship Id="rId247969f0d70c1dd78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId247969f0d70c1dd78.jpg"/><Relationship Id="rId667369f0d70c21722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId667369f0d70c21722.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>