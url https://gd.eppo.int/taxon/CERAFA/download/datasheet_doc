--- v9 (2026-04-28)
+++ v10 (2026-05-19)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> (B.W. Henry) A.E. Paulin, T.C. Harrington &amp; McNew</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> oak wilt, wilt of oak</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454169f0d70c195f3" w:history="1">
+            <w:hyperlink r:id="rId25096a0c4f80b5735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596469f0d70c196b3" w:history="1">
+            <w:hyperlink r:id="rId88246a0c4f80b579f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CERAFA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="25772992" name="name850369f0d70c19cae" descr="341.jpg"/>
+                  <wp:docPr id="59089883" name="name11856a0c4f80b588f" descr="341.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="341.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId618869f0d70c19cac" cstate="print"/>
+                          <a:blip r:embed="rId54406a0c4f80b588e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId660969f0d70c19e05" w:history="1">
+            <w:hyperlink r:id="rId14616a0c4f80b59fe" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1841,63 +1841,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2008). For many years, the fungus was known only from a number of states in the eastern United States, but in June 2023 it was found for the first time in Ontario (Canada) where official control measures were taken (NAPPO, 2023). At present, the fungus has not spread to other continents.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="30294980" name="name778769f0d70c1dd7d" descr="CERAFA_distribution_map.jpg"/>
+            <wp:docPr id="4081666" name="name53226a0c4f80b7366" descr="CERAFA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CERAFA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId247969f0d70c1dd78" cstate="print"/>
+                    <a:blip r:embed="rId29096a0c4f80b7362" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4961,51 +4961,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), e05185, 30 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId881369f0d70c1fc40" w:history="1">
+      <w:hyperlink r:id="rId64316a0c4f80b8b2c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5185</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5051,51 +5051,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 6352, 67 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId789269f0d70c1fd18" w:history="1">
+      <w:hyperlink r:id="rId49806a0c4f80b8bca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6352</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6122,51 +6122,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), e0134265. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId567469f0d70c20e9a" w:history="1">
+      <w:hyperlink r:id="rId94036a0c4f80b93a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0134265</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6190,51 +6190,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NAPPO Phytosanitary Alert System. Official Pest Reports. Canada (2023-06-16) Report of oak wilt (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bretziella fagacearum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in Niagara Falls, Ontario, Canada (2023). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId339069f0d70c20f16" w:history="1">
+      <w:hyperlink r:id="rId25426a0c4f80b942c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.pestalerts.org/official-pest-report/report-oak-wilt-bretziella-fagacearum-niagara-falls-ontario-canada-2023</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6298,51 +6298,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pinon J, MacDonald W, Double M &amp; Tainter F (2003) Les risques pour la chênaie européenne d’introduction de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ceratocystis fagacearum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> en provenance des Etats-Unis, 5 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId464469f0d70c20fcc" w:history="1">
+      <w:hyperlink r:id="rId62936a0c4f80b94e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.academie-agriculture.fr/actualites/academie/seance/academie/la-place-des-champignons-pathogenes-dans-lequilibre-de-la?191103</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6874,51 +6874,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bretziella fagacearum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId118269f0d70c214dc" w:history="1">
+      <w:hyperlink r:id="rId36016a0c4f80b98a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7109,81 +7109,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 31-37.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId264269f0d70c2168e" w:history="1">
+      <w:hyperlink r:id="rId36836a0c4f80b9a45" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02448.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="85722333" name="name465769f0d70c21723" descr="eu_funding_250.png"/>
+            <wp:docPr id="87059736" name="name44926a0c4f80b9ac0" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId667369f0d70c21722" cstate="print"/>
+                    <a:blip r:embed="rId91986a0c4f80b9abf" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7281,137 +7281,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="91107609">
+  <w:abstractNum w:abstractNumId="28419010">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="91766868">
+    <w:lvl w:ilvl="0" w:tplc="30916704">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="91766868" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="30916704" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="91766868" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="30916704" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="91766868" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="30916704" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="91766868" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="30916704" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="91766868" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="30916704" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="91766868" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="30916704" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="91766868" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="30916704" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="91766868" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="30916704" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="91107608">
+  <w:abstractNum w:abstractNumId="28419009">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81027804">
+    <w:lvl w:ilvl="0" w:tplc="99948029">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8163,55 +8163,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="91107608">
-    <w:abstractNumId w:val="91107608"/>
+  <w:num w:numId="28419009">
+    <w:abstractNumId w:val="28419009"/>
   </w:num>
-  <w:num w:numId="91107609">
-    <w:abstractNumId w:val="91107609"/>
+  <w:num w:numId="28419010">
+    <w:abstractNumId w:val="28419010"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19761,51 +19761,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId230298221" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId385128387" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId454169f0d70c195f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/" TargetMode="External"/><Relationship Id="rId596469f0d70c196b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/categorization" TargetMode="External"/><Relationship Id="rId660969f0d70c19e05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/photos" TargetMode="External"/><Relationship Id="rId881369f0d70c1fc40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5185" TargetMode="External"/><Relationship Id="rId789269f0d70c1fd18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6352" TargetMode="External"/><Relationship Id="rId567469f0d70c20e9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0134265" TargetMode="External"/><Relationship Id="rId339069f0d70c20f16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pestalerts.org/official-pest-report/report-oak-wilt-bretziella-fagacearum-niagara-falls-ontario-canada-2023" TargetMode="External"/><Relationship Id="rId464469f0d70c20fcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academie-agriculture.fr/actualites/academie/seance/academie/la-place-des-champignons-pathogenes-dans-lequilibre-de-la?191103" TargetMode="External"/><Relationship Id="rId118269f0d70c214dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId264269f0d70c2168e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02448.x" TargetMode="External"/><Relationship Id="rId618869f0d70c19cac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId618869f0d70c19cac.jpg"/><Relationship Id="rId247969f0d70c1dd78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId247969f0d70c1dd78.jpg"/><Relationship Id="rId667369f0d70c21722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId667369f0d70c21722.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId108038838" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId475523938" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId25096a0c4f80b5735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/" TargetMode="External"/><Relationship Id="rId88246a0c4f80b579f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/categorization" TargetMode="External"/><Relationship Id="rId14616a0c4f80b59fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/photos" TargetMode="External"/><Relationship Id="rId64316a0c4f80b8b2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5185" TargetMode="External"/><Relationship Id="rId49806a0c4f80b8bca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6352" TargetMode="External"/><Relationship Id="rId94036a0c4f80b93a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0134265" TargetMode="External"/><Relationship Id="rId25426a0c4f80b942c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pestalerts.org/official-pest-report/report-oak-wilt-bretziella-fagacearum-niagara-falls-ontario-canada-2023" TargetMode="External"/><Relationship Id="rId62936a0c4f80b94e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academie-agriculture.fr/actualites/academie/seance/academie/la-place-des-champignons-pathogenes-dans-lequilibre-de-la?191103" TargetMode="External"/><Relationship Id="rId36016a0c4f80b98a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId36836a0c4f80b9a45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02448.x" TargetMode="External"/><Relationship Id="rId54406a0c4f80b588e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54406a0c4f80b588e.jpg"/><Relationship Id="rId29096a0c4f80b7362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29096a0c4f80b7362.jpg"/><Relationship Id="rId91986a0c4f80b9abf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91986a0c4f80b9abf.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>