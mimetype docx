--- v10 (2026-05-19)
+++ v11 (2026-06-09)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> (B.W. Henry) A.E. Paulin, T.C. Harrington &amp; McNew</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> oak wilt, wilt of oak</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25096a0c4f80b5735" w:history="1">
+            <w:hyperlink r:id="rId97046a27c9b29cbeb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88246a0c4f80b579f" w:history="1">
+            <w:hyperlink r:id="rId32446a27c9b29cc55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CERAFA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="59089883" name="name11856a0c4f80b588f" descr="341.jpg"/>
+                  <wp:docPr id="91530910" name="name25116a27c9b29d30a" descr="341.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="341.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId54406a0c4f80b588e" cstate="print"/>
+                          <a:blip r:embed="rId46856a27c9b29d308" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId14616a0c4f80b59fe" w:history="1">
+            <w:hyperlink r:id="rId20556a27c9b29d45b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1841,63 +1841,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2008). For many years, the fungus was known only from a number of states in the eastern United States, but in June 2023 it was found for the first time in Ontario (Canada) where official control measures were taken (NAPPO, 2023). At present, the fungus has not spread to other continents.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="4081666" name="name53226a0c4f80b7366" descr="CERAFA_distribution_map.jpg"/>
+            <wp:docPr id="75684873" name="name57396a27c9b29f02f" descr="CERAFA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CERAFA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29096a0c4f80b7362" cstate="print"/>
+                    <a:blip r:embed="rId39486a27c9b29f02b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4961,51 +4961,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), e05185, 30 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64316a0c4f80b8b2c" w:history="1">
+      <w:hyperlink r:id="rId75676a27c9b2a06b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5185</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5051,51 +5051,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 6352, 67 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49806a0c4f80b8bca" w:history="1">
+      <w:hyperlink r:id="rId22886a27c9b2a0753" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6352</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6122,51 +6122,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), e0134265. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94036a0c4f80b93a5" w:history="1">
+      <w:hyperlink r:id="rId14216a27c9b2a114d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0134265</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6190,51 +6190,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NAPPO Phytosanitary Alert System. Official Pest Reports. Canada (2023-06-16) Report of oak wilt (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bretziella fagacearum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in Niagara Falls, Ontario, Canada (2023). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25426a0c4f80b942c" w:history="1">
+      <w:hyperlink r:id="rId11296a27c9b2a12f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.pestalerts.org/official-pest-report/report-oak-wilt-bretziella-fagacearum-niagara-falls-ontario-canada-2023</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6298,51 +6298,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pinon J, MacDonald W, Double M &amp; Tainter F (2003) Les risques pour la chênaie européenne d’introduction de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ceratocystis fagacearum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> en provenance des Etats-Unis, 5 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62936a0c4f80b94e2" w:history="1">
+      <w:hyperlink r:id="rId23436a27c9b2a13ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.academie-agriculture.fr/actualites/academie/seance/academie/la-place-des-champignons-pathogenes-dans-lequilibre-de-la?191103</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6874,51 +6874,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bretziella fagacearum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36016a0c4f80b98a3" w:history="1">
+      <w:hyperlink r:id="rId21246a27c9b2a1870" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7109,81 +7109,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 31-37.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36836a0c4f80b9a45" w:history="1">
+      <w:hyperlink r:id="rId63206a27c9b2a1abe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02448.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="87059736" name="name44926a0c4f80b9ac0" descr="eu_funding_250.png"/>
+            <wp:docPr id="36907583" name="name73796a27c9b2a1cc5" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId91986a0c4f80b9abf" cstate="print"/>
+                    <a:blip r:embed="rId30286a27c9b2a1cc4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7281,137 +7281,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="28419010">
+  <w:abstractNum w:abstractNumId="50699356">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="30916704">
+    <w:lvl w:ilvl="0" w:tplc="62416013">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="30916704" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="62416013" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="30916704" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="62416013" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="30916704" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="62416013" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="30916704" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="62416013" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="30916704" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="62416013" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="30916704" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="62416013" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="30916704" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="62416013" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="30916704" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="62416013" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28419009">
+  <w:abstractNum w:abstractNumId="50699355">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="99948029">
+    <w:lvl w:ilvl="0" w:tplc="52398206">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8163,55 +8163,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="28419009">
-    <w:abstractNumId w:val="28419009"/>
+  <w:num w:numId="50699355">
+    <w:abstractNumId w:val="50699355"/>
   </w:num>
-  <w:num w:numId="28419010">
-    <w:abstractNumId w:val="28419010"/>
+  <w:num w:numId="50699356">
+    <w:abstractNumId w:val="50699356"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19761,51 +19761,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId108038838" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId475523938" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId25096a0c4f80b5735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/" TargetMode="External"/><Relationship Id="rId88246a0c4f80b579f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/categorization" TargetMode="External"/><Relationship Id="rId14616a0c4f80b59fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/photos" TargetMode="External"/><Relationship Id="rId64316a0c4f80b8b2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5185" TargetMode="External"/><Relationship Id="rId49806a0c4f80b8bca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6352" TargetMode="External"/><Relationship Id="rId94036a0c4f80b93a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0134265" TargetMode="External"/><Relationship Id="rId25426a0c4f80b942c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pestalerts.org/official-pest-report/report-oak-wilt-bretziella-fagacearum-niagara-falls-ontario-canada-2023" TargetMode="External"/><Relationship Id="rId62936a0c4f80b94e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academie-agriculture.fr/actualites/academie/seance/academie/la-place-des-champignons-pathogenes-dans-lequilibre-de-la?191103" TargetMode="External"/><Relationship Id="rId36016a0c4f80b98a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId36836a0c4f80b9a45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02448.x" TargetMode="External"/><Relationship Id="rId54406a0c4f80b588e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54406a0c4f80b588e.jpg"/><Relationship Id="rId29096a0c4f80b7362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29096a0c4f80b7362.jpg"/><Relationship Id="rId91986a0c4f80b9abf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91986a0c4f80b9abf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId610034163" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId518135629" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId97046a27c9b29cbeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/" TargetMode="External"/><Relationship Id="rId32446a27c9b29cc55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/categorization" TargetMode="External"/><Relationship Id="rId20556a27c9b29d45b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/photos" TargetMode="External"/><Relationship Id="rId75676a27c9b2a06b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5185" TargetMode="External"/><Relationship Id="rId22886a27c9b2a0753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6352" TargetMode="External"/><Relationship Id="rId14216a27c9b2a114d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0134265" TargetMode="External"/><Relationship Id="rId11296a27c9b2a12f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pestalerts.org/official-pest-report/report-oak-wilt-bretziella-fagacearum-niagara-falls-ontario-canada-2023" TargetMode="External"/><Relationship Id="rId23436a27c9b2a13ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academie-agriculture.fr/actualites/academie/seance/academie/la-place-des-champignons-pathogenes-dans-lequilibre-de-la?191103" TargetMode="External"/><Relationship Id="rId21246a27c9b2a1870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId63206a27c9b2a1abe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02448.x" TargetMode="External"/><Relationship Id="rId46856a27c9b29d308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46856a27c9b29d308.jpg"/><Relationship Id="rId39486a27c9b29f02b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39486a27c9b29f02b.jpg"/><Relationship Id="rId30286a27c9b2a1cc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30286a27c9b2a1cc4.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>