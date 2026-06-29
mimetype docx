--- v11 (2026-06-09)
+++ v12 (2026-06-29)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> (B.W. Henry) A.E. Paulin, T.C. Harrington &amp; McNew</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> oak wilt, wilt of oak</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97046a27c9b29cbeb" w:history="1">
+            <w:hyperlink r:id="rId55836a424a45c085a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32446a27c9b29cc55" w:history="1">
+            <w:hyperlink r:id="rId47976a424a45c08c0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CERAFA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="91530910" name="name25116a27c9b29d30a" descr="341.jpg"/>
+                  <wp:docPr id="8743773" name="name85246a424a45c0fbf" descr="341.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="341.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId46856a27c9b29d308" cstate="print"/>
+                          <a:blip r:embed="rId40436a424a45c0fbd" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId20556a27c9b29d45b" w:history="1">
+            <w:hyperlink r:id="rId24106a424a45c10e0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1841,63 +1841,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2008). For many years, the fungus was known only from a number of states in the eastern United States, but in June 2023 it was found for the first time in Ontario (Canada) where official control measures were taken (NAPPO, 2023). At present, the fungus has not spread to other continents.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="75684873" name="name57396a27c9b29f02f" descr="CERAFA_distribution_map.jpg"/>
+            <wp:docPr id="42413462" name="name44876a424a45c2227" descr="CERAFA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CERAFA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId39486a27c9b29f02b" cstate="print"/>
+                    <a:blip r:embed="rId29906a424a45c2223" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4961,51 +4961,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), e05185, 30 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75676a27c9b2a06b7" w:history="1">
+      <w:hyperlink r:id="rId94956a424a45c38d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5185</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5051,51 +5051,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 6352, 67 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22886a27c9b2a0753" w:history="1">
+      <w:hyperlink r:id="rId71866a424a45c3984" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6352</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6122,51 +6122,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), e0134265. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14216a27c9b2a114d" w:history="1">
+      <w:hyperlink r:id="rId63206a424a45c4056" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0134265</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6190,51 +6190,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NAPPO Phytosanitary Alert System. Official Pest Reports. Canada (2023-06-16) Report of oak wilt (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bretziella fagacearum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in Niagara Falls, Ontario, Canada (2023). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11296a27c9b2a12f6" w:history="1">
+      <w:hyperlink r:id="rId14096a424a45c40dd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.pestalerts.org/official-pest-report/report-oak-wilt-bretziella-fagacearum-niagara-falls-ontario-canada-2023</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6298,51 +6298,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pinon J, MacDonald W, Double M &amp; Tainter F (2003) Les risques pour la chênaie européenne d’introduction de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ceratocystis fagacearum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> en provenance des Etats-Unis, 5 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23436a27c9b2a13ca" w:history="1">
+      <w:hyperlink r:id="rId68696a424a45c4197" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.academie-agriculture.fr/actualites/academie/seance/academie/la-place-des-champignons-pathogenes-dans-lequilibre-de-la?191103</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6874,51 +6874,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bretziella fagacearum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21246a27c9b2a1870" w:history="1">
+      <w:hyperlink r:id="rId24546a424a45c4573" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7109,81 +7109,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 31-37.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63206a27c9b2a1abe" w:history="1">
+      <w:hyperlink r:id="rId18026a424a45c470a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02448.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="36907583" name="name73796a27c9b2a1cc5" descr="eu_funding_250.png"/>
+            <wp:docPr id="47665339" name="name37026a424a45c476e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId30286a27c9b2a1cc4" cstate="print"/>
+                    <a:blip r:embed="rId25306a424a45c476d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7281,137 +7281,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="50699356">
+  <w:abstractNum w:abstractNumId="52738445">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62416013">
+    <w:lvl w:ilvl="0" w:tplc="48358747">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="62416013" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="48358747" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="62416013" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="48358747" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="62416013" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="48358747" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="62416013" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="48358747" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="62416013" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="48358747" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="62416013" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="48358747" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="62416013" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="48358747" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="62416013" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="48358747" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50699355">
+  <w:abstractNum w:abstractNumId="52738444">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="52398206">
+    <w:lvl w:ilvl="0" w:tplc="17705753">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8163,55 +8163,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="50699355">
-    <w:abstractNumId w:val="50699355"/>
+  <w:num w:numId="52738444">
+    <w:abstractNumId w:val="52738444"/>
   </w:num>
-  <w:num w:numId="50699356">
-    <w:abstractNumId w:val="50699356"/>
+  <w:num w:numId="52738445">
+    <w:abstractNumId w:val="52738445"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19761,51 +19761,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId610034163" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId518135629" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId97046a27c9b29cbeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/" TargetMode="External"/><Relationship Id="rId32446a27c9b29cc55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/categorization" TargetMode="External"/><Relationship Id="rId20556a27c9b29d45b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/photos" TargetMode="External"/><Relationship Id="rId75676a27c9b2a06b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5185" TargetMode="External"/><Relationship Id="rId22886a27c9b2a0753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6352" TargetMode="External"/><Relationship Id="rId14216a27c9b2a114d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0134265" TargetMode="External"/><Relationship Id="rId11296a27c9b2a12f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pestalerts.org/official-pest-report/report-oak-wilt-bretziella-fagacearum-niagara-falls-ontario-canada-2023" TargetMode="External"/><Relationship Id="rId23436a27c9b2a13ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academie-agriculture.fr/actualites/academie/seance/academie/la-place-des-champignons-pathogenes-dans-lequilibre-de-la?191103" TargetMode="External"/><Relationship Id="rId21246a27c9b2a1870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId63206a27c9b2a1abe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02448.x" TargetMode="External"/><Relationship Id="rId46856a27c9b29d308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46856a27c9b29d308.jpg"/><Relationship Id="rId39486a27c9b29f02b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39486a27c9b29f02b.jpg"/><Relationship Id="rId30286a27c9b2a1cc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30286a27c9b2a1cc4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId833110251" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId759287979" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId55836a424a45c085a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/" TargetMode="External"/><Relationship Id="rId47976a424a45c08c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/categorization" TargetMode="External"/><Relationship Id="rId24106a424a45c10e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/photos" TargetMode="External"/><Relationship Id="rId94956a424a45c38d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5185" TargetMode="External"/><Relationship Id="rId71866a424a45c3984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6352" TargetMode="External"/><Relationship Id="rId63206a424a45c4056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0134265" TargetMode="External"/><Relationship Id="rId14096a424a45c40dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pestalerts.org/official-pest-report/report-oak-wilt-bretziella-fagacearum-niagara-falls-ontario-canada-2023" TargetMode="External"/><Relationship Id="rId68696a424a45c4197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academie-agriculture.fr/actualites/academie/seance/academie/la-place-des-champignons-pathogenes-dans-lequilibre-de-la?191103" TargetMode="External"/><Relationship Id="rId24546a424a45c4573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId18026a424a45c470a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02448.x" TargetMode="External"/><Relationship Id="rId40436a424a45c0fbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40436a424a45c0fbd.jpg"/><Relationship Id="rId29906a424a45c2223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29906a424a45c2223.jpg"/><Relationship Id="rId25306a424a45c476d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25306a424a45c476d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>