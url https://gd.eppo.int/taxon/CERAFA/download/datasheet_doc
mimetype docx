--- v12 (2026-06-29)
+++ v13 (2026-07-21)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> (B.W. Henry) A.E. Paulin, T.C. Harrington &amp; McNew</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> oak wilt, wilt of oak</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55836a424a45c085a" w:history="1">
+            <w:hyperlink r:id="rId58366a5f7ef6c4c80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47976a424a45c08c0" w:history="1">
+            <w:hyperlink r:id="rId28276a5f7ef6c4cec" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CERAFA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="8743773" name="name85246a424a45c0fbf" descr="341.jpg"/>
+                  <wp:docPr id="28917008" name="name52016a5f7ef6c513c" descr="341.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="341.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId40436a424a45c0fbd" cstate="print"/>
+                          <a:blip r:embed="rId74796a5f7ef6c513a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId24106a424a45c10e0" w:history="1">
+            <w:hyperlink r:id="rId14686a5f7ef6c5253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1841,63 +1841,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2008). For many years, the fungus was known only from a number of states in the eastern United States, but in June 2023 it was found for the first time in Ontario (Canada) where official control measures were taken (NAPPO, 2023). At present, the fungus has not spread to other continents.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="42413462" name="name44876a424a45c2227" descr="CERAFA_distribution_map.jpg"/>
+            <wp:docPr id="68784204" name="name37216a5f7ef6c62e0" descr="CERAFA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CERAFA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29906a424a45c2223" cstate="print"/>
+                    <a:blip r:embed="rId16536a5f7ef6c62dd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4961,51 +4961,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), e05185, 30 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94956a424a45c38d8" w:history="1">
+      <w:hyperlink r:id="rId43706a5f7ef6c787e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5185</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5051,51 +5051,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 6352, 67 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71866a424a45c3984" w:history="1">
+      <w:hyperlink r:id="rId12136a5f7ef6c7917" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6352</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6122,51 +6122,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), e0134265. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63206a424a45c4056" w:history="1">
+      <w:hyperlink r:id="rId51226a5f7ef6c7fd8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0134265</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6190,51 +6190,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NAPPO Phytosanitary Alert System. Official Pest Reports. Canada (2023-06-16) Report of oak wilt (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bretziella fagacearum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in Niagara Falls, Ontario, Canada (2023). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14096a424a45c40dd" w:history="1">
+      <w:hyperlink r:id="rId18896a5f7ef6c804b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.pestalerts.org/official-pest-report/report-oak-wilt-bretziella-fagacearum-niagara-falls-ontario-canada-2023</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6298,51 +6298,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pinon J, MacDonald W, Double M &amp; Tainter F (2003) Les risques pour la chênaie européenne d’introduction de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ceratocystis fagacearum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> en provenance des Etats-Unis, 5 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68696a424a45c4197" w:history="1">
+      <w:hyperlink r:id="rId95866a5f7ef6c80fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.academie-agriculture.fr/actualites/academie/seance/academie/la-place-des-champignons-pathogenes-dans-lequilibre-de-la?191103</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6874,51 +6874,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bretziella fagacearum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24546a424a45c4573" w:history="1">
+      <w:hyperlink r:id="rId44366a5f7ef6c8543" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7109,81 +7109,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 31-37.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18026a424a45c470a" w:history="1">
+      <w:hyperlink r:id="rId63356a5f7ef6c86d0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02448.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="47665339" name="name37026a424a45c476e" descr="eu_funding_250.png"/>
+            <wp:docPr id="99035359" name="name41146a5f7ef6c8760" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId25306a424a45c476d" cstate="print"/>
+                    <a:blip r:embed="rId91616a5f7ef6c875f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7281,137 +7281,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="52738445">
+  <w:abstractNum w:abstractNumId="19320512">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48358747">
+    <w:lvl w:ilvl="0" w:tplc="84182445">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="48358747" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="84182445" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="48358747" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="84182445" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="48358747" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="84182445" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="48358747" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="84182445" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="48358747" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="84182445" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="48358747" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="84182445" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="48358747" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="84182445" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="48358747" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="84182445" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="52738444">
+  <w:abstractNum w:abstractNumId="19320511">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="17705753">
+    <w:lvl w:ilvl="0" w:tplc="35208371">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8163,55 +8163,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="52738444">
-    <w:abstractNumId w:val="52738444"/>
+  <w:num w:numId="19320511">
+    <w:abstractNumId w:val="19320511"/>
   </w:num>
-  <w:num w:numId="52738445">
-    <w:abstractNumId w:val="52738445"/>
+  <w:num w:numId="19320512">
+    <w:abstractNumId w:val="19320512"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19761,51 +19761,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId833110251" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId759287979" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId55836a424a45c085a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/" TargetMode="External"/><Relationship Id="rId47976a424a45c08c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/categorization" TargetMode="External"/><Relationship Id="rId24106a424a45c10e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/photos" TargetMode="External"/><Relationship Id="rId94956a424a45c38d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5185" TargetMode="External"/><Relationship Id="rId71866a424a45c3984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6352" TargetMode="External"/><Relationship Id="rId63206a424a45c4056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0134265" TargetMode="External"/><Relationship Id="rId14096a424a45c40dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pestalerts.org/official-pest-report/report-oak-wilt-bretziella-fagacearum-niagara-falls-ontario-canada-2023" TargetMode="External"/><Relationship Id="rId68696a424a45c4197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academie-agriculture.fr/actualites/academie/seance/academie/la-place-des-champignons-pathogenes-dans-lequilibre-de-la?191103" TargetMode="External"/><Relationship Id="rId24546a424a45c4573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId18026a424a45c470a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02448.x" TargetMode="External"/><Relationship Id="rId40436a424a45c0fbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40436a424a45c0fbd.jpg"/><Relationship Id="rId29906a424a45c2223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29906a424a45c2223.jpg"/><Relationship Id="rId25306a424a45c476d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25306a424a45c476d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId919149788" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId456985634" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId58366a5f7ef6c4c80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/" TargetMode="External"/><Relationship Id="rId28276a5f7ef6c4cec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/categorization" TargetMode="External"/><Relationship Id="rId14686a5f7ef6c5253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/photos" TargetMode="External"/><Relationship Id="rId43706a5f7ef6c787e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5185" TargetMode="External"/><Relationship Id="rId12136a5f7ef6c7917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6352" TargetMode="External"/><Relationship Id="rId51226a5f7ef6c7fd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0134265" TargetMode="External"/><Relationship Id="rId18896a5f7ef6c804b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pestalerts.org/official-pest-report/report-oak-wilt-bretziella-fagacearum-niagara-falls-ontario-canada-2023" TargetMode="External"/><Relationship Id="rId95866a5f7ef6c80fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academie-agriculture.fr/actualites/academie/seance/academie/la-place-des-champignons-pathogenes-dans-lequilibre-de-la?191103" TargetMode="External"/><Relationship Id="rId44366a5f7ef6c8543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId63356a5f7ef6c86d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02448.x" TargetMode="External"/><Relationship Id="rId74796a5f7ef6c513a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74796a5f7ef6c513a.jpg"/><Relationship Id="rId16536a5f7ef6c62dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16536a5f7ef6c62dd.jpg"/><Relationship Id="rId91616a5f7ef6c875f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91616a5f7ef6c875f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>