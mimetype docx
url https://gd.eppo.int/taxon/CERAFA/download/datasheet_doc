--- v13 (2026-07-21)
+++ v14 (2026-08-11)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> (B.W. Henry) A.E. Paulin, T.C. Harrington &amp; McNew</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> oak wilt, wilt of oak</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58366a5f7ef6c4c80" w:history="1">
+            <w:hyperlink r:id="rId22376a7b7ef5b0bfd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28276a5f7ef6c4cec" w:history="1">
+            <w:hyperlink r:id="rId28436a7b7ef5b0c68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CERAFA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="28917008" name="name52016a5f7ef6c513c" descr="341.jpg"/>
+                  <wp:docPr id="57643681" name="name69446a7b7ef5b159e" descr="341.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="341.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId74796a5f7ef6c513a" cstate="print"/>
+                          <a:blip r:embed="rId29406a7b7ef5b159d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId14686a5f7ef6c5253" w:history="1">
+            <w:hyperlink r:id="rId74846a7b7ef5b172d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1841,63 +1841,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2008). For many years, the fungus was known only from a number of states in the eastern United States, but in June 2023 it was found for the first time in Ontario (Canada) where official control measures were taken (NAPPO, 2023). At present, the fungus has not spread to other continents.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="68784204" name="name37216a5f7ef6c62e0" descr="CERAFA_distribution_map.jpg"/>
+            <wp:docPr id="25191646" name="name76826a7b7ef5b2b9d" descr="CERAFA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CERAFA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16536a5f7ef6c62dd" cstate="print"/>
+                    <a:blip r:embed="rId31726a7b7ef5b2b9b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4961,51 +4961,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), e05185, 30 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43706a5f7ef6c787e" w:history="1">
+      <w:hyperlink r:id="rId55216a7b7ef5b418f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5185</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5051,51 +5051,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 6352, 67 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12136a5f7ef6c7917" w:history="1">
+      <w:hyperlink r:id="rId97866a7b7ef5b422e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6352</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6122,51 +6122,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), e0134265. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51226a5f7ef6c7fd8" w:history="1">
+      <w:hyperlink r:id="rId46886a7b7ef5b4943" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0134265</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6190,51 +6190,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NAPPO Phytosanitary Alert System. Official Pest Reports. Canada (2023-06-16) Report of oak wilt (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bretziella fagacearum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in Niagara Falls, Ontario, Canada (2023). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18896a5f7ef6c804b" w:history="1">
+      <w:hyperlink r:id="rId40666a7b7ef5b49b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.pestalerts.org/official-pest-report/report-oak-wilt-bretziella-fagacearum-niagara-falls-ontario-canada-2023</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6298,51 +6298,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pinon J, MacDonald W, Double M &amp; Tainter F (2003) Les risques pour la chênaie européenne d’introduction de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ceratocystis fagacearum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> en provenance des Etats-Unis, 5 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95866a5f7ef6c80fc" w:history="1">
+      <w:hyperlink r:id="rId51076a7b7ef5b4a86" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.academie-agriculture.fr/actualites/academie/seance/academie/la-place-des-champignons-pathogenes-dans-lequilibre-de-la?191103</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6874,51 +6874,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bretziella fagacearum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44366a5f7ef6c8543" w:history="1">
+      <w:hyperlink r:id="rId94246a7b7ef5b4e67" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7109,81 +7109,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 31-37.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63356a5f7ef6c86d0" w:history="1">
+      <w:hyperlink r:id="rId51326a7b7ef5b4ff5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02448.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="99035359" name="name41146a5f7ef6c8760" descr="eu_funding_250.png"/>
+            <wp:docPr id="6471582" name="name40286a7b7ef5b5057" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId91616a5f7ef6c875f" cstate="print"/>
+                    <a:blip r:embed="rId65816a7b7ef5b5056" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7281,137 +7281,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="19320512">
+  <w:abstractNum w:abstractNumId="28896315">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="84182445">
+    <w:lvl w:ilvl="0" w:tplc="52373007">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="84182445" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="52373007" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="84182445" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="52373007" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="84182445" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="52373007" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="84182445" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="52373007" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="84182445" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="52373007" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="84182445" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="52373007" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="84182445" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="52373007" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="84182445" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="52373007" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19320511">
+  <w:abstractNum w:abstractNumId="28896314">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="35208371">
+    <w:lvl w:ilvl="0" w:tplc="44902113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8163,55 +8163,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="19320511">
-    <w:abstractNumId w:val="19320511"/>
+  <w:num w:numId="28896314">
+    <w:abstractNumId w:val="28896314"/>
   </w:num>
-  <w:num w:numId="19320512">
-    <w:abstractNumId w:val="19320512"/>
+  <w:num w:numId="28896315">
+    <w:abstractNumId w:val="28896315"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19761,51 +19761,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId919149788" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId456985634" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId58366a5f7ef6c4c80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/" TargetMode="External"/><Relationship Id="rId28276a5f7ef6c4cec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/categorization" TargetMode="External"/><Relationship Id="rId14686a5f7ef6c5253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/photos" TargetMode="External"/><Relationship Id="rId43706a5f7ef6c787e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5185" TargetMode="External"/><Relationship Id="rId12136a5f7ef6c7917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6352" TargetMode="External"/><Relationship Id="rId51226a5f7ef6c7fd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0134265" TargetMode="External"/><Relationship Id="rId18896a5f7ef6c804b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pestalerts.org/official-pest-report/report-oak-wilt-bretziella-fagacearum-niagara-falls-ontario-canada-2023" TargetMode="External"/><Relationship Id="rId95866a5f7ef6c80fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academie-agriculture.fr/actualites/academie/seance/academie/la-place-des-champignons-pathogenes-dans-lequilibre-de-la?191103" TargetMode="External"/><Relationship Id="rId44366a5f7ef6c8543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId63356a5f7ef6c86d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02448.x" TargetMode="External"/><Relationship Id="rId74796a5f7ef6c513a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74796a5f7ef6c513a.jpg"/><Relationship Id="rId16536a5f7ef6c62dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16536a5f7ef6c62dd.jpg"/><Relationship Id="rId91616a5f7ef6c875f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91616a5f7ef6c875f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId563286352" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId967630890" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId22376a7b7ef5b0bfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/" TargetMode="External"/><Relationship Id="rId28436a7b7ef5b0c68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/categorization" TargetMode="External"/><Relationship Id="rId74846a7b7ef5b172d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/photos" TargetMode="External"/><Relationship Id="rId55216a7b7ef5b418f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5185" TargetMode="External"/><Relationship Id="rId97866a7b7ef5b422e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6352" TargetMode="External"/><Relationship Id="rId46886a7b7ef5b4943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0134265" TargetMode="External"/><Relationship Id="rId40666a7b7ef5b49b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pestalerts.org/official-pest-report/report-oak-wilt-bretziella-fagacearum-niagara-falls-ontario-canada-2023" TargetMode="External"/><Relationship Id="rId51076a7b7ef5b4a86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academie-agriculture.fr/actualites/academie/seance/academie/la-place-des-champignons-pathogenes-dans-lequilibre-de-la?191103" TargetMode="External"/><Relationship Id="rId94246a7b7ef5b4e67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId51326a7b7ef5b4ff5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02448.x" TargetMode="External"/><Relationship Id="rId29406a7b7ef5b159d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29406a7b7ef5b159d.jpg"/><Relationship Id="rId31726a7b7ef5b2b9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31726a7b7ef5b2b9b.jpg"/><Relationship Id="rId65816a7b7ef5b5056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65816a7b7ef5b5056.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>