--- v14 (2026-08-11)
+++ v15 (2026-08-11)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> (B.W. Henry) A.E. Paulin, T.C. Harrington &amp; McNew</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> oak wilt, wilt of oak</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22376a7b7ef5b0bfd" w:history="1">
+            <w:hyperlink r:id="rId60996a7b90142a036" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28436a7b7ef5b0c68" w:history="1">
+            <w:hyperlink r:id="rId74266a7b90142a0a0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CERAFA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="57643681" name="name69446a7b7ef5b159e" descr="341.jpg"/>
+                  <wp:docPr id="65257285" name="name21466a7b90142aa27" descr="341.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="341.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId29406a7b7ef5b159d" cstate="print"/>
+                          <a:blip r:embed="rId50106a7b90142aa25" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId74846a7b7ef5b172d" w:history="1">
+            <w:hyperlink r:id="rId21156a7b90142ab2b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1841,63 +1841,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2008). For many years, the fungus was known only from a number of states in the eastern United States, but in June 2023 it was found for the first time in Ontario (Canada) where official control measures were taken (NAPPO, 2023). At present, the fungus has not spread to other continents.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="25191646" name="name76826a7b7ef5b2b9d" descr="CERAFA_distribution_map.jpg"/>
+            <wp:docPr id="47455824" name="name18366a7b90142c8bf" descr="CERAFA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CERAFA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId31726a7b7ef5b2b9b" cstate="print"/>
+                    <a:blip r:embed="rId57126a7b90142c8bc" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4961,51 +4961,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), e05185, 30 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55216a7b7ef5b418f" w:history="1">
+      <w:hyperlink r:id="rId76456a7b90142e153" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5185</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5051,51 +5051,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 6352, 67 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97866a7b7ef5b422e" w:history="1">
+      <w:hyperlink r:id="rId96346a7b90142e1ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6352</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6122,51 +6122,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), e0134265. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46886a7b7ef5b4943" w:history="1">
+      <w:hyperlink r:id="rId98246a7b90142e89e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0134265</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6190,51 +6190,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NAPPO Phytosanitary Alert System. Official Pest Reports. Canada (2023-06-16) Report of oak wilt (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bretziella fagacearum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in Niagara Falls, Ontario, Canada (2023). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40666a7b7ef5b49b7" w:history="1">
+      <w:hyperlink r:id="rId38576a7b90142e911" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.pestalerts.org/official-pest-report/report-oak-wilt-bretziella-fagacearum-niagara-falls-ontario-canada-2023</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6298,51 +6298,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pinon J, MacDonald W, Double M &amp; Tainter F (2003) Les risques pour la chênaie européenne d’introduction de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ceratocystis fagacearum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> en provenance des Etats-Unis, 5 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51076a7b7ef5b4a86" w:history="1">
+      <w:hyperlink r:id="rId44056a7b90142e9c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.academie-agriculture.fr/actualites/academie/seance/academie/la-place-des-champignons-pathogenes-dans-lequilibre-de-la?191103</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6874,51 +6874,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bretziella fagacearum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94246a7b7ef5b4e67" w:history="1">
+      <w:hyperlink r:id="rId92376a7b90142ed91" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7109,81 +7109,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 31-37.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51326a7b7ef5b4ff5" w:history="1">
+      <w:hyperlink r:id="rId95896a7b90142ef22" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02448.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="6471582" name="name40286a7b7ef5b5057" descr="eu_funding_250.png"/>
+            <wp:docPr id="75199296" name="name89096a7b90142f165" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId65816a7b7ef5b5056" cstate="print"/>
+                    <a:blip r:embed="rId63966a7b90142f163" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7281,137 +7281,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="28896315">
+  <w:abstractNum w:abstractNumId="14427063">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="52373007">
+    <w:lvl w:ilvl="0" w:tplc="17014633">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="52373007" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="17014633" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="52373007" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="17014633" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="52373007" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="17014633" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="52373007" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="17014633" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="52373007" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="17014633" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="52373007" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="17014633" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="52373007" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="17014633" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="52373007" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="17014633" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28896314">
+  <w:abstractNum w:abstractNumId="14427062">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="44902113">
+    <w:lvl w:ilvl="0" w:tplc="92146551">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8163,55 +8163,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="28896314">
-    <w:abstractNumId w:val="28896314"/>
+  <w:num w:numId="14427062">
+    <w:abstractNumId w:val="14427062"/>
   </w:num>
-  <w:num w:numId="28896315">
-    <w:abstractNumId w:val="28896315"/>
+  <w:num w:numId="14427063">
+    <w:abstractNumId w:val="14427063"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19761,51 +19761,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId563286352" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId967630890" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId22376a7b7ef5b0bfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/" TargetMode="External"/><Relationship Id="rId28436a7b7ef5b0c68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/categorization" TargetMode="External"/><Relationship Id="rId74846a7b7ef5b172d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/photos" TargetMode="External"/><Relationship Id="rId55216a7b7ef5b418f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5185" TargetMode="External"/><Relationship Id="rId97866a7b7ef5b422e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6352" TargetMode="External"/><Relationship Id="rId46886a7b7ef5b4943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0134265" TargetMode="External"/><Relationship Id="rId40666a7b7ef5b49b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pestalerts.org/official-pest-report/report-oak-wilt-bretziella-fagacearum-niagara-falls-ontario-canada-2023" TargetMode="External"/><Relationship Id="rId51076a7b7ef5b4a86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academie-agriculture.fr/actualites/academie/seance/academie/la-place-des-champignons-pathogenes-dans-lequilibre-de-la?191103" TargetMode="External"/><Relationship Id="rId94246a7b7ef5b4e67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId51326a7b7ef5b4ff5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02448.x" TargetMode="External"/><Relationship Id="rId29406a7b7ef5b159d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29406a7b7ef5b159d.jpg"/><Relationship Id="rId31726a7b7ef5b2b9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31726a7b7ef5b2b9b.jpg"/><Relationship Id="rId65816a7b7ef5b5056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65816a7b7ef5b5056.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId659704030" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId400025889" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId60996a7b90142a036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/" TargetMode="External"/><Relationship Id="rId74266a7b90142a0a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/categorization" TargetMode="External"/><Relationship Id="rId21156a7b90142ab2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/photos" TargetMode="External"/><Relationship Id="rId76456a7b90142e153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5185" TargetMode="External"/><Relationship Id="rId96346a7b90142e1ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6352" TargetMode="External"/><Relationship Id="rId98246a7b90142e89e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0134265" TargetMode="External"/><Relationship Id="rId38576a7b90142e911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pestalerts.org/official-pest-report/report-oak-wilt-bretziella-fagacearum-niagara-falls-ontario-canada-2023" TargetMode="External"/><Relationship Id="rId44056a7b90142e9c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academie-agriculture.fr/actualites/academie/seance/academie/la-place-des-champignons-pathogenes-dans-lequilibre-de-la?191103" TargetMode="External"/><Relationship Id="rId92376a7b90142ed91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId95896a7b90142ef22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02448.x" TargetMode="External"/><Relationship Id="rId50106a7b90142aa25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50106a7b90142aa25.jpg"/><Relationship Id="rId57126a7b90142c8bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57126a7b90142c8bc.jpg"/><Relationship Id="rId63966a7b90142f163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63966a7b90142f163.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>