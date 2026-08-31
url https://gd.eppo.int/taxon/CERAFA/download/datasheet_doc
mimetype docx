--- v15 (2026-08-11)
+++ v16 (2026-08-31)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> (B.W. Henry) A.E. Paulin, T.C. Harrington &amp; McNew</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> oak wilt, wilt of oak</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60996a7b90142a036" w:history="1">
+            <w:hyperlink r:id="rId28316a9613fed4380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74266a7b90142a0a0" w:history="1">
+            <w:hyperlink r:id="rId41046a9613fed43cc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CERAFA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="65257285" name="name21466a7b90142aa27" descr="341.jpg"/>
+                  <wp:docPr id="69516507" name="name17586a9613fed4be7" descr="341.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="341.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId50106a7b90142aa25" cstate="print"/>
+                          <a:blip r:embed="rId22476a9613fed4be6" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId21156a7b90142ab2b" w:history="1">
+            <w:hyperlink r:id="rId67996a9613fed4c99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1841,63 +1841,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2008). For many years, the fungus was known only from a number of states in the eastern United States, but in June 2023 it was found for the first time in Ontario (Canada) where official control measures were taken (NAPPO, 2023). At present, the fungus has not spread to other continents.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="47455824" name="name18366a7b90142c8bf" descr="CERAFA_distribution_map.jpg"/>
+            <wp:docPr id="83510333" name="name69726a9613fed5bba" descr="CERAFA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CERAFA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId57126a7b90142c8bc" cstate="print"/>
+                    <a:blip r:embed="rId33986a9613fed5bb8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4961,51 +4961,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), e05185, 30 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76456a7b90142e153" w:history="1">
+      <w:hyperlink r:id="rId58726a9613fed6b3b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5185</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5051,51 +5051,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 6352, 67 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96346a7b90142e1ee" w:history="1">
+      <w:hyperlink r:id="rId37416a9613fed6ba8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6352</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6122,51 +6122,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), e0134265. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98246a7b90142e89e" w:history="1">
+      <w:hyperlink r:id="rId94196a9613fed708c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0134265</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6190,51 +6190,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NAPPO Phytosanitary Alert System. Official Pest Reports. Canada (2023-06-16) Report of oak wilt (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bretziella fagacearum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in Niagara Falls, Ontario, Canada (2023). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38576a7b90142e911" w:history="1">
+      <w:hyperlink r:id="rId14206a9613fed70e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.pestalerts.org/official-pest-report/report-oak-wilt-bretziella-fagacearum-niagara-falls-ontario-canada-2023</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6298,51 +6298,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pinon J, MacDonald W, Double M &amp; Tainter F (2003) Les risques pour la chênaie européenne d’introduction de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ceratocystis fagacearum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> en provenance des Etats-Unis, 5 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44056a7b90142e9c2" w:history="1">
+      <w:hyperlink r:id="rId74566a9613fed7164" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.academie-agriculture.fr/actualites/academie/seance/academie/la-place-des-champignons-pathogenes-dans-lequilibre-de-la?191103</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6874,51 +6874,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bretziella fagacearum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92376a7b90142ed91" w:history="1">
+      <w:hyperlink r:id="rId77306a9613fed7402" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7109,81 +7109,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 31-37.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95896a7b90142ef22" w:history="1">
+      <w:hyperlink r:id="rId91646a9613fed7522" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02448.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="75199296" name="name89096a7b90142f165" descr="eu_funding_250.png"/>
+            <wp:docPr id="64567960" name="name19996a9613fed767e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId63966a7b90142f163" cstate="print"/>
+                    <a:blip r:embed="rId66346a9613fed767d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7281,137 +7281,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="14427063">
+  <w:abstractNum w:abstractNumId="78772344">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="17014633">
+    <w:lvl w:ilvl="0" w:tplc="74281804">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="17014633" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="74281804" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="17014633" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="74281804" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="17014633" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="74281804" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="17014633" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="74281804" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="17014633" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="74281804" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="17014633" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="74281804" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="17014633" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="74281804" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="17014633" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="74281804" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14427062">
+  <w:abstractNum w:abstractNumId="78772343">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92146551">
+    <w:lvl w:ilvl="0" w:tplc="59551329">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8163,55 +8163,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="14427062">
-    <w:abstractNumId w:val="14427062"/>
+  <w:num w:numId="78772343">
+    <w:abstractNumId w:val="78772343"/>
   </w:num>
-  <w:num w:numId="14427063">
-    <w:abstractNumId w:val="14427063"/>
+  <w:num w:numId="78772344">
+    <w:abstractNumId w:val="78772344"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19761,51 +19761,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId659704030" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId400025889" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId60996a7b90142a036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/" TargetMode="External"/><Relationship Id="rId74266a7b90142a0a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/categorization" TargetMode="External"/><Relationship Id="rId21156a7b90142ab2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/photos" TargetMode="External"/><Relationship Id="rId76456a7b90142e153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5185" TargetMode="External"/><Relationship Id="rId96346a7b90142e1ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6352" TargetMode="External"/><Relationship Id="rId98246a7b90142e89e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0134265" TargetMode="External"/><Relationship Id="rId38576a7b90142e911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pestalerts.org/official-pest-report/report-oak-wilt-bretziella-fagacearum-niagara-falls-ontario-canada-2023" TargetMode="External"/><Relationship Id="rId44056a7b90142e9c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academie-agriculture.fr/actualites/academie/seance/academie/la-place-des-champignons-pathogenes-dans-lequilibre-de-la?191103" TargetMode="External"/><Relationship Id="rId92376a7b90142ed91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId95896a7b90142ef22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02448.x" TargetMode="External"/><Relationship Id="rId50106a7b90142aa25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50106a7b90142aa25.jpg"/><Relationship Id="rId57126a7b90142c8bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57126a7b90142c8bc.jpg"/><Relationship Id="rId63966a7b90142f163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63966a7b90142f163.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId597659172" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId690306317" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId28316a9613fed4380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/" TargetMode="External"/><Relationship Id="rId41046a9613fed43cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/categorization" TargetMode="External"/><Relationship Id="rId67996a9613fed4c99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/photos" TargetMode="External"/><Relationship Id="rId58726a9613fed6b3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5185" TargetMode="External"/><Relationship Id="rId37416a9613fed6ba8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6352" TargetMode="External"/><Relationship Id="rId94196a9613fed708c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0134265" TargetMode="External"/><Relationship Id="rId14206a9613fed70e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pestalerts.org/official-pest-report/report-oak-wilt-bretziella-fagacearum-niagara-falls-ontario-canada-2023" TargetMode="External"/><Relationship Id="rId74566a9613fed7164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academie-agriculture.fr/actualites/academie/seance/academie/la-place-des-champignons-pathogenes-dans-lequilibre-de-la?191103" TargetMode="External"/><Relationship Id="rId77306a9613fed7402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId91646a9613fed7522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02448.x" TargetMode="External"/><Relationship Id="rId22476a9613fed4be6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22476a9613fed4be6.jpg"/><Relationship Id="rId33986a9613fed5bb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33986a9613fed5bb8.jpg"/><Relationship Id="rId66346a9613fed767d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66346a9613fed767d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>