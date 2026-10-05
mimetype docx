--- v16 (2026-08-31)
+++ v17 (2026-10-05)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> (B.W. Henry) A.E. Paulin, T.C. Harrington &amp; McNew</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> oak wilt, wilt of oak</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28316a9613fed4380" w:history="1">
+            <w:hyperlink r:id="rId11176ac3cf6810006" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41046a9613fed43cc" w:history="1">
+            <w:hyperlink r:id="rId14876ac3cf6810081" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CERAFA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="69516507" name="name17586a9613fed4be7" descr="341.jpg"/>
+                  <wp:docPr id="34050693" name="name94746ac3cf6810550" descr="341.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="341.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId22476a9613fed4be6" cstate="print"/>
+                          <a:blip r:embed="rId55926ac3cf681054f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId67996a9613fed4c99" w:history="1">
+            <w:hyperlink r:id="rId15406ac3cf6810660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1841,63 +1841,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2008). For many years, the fungus was known only from a number of states in the eastern United States, but in June 2023 it was found for the first time in Ontario (Canada) where official control measures were taken (NAPPO, 2023). At present, the fungus has not spread to other continents.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="83510333" name="name69726a9613fed5bba" descr="CERAFA_distribution_map.jpg"/>
+            <wp:docPr id="12380103" name="name16616ac3cf68128db" descr="CERAFA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CERAFA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId33986a9613fed5bb8" cstate="print"/>
+                    <a:blip r:embed="rId45176ac3cf68128d7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4961,51 +4961,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), e05185, 30 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58726a9613fed6b3b" w:history="1">
+      <w:hyperlink r:id="rId92846ac3cf68143a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5185</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5051,51 +5051,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 6352, 67 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37416a9613fed6ba8" w:history="1">
+      <w:hyperlink r:id="rId18096ac3cf6814475" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6352</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6122,51 +6122,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), e0134265. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94196a9613fed708c" w:history="1">
+      <w:hyperlink r:id="rId56456ac3cf6814d4f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0134265</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6190,51 +6190,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NAPPO Phytosanitary Alert System. Official Pest Reports. Canada (2023-06-16) Report of oak wilt (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bretziella fagacearum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in Niagara Falls, Ontario, Canada (2023). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14206a9613fed70e2" w:history="1">
+      <w:hyperlink r:id="rId57796ac3cf6814dc5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.pestalerts.org/official-pest-report/report-oak-wilt-bretziella-fagacearum-niagara-falls-ontario-canada-2023</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6298,51 +6298,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pinon J, MacDonald W, Double M &amp; Tainter F (2003) Les risques pour la chênaie européenne d’introduction de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ceratocystis fagacearum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> en provenance des Etats-Unis, 5 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74566a9613fed7164" w:history="1">
+      <w:hyperlink r:id="rId99276ac3cf6814e7a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.academie-agriculture.fr/actualites/academie/seance/academie/la-place-des-champignons-pathogenes-dans-lequilibre-de-la?191103</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6874,51 +6874,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bretziella fagacearum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77306a9613fed7402" w:history="1">
+      <w:hyperlink r:id="rId81956ac3cf68152aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7109,81 +7109,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 31-37.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91646a9613fed7522" w:history="1">
+      <w:hyperlink r:id="rId95336ac3cf681548b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02448.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="64567960" name="name19996a9613fed767e" descr="eu_funding_250.png"/>
+            <wp:docPr id="34719788" name="name22496ac3cf6815518" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId66346a9613fed767d" cstate="print"/>
+                    <a:blip r:embed="rId68926ac3cf6815517" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7281,137 +7281,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="78772344">
+  <w:abstractNum w:abstractNumId="74493018">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="74281804">
+    <w:lvl w:ilvl="0" w:tplc="50328542">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="74281804" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="50328542" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="74281804" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="50328542" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="74281804" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="50328542" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="74281804" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="50328542" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="74281804" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="50328542" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="74281804" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="50328542" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="74281804" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="50328542" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="74281804" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="50328542" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="78772343">
+  <w:abstractNum w:abstractNumId="74493017">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="59551329">
+    <w:lvl w:ilvl="0" w:tplc="91220709">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8163,55 +8163,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="78772343">
-    <w:abstractNumId w:val="78772343"/>
+  <w:num w:numId="74493017">
+    <w:abstractNumId w:val="74493017"/>
   </w:num>
-  <w:num w:numId="78772344">
-    <w:abstractNumId w:val="78772344"/>
+  <w:num w:numId="74493018">
+    <w:abstractNumId w:val="74493018"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19761,51 +19761,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId597659172" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId690306317" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId28316a9613fed4380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/" TargetMode="External"/><Relationship Id="rId41046a9613fed43cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/categorization" TargetMode="External"/><Relationship Id="rId67996a9613fed4c99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/photos" TargetMode="External"/><Relationship Id="rId58726a9613fed6b3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5185" TargetMode="External"/><Relationship Id="rId37416a9613fed6ba8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6352" TargetMode="External"/><Relationship Id="rId94196a9613fed708c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0134265" TargetMode="External"/><Relationship Id="rId14206a9613fed70e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pestalerts.org/official-pest-report/report-oak-wilt-bretziella-fagacearum-niagara-falls-ontario-canada-2023" TargetMode="External"/><Relationship Id="rId74566a9613fed7164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academie-agriculture.fr/actualites/academie/seance/academie/la-place-des-champignons-pathogenes-dans-lequilibre-de-la?191103" TargetMode="External"/><Relationship Id="rId77306a9613fed7402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId91646a9613fed7522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02448.x" TargetMode="External"/><Relationship Id="rId22476a9613fed4be6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22476a9613fed4be6.jpg"/><Relationship Id="rId33986a9613fed5bb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33986a9613fed5bb8.jpg"/><Relationship Id="rId66346a9613fed767d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66346a9613fed767d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId331379785" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId779819613" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId11176ac3cf6810006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/" TargetMode="External"/><Relationship Id="rId14876ac3cf6810081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/categorization" TargetMode="External"/><Relationship Id="rId15406ac3cf6810660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CERAFA/photos" TargetMode="External"/><Relationship Id="rId92846ac3cf68143a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5185" TargetMode="External"/><Relationship Id="rId18096ac3cf6814475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6352" TargetMode="External"/><Relationship Id="rId56456ac3cf6814d4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0134265" TargetMode="External"/><Relationship Id="rId57796ac3cf6814dc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pestalerts.org/official-pest-report/report-oak-wilt-bretziella-fagacearum-niagara-falls-ontario-canada-2023" TargetMode="External"/><Relationship Id="rId99276ac3cf6814e7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academie-agriculture.fr/actualites/academie/seance/academie/la-place-des-champignons-pathogenes-dans-lequilibre-de-la?191103" TargetMode="External"/><Relationship Id="rId81956ac3cf68152aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId95336ac3cf681548b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02448.x" TargetMode="External"/><Relationship Id="rId55926ac3cf681054f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55926ac3cf681054f.jpg"/><Relationship Id="rId45176ac3cf68128d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45176ac3cf68128d7.jpg"/><Relationship Id="rId68926ac3cf6815517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68926ac3cf6815517.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>