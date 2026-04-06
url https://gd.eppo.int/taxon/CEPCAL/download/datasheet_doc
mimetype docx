--- v7 (2026-03-16)
+++ v8 (2026-04-06)
@@ -314,88 +314,88 @@
               <w:t xml:space="preserve"> (Wachtl)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> European larch web-spinner, European web-spinning larch sawfly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409369b843aa36ec3" w:history="1">
+            <w:hyperlink r:id="rId705269d3a67f867cb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId794069b843aa36f08" w:history="1">
+            <w:hyperlink r:id="rId140469d3a67f8681d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -809,63 +809,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. lariciphila</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is known from Japan, Eastern and Western Siberia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="8081011" name="name371569b843aa38008" descr="CEPCAL_distribution_map.jpg"/>
+            <wp:docPr id="75482016" name="name293369d3a67f87a6a" descr="CEPCAL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CEPCAL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId571269b843aa38005" cstate="print"/>
+                    <a:blip r:embed="rId601869d3a67f87a67" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2324,51 +2324,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), e05106. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId593269b843aa38c78" w:history="1">
+      <w:hyperlink r:id="rId216669d3a67f886d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5106</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3422,51 +3422,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cephalcia lariciphila</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (European web-spinning larch sawfly). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId322969b843aa3948c" w:history="1">
+      <w:hyperlink r:id="rId542069d3a67f88df6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.12103</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3532,51 +3532,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cephalcia lariciphila</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId745669b843aa39589" w:history="1">
+      <w:hyperlink r:id="rId816669d3a67f88eaf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3607,63 +3607,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1997) Quarantine Pests for Europe (2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="10931632" name="name199169b843aa39810" descr="eu_funding_250.png"/>
+            <wp:docPr id="85444902" name="name373469d3a67f88faa" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId570069b843aa3980e" cstate="print"/>
+                    <a:blip r:embed="rId480269d3a67f88fa8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3761,137 +3761,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="19467119">
+  <w:abstractNum w:abstractNumId="16622196">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="75976113">
+    <w:lvl w:ilvl="0" w:tplc="75101069">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="75976113" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="75101069" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="75976113" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="75101069" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="75976113" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="75101069" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="75976113" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="75101069" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="75976113" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="75101069" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="75976113" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="75101069" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="75976113" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="75101069" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="75976113" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="75101069" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19467118">
+  <w:abstractNum w:abstractNumId="16622195">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="11696937">
+    <w:lvl w:ilvl="0" w:tplc="36868733">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4643,55 +4643,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="19467118">
-    <w:abstractNumId w:val="19467118"/>
+  <w:num w:numId="16622195">
+    <w:abstractNumId w:val="16622195"/>
   </w:num>
-  <w:num w:numId="19467119">
-    <w:abstractNumId w:val="19467119"/>
+  <w:num w:numId="16622196">
+    <w:abstractNumId w:val="16622196"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16241,51 +16241,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId877260617" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId984278014" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId409369b843aa36ec3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CEPCAL/" TargetMode="External"/><Relationship Id="rId794069b843aa36f08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CEPCAL/categorization" TargetMode="External"/><Relationship Id="rId593269b843aa38c78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5106" TargetMode="External"/><Relationship Id="rId322969b843aa3948c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.12103" TargetMode="External"/><Relationship Id="rId745669b843aa39589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId571269b843aa38005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId571269b843aa38005.jpg"/><Relationship Id="rId570069b843aa3980e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId570069b843aa3980e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId825224995" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId440995883" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId705269d3a67f867cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CEPCAL/" TargetMode="External"/><Relationship Id="rId140469d3a67f8681d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CEPCAL/categorization" TargetMode="External"/><Relationship Id="rId216669d3a67f886d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5106" TargetMode="External"/><Relationship Id="rId542069d3a67f88df6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.12103" TargetMode="External"/><Relationship Id="rId816669d3a67f88eaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId601869d3a67f87a67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId601869d3a67f87a67.jpg"/><Relationship Id="rId480269d3a67f88fa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId480269d3a67f88fa8.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>