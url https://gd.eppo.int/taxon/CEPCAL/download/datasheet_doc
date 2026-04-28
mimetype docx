--- v8 (2026-04-06)
+++ v9 (2026-04-28)
@@ -314,88 +314,88 @@
               <w:t xml:space="preserve"> (Wachtl)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> European larch web-spinner, European web-spinning larch sawfly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId705269d3a67f867cb" w:history="1">
+            <w:hyperlink r:id="rId919369f004f4e92fd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140469d3a67f8681d" w:history="1">
+            <w:hyperlink r:id="rId434469f004f4e9349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -809,63 +809,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. lariciphila</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is known from Japan, Eastern and Western Siberia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="75482016" name="name293369d3a67f87a6a" descr="CEPCAL_distribution_map.jpg"/>
+            <wp:docPr id="57885640" name="name610669f004f4ea70f" descr="CEPCAL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CEPCAL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId601869d3a67f87a67" cstate="print"/>
+                    <a:blip r:embed="rId798169f004f4ea70a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2324,51 +2324,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), e05106. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId216669d3a67f886d3" w:history="1">
+      <w:hyperlink r:id="rId212369f004f4eb464" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5106</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3422,51 +3422,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cephalcia lariciphila</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (European web-spinning larch sawfly). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId542069d3a67f88df6" w:history="1">
+      <w:hyperlink r:id="rId605669f004f4ebbff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.12103</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3532,51 +3532,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cephalcia lariciphila</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId816669d3a67f88eaf" w:history="1">
+      <w:hyperlink r:id="rId346669f004f4ebcb9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3607,63 +3607,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1997) Quarantine Pests for Europe (2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="85444902" name="name373469d3a67f88faa" descr="eu_funding_250.png"/>
+            <wp:docPr id="62534241" name="name108469f004f4ebdaa" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId480269d3a67f88fa8" cstate="print"/>
+                    <a:blip r:embed="rId667869f004f4ebda9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3761,137 +3761,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="16622196">
+  <w:abstractNum w:abstractNumId="77700291">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="75101069">
+    <w:lvl w:ilvl="0" w:tplc="28370994">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="75101069" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="28370994" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="75101069" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="28370994" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="75101069" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="28370994" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="75101069" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="28370994" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="75101069" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="28370994" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="75101069" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="28370994" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="75101069" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="28370994" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="75101069" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="28370994" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16622195">
+  <w:abstractNum w:abstractNumId="77700290">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="36868733">
+    <w:lvl w:ilvl="0" w:tplc="32014309">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4643,55 +4643,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="16622195">
-    <w:abstractNumId w:val="16622195"/>
+  <w:num w:numId="77700290">
+    <w:abstractNumId w:val="77700290"/>
   </w:num>
-  <w:num w:numId="16622196">
-    <w:abstractNumId w:val="16622196"/>
+  <w:num w:numId="77700291">
+    <w:abstractNumId w:val="77700291"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16241,51 +16241,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId825224995" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId440995883" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId705269d3a67f867cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CEPCAL/" TargetMode="External"/><Relationship Id="rId140469d3a67f8681d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CEPCAL/categorization" TargetMode="External"/><Relationship Id="rId216669d3a67f886d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5106" TargetMode="External"/><Relationship Id="rId542069d3a67f88df6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.12103" TargetMode="External"/><Relationship Id="rId816669d3a67f88eaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId601869d3a67f87a67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId601869d3a67f87a67.jpg"/><Relationship Id="rId480269d3a67f88fa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId480269d3a67f88fa8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId340538336" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId641092700" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId919369f004f4e92fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CEPCAL/" TargetMode="External"/><Relationship Id="rId434469f004f4e9349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CEPCAL/categorization" TargetMode="External"/><Relationship Id="rId212369f004f4eb464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5106" TargetMode="External"/><Relationship Id="rId605669f004f4ebbff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.12103" TargetMode="External"/><Relationship Id="rId346669f004f4ebcb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId798169f004f4ea70a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId798169f004f4ea70a.jpg"/><Relationship Id="rId667869f004f4ebda9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId667869f004f4ebda9.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>