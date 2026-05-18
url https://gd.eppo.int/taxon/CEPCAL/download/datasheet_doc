--- v9 (2026-04-28)
+++ v10 (2026-05-18)
@@ -314,88 +314,88 @@
               <w:t xml:space="preserve"> (Wachtl)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> European larch web-spinner, European web-spinning larch sawfly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId919369f004f4e92fd" w:history="1">
+            <w:hyperlink r:id="rId90946a0af1a579de7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434469f004f4e9349" w:history="1">
+            <w:hyperlink r:id="rId30886a0af1a579e2c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -809,63 +809,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. lariciphila</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is known from Japan, Eastern and Western Siberia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="57885640" name="name610669f004f4ea70f" descr="CEPCAL_distribution_map.jpg"/>
+            <wp:docPr id="76760912" name="name92936a0af1a57ad15" descr="CEPCAL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CEPCAL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId798169f004f4ea70a" cstate="print"/>
+                    <a:blip r:embed="rId88686a0af1a57ad13" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2324,51 +2324,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), e05106. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId212369f004f4eb464" w:history="1">
+      <w:hyperlink r:id="rId86556a0af1a57b91d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5106</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3422,51 +3422,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cephalcia lariciphila</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (European web-spinning larch sawfly). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId605669f004f4ebbff" w:history="1">
+      <w:hyperlink r:id="rId98346a0af1a57bff5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.12103</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3532,51 +3532,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cephalcia lariciphila</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId346669f004f4ebcb9" w:history="1">
+      <w:hyperlink r:id="rId30046a0af1a57c0be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3607,63 +3607,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1997) Quarantine Pests for Europe (2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="62534241" name="name108469f004f4ebdaa" descr="eu_funding_250.png"/>
+            <wp:docPr id="27840694" name="name87556a0af1a57c1a8" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId667869f004f4ebda9" cstate="print"/>
+                    <a:blip r:embed="rId93456a0af1a57c1a6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3761,137 +3761,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="77700291">
+  <w:abstractNum w:abstractNumId="18767136">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="28370994">
+    <w:lvl w:ilvl="0" w:tplc="72164953">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="28370994" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="72164953" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="28370994" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="72164953" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="28370994" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="72164953" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="28370994" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="72164953" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="28370994" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="72164953" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="28370994" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="72164953" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="28370994" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="72164953" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="28370994" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="72164953" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="77700290">
+  <w:abstractNum w:abstractNumId="18767135">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="32014309">
+    <w:lvl w:ilvl="0" w:tplc="56748340">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4643,55 +4643,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="77700290">
-    <w:abstractNumId w:val="77700290"/>
+  <w:num w:numId="18767135">
+    <w:abstractNumId w:val="18767135"/>
   </w:num>
-  <w:num w:numId="77700291">
-    <w:abstractNumId w:val="77700291"/>
+  <w:num w:numId="18767136">
+    <w:abstractNumId w:val="18767136"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16241,51 +16241,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId340538336" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId641092700" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId919369f004f4e92fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CEPCAL/" TargetMode="External"/><Relationship Id="rId434469f004f4e9349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CEPCAL/categorization" TargetMode="External"/><Relationship Id="rId212369f004f4eb464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5106" TargetMode="External"/><Relationship Id="rId605669f004f4ebbff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.12103" TargetMode="External"/><Relationship Id="rId346669f004f4ebcb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId798169f004f4ea70a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId798169f004f4ea70a.jpg"/><Relationship Id="rId667869f004f4ebda9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId667869f004f4ebda9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId530849962" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId114123893" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId90946a0af1a579de7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CEPCAL/" TargetMode="External"/><Relationship Id="rId30886a0af1a579e2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CEPCAL/categorization" TargetMode="External"/><Relationship Id="rId86556a0af1a57b91d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5106" TargetMode="External"/><Relationship Id="rId98346a0af1a57bff5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.12103" TargetMode="External"/><Relationship Id="rId30046a0af1a57c0be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId88686a0af1a57ad13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88686a0af1a57ad13.jpg"/><Relationship Id="rId93456a0af1a57c1a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93456a0af1a57c1a6.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>