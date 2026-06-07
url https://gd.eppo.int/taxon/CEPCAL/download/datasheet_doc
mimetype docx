--- v10 (2026-05-18)
+++ v11 (2026-06-07)
@@ -314,88 +314,88 @@
               <w:t xml:space="preserve"> (Wachtl)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> European larch web-spinner, European web-spinning larch sawfly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90946a0af1a579de7" w:history="1">
+            <w:hyperlink r:id="rId65726a25d6fdadf36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30886a0af1a579e2c" w:history="1">
+            <w:hyperlink r:id="rId85506a25d6fdadf7c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -809,63 +809,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. lariciphila</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is known from Japan, Eastern and Western Siberia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="76760912" name="name92936a0af1a57ad15" descr="CEPCAL_distribution_map.jpg"/>
+            <wp:docPr id="29768944" name="name56056a25d6fdaef5b" descr="CEPCAL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CEPCAL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId88686a0af1a57ad13" cstate="print"/>
+                    <a:blip r:embed="rId99796a25d6fdaef57" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2324,51 +2324,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), e05106. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86556a0af1a57b91d" w:history="1">
+      <w:hyperlink r:id="rId49676a25d6fdafb72" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5106</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3422,51 +3422,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cephalcia lariciphila</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (European web-spinning larch sawfly). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98346a0af1a57bff5" w:history="1">
+      <w:hyperlink r:id="rId97886a25d6fdb0291" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.12103</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3532,51 +3532,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cephalcia lariciphila</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30046a0af1a57c0be" w:history="1">
+      <w:hyperlink r:id="rId74926a25d6fdb034b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3607,63 +3607,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1997) Quarantine Pests for Europe (2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="27840694" name="name87556a0af1a57c1a8" descr="eu_funding_250.png"/>
+            <wp:docPr id="18043394" name="name63736a25d6fdb0662" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId93456a0af1a57c1a6" cstate="print"/>
+                    <a:blip r:embed="rId83946a25d6fdb065f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3761,137 +3761,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="18767136">
+  <w:abstractNum w:abstractNumId="23512716">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72164953">
+    <w:lvl w:ilvl="0" w:tplc="36054895">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="72164953" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="36054895" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="72164953" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="36054895" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="72164953" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="36054895" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="72164953" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="36054895" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="72164953" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="36054895" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="72164953" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="36054895" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="72164953" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="36054895" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="72164953" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="36054895" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18767135">
+  <w:abstractNum w:abstractNumId="23512715">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="56748340">
+    <w:lvl w:ilvl="0" w:tplc="45500143">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4643,55 +4643,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="18767135">
-    <w:abstractNumId w:val="18767135"/>
+  <w:num w:numId="23512715">
+    <w:abstractNumId w:val="23512715"/>
   </w:num>
-  <w:num w:numId="18767136">
-    <w:abstractNumId w:val="18767136"/>
+  <w:num w:numId="23512716">
+    <w:abstractNumId w:val="23512716"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16241,51 +16241,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId530849962" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId114123893" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId90946a0af1a579de7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CEPCAL/" TargetMode="External"/><Relationship Id="rId30886a0af1a579e2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CEPCAL/categorization" TargetMode="External"/><Relationship Id="rId86556a0af1a57b91d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5106" TargetMode="External"/><Relationship Id="rId98346a0af1a57bff5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.12103" TargetMode="External"/><Relationship Id="rId30046a0af1a57c0be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId88686a0af1a57ad13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88686a0af1a57ad13.jpg"/><Relationship Id="rId93456a0af1a57c1a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93456a0af1a57c1a6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId117912030" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId537255606" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId65726a25d6fdadf36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CEPCAL/" TargetMode="External"/><Relationship Id="rId85506a25d6fdadf7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CEPCAL/categorization" TargetMode="External"/><Relationship Id="rId49676a25d6fdafb72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5106" TargetMode="External"/><Relationship Id="rId97886a25d6fdb0291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.12103" TargetMode="External"/><Relationship Id="rId74926a25d6fdb034b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId99796a25d6fdaef57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99796a25d6fdaef57.jpg"/><Relationship Id="rId83946a25d6fdb065f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83946a25d6fdb065f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>