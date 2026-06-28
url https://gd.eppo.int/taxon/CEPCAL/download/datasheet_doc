--- v11 (2026-06-07)
+++ v12 (2026-06-28)
@@ -314,88 +314,88 @@
               <w:t xml:space="preserve"> (Wachtl)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> European larch web-spinner, European web-spinning larch sawfly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65726a25d6fdadf36" w:history="1">
+            <w:hyperlink r:id="rId39446a40c586e2ed7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85506a25d6fdadf7c" w:history="1">
+            <w:hyperlink r:id="rId67186a40c586e2f1b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -809,63 +809,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. lariciphila</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is known from Japan, Eastern and Western Siberia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="29768944" name="name56056a25d6fdaef5b" descr="CEPCAL_distribution_map.jpg"/>
+            <wp:docPr id="42488923" name="name89256a40c586e38e3" descr="CEPCAL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CEPCAL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId99796a25d6fdaef57" cstate="print"/>
+                    <a:blip r:embed="rId11376a40c586e38e1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2324,51 +2324,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), e05106. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49676a25d6fdafb72" w:history="1">
+      <w:hyperlink r:id="rId28746a40c586e445e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5106</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3422,51 +3422,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cephalcia lariciphila</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (European web-spinning larch sawfly). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97886a25d6fdb0291" w:history="1">
+      <w:hyperlink r:id="rId49386a40c586e4b5b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.12103</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3532,51 +3532,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cephalcia lariciphila</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74926a25d6fdb034b" w:history="1">
+      <w:hyperlink r:id="rId56426a40c586e4c17" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3607,63 +3607,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1997) Quarantine Pests for Europe (2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="18043394" name="name63736a25d6fdb0662" descr="eu_funding_250.png"/>
+            <wp:docPr id="29227619" name="name70786a40c586e4cef" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId83946a25d6fdb065f" cstate="print"/>
+                    <a:blip r:embed="rId40016a40c586e4ced" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3761,137 +3761,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="23512716">
+  <w:abstractNum w:abstractNumId="14326215">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="36054895">
+    <w:lvl w:ilvl="0" w:tplc="59013531">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="36054895" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="59013531" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="36054895" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="59013531" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="36054895" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="59013531" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="36054895" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="59013531" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="36054895" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="59013531" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="36054895" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="59013531" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="36054895" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="59013531" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="36054895" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="59013531" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23512715">
+  <w:abstractNum w:abstractNumId="14326214">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="45500143">
+    <w:lvl w:ilvl="0" w:tplc="90687796">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4643,55 +4643,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="23512715">
-    <w:abstractNumId w:val="23512715"/>
+  <w:num w:numId="14326214">
+    <w:abstractNumId w:val="14326214"/>
   </w:num>
-  <w:num w:numId="23512716">
-    <w:abstractNumId w:val="23512716"/>
+  <w:num w:numId="14326215">
+    <w:abstractNumId w:val="14326215"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16241,51 +16241,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId117912030" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId537255606" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId65726a25d6fdadf36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CEPCAL/" TargetMode="External"/><Relationship Id="rId85506a25d6fdadf7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CEPCAL/categorization" TargetMode="External"/><Relationship Id="rId49676a25d6fdafb72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5106" TargetMode="External"/><Relationship Id="rId97886a25d6fdb0291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.12103" TargetMode="External"/><Relationship Id="rId74926a25d6fdb034b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId99796a25d6fdaef57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99796a25d6fdaef57.jpg"/><Relationship Id="rId83946a25d6fdb065f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83946a25d6fdb065f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId860138527" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId696458047" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId39446a40c586e2ed7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CEPCAL/" TargetMode="External"/><Relationship Id="rId67186a40c586e2f1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CEPCAL/categorization" TargetMode="External"/><Relationship Id="rId28746a40c586e445e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5106" TargetMode="External"/><Relationship Id="rId49386a40c586e4b5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.12103" TargetMode="External"/><Relationship Id="rId56426a40c586e4c17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId11376a40c586e38e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11376a40c586e38e1.jpg"/><Relationship Id="rId40016a40c586e4ced" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40016a40c586e4ced.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>