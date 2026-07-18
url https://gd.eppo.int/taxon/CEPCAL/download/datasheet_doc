--- v12 (2026-06-28)
+++ v13 (2026-07-18)
@@ -314,88 +314,88 @@
               <w:t xml:space="preserve"> (Wachtl)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> European larch web-spinner, European web-spinning larch sawfly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39446a40c586e2ed7" w:history="1">
+            <w:hyperlink r:id="rId93076a5b387213b39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67186a40c586e2f1b" w:history="1">
+            <w:hyperlink r:id="rId19436a5b387213b7c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -809,63 +809,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. lariciphila</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is known from Japan, Eastern and Western Siberia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="42488923" name="name89256a40c586e38e3" descr="CEPCAL_distribution_map.jpg"/>
+            <wp:docPr id="6647098" name="name13416a5b387214a66" descr="CEPCAL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CEPCAL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11376a40c586e38e1" cstate="print"/>
+                    <a:blip r:embed="rId85726a5b387214a64" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2324,51 +2324,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), e05106. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28746a40c586e445e" w:history="1">
+      <w:hyperlink r:id="rId51816a5b38721562f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5106</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3422,51 +3422,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cephalcia lariciphila</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (European web-spinning larch sawfly). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49386a40c586e4b5b" w:history="1">
+      <w:hyperlink r:id="rId57076a5b387215d0d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.12103</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3532,51 +3532,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cephalcia lariciphila</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56426a40c586e4c17" w:history="1">
+      <w:hyperlink r:id="rId85666a5b387215dc3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3607,63 +3607,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1997) Quarantine Pests for Europe (2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="29227619" name="name70786a40c586e4cef" descr="eu_funding_250.png"/>
+            <wp:docPr id="27249955" name="name37716a5b387216160" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId40016a40c586e4ced" cstate="print"/>
+                    <a:blip r:embed="rId46246a5b38721615f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3761,137 +3761,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="14326215">
+  <w:abstractNum w:abstractNumId="39005638">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="59013531">
+    <w:lvl w:ilvl="0" w:tplc="13747547">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="59013531" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="13747547" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="59013531" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="13747547" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="59013531" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="13747547" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="59013531" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="13747547" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="59013531" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="13747547" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="59013531" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="13747547" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="59013531" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="13747547" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="59013531" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="13747547" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14326214">
+  <w:abstractNum w:abstractNumId="39005637">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="90687796">
+    <w:lvl w:ilvl="0" w:tplc="19031657">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4643,55 +4643,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="14326214">
-    <w:abstractNumId w:val="14326214"/>
+  <w:num w:numId="39005637">
+    <w:abstractNumId w:val="39005637"/>
   </w:num>
-  <w:num w:numId="14326215">
-    <w:abstractNumId w:val="14326215"/>
+  <w:num w:numId="39005638">
+    <w:abstractNumId w:val="39005638"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16241,51 +16241,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId860138527" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId696458047" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId39446a40c586e2ed7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CEPCAL/" TargetMode="External"/><Relationship Id="rId67186a40c586e2f1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CEPCAL/categorization" TargetMode="External"/><Relationship Id="rId28746a40c586e445e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5106" TargetMode="External"/><Relationship Id="rId49386a40c586e4b5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.12103" TargetMode="External"/><Relationship Id="rId56426a40c586e4c17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId11376a40c586e38e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11376a40c586e38e1.jpg"/><Relationship Id="rId40016a40c586e4ced" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40016a40c586e4ced.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId664714501" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId782410561" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId93076a5b387213b39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CEPCAL/" TargetMode="External"/><Relationship Id="rId19436a5b387213b7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CEPCAL/categorization" TargetMode="External"/><Relationship Id="rId51816a5b38721562f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5106" TargetMode="External"/><Relationship Id="rId57076a5b387215d0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.12103" TargetMode="External"/><Relationship Id="rId85666a5b387215dc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId85726a5b387214a64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85726a5b387214a64.jpg"/><Relationship Id="rId46246a5b38721615f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46246a5b38721615f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>