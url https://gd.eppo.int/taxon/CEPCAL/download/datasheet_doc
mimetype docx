--- v13 (2026-07-18)
+++ v14 (2026-08-07)
@@ -314,88 +314,88 @@
               <w:t xml:space="preserve"> (Wachtl)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> European larch web-spinner, European web-spinning larch sawfly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93076a5b387213b39" w:history="1">
+            <w:hyperlink r:id="rId76116a75fd13da562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19436a5b387213b7c" w:history="1">
+            <w:hyperlink r:id="rId66006a75fd13da5a5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -809,63 +809,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. lariciphila</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is known from Japan, Eastern and Western Siberia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="6647098" name="name13416a5b387214a66" descr="CEPCAL_distribution_map.jpg"/>
+            <wp:docPr id="93556447" name="name95396a75fd13db577" descr="CEPCAL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CEPCAL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId85726a5b387214a64" cstate="print"/>
+                    <a:blip r:embed="rId20756a75fd13db575" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2324,51 +2324,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), e05106. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51816a5b38721562f" w:history="1">
+      <w:hyperlink r:id="rId60826a75fd13dc16d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5106</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3422,51 +3422,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cephalcia lariciphila</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (European web-spinning larch sawfly). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57076a5b387215d0d" w:history="1">
+      <w:hyperlink r:id="rId74376a75fd13dc862" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.12103</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3532,51 +3532,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cephalcia lariciphila</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85666a5b387215dc3" w:history="1">
+      <w:hyperlink r:id="rId33596a75fd13dc91b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3607,63 +3607,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1997) Quarantine Pests for Europe (2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="27249955" name="name37716a5b387216160" descr="eu_funding_250.png"/>
+            <wp:docPr id="88857990" name="name18936a75fd13dcc7b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId46246a5b38721615f" cstate="print"/>
+                    <a:blip r:embed="rId40786a75fd13dcc79" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3761,137 +3761,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="39005638">
+  <w:abstractNum w:abstractNumId="11213780">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="13747547">
+    <w:lvl w:ilvl="0" w:tplc="50350048">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="13747547" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="50350048" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="13747547" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="50350048" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="13747547" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="50350048" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="13747547" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="50350048" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="13747547" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="50350048" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="13747547" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="50350048" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="13747547" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="50350048" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="13747547" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="50350048" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39005637">
+  <w:abstractNum w:abstractNumId="11213779">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="19031657">
+    <w:lvl w:ilvl="0" w:tplc="30744841">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4643,55 +4643,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="39005637">
-    <w:abstractNumId w:val="39005637"/>
+  <w:num w:numId="11213779">
+    <w:abstractNumId w:val="11213779"/>
   </w:num>
-  <w:num w:numId="39005638">
-    <w:abstractNumId w:val="39005638"/>
+  <w:num w:numId="11213780">
+    <w:abstractNumId w:val="11213780"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16241,51 +16241,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId664714501" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId782410561" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId93076a5b387213b39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CEPCAL/" TargetMode="External"/><Relationship Id="rId19436a5b387213b7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CEPCAL/categorization" TargetMode="External"/><Relationship Id="rId51816a5b38721562f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5106" TargetMode="External"/><Relationship Id="rId57076a5b387215d0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.12103" TargetMode="External"/><Relationship Id="rId85666a5b387215dc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId85726a5b387214a64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85726a5b387214a64.jpg"/><Relationship Id="rId46246a5b38721615f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46246a5b38721615f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId471089899" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId418354237" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId76116a75fd13da562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CEPCAL/" TargetMode="External"/><Relationship Id="rId66006a75fd13da5a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CEPCAL/categorization" TargetMode="External"/><Relationship Id="rId60826a75fd13dc16d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5106" TargetMode="External"/><Relationship Id="rId74376a75fd13dc862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.12103" TargetMode="External"/><Relationship Id="rId33596a75fd13dc91b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId20756a75fd13db575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20756a75fd13db575.jpg"/><Relationship Id="rId40786a75fd13dcc79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40786a75fd13dcc79.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>