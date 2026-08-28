--- v14 (2026-08-07)
+++ v15 (2026-08-28)
@@ -314,88 +314,88 @@
               <w:t xml:space="preserve"> (Wachtl)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> European larch web-spinner, European web-spinning larch sawfly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76116a75fd13da562" w:history="1">
+            <w:hyperlink r:id="rId73476a914b1d6c1e8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66006a75fd13da5a5" w:history="1">
+            <w:hyperlink r:id="rId66306a914b1d6c22b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -809,63 +809,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. lariciphila</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is known from Japan, Eastern and Western Siberia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="93556447" name="name95396a75fd13db577" descr="CEPCAL_distribution_map.jpg"/>
+            <wp:docPr id="73966368" name="name76176a914b1d6d44b" descr="CEPCAL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CEPCAL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20756a75fd13db575" cstate="print"/>
+                    <a:blip r:embed="rId64156a914b1d6d448" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2324,51 +2324,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), e05106. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60826a75fd13dc16d" w:history="1">
+      <w:hyperlink r:id="rId46726a914b1d6e048" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2017.5106</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3422,51 +3422,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cephalcia lariciphila</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (European web-spinning larch sawfly). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74376a75fd13dc862" w:history="1">
+      <w:hyperlink r:id="rId17936a914b1d6e768" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.12103</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3532,51 +3532,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cephalcia lariciphila</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33596a75fd13dc91b" w:history="1">
+      <w:hyperlink r:id="rId51976a914b1d6e835" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3607,63 +3607,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1997) Quarantine Pests for Europe (2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="88857990" name="name18936a75fd13dcc7b" descr="eu_funding_250.png"/>
+            <wp:docPr id="75100509" name="name11086a914b1d6ecfc" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId40786a75fd13dcc79" cstate="print"/>
+                    <a:blip r:embed="rId93106a914b1d6ecfb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3761,137 +3761,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="11213780">
+  <w:abstractNum w:abstractNumId="51427552">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50350048">
+    <w:lvl w:ilvl="0" w:tplc="16731353">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="50350048" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="16731353" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="50350048" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="16731353" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="50350048" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="16731353" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="50350048" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="16731353" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="50350048" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="16731353" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="50350048" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="16731353" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="50350048" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="16731353" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="50350048" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="16731353" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11213779">
+  <w:abstractNum w:abstractNumId="51427551">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="30744841">
+    <w:lvl w:ilvl="0" w:tplc="56120396">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4643,55 +4643,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="11213779">
-    <w:abstractNumId w:val="11213779"/>
+  <w:num w:numId="51427551">
+    <w:abstractNumId w:val="51427551"/>
   </w:num>
-  <w:num w:numId="11213780">
-    <w:abstractNumId w:val="11213780"/>
+  <w:num w:numId="51427552">
+    <w:abstractNumId w:val="51427552"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16241,51 +16241,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId471089899" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId418354237" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId76116a75fd13da562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CEPCAL/" TargetMode="External"/><Relationship Id="rId66006a75fd13da5a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CEPCAL/categorization" TargetMode="External"/><Relationship Id="rId60826a75fd13dc16d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5106" TargetMode="External"/><Relationship Id="rId74376a75fd13dc862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.12103" TargetMode="External"/><Relationship Id="rId33596a75fd13dc91b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId20756a75fd13db575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20756a75fd13db575.jpg"/><Relationship Id="rId40786a75fd13dcc79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40786a75fd13dcc79.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId531324902" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId986360210" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId73476a914b1d6c1e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CEPCAL/" TargetMode="External"/><Relationship Id="rId66306a914b1d6c22b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CEPCAL/categorization" TargetMode="External"/><Relationship Id="rId46726a914b1d6e048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2017.5106" TargetMode="External"/><Relationship Id="rId17936a914b1d6e768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.12103" TargetMode="External"/><Relationship Id="rId51976a914b1d6e835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId64156a914b1d6d448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64156a914b1d6d448.jpg"/><Relationship Id="rId93106a914b1d6ecfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93106a914b1d6ecfb.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>