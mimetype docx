--- v5 (2026-03-18)
+++ v6 (2026-04-16)
@@ -424,88 +424,88 @@
               <w:t xml:space="preserve"> Nakai</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Asian bittersweet, Asiatic bittersweet, Chinese bittersweet, oriental bittersweet (US), round-leaved bittersweet, staff vine</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574369ba0dbee9280" w:history="1">
+            <w:hyperlink r:id="rId757969e0dc0e798c3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297869ba0dbee92c3" w:history="1">
+            <w:hyperlink r:id="rId763469e0dc0e7990a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -519,86 +519,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CELOR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="85719960" name="name897769ba0dbee9a13" descr="12016.jpg"/>
+                  <wp:docPr id="16862611" name="name374269e0dc0e79ef9" descr="12016.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12016.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId607369ba0dbee9a11" cstate="print"/>
+                          <a:blip r:embed="rId171369e0dc0e79ef7" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId245969ba0dbee9b55" w:history="1">
+            <w:hyperlink r:id="rId861269e0dc0e7a075" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -691,51 +691,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">as present in 25 eastern states. However, 31 states document </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> as present in at least one county according to EDDMapS (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId548169ba0dbee9cd0" w:history="1">
+      <w:hyperlink r:id="rId492169e0dc0e7a583" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eddmaps.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). The current distribution of the species in the United States extends from Maine south to Georgia and west to Iowa (IPSAWG, 2019). Patterson (1973) stated that </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -885,63 +885,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2020) record the species in 13 European countries (adding Latvia, Lithuania, Norway, European Russia, and Ukraine to the previous list) (see EPPO, 2021a).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="55414834" name="name325169ba0dbeea8ea" descr="CELOR_distribution_map.jpg"/>
+            <wp:docPr id="75546526" name="name687969e0dc0e7b830" descr="CELOR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CELOR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId920869ba0dbeea8e7" cstate="print"/>
+                    <a:blip r:embed="rId639869e0dc0e7b82e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4566,51 +4566,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In New Zealand </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been regulated as a quarantine pest since 2001. It is included in the Official New Zealand Pest Register (Pest Register for Importing Commodities to New Zealand, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId404569ba0dbeec5d4" w:history="1">
+      <w:hyperlink r:id="rId887269e0dc0e7d718" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pierpestre gister.mpi.govt.nz/Pests Register/ImportCommodity/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5031,51 +5031,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bugwood (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId967569ba0dbeec8dc" w:history="1">
+      <w:hyperlink r:id="rId746869e0dc0e7da17" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://wiki.bugwood.org/Celastrus_orbiculatus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 25 January 2021)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5090,81 +5090,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Invasive Species Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId504469ba0dbeec93d" w:history="1">
+      <w:hyperlink r:id="rId822469e0dc0e7da74" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datas heet/12009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Costley JL (2006) Introduced species summary project. Oriental bittersweet (Celastrus orbiculatus). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId379569ba0dbeec971" w:history="1">
+      <w:hyperlink r:id="rId172669e0dc0e7daa8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.columbia.edu/itc/cerc/danof f-burg/invasionbio/invsppsumm/Celastrusorbiculatus.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 25 January 2021)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5237,51 +5237,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dreyer G (1994). Element stewardship abstract: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, [Online]. In: Invasive on the web: The Nature Conservancy wildland invasive species program. The Nature Conservancy (Producer). Available: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId485169ba0dbeeca32" w:history="1">
+      <w:hyperlink r:id="rId294369e0dc0e7db71" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://tncweeds.ucdavis.edu/esadocs/documents/celaorb.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 25 January 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5441,131 +5441,131 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 225-264.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Eppel-Hotz A (2012) Grüner Schmuck im Straßenraum –Bewährte Pflanzen für Lärmschutzsysteme. Hrsg. Bayerische Landesanstalt für Weinbau und Gartenbau, Abteilung Landespflege. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId448369ba0dbeecb80" w:history="1">
+      <w:hyperlink r:id="rId101069e0dc0e7dcbe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.lwg.bayern.de/mam/cms06/landespflege/dateien/gruener_schmuck.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021a) EPPO Global Database. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId953069ba0dbeecbb4" w:history="1">
+      <w:hyperlink r:id="rId650869e0dc0e7dcf1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Technical Document No. 1084. Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId786369ba0dbeecc06" w:history="1">
+      <w:hyperlink r:id="rId958069e0dc0e7dd41" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CELOR/ documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5640,51 +5640,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fryer JL (2011) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. In: Fire Effects Information System, [Online]. U.S. Department of Agriculture, Forest Service, Rocky Mountain Research Station, Fire Sciences Laboratory (Producer). Available: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId772369ba0dbeeccc9" w:history="1">
+      <w:hyperlink r:id="rId249569e0dc0e7de4e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.fed.us/database/feis/plants/vine/celorb/all.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 17 November 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5900,51 +5900,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 215–302.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Horse DVM (2020) Orental bittersweet. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId861369ba0dbeece74" w:history="1">
+      <w:hyperlink r:id="rId316069e0dc0e7ea7b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.horsedvm.com/poisonous/bittersweet/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6039,51 +6039,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPSAWG (2019) Oriental bittersweet </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Invasive plant species fact sheet. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId467569ba0dbeecf56" w:history="1">
+      <w:hyperlink r:id="rId866369e0dc0e7ecc8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.in.gov/dnr/files/OrientalBittersweet.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 24 February 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6773,51 +6773,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mehrhoff LJ, Silander JA Jr, Leicht SA, Mosher ES &amp; Tabak NM (2003) IPANE: Invasive Plant Atlas of New England, [Online].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Storrs, CT: University of Connecticut, Department of Ecology and Evolutionary Biology (Producer). Available: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId187269ba0dbeed421" w:history="1">
+      <w:hyperlink r:id="rId930269e0dc0e7f979" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://nbii-nin.ciesin.columbia.edu/ipane/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7122,51 +7122,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">69–76.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">POWO (2020) Plants of the World Online. Facilitated by the Royal Botanic Gardens, Kew. Published on the Internet; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId392769ba0dbeed6f9" w:history="1">
+      <w:hyperlink r:id="rId498669e0dc0e7fcb7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.plantsoftheworldonline.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 25 10 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7346,51 +7346,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ritterskamp M (2018) Invasive species of the month Oriental bittersweet (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId320269ba0dbeed86d" w:history="1">
+      <w:hyperlink r:id="rId214869e0dc0e7fe39" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://daviesscoswcd.org/images/pdf/December-2018-Oriental-Bittersweet.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7581,101 +7581,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Thunb. Oriental bittersweet. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId170069ba0dbeed9f0" w:history="1">
+      <w:hyperlink r:id="rId825669e0dc0e800aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.sc.egov.usda.gov/core/profile?symbol=CEOR7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Verloove F (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Manual of the Alien Plants of Belgium. Botanic Garden of Meise, Belgium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId568169ba0dbeeda43" w:history="1">
+      <w:hyperlink r:id="rId780369e0dc0e80106" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.alienplantsbelgium.be</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8267,51 +8267,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId954269ba0dbeede4d" w:history="1">
+      <w:hyperlink r:id="rId888969e0dc0e805a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8380,51 +8380,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 379-386 . </w:t>
       </w:r>
-      <w:hyperlink r:id="rId591069ba0dbeedf02" w:history="1">
+      <w:hyperlink r:id="rId307069e0dc0e806ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12833</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -8511,137 +8511,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="24874764">
+  <w:abstractNum w:abstractNumId="39236248">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="60517682">
+    <w:lvl w:ilvl="0" w:tplc="10028205">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="60517682" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="10028205" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="60517682" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="10028205" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="60517682" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="10028205" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="60517682" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="10028205" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="60517682" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="10028205" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="60517682" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="10028205" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="60517682" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="10028205" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="60517682" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="10028205" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24874763">
+  <w:abstractNum w:abstractNumId="39236247">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92774842">
+    <w:lvl w:ilvl="0" w:tplc="30060804">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9393,55 +9393,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="24874763">
-    <w:abstractNumId w:val="24874763"/>
+  <w:num w:numId="39236247">
+    <w:abstractNumId w:val="39236247"/>
   </w:num>
-  <w:num w:numId="24874764">
-    <w:abstractNumId w:val="24874764"/>
+  <w:num w:numId="39236248">
+    <w:abstractNumId w:val="39236248"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20991,51 +20991,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId106430522" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId423116007" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId574369ba0dbee9280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CELOR/" TargetMode="External"/><Relationship Id="rId297869ba0dbee92c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CELOR/categorization" TargetMode="External"/><Relationship Id="rId245969ba0dbee9b55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CELOR/photos" TargetMode="External"/><Relationship Id="rId548169ba0dbee9cd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eddmaps.org/" TargetMode="External"/><Relationship Id="rId404569ba0dbeec5d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pierpestre%20gister.mpi.govt.nz/Pests%20Register/ImportCommodity/" TargetMode="External"/><Relationship Id="rId967569ba0dbeec8dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wiki.bugwood.org/Celastrus_orbiculatus" TargetMode="External"/><Relationship Id="rId504469ba0dbeec93d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datas%20heet/12009" TargetMode="External"/><Relationship Id="rId379569ba0dbeec971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.columbia.edu/itc/cerc/danof%20f-burg/invasionbio/invsppsumm/Celastrusorbiculatus.htm" TargetMode="External"/><Relationship Id="rId485169ba0dbeeca32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tncweeds.ucdavis.edu/esadocs/documents/celaorb.html" TargetMode="External"/><Relationship Id="rId448369ba0dbeecb80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lwg.bayern.de/mam/cms06/landespflege/dateien/gruener_schmuck.pdf" TargetMode="External"/><Relationship Id="rId953069ba0dbeecbb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId786369ba0dbeecc06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CELOR/documents" TargetMode="External"/><Relationship Id="rId772369ba0dbeeccc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.fed.us/database/feis/plants/vine/celorb/all.html" TargetMode="External"/><Relationship Id="rId861369ba0dbeece74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.horsedvm.com/poisonous/bittersweet/" TargetMode="External"/><Relationship Id="rId467569ba0dbeecf56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.in.gov/dnr/files/OrientalBittersweet.pdf" TargetMode="External"/><Relationship Id="rId187269ba0dbeed421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nbii-nin.ciesin.columbia.edu/ipane/" TargetMode="External"/><Relationship Id="rId392769ba0dbeed6f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantsoftheworldonline.org/" TargetMode="External"/><Relationship Id="rId320269ba0dbeed86d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://daviesscoswcd.org/images/pdf/December-2018-Oriental-Bittersweet.pdf" TargetMode="External"/><Relationship Id="rId170069ba0dbeed9f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.sc.egov.usda.gov/core/profile?symbol=CEOR7" TargetMode="External"/><Relationship Id="rId568169ba0dbeeda43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alienplantsbelgium.be" TargetMode="External"/><Relationship Id="rId954269ba0dbeede4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId591069ba0dbeedf02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12811" TargetMode="External"/><Relationship Id="rId607369ba0dbee9a11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId607369ba0dbee9a11.jpg"/><Relationship Id="rId920869ba0dbeea8e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId920869ba0dbeea8e7.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId345263141" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId752575816" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId757969e0dc0e798c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CELOR/" TargetMode="External"/><Relationship Id="rId763469e0dc0e7990a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CELOR/categorization" TargetMode="External"/><Relationship Id="rId861269e0dc0e7a075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CELOR/photos" TargetMode="External"/><Relationship Id="rId492169e0dc0e7a583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eddmaps.org/" TargetMode="External"/><Relationship Id="rId887269e0dc0e7d718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pierpestre%20gister.mpi.govt.nz/Pests%20Register/ImportCommodity/" TargetMode="External"/><Relationship Id="rId746869e0dc0e7da17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wiki.bugwood.org/Celastrus_orbiculatus" TargetMode="External"/><Relationship Id="rId822469e0dc0e7da74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datas%20heet/12009" TargetMode="External"/><Relationship Id="rId172669e0dc0e7daa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.columbia.edu/itc/cerc/danof%20f-burg/invasionbio/invsppsumm/Celastrusorbiculatus.htm" TargetMode="External"/><Relationship Id="rId294369e0dc0e7db71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tncweeds.ucdavis.edu/esadocs/documents/celaorb.html" TargetMode="External"/><Relationship Id="rId101069e0dc0e7dcbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lwg.bayern.de/mam/cms06/landespflege/dateien/gruener_schmuck.pdf" TargetMode="External"/><Relationship Id="rId650869e0dc0e7dcf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId958069e0dc0e7dd41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CELOR/documents" TargetMode="External"/><Relationship Id="rId249569e0dc0e7de4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.fed.us/database/feis/plants/vine/celorb/all.html" TargetMode="External"/><Relationship Id="rId316069e0dc0e7ea7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.horsedvm.com/poisonous/bittersweet/" TargetMode="External"/><Relationship Id="rId866369e0dc0e7ecc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.in.gov/dnr/files/OrientalBittersweet.pdf" TargetMode="External"/><Relationship Id="rId930269e0dc0e7f979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nbii-nin.ciesin.columbia.edu/ipane/" TargetMode="External"/><Relationship Id="rId498669e0dc0e7fcb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantsoftheworldonline.org/" TargetMode="External"/><Relationship Id="rId214869e0dc0e7fe39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://daviesscoswcd.org/images/pdf/December-2018-Oriental-Bittersweet.pdf" TargetMode="External"/><Relationship Id="rId825669e0dc0e800aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.sc.egov.usda.gov/core/profile?symbol=CEOR7" TargetMode="External"/><Relationship Id="rId780369e0dc0e80106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alienplantsbelgium.be" TargetMode="External"/><Relationship Id="rId888969e0dc0e805a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId307069e0dc0e806ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12811" TargetMode="External"/><Relationship Id="rId171369e0dc0e79ef7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId171369e0dc0e79ef7.jpg"/><Relationship Id="rId639869e0dc0e7b82e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId639869e0dc0e7b82e.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>