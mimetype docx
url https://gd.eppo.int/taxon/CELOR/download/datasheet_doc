--- v6 (2026-04-16)
+++ v7 (2026-05-07)
@@ -424,88 +424,88 @@
               <w:t xml:space="preserve"> Nakai</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Asian bittersweet, Asiatic bittersweet, Chinese bittersweet, oriental bittersweet (US), round-leaved bittersweet, staff vine</w:t>
             </w:r>
-            <w:hyperlink r:id="rId757969e0dc0e798c3" w:history="1">
+            <w:hyperlink r:id="rId294869fcb76e66a6b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId763469e0dc0e7990a" w:history="1">
+            <w:hyperlink r:id="rId920769fcb76e66ab0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -519,86 +519,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CELOR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="16862611" name="name374269e0dc0e79ef9" descr="12016.jpg"/>
+                  <wp:docPr id="53600078" name="name636769fcb76e68943" descr="12016.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12016.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId171369e0dc0e79ef7" cstate="print"/>
+                          <a:blip r:embed="rId386269fcb76e68940" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId861269e0dc0e7a075" w:history="1">
+            <w:hyperlink r:id="rId999169fcb76e68a2b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -691,51 +691,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">as present in 25 eastern states. However, 31 states document </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> as present in at least one county according to EDDMapS (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId492169e0dc0e7a583" w:history="1">
+      <w:hyperlink r:id="rId876269fcb76e68bb2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eddmaps.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). The current distribution of the species in the United States extends from Maine south to Georgia and west to Iowa (IPSAWG, 2019). Patterson (1973) stated that </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -885,63 +885,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2020) record the species in 13 European countries (adding Latvia, Lithuania, Norway, European Russia, and Ukraine to the previous list) (see EPPO, 2021a).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="75546526" name="name687969e0dc0e7b830" descr="CELOR_distribution_map.jpg"/>
+            <wp:docPr id="43774366" name="name468869fcb76e69456" descr="CELOR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CELOR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId639869e0dc0e7b82e" cstate="print"/>
+                    <a:blip r:embed="rId309669fcb76e69454" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4566,51 +4566,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In New Zealand </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been regulated as a quarantine pest since 2001. It is included in the Official New Zealand Pest Register (Pest Register for Importing Commodities to New Zealand, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId887269e0dc0e7d718" w:history="1">
+      <w:hyperlink r:id="rId853769fcb76e6ae21" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pierpestre gister.mpi.govt.nz/Pests Register/ImportCommodity/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5031,51 +5031,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bugwood (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId746869e0dc0e7da17" w:history="1">
+      <w:hyperlink r:id="rId910069fcb76e6b11e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://wiki.bugwood.org/Celastrus_orbiculatus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 25 January 2021)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5090,81 +5090,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Invasive Species Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId822469e0dc0e7da74" w:history="1">
+      <w:hyperlink r:id="rId125269fcb76e6b17d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datas heet/12009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Costley JL (2006) Introduced species summary project. Oriental bittersweet (Celastrus orbiculatus). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId172669e0dc0e7daa8" w:history="1">
+      <w:hyperlink r:id="rId960969fcb76e6b1b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.columbia.edu/itc/cerc/danof f-burg/invasionbio/invsppsumm/Celastrusorbiculatus.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 25 January 2021)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5237,51 +5237,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dreyer G (1994). Element stewardship abstract: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, [Online]. In: Invasive on the web: The Nature Conservancy wildland invasive species program. The Nature Conservancy (Producer). Available: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId294369e0dc0e7db71" w:history="1">
+      <w:hyperlink r:id="rId745669fcb76e6b26b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://tncweeds.ucdavis.edu/esadocs/documents/celaorb.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 25 January 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5441,131 +5441,131 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 225-264.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Eppel-Hotz A (2012) Grüner Schmuck im Straßenraum –Bewährte Pflanzen für Lärmschutzsysteme. Hrsg. Bayerische Landesanstalt für Weinbau und Gartenbau, Abteilung Landespflege. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId101069e0dc0e7dcbe" w:history="1">
+      <w:hyperlink r:id="rId161369fcb76e6b3b4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.lwg.bayern.de/mam/cms06/landespflege/dateien/gruener_schmuck.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021a) EPPO Global Database. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId650869e0dc0e7dcf1" w:history="1">
+      <w:hyperlink r:id="rId993569fcb76e6b3e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Technical Document No. 1084. Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId958069e0dc0e7dd41" w:history="1">
+      <w:hyperlink r:id="rId606869fcb76e6b436" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CELOR/ documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5640,51 +5640,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fryer JL (2011) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. In: Fire Effects Information System, [Online]. U.S. Department of Agriculture, Forest Service, Rocky Mountain Research Station, Fire Sciences Laboratory (Producer). Available: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId249569e0dc0e7de4e" w:history="1">
+      <w:hyperlink r:id="rId948169fcb76e6b4f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.fed.us/database/feis/plants/vine/celorb/all.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 17 November 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5900,51 +5900,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 215–302.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Horse DVM (2020) Orental bittersweet. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId316069e0dc0e7ea7b" w:history="1">
+      <w:hyperlink r:id="rId504269fcb76e6b6b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.horsedvm.com/poisonous/bittersweet/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6039,51 +6039,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPSAWG (2019) Oriental bittersweet </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Invasive plant species fact sheet. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId866369e0dc0e7ecc8" w:history="1">
+      <w:hyperlink r:id="rId352369fcb76e6b79d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.in.gov/dnr/files/OrientalBittersweet.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 24 February 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6773,51 +6773,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mehrhoff LJ, Silander JA Jr, Leicht SA, Mosher ES &amp; Tabak NM (2003) IPANE: Invasive Plant Atlas of New England, [Online].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Storrs, CT: University of Connecticut, Department of Ecology and Evolutionary Biology (Producer). Available: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId930269e0dc0e7f979" w:history="1">
+      <w:hyperlink r:id="rId786169fcb76e6bc43" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://nbii-nin.ciesin.columbia.edu/ipane/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7122,51 +7122,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">69–76.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">POWO (2020) Plants of the World Online. Facilitated by the Royal Botanic Gardens, Kew. Published on the Internet; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId498669e0dc0e7fcb7" w:history="1">
+      <w:hyperlink r:id="rId854669fcb76e6be83" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.plantsoftheworldonline.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 25 10 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7346,51 +7346,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ritterskamp M (2018) Invasive species of the month Oriental bittersweet (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId214869e0dc0e7fe39" w:history="1">
+      <w:hyperlink r:id="rId505169fcb76e6bfeb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://daviesscoswcd.org/images/pdf/December-2018-Oriental-Bittersweet.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7581,101 +7581,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Thunb. Oriental bittersweet. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId825669e0dc0e800aa" w:history="1">
+      <w:hyperlink r:id="rId168369fcb76e6c164" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.sc.egov.usda.gov/core/profile?symbol=CEOR7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Verloove F (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Manual of the Alien Plants of Belgium. Botanic Garden of Meise, Belgium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId780369e0dc0e80106" w:history="1">
+      <w:hyperlink r:id="rId307869fcb76e6c1b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.alienplantsbelgium.be</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8267,51 +8267,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId888969e0dc0e805a3" w:history="1">
+      <w:hyperlink r:id="rId997169fcb76e6c5c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8380,51 +8380,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 379-386 . </w:t>
       </w:r>
-      <w:hyperlink r:id="rId307069e0dc0e806ed" w:history="1">
+      <w:hyperlink r:id="rId868869fcb76e70570" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12833</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -8511,137 +8511,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="39236248">
+  <w:abstractNum w:abstractNumId="17267946">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="10028205">
+    <w:lvl w:ilvl="0" w:tplc="48419116">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="10028205" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="48419116" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="10028205" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="48419116" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="10028205" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="48419116" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="10028205" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="48419116" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="10028205" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="48419116" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="10028205" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="48419116" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="10028205" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="48419116" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="10028205" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="48419116" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39236247">
+  <w:abstractNum w:abstractNumId="17267945">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="30060804">
+    <w:lvl w:ilvl="0" w:tplc="62683386">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9393,55 +9393,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="39236247">
-    <w:abstractNumId w:val="39236247"/>
+  <w:num w:numId="17267945">
+    <w:abstractNumId w:val="17267945"/>
   </w:num>
-  <w:num w:numId="39236248">
-    <w:abstractNumId w:val="39236248"/>
+  <w:num w:numId="17267946">
+    <w:abstractNumId w:val="17267946"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20991,51 +20991,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId345263141" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId752575816" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId757969e0dc0e798c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CELOR/" TargetMode="External"/><Relationship Id="rId763469e0dc0e7990a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CELOR/categorization" TargetMode="External"/><Relationship Id="rId861269e0dc0e7a075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CELOR/photos" TargetMode="External"/><Relationship Id="rId492169e0dc0e7a583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eddmaps.org/" TargetMode="External"/><Relationship Id="rId887269e0dc0e7d718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pierpestre%20gister.mpi.govt.nz/Pests%20Register/ImportCommodity/" TargetMode="External"/><Relationship Id="rId746869e0dc0e7da17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wiki.bugwood.org/Celastrus_orbiculatus" TargetMode="External"/><Relationship Id="rId822469e0dc0e7da74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datas%20heet/12009" TargetMode="External"/><Relationship Id="rId172669e0dc0e7daa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.columbia.edu/itc/cerc/danof%20f-burg/invasionbio/invsppsumm/Celastrusorbiculatus.htm" TargetMode="External"/><Relationship Id="rId294369e0dc0e7db71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tncweeds.ucdavis.edu/esadocs/documents/celaorb.html" TargetMode="External"/><Relationship Id="rId101069e0dc0e7dcbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lwg.bayern.de/mam/cms06/landespflege/dateien/gruener_schmuck.pdf" TargetMode="External"/><Relationship Id="rId650869e0dc0e7dcf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId958069e0dc0e7dd41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CELOR/documents" TargetMode="External"/><Relationship Id="rId249569e0dc0e7de4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.fed.us/database/feis/plants/vine/celorb/all.html" TargetMode="External"/><Relationship Id="rId316069e0dc0e7ea7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.horsedvm.com/poisonous/bittersweet/" TargetMode="External"/><Relationship Id="rId866369e0dc0e7ecc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.in.gov/dnr/files/OrientalBittersweet.pdf" TargetMode="External"/><Relationship Id="rId930269e0dc0e7f979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nbii-nin.ciesin.columbia.edu/ipane/" TargetMode="External"/><Relationship Id="rId498669e0dc0e7fcb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantsoftheworldonline.org/" TargetMode="External"/><Relationship Id="rId214869e0dc0e7fe39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://daviesscoswcd.org/images/pdf/December-2018-Oriental-Bittersweet.pdf" TargetMode="External"/><Relationship Id="rId825669e0dc0e800aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.sc.egov.usda.gov/core/profile?symbol=CEOR7" TargetMode="External"/><Relationship Id="rId780369e0dc0e80106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alienplantsbelgium.be" TargetMode="External"/><Relationship Id="rId888969e0dc0e805a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId307069e0dc0e806ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12811" TargetMode="External"/><Relationship Id="rId171369e0dc0e79ef7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId171369e0dc0e79ef7.jpg"/><Relationship Id="rId639869e0dc0e7b82e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId639869e0dc0e7b82e.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId401980796" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId510794157" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId294869fcb76e66a6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CELOR/" TargetMode="External"/><Relationship Id="rId920769fcb76e66ab0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CELOR/categorization" TargetMode="External"/><Relationship Id="rId999169fcb76e68a2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CELOR/photos" TargetMode="External"/><Relationship Id="rId876269fcb76e68bb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eddmaps.org/" TargetMode="External"/><Relationship Id="rId853769fcb76e6ae21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pierpestre%20gister.mpi.govt.nz/Pests%20Register/ImportCommodity/" TargetMode="External"/><Relationship Id="rId910069fcb76e6b11e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wiki.bugwood.org/Celastrus_orbiculatus" TargetMode="External"/><Relationship Id="rId125269fcb76e6b17d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datas%20heet/12009" TargetMode="External"/><Relationship Id="rId960969fcb76e6b1b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.columbia.edu/itc/cerc/danof%20f-burg/invasionbio/invsppsumm/Celastrusorbiculatus.htm" TargetMode="External"/><Relationship Id="rId745669fcb76e6b26b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tncweeds.ucdavis.edu/esadocs/documents/celaorb.html" TargetMode="External"/><Relationship Id="rId161369fcb76e6b3b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lwg.bayern.de/mam/cms06/landespflege/dateien/gruener_schmuck.pdf" TargetMode="External"/><Relationship Id="rId993569fcb76e6b3e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId606869fcb76e6b436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CELOR/documents" TargetMode="External"/><Relationship Id="rId948169fcb76e6b4f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.fed.us/database/feis/plants/vine/celorb/all.html" TargetMode="External"/><Relationship Id="rId504269fcb76e6b6b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.horsedvm.com/poisonous/bittersweet/" TargetMode="External"/><Relationship Id="rId352369fcb76e6b79d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.in.gov/dnr/files/OrientalBittersweet.pdf" TargetMode="External"/><Relationship Id="rId786169fcb76e6bc43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nbii-nin.ciesin.columbia.edu/ipane/" TargetMode="External"/><Relationship Id="rId854669fcb76e6be83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantsoftheworldonline.org/" TargetMode="External"/><Relationship Id="rId505169fcb76e6bfeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://daviesscoswcd.org/images/pdf/December-2018-Oriental-Bittersweet.pdf" TargetMode="External"/><Relationship Id="rId168369fcb76e6c164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.sc.egov.usda.gov/core/profile?symbol=CEOR7" TargetMode="External"/><Relationship Id="rId307869fcb76e6c1b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alienplantsbelgium.be" TargetMode="External"/><Relationship Id="rId997169fcb76e6c5c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId868869fcb76e70570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12811" TargetMode="External"/><Relationship Id="rId386269fcb76e68940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId386269fcb76e68940.jpg"/><Relationship Id="rId309669fcb76e69454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId309669fcb76e69454.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>