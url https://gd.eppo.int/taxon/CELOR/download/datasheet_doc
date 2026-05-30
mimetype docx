--- v7 (2026-05-07)
+++ v8 (2026-05-30)
@@ -424,88 +424,88 @@
               <w:t xml:space="preserve"> Nakai</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Asian bittersweet, Asiatic bittersweet, Chinese bittersweet, oriental bittersweet (US), round-leaved bittersweet, staff vine</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294869fcb76e66a6b" w:history="1">
+            <w:hyperlink r:id="rId10246a1b2e93493a8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId920769fcb76e66ab0" w:history="1">
+            <w:hyperlink r:id="rId30446a1b2e93493f5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -519,86 +519,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CELOR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="53600078" name="name636769fcb76e68943" descr="12016.jpg"/>
+                  <wp:docPr id="62218654" name="name27556a1b2e93494f6" descr="12016.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12016.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId386269fcb76e68940" cstate="print"/>
+                          <a:blip r:embed="rId32386a1b2e93494f5" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId999169fcb76e68a2b" w:history="1">
+            <w:hyperlink r:id="rId83176a1b2e9349692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -691,51 +691,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">as present in 25 eastern states. However, 31 states document </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> as present in at least one county according to EDDMapS (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId876269fcb76e68bb2" w:history="1">
+      <w:hyperlink r:id="rId73986a1b2e93497ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eddmaps.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). The current distribution of the species in the United States extends from Maine south to Georgia and west to Iowa (IPSAWG, 2019). Patterson (1973) stated that </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -885,63 +885,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2020) record the species in 13 European countries (adding Latvia, Lithuania, Norway, European Russia, and Ukraine to the previous list) (see EPPO, 2021a).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="43774366" name="name468869fcb76e69456" descr="CELOR_distribution_map.jpg"/>
+            <wp:docPr id="75405318" name="name41376a1b2e934aaa1" descr="CELOR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CELOR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId309669fcb76e69454" cstate="print"/>
+                    <a:blip r:embed="rId86016a1b2e934aa9d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4566,51 +4566,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In New Zealand </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been regulated as a quarantine pest since 2001. It is included in the Official New Zealand Pest Register (Pest Register for Importing Commodities to New Zealand, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId853769fcb76e6ae21" w:history="1">
+      <w:hyperlink r:id="rId79326a1b2e934c46d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pierpestre gister.mpi.govt.nz/Pests Register/ImportCommodity/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5031,51 +5031,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bugwood (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId910069fcb76e6b11e" w:history="1">
+      <w:hyperlink r:id="rId29276a1b2e934c76a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://wiki.bugwood.org/Celastrus_orbiculatus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 25 January 2021)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5090,81 +5090,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Invasive Species Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId125269fcb76e6b17d" w:history="1">
+      <w:hyperlink r:id="rId36976a1b2e934c7c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datas heet/12009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Costley JL (2006) Introduced species summary project. Oriental bittersweet (Celastrus orbiculatus). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId960969fcb76e6b1b0" w:history="1">
+      <w:hyperlink r:id="rId65246a1b2e934c7fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.columbia.edu/itc/cerc/danof f-burg/invasionbio/invsppsumm/Celastrusorbiculatus.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 25 January 2021)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5237,51 +5237,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dreyer G (1994). Element stewardship abstract: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, [Online]. In: Invasive on the web: The Nature Conservancy wildland invasive species program. The Nature Conservancy (Producer). Available: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId745669fcb76e6b26b" w:history="1">
+      <w:hyperlink r:id="rId51696a1b2e934c8b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://tncweeds.ucdavis.edu/esadocs/documents/celaorb.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 25 January 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5441,131 +5441,131 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 225-264.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Eppel-Hotz A (2012) Grüner Schmuck im Straßenraum –Bewährte Pflanzen für Lärmschutzsysteme. Hrsg. Bayerische Landesanstalt für Weinbau und Gartenbau, Abteilung Landespflege. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId161369fcb76e6b3b4" w:history="1">
+      <w:hyperlink r:id="rId32336a1b2e934ca3d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.lwg.bayern.de/mam/cms06/landespflege/dateien/gruener_schmuck.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021a) EPPO Global Database. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId993569fcb76e6b3e6" w:history="1">
+      <w:hyperlink r:id="rId88446a1b2e934ca73" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Technical Document No. 1084. Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId606869fcb76e6b436" w:history="1">
+      <w:hyperlink r:id="rId28246a1b2e934cac6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CELOR/ documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5640,51 +5640,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fryer JL (2011) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. In: Fire Effects Information System, [Online]. U.S. Department of Agriculture, Forest Service, Rocky Mountain Research Station, Fire Sciences Laboratory (Producer). Available: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId948169fcb76e6b4f7" w:history="1">
+      <w:hyperlink r:id="rId83556a1b2e934cb89" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.fed.us/database/feis/plants/vine/celorb/all.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 17 November 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5900,51 +5900,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 215–302.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Horse DVM (2020) Orental bittersweet. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId504269fcb76e6b6b7" w:history="1">
+      <w:hyperlink r:id="rId42736a1b2e934cd36" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.horsedvm.com/poisonous/bittersweet/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6039,51 +6039,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPSAWG (2019) Oriental bittersweet </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Invasive plant species fact sheet. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId352369fcb76e6b79d" w:history="1">
+      <w:hyperlink r:id="rId21526a1b2e934ce17" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.in.gov/dnr/files/OrientalBittersweet.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 24 February 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6773,51 +6773,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mehrhoff LJ, Silander JA Jr, Leicht SA, Mosher ES &amp; Tabak NM (2003) IPANE: Invasive Plant Atlas of New England, [Online].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Storrs, CT: University of Connecticut, Department of Ecology and Evolutionary Biology (Producer). Available: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId786169fcb76e6bc43" w:history="1">
+      <w:hyperlink r:id="rId53986a1b2e934d303" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://nbii-nin.ciesin.columbia.edu/ipane/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7122,51 +7122,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">69–76.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">POWO (2020) Plants of the World Online. Facilitated by the Royal Botanic Gardens, Kew. Published on the Internet; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId854669fcb76e6be83" w:history="1">
+      <w:hyperlink r:id="rId40236a1b2e934d540" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.plantsoftheworldonline.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 25 10 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7346,51 +7346,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ritterskamp M (2018) Invasive species of the month Oriental bittersweet (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId505169fcb76e6bfeb" w:history="1">
+      <w:hyperlink r:id="rId33746a1b2e934d6bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://daviesscoswcd.org/images/pdf/December-2018-Oriental-Bittersweet.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7581,101 +7581,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Thunb. Oriental bittersweet. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId168369fcb76e6c164" w:history="1">
+      <w:hyperlink r:id="rId53726a1b2e934d83d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.sc.egov.usda.gov/core/profile?symbol=CEOR7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Verloove F (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Manual of the Alien Plants of Belgium. Botanic Garden of Meise, Belgium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId307869fcb76e6c1b5" w:history="1">
+      <w:hyperlink r:id="rId15676a1b2e934d88f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.alienplantsbelgium.be</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8267,51 +8267,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId997169fcb76e6c5c6" w:history="1">
+      <w:hyperlink r:id="rId45486a1b2e934dc95" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8380,51 +8380,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 379-386 . </w:t>
       </w:r>
-      <w:hyperlink r:id="rId868869fcb76e70570" w:history="1">
+      <w:hyperlink r:id="rId96876a1b2e934dd49" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12833</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -8511,137 +8511,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="17267946">
+  <w:abstractNum w:abstractNumId="62631959">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48419116">
+    <w:lvl w:ilvl="0" w:tplc="92438099">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="48419116" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="92438099" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="48419116" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="92438099" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="48419116" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="92438099" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="48419116" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="92438099" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="48419116" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="92438099" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="48419116" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="92438099" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="48419116" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="92438099" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="48419116" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="92438099" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17267945">
+  <w:abstractNum w:abstractNumId="62631958">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62683386">
+    <w:lvl w:ilvl="0" w:tplc="68233017">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9393,55 +9393,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="17267945">
-    <w:abstractNumId w:val="17267945"/>
+  <w:num w:numId="62631958">
+    <w:abstractNumId w:val="62631958"/>
   </w:num>
-  <w:num w:numId="17267946">
-    <w:abstractNumId w:val="17267946"/>
+  <w:num w:numId="62631959">
+    <w:abstractNumId w:val="62631959"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20991,51 +20991,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId401980796" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId510794157" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId294869fcb76e66a6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CELOR/" TargetMode="External"/><Relationship Id="rId920769fcb76e66ab0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CELOR/categorization" TargetMode="External"/><Relationship Id="rId999169fcb76e68a2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CELOR/photos" TargetMode="External"/><Relationship Id="rId876269fcb76e68bb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eddmaps.org/" TargetMode="External"/><Relationship Id="rId853769fcb76e6ae21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pierpestre%20gister.mpi.govt.nz/Pests%20Register/ImportCommodity/" TargetMode="External"/><Relationship Id="rId910069fcb76e6b11e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wiki.bugwood.org/Celastrus_orbiculatus" TargetMode="External"/><Relationship Id="rId125269fcb76e6b17d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datas%20heet/12009" TargetMode="External"/><Relationship Id="rId960969fcb76e6b1b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.columbia.edu/itc/cerc/danof%20f-burg/invasionbio/invsppsumm/Celastrusorbiculatus.htm" TargetMode="External"/><Relationship Id="rId745669fcb76e6b26b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tncweeds.ucdavis.edu/esadocs/documents/celaorb.html" TargetMode="External"/><Relationship Id="rId161369fcb76e6b3b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lwg.bayern.de/mam/cms06/landespflege/dateien/gruener_schmuck.pdf" TargetMode="External"/><Relationship Id="rId993569fcb76e6b3e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId606869fcb76e6b436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CELOR/documents" TargetMode="External"/><Relationship Id="rId948169fcb76e6b4f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.fed.us/database/feis/plants/vine/celorb/all.html" TargetMode="External"/><Relationship Id="rId504269fcb76e6b6b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.horsedvm.com/poisonous/bittersweet/" TargetMode="External"/><Relationship Id="rId352369fcb76e6b79d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.in.gov/dnr/files/OrientalBittersweet.pdf" TargetMode="External"/><Relationship Id="rId786169fcb76e6bc43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nbii-nin.ciesin.columbia.edu/ipane/" TargetMode="External"/><Relationship Id="rId854669fcb76e6be83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantsoftheworldonline.org/" TargetMode="External"/><Relationship Id="rId505169fcb76e6bfeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://daviesscoswcd.org/images/pdf/December-2018-Oriental-Bittersweet.pdf" TargetMode="External"/><Relationship Id="rId168369fcb76e6c164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.sc.egov.usda.gov/core/profile?symbol=CEOR7" TargetMode="External"/><Relationship Id="rId307869fcb76e6c1b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alienplantsbelgium.be" TargetMode="External"/><Relationship Id="rId997169fcb76e6c5c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId868869fcb76e70570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12811" TargetMode="External"/><Relationship Id="rId386269fcb76e68940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId386269fcb76e68940.jpg"/><Relationship Id="rId309669fcb76e69454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId309669fcb76e69454.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId120047508" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId925948140" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10246a1b2e93493a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CELOR/" TargetMode="External"/><Relationship Id="rId30446a1b2e93493f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CELOR/categorization" TargetMode="External"/><Relationship Id="rId83176a1b2e9349692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CELOR/photos" TargetMode="External"/><Relationship Id="rId73986a1b2e93497ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eddmaps.org/" TargetMode="External"/><Relationship Id="rId79326a1b2e934c46d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pierpestre%20gister.mpi.govt.nz/Pests%20Register/ImportCommodity/" TargetMode="External"/><Relationship Id="rId29276a1b2e934c76a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wiki.bugwood.org/Celastrus_orbiculatus" TargetMode="External"/><Relationship Id="rId36976a1b2e934c7c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datas%20heet/12009" TargetMode="External"/><Relationship Id="rId65246a1b2e934c7fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.columbia.edu/itc/cerc/danof%20f-burg/invasionbio/invsppsumm/Celastrusorbiculatus.htm" TargetMode="External"/><Relationship Id="rId51696a1b2e934c8b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tncweeds.ucdavis.edu/esadocs/documents/celaorb.html" TargetMode="External"/><Relationship Id="rId32336a1b2e934ca3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lwg.bayern.de/mam/cms06/landespflege/dateien/gruener_schmuck.pdf" TargetMode="External"/><Relationship Id="rId88446a1b2e934ca73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId28246a1b2e934cac6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CELOR/documents" TargetMode="External"/><Relationship Id="rId83556a1b2e934cb89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.fed.us/database/feis/plants/vine/celorb/all.html" TargetMode="External"/><Relationship Id="rId42736a1b2e934cd36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.horsedvm.com/poisonous/bittersweet/" TargetMode="External"/><Relationship Id="rId21526a1b2e934ce17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.in.gov/dnr/files/OrientalBittersweet.pdf" TargetMode="External"/><Relationship Id="rId53986a1b2e934d303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nbii-nin.ciesin.columbia.edu/ipane/" TargetMode="External"/><Relationship Id="rId40236a1b2e934d540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantsoftheworldonline.org/" TargetMode="External"/><Relationship Id="rId33746a1b2e934d6bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://daviesscoswcd.org/images/pdf/December-2018-Oriental-Bittersweet.pdf" TargetMode="External"/><Relationship Id="rId53726a1b2e934d83d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.sc.egov.usda.gov/core/profile?symbol=CEOR7" TargetMode="External"/><Relationship Id="rId15676a1b2e934d88f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alienplantsbelgium.be" TargetMode="External"/><Relationship Id="rId45486a1b2e934dc95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId96876a1b2e934dd49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12811" TargetMode="External"/><Relationship Id="rId32386a1b2e93494f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32386a1b2e93494f5.jpg"/><Relationship Id="rId86016a1b2e934aa9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86016a1b2e934aa9d.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>