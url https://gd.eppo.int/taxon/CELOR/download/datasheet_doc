--- v8 (2026-05-30)
+++ v9 (2026-06-22)
@@ -424,88 +424,88 @@
               <w:t xml:space="preserve"> Nakai</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Asian bittersweet, Asiatic bittersweet, Chinese bittersweet, oriental bittersweet (US), round-leaved bittersweet, staff vine</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10246a1b2e93493a8" w:history="1">
+            <w:hyperlink r:id="rId94496a38a6bca5805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30446a1b2e93493f5" w:history="1">
+            <w:hyperlink r:id="rId79096a38a6bca584c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -519,86 +519,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CELOR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="62218654" name="name27556a1b2e93494f6" descr="12016.jpg"/>
+                  <wp:docPr id="69254787" name="name59686a38a6bca592d" descr="12016.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12016.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId32386a1b2e93494f5" cstate="print"/>
+                          <a:blip r:embed="rId72766a38a6bca592c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId83176a1b2e9349692" w:history="1">
+            <w:hyperlink r:id="rId39986a38a6bca5a63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -691,51 +691,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">as present in 25 eastern states. However, 31 states document </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> as present in at least one county according to EDDMapS (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId73986a1b2e93497ed" w:history="1">
+      <w:hyperlink r:id="rId39586a38a6bca5bc1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eddmaps.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). The current distribution of the species in the United States extends from Maine south to Georgia and west to Iowa (IPSAWG, 2019). Patterson (1973) stated that </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -885,63 +885,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2020) record the species in 13 European countries (adding Latvia, Lithuania, Norway, European Russia, and Ukraine to the previous list) (see EPPO, 2021a).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="75405318" name="name41376a1b2e934aaa1" descr="CELOR_distribution_map.jpg"/>
+            <wp:docPr id="67961278" name="name45486a38a6bca5e0f" descr="CELOR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CELOR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId86016a1b2e934aa9d" cstate="print"/>
+                    <a:blip r:embed="rId41996a38a6bca5e0e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4566,51 +4566,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In New Zealand </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been regulated as a quarantine pest since 2001. It is included in the Official New Zealand Pest Register (Pest Register for Importing Commodities to New Zealand, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79326a1b2e934c46d" w:history="1">
+      <w:hyperlink r:id="rId86366a38a6bca7775" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pierpestre gister.mpi.govt.nz/Pests Register/ImportCommodity/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5031,51 +5031,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bugwood (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29276a1b2e934c76a" w:history="1">
+      <w:hyperlink r:id="rId40216a38a6bca7a7d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://wiki.bugwood.org/Celastrus_orbiculatus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 25 January 2021)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5090,81 +5090,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Invasive Species Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36976a1b2e934c7c9" w:history="1">
+      <w:hyperlink r:id="rId73496a38a6bca7adc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datas heet/12009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Costley JL (2006) Introduced species summary project. Oriental bittersweet (Celastrus orbiculatus). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65246a1b2e934c7fc" w:history="1">
+      <w:hyperlink r:id="rId79406a38a6bca7b10" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.columbia.edu/itc/cerc/danof f-burg/invasionbio/invsppsumm/Celastrusorbiculatus.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 25 January 2021)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5237,51 +5237,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dreyer G (1994). Element stewardship abstract: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, [Online]. In: Invasive on the web: The Nature Conservancy wildland invasive species program. The Nature Conservancy (Producer). Available: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51696a1b2e934c8b8" w:history="1">
+      <w:hyperlink r:id="rId51356a38a6bca7bcf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://tncweeds.ucdavis.edu/esadocs/documents/celaorb.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 25 January 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5441,131 +5441,131 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 225-264.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Eppel-Hotz A (2012) Grüner Schmuck im Straßenraum –Bewährte Pflanzen für Lärmschutzsysteme. Hrsg. Bayerische Landesanstalt für Weinbau und Gartenbau, Abteilung Landespflege. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32336a1b2e934ca3d" w:history="1">
+      <w:hyperlink r:id="rId74416a38a6bca7d1b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.lwg.bayern.de/mam/cms06/landespflege/dateien/gruener_schmuck.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021a) EPPO Global Database. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88446a1b2e934ca73" w:history="1">
+      <w:hyperlink r:id="rId54116a38a6bca7d4e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Technical Document No. 1084. Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28246a1b2e934cac6" w:history="1">
+      <w:hyperlink r:id="rId58216a38a6bca7da7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CELOR/ documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5640,51 +5640,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fryer JL (2011) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. In: Fire Effects Information System, [Online]. U.S. Department of Agriculture, Forest Service, Rocky Mountain Research Station, Fire Sciences Laboratory (Producer). Available: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83556a1b2e934cb89" w:history="1">
+      <w:hyperlink r:id="rId31666a38a6bca7e6d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.fed.us/database/feis/plants/vine/celorb/all.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 17 November 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5900,51 +5900,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 215–302.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Horse DVM (2020) Orental bittersweet. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42736a1b2e934cd36" w:history="1">
+      <w:hyperlink r:id="rId51686a38a6bca8034" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.horsedvm.com/poisonous/bittersweet/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6039,51 +6039,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPSAWG (2019) Oriental bittersweet </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Invasive plant species fact sheet. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21526a1b2e934ce17" w:history="1">
+      <w:hyperlink r:id="rId90976a38a6bca8126" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.in.gov/dnr/files/OrientalBittersweet.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 24 February 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6773,51 +6773,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mehrhoff LJ, Silander JA Jr, Leicht SA, Mosher ES &amp; Tabak NM (2003) IPANE: Invasive Plant Atlas of New England, [Online].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Storrs, CT: University of Connecticut, Department of Ecology and Evolutionary Biology (Producer). Available: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53986a1b2e934d303" w:history="1">
+      <w:hyperlink r:id="rId37436a38a6bca85dd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://nbii-nin.ciesin.columbia.edu/ipane/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7122,51 +7122,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">69–76.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">POWO (2020) Plants of the World Online. Facilitated by the Royal Botanic Gardens, Kew. Published on the Internet; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40236a1b2e934d540" w:history="1">
+      <w:hyperlink r:id="rId36096a38a6bca8816" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.plantsoftheworldonline.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 25 10 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7346,51 +7346,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ritterskamp M (2018) Invasive species of the month Oriental bittersweet (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33746a1b2e934d6bc" w:history="1">
+      <w:hyperlink r:id="rId41496a38a6bca8980" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://daviesscoswcd.org/images/pdf/December-2018-Oriental-Bittersweet.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7581,101 +7581,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Thunb. Oriental bittersweet. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53726a1b2e934d83d" w:history="1">
+      <w:hyperlink r:id="rId59156a38a6bca8b02" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.sc.egov.usda.gov/core/profile?symbol=CEOR7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Verloove F (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Manual of the Alien Plants of Belgium. Botanic Garden of Meise, Belgium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15676a1b2e934d88f" w:history="1">
+      <w:hyperlink r:id="rId28656a38a6bca8b54" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.alienplantsbelgium.be</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8267,51 +8267,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45486a1b2e934dc95" w:history="1">
+      <w:hyperlink r:id="rId29546a38a6bca8f80" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8380,51 +8380,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 379-386 . </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96876a1b2e934dd49" w:history="1">
+      <w:hyperlink r:id="rId86246a38a6bca9038" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12833</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -8511,137 +8511,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="62631959">
+  <w:abstractNum w:abstractNumId="86410650">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92438099">
+    <w:lvl w:ilvl="0" w:tplc="64953832">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="92438099" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="64953832" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="92438099" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="64953832" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="92438099" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="64953832" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="92438099" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="64953832" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="92438099" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="64953832" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="92438099" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="64953832" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="92438099" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="64953832" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="92438099" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="64953832" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="62631958">
+  <w:abstractNum w:abstractNumId="86410649">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="68233017">
+    <w:lvl w:ilvl="0" w:tplc="53513263">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9393,55 +9393,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="62631958">
-    <w:abstractNumId w:val="62631958"/>
+  <w:num w:numId="86410649">
+    <w:abstractNumId w:val="86410649"/>
   </w:num>
-  <w:num w:numId="62631959">
-    <w:abstractNumId w:val="62631959"/>
+  <w:num w:numId="86410650">
+    <w:abstractNumId w:val="86410650"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20991,51 +20991,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId120047508" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId925948140" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10246a1b2e93493a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CELOR/" TargetMode="External"/><Relationship Id="rId30446a1b2e93493f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CELOR/categorization" TargetMode="External"/><Relationship Id="rId83176a1b2e9349692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CELOR/photos" TargetMode="External"/><Relationship Id="rId73986a1b2e93497ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eddmaps.org/" TargetMode="External"/><Relationship Id="rId79326a1b2e934c46d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pierpestre%20gister.mpi.govt.nz/Pests%20Register/ImportCommodity/" TargetMode="External"/><Relationship Id="rId29276a1b2e934c76a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wiki.bugwood.org/Celastrus_orbiculatus" TargetMode="External"/><Relationship Id="rId36976a1b2e934c7c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datas%20heet/12009" TargetMode="External"/><Relationship Id="rId65246a1b2e934c7fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.columbia.edu/itc/cerc/danof%20f-burg/invasionbio/invsppsumm/Celastrusorbiculatus.htm" TargetMode="External"/><Relationship Id="rId51696a1b2e934c8b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tncweeds.ucdavis.edu/esadocs/documents/celaorb.html" TargetMode="External"/><Relationship Id="rId32336a1b2e934ca3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lwg.bayern.de/mam/cms06/landespflege/dateien/gruener_schmuck.pdf" TargetMode="External"/><Relationship Id="rId88446a1b2e934ca73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId28246a1b2e934cac6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CELOR/documents" TargetMode="External"/><Relationship Id="rId83556a1b2e934cb89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.fed.us/database/feis/plants/vine/celorb/all.html" TargetMode="External"/><Relationship Id="rId42736a1b2e934cd36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.horsedvm.com/poisonous/bittersweet/" TargetMode="External"/><Relationship Id="rId21526a1b2e934ce17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.in.gov/dnr/files/OrientalBittersweet.pdf" TargetMode="External"/><Relationship Id="rId53986a1b2e934d303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nbii-nin.ciesin.columbia.edu/ipane/" TargetMode="External"/><Relationship Id="rId40236a1b2e934d540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantsoftheworldonline.org/" TargetMode="External"/><Relationship Id="rId33746a1b2e934d6bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://daviesscoswcd.org/images/pdf/December-2018-Oriental-Bittersweet.pdf" TargetMode="External"/><Relationship Id="rId53726a1b2e934d83d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.sc.egov.usda.gov/core/profile?symbol=CEOR7" TargetMode="External"/><Relationship Id="rId15676a1b2e934d88f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alienplantsbelgium.be" TargetMode="External"/><Relationship Id="rId45486a1b2e934dc95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId96876a1b2e934dd49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12811" TargetMode="External"/><Relationship Id="rId32386a1b2e93494f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32386a1b2e93494f5.jpg"/><Relationship Id="rId86016a1b2e934aa9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86016a1b2e934aa9d.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId541841231" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId315888645" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId94496a38a6bca5805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CELOR/" TargetMode="External"/><Relationship Id="rId79096a38a6bca584c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CELOR/categorization" TargetMode="External"/><Relationship Id="rId39986a38a6bca5a63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CELOR/photos" TargetMode="External"/><Relationship Id="rId39586a38a6bca5bc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eddmaps.org/" TargetMode="External"/><Relationship Id="rId86366a38a6bca7775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pierpestre%20gister.mpi.govt.nz/Pests%20Register/ImportCommodity/" TargetMode="External"/><Relationship Id="rId40216a38a6bca7a7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wiki.bugwood.org/Celastrus_orbiculatus" TargetMode="External"/><Relationship Id="rId73496a38a6bca7adc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datas%20heet/12009" TargetMode="External"/><Relationship Id="rId79406a38a6bca7b10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.columbia.edu/itc/cerc/danof%20f-burg/invasionbio/invsppsumm/Celastrusorbiculatus.htm" TargetMode="External"/><Relationship Id="rId51356a38a6bca7bcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tncweeds.ucdavis.edu/esadocs/documents/celaorb.html" TargetMode="External"/><Relationship Id="rId74416a38a6bca7d1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lwg.bayern.de/mam/cms06/landespflege/dateien/gruener_schmuck.pdf" TargetMode="External"/><Relationship Id="rId54116a38a6bca7d4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId58216a38a6bca7da7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CELOR/documents" TargetMode="External"/><Relationship Id="rId31666a38a6bca7e6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.fed.us/database/feis/plants/vine/celorb/all.html" TargetMode="External"/><Relationship Id="rId51686a38a6bca8034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.horsedvm.com/poisonous/bittersweet/" TargetMode="External"/><Relationship Id="rId90976a38a6bca8126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.in.gov/dnr/files/OrientalBittersweet.pdf" TargetMode="External"/><Relationship Id="rId37436a38a6bca85dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nbii-nin.ciesin.columbia.edu/ipane/" TargetMode="External"/><Relationship Id="rId36096a38a6bca8816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantsoftheworldonline.org/" TargetMode="External"/><Relationship Id="rId41496a38a6bca8980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://daviesscoswcd.org/images/pdf/December-2018-Oriental-Bittersweet.pdf" TargetMode="External"/><Relationship Id="rId59156a38a6bca8b02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.sc.egov.usda.gov/core/profile?symbol=CEOR7" TargetMode="External"/><Relationship Id="rId28656a38a6bca8b54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alienplantsbelgium.be" TargetMode="External"/><Relationship Id="rId29546a38a6bca8f80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId86246a38a6bca9038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12811" TargetMode="External"/><Relationship Id="rId72766a38a6bca592c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72766a38a6bca592c.jpg"/><Relationship Id="rId41996a38a6bca5e0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41996a38a6bca5e0e.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>