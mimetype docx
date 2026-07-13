--- v9 (2026-06-22)
+++ v10 (2026-07-13)
@@ -424,88 +424,88 @@
               <w:t xml:space="preserve"> Nakai</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Asian bittersweet, Asiatic bittersweet, Chinese bittersweet, oriental bittersweet (US), round-leaved bittersweet, staff vine</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94496a38a6bca5805" w:history="1">
+            <w:hyperlink r:id="rId96506a54a42bf3e32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79096a38a6bca584c" w:history="1">
+            <w:hyperlink r:id="rId23926a54a42bf3e85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -519,86 +519,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CELOR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="69254787" name="name59686a38a6bca592d" descr="12016.jpg"/>
+                  <wp:docPr id="19460602" name="name20886a54a42bf3f83" descr="12016.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12016.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId72766a38a6bca592c" cstate="print"/>
+                          <a:blip r:embed="rId77366a54a42bf3f82" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId39986a38a6bca5a63" w:history="1">
+            <w:hyperlink r:id="rId14126a54a42bf409d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -691,51 +691,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">as present in 25 eastern states. However, 31 states document </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> as present in at least one county according to EDDMapS (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId39586a38a6bca5bc1" w:history="1">
+      <w:hyperlink r:id="rId46326a54a42bf41f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eddmaps.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). The current distribution of the species in the United States extends from Maine south to Georgia and west to Iowa (IPSAWG, 2019). Patterson (1973) stated that </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -885,63 +885,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2020) record the species in 13 European countries (adding Latvia, Lithuania, Norway, European Russia, and Ukraine to the previous list) (see EPPO, 2021a).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="67961278" name="name45486a38a6bca5e0f" descr="CELOR_distribution_map.jpg"/>
+            <wp:docPr id="76098960" name="name62996a54a42c00e27" descr="CELOR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CELOR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId41996a38a6bca5e0e" cstate="print"/>
+                    <a:blip r:embed="rId62086a54a42c00e23" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4566,51 +4566,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In New Zealand </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been regulated as a quarantine pest since 2001. It is included in the Official New Zealand Pest Register (Pest Register for Importing Commodities to New Zealand, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86366a38a6bca7775" w:history="1">
+      <w:hyperlink r:id="rId54986a54a42c02783" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pierpestre gister.mpi.govt.nz/Pests Register/ImportCommodity/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5031,51 +5031,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bugwood (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40216a38a6bca7a7d" w:history="1">
+      <w:hyperlink r:id="rId92616a54a42c02a81" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://wiki.bugwood.org/Celastrus_orbiculatus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 25 January 2021)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5090,81 +5090,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Invasive Species Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73496a38a6bca7adc" w:history="1">
+      <w:hyperlink r:id="rId40556a54a42c02adf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datas heet/12009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Costley JL (2006) Introduced species summary project. Oriental bittersweet (Celastrus orbiculatus). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79406a38a6bca7b10" w:history="1">
+      <w:hyperlink r:id="rId68896a54a42c02b12" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.columbia.edu/itc/cerc/danof f-burg/invasionbio/invsppsumm/Celastrusorbiculatus.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 25 January 2021)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5237,51 +5237,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dreyer G (1994). Element stewardship abstract: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, [Online]. In: Invasive on the web: The Nature Conservancy wildland invasive species program. The Nature Conservancy (Producer). Available: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51356a38a6bca7bcf" w:history="1">
+      <w:hyperlink r:id="rId37236a54a42c02bcd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://tncweeds.ucdavis.edu/esadocs/documents/celaorb.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 25 January 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5441,131 +5441,131 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 225-264.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Eppel-Hotz A (2012) Grüner Schmuck im Straßenraum –Bewährte Pflanzen für Lärmschutzsysteme. Hrsg. Bayerische Landesanstalt für Weinbau und Gartenbau, Abteilung Landespflege. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74416a38a6bca7d1b" w:history="1">
+      <w:hyperlink r:id="rId96466a54a42c02d12" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.lwg.bayern.de/mam/cms06/landespflege/dateien/gruener_schmuck.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021a) EPPO Global Database. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54116a38a6bca7d4e" w:history="1">
+      <w:hyperlink r:id="rId56866a54a42c02d45" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Technical Document No. 1084. Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58216a38a6bca7da7" w:history="1">
+      <w:hyperlink r:id="rId46926a54a42c02d94" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CELOR/ documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5640,51 +5640,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fryer JL (2011) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. In: Fire Effects Information System, [Online]. U.S. Department of Agriculture, Forest Service, Rocky Mountain Research Station, Fire Sciences Laboratory (Producer). Available: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31666a38a6bca7e6d" w:history="1">
+      <w:hyperlink r:id="rId11266a54a42c02e5b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.fed.us/database/feis/plants/vine/celorb/all.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 17 November 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5900,51 +5900,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 215–302.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Horse DVM (2020) Orental bittersweet. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51686a38a6bca8034" w:history="1">
+      <w:hyperlink r:id="rId99456a54a42c0301e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.horsedvm.com/poisonous/bittersweet/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6039,51 +6039,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPSAWG (2019) Oriental bittersweet </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Invasive plant species fact sheet. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90976a38a6bca8126" w:history="1">
+      <w:hyperlink r:id="rId45796a54a42c030fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.in.gov/dnr/files/OrientalBittersweet.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 24 February 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6773,51 +6773,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mehrhoff LJ, Silander JA Jr, Leicht SA, Mosher ES &amp; Tabak NM (2003) IPANE: Invasive Plant Atlas of New England, [Online].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Storrs, CT: University of Connecticut, Department of Ecology and Evolutionary Biology (Producer). Available: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37436a38a6bca85dd" w:history="1">
+      <w:hyperlink r:id="rId14886a54a42c035a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://nbii-nin.ciesin.columbia.edu/ipane/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7122,51 +7122,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">69–76.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">POWO (2020) Plants of the World Online. Facilitated by the Royal Botanic Gardens, Kew. Published on the Internet; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36096a38a6bca8816" w:history="1">
+      <w:hyperlink r:id="rId89216a54a42c037d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.plantsoftheworldonline.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 25 10 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7346,51 +7346,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ritterskamp M (2018) Invasive species of the month Oriental bittersweet (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41496a38a6bca8980" w:history="1">
+      <w:hyperlink r:id="rId11776a54a42c0393a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://daviesscoswcd.org/images/pdf/December-2018-Oriental-Bittersweet.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7581,101 +7581,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Thunb. Oriental bittersweet. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59156a38a6bca8b02" w:history="1">
+      <w:hyperlink r:id="rId16416a54a42c03ab0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.sc.egov.usda.gov/core/profile?symbol=CEOR7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Verloove F (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Manual of the Alien Plants of Belgium. Botanic Garden of Meise, Belgium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28656a38a6bca8b54" w:history="1">
+      <w:hyperlink r:id="rId77946a54a42c03b02" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.alienplantsbelgium.be</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8267,51 +8267,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29546a38a6bca8f80" w:history="1">
+      <w:hyperlink r:id="rId29906a54a42c03f37" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8380,51 +8380,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 379-386 . </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86246a38a6bca9038" w:history="1">
+      <w:hyperlink r:id="rId97556a54a42c03fed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12833</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -8511,137 +8511,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="86410650">
+  <w:abstractNum w:abstractNumId="90779111">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="64953832">
+    <w:lvl w:ilvl="0" w:tplc="71163020">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="64953832" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="71163020" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="64953832" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="71163020" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="64953832" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="71163020" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="64953832" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="71163020" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="64953832" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="71163020" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="64953832" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="71163020" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="64953832" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="71163020" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="64953832" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="71163020" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="86410649">
+  <w:abstractNum w:abstractNumId="90779110">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="53513263">
+    <w:lvl w:ilvl="0" w:tplc="45650648">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9393,55 +9393,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="86410649">
-    <w:abstractNumId w:val="86410649"/>
+  <w:num w:numId="90779110">
+    <w:abstractNumId w:val="90779110"/>
   </w:num>
-  <w:num w:numId="86410650">
-    <w:abstractNumId w:val="86410650"/>
+  <w:num w:numId="90779111">
+    <w:abstractNumId w:val="90779111"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20991,51 +20991,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId541841231" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId315888645" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId94496a38a6bca5805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CELOR/" TargetMode="External"/><Relationship Id="rId79096a38a6bca584c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CELOR/categorization" TargetMode="External"/><Relationship Id="rId39986a38a6bca5a63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CELOR/photos" TargetMode="External"/><Relationship Id="rId39586a38a6bca5bc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eddmaps.org/" TargetMode="External"/><Relationship Id="rId86366a38a6bca7775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pierpestre%20gister.mpi.govt.nz/Pests%20Register/ImportCommodity/" TargetMode="External"/><Relationship Id="rId40216a38a6bca7a7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wiki.bugwood.org/Celastrus_orbiculatus" TargetMode="External"/><Relationship Id="rId73496a38a6bca7adc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datas%20heet/12009" TargetMode="External"/><Relationship Id="rId79406a38a6bca7b10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.columbia.edu/itc/cerc/danof%20f-burg/invasionbio/invsppsumm/Celastrusorbiculatus.htm" TargetMode="External"/><Relationship Id="rId51356a38a6bca7bcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tncweeds.ucdavis.edu/esadocs/documents/celaorb.html" TargetMode="External"/><Relationship Id="rId74416a38a6bca7d1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lwg.bayern.de/mam/cms06/landespflege/dateien/gruener_schmuck.pdf" TargetMode="External"/><Relationship Id="rId54116a38a6bca7d4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId58216a38a6bca7da7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CELOR/documents" TargetMode="External"/><Relationship Id="rId31666a38a6bca7e6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.fed.us/database/feis/plants/vine/celorb/all.html" TargetMode="External"/><Relationship Id="rId51686a38a6bca8034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.horsedvm.com/poisonous/bittersweet/" TargetMode="External"/><Relationship Id="rId90976a38a6bca8126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.in.gov/dnr/files/OrientalBittersweet.pdf" TargetMode="External"/><Relationship Id="rId37436a38a6bca85dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nbii-nin.ciesin.columbia.edu/ipane/" TargetMode="External"/><Relationship Id="rId36096a38a6bca8816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantsoftheworldonline.org/" TargetMode="External"/><Relationship Id="rId41496a38a6bca8980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://daviesscoswcd.org/images/pdf/December-2018-Oriental-Bittersweet.pdf" TargetMode="External"/><Relationship Id="rId59156a38a6bca8b02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.sc.egov.usda.gov/core/profile?symbol=CEOR7" TargetMode="External"/><Relationship Id="rId28656a38a6bca8b54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alienplantsbelgium.be" TargetMode="External"/><Relationship Id="rId29546a38a6bca8f80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId86246a38a6bca9038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12811" TargetMode="External"/><Relationship Id="rId72766a38a6bca592c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72766a38a6bca592c.jpg"/><Relationship Id="rId41996a38a6bca5e0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41996a38a6bca5e0e.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId208987480" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId628430890" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId96506a54a42bf3e32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CELOR/" TargetMode="External"/><Relationship Id="rId23926a54a42bf3e85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CELOR/categorization" TargetMode="External"/><Relationship Id="rId14126a54a42bf409d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CELOR/photos" TargetMode="External"/><Relationship Id="rId46326a54a42bf41f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eddmaps.org/" TargetMode="External"/><Relationship Id="rId54986a54a42c02783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pierpestre%20gister.mpi.govt.nz/Pests%20Register/ImportCommodity/" TargetMode="External"/><Relationship Id="rId92616a54a42c02a81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wiki.bugwood.org/Celastrus_orbiculatus" TargetMode="External"/><Relationship Id="rId40556a54a42c02adf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datas%20heet/12009" TargetMode="External"/><Relationship Id="rId68896a54a42c02b12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.columbia.edu/itc/cerc/danof%20f-burg/invasionbio/invsppsumm/Celastrusorbiculatus.htm" TargetMode="External"/><Relationship Id="rId37236a54a42c02bcd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tncweeds.ucdavis.edu/esadocs/documents/celaorb.html" TargetMode="External"/><Relationship Id="rId96466a54a42c02d12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lwg.bayern.de/mam/cms06/landespflege/dateien/gruener_schmuck.pdf" TargetMode="External"/><Relationship Id="rId56866a54a42c02d45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId46926a54a42c02d94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CELOR/documents" TargetMode="External"/><Relationship Id="rId11266a54a42c02e5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.fed.us/database/feis/plants/vine/celorb/all.html" TargetMode="External"/><Relationship Id="rId99456a54a42c0301e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.horsedvm.com/poisonous/bittersweet/" TargetMode="External"/><Relationship Id="rId45796a54a42c030fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.in.gov/dnr/files/OrientalBittersweet.pdf" TargetMode="External"/><Relationship Id="rId14886a54a42c035a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nbii-nin.ciesin.columbia.edu/ipane/" TargetMode="External"/><Relationship Id="rId89216a54a42c037d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantsoftheworldonline.org/" TargetMode="External"/><Relationship Id="rId11776a54a42c0393a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://daviesscoswcd.org/images/pdf/December-2018-Oriental-Bittersweet.pdf" TargetMode="External"/><Relationship Id="rId16416a54a42c03ab0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.sc.egov.usda.gov/core/profile?symbol=CEOR7" TargetMode="External"/><Relationship Id="rId77946a54a42c03b02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alienplantsbelgium.be" TargetMode="External"/><Relationship Id="rId29906a54a42c03f37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId97556a54a42c03fed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12811" TargetMode="External"/><Relationship Id="rId77366a54a42bf3f82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77366a54a42bf3f82.jpg"/><Relationship Id="rId62086a54a42c00e23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62086a54a42c00e23.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>