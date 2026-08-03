--- v10 (2026-07-13)
+++ v11 (2026-08-03)
@@ -424,88 +424,88 @@
               <w:t xml:space="preserve"> Nakai</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Asian bittersweet, Asiatic bittersweet, Chinese bittersweet, oriental bittersweet (US), round-leaved bittersweet, staff vine</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96506a54a42bf3e32" w:history="1">
+            <w:hyperlink r:id="rId15826a7027921e171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23926a54a42bf3e85" w:history="1">
+            <w:hyperlink r:id="rId14076a7027921e1b6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -519,86 +519,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CELOR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="19460602" name="name20886a54a42bf3f83" descr="12016.jpg"/>
+                  <wp:docPr id="54460721" name="name35626a7027921ea03" descr="12016.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12016.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId77366a54a42bf3f82" cstate="print"/>
+                          <a:blip r:embed="rId55916a7027921ea01" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId14126a54a42bf409d" w:history="1">
+            <w:hyperlink r:id="rId33226a7027921eb4c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -691,51 +691,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">as present in 25 eastern states. However, 31 states document </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> as present in at least one county according to EDDMapS (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId46326a54a42bf41f1" w:history="1">
+      <w:hyperlink r:id="rId98746a7027921ecd1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eddmaps.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). The current distribution of the species in the United States extends from Maine south to Georgia and west to Iowa (IPSAWG, 2019). Patterson (1973) stated that </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -885,63 +885,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2020) record the species in 13 European countries (adding Latvia, Lithuania, Norway, European Russia, and Ukraine to the previous list) (see EPPO, 2021a).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="76098960" name="name62996a54a42c00e27" descr="CELOR_distribution_map.jpg"/>
+            <wp:docPr id="57725423" name="name91926a7027921f57b" descr="CELOR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CELOR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId62086a54a42c00e23" cstate="print"/>
+                    <a:blip r:embed="rId16006a7027921f579" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4566,51 +4566,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In New Zealand </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been regulated as a quarantine pest since 2001. It is included in the Official New Zealand Pest Register (Pest Register for Importing Commodities to New Zealand, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54986a54a42c02783" w:history="1">
+      <w:hyperlink r:id="rId19106a70279220f82" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pierpestre gister.mpi.govt.nz/Pests Register/ImportCommodity/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5031,51 +5031,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bugwood (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92616a54a42c02a81" w:history="1">
+      <w:hyperlink r:id="rId46046a702792212ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://wiki.bugwood.org/Celastrus_orbiculatus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 25 January 2021)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5090,81 +5090,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Invasive Species Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40556a54a42c02adf" w:history="1">
+      <w:hyperlink r:id="rId77776a7027922130e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datas heet/12009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Costley JL (2006) Introduced species summary project. Oriental bittersweet (Celastrus orbiculatus). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68896a54a42c02b12" w:history="1">
+      <w:hyperlink r:id="rId70096a70279221343" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.columbia.edu/itc/cerc/danof f-burg/invasionbio/invsppsumm/Celastrusorbiculatus.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 25 January 2021)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5237,51 +5237,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dreyer G (1994). Element stewardship abstract: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, [Online]. In: Invasive on the web: The Nature Conservancy wildland invasive species program. The Nature Conservancy (Producer). Available: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37236a54a42c02bcd" w:history="1">
+      <w:hyperlink r:id="rId30736a70279221402" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://tncweeds.ucdavis.edu/esadocs/documents/celaorb.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 25 January 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5441,131 +5441,131 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 225-264.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Eppel-Hotz A (2012) Grüner Schmuck im Straßenraum –Bewährte Pflanzen für Lärmschutzsysteme. Hrsg. Bayerische Landesanstalt für Weinbau und Gartenbau, Abteilung Landespflege. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96466a54a42c02d12" w:history="1">
+      <w:hyperlink r:id="rId98846a7027922155a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.lwg.bayern.de/mam/cms06/landespflege/dateien/gruener_schmuck.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021a) EPPO Global Database. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56866a54a42c02d45" w:history="1">
+      <w:hyperlink r:id="rId49116a7027922158e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Technical Document No. 1084. Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46926a54a42c02d94" w:history="1">
+      <w:hyperlink r:id="rId94956a702792215e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CELOR/ documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5640,51 +5640,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fryer JL (2011) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. In: Fire Effects Information System, [Online]. U.S. Department of Agriculture, Forest Service, Rocky Mountain Research Station, Fire Sciences Laboratory (Producer). Available: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11266a54a42c02e5b" w:history="1">
+      <w:hyperlink r:id="rId60806a702792216a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.fed.us/database/feis/plants/vine/celorb/all.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 17 November 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5900,51 +5900,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 215–302.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Horse DVM (2020) Orental bittersweet. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99456a54a42c0301e" w:history="1">
+      <w:hyperlink r:id="rId99216a70279221850" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.horsedvm.com/poisonous/bittersweet/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6039,51 +6039,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPSAWG (2019) Oriental bittersweet </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Invasive plant species fact sheet. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45796a54a42c030fd" w:history="1">
+      <w:hyperlink r:id="rId96416a70279221932" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.in.gov/dnr/files/OrientalBittersweet.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 24 February 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6773,51 +6773,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mehrhoff LJ, Silander JA Jr, Leicht SA, Mosher ES &amp; Tabak NM (2003) IPANE: Invasive Plant Atlas of New England, [Online].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Storrs, CT: University of Connecticut, Department of Ecology and Evolutionary Biology (Producer). Available: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14886a54a42c035a9" w:history="1">
+      <w:hyperlink r:id="rId26396a70279221dd9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://nbii-nin.ciesin.columbia.edu/ipane/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7122,51 +7122,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">69–76.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">POWO (2020) Plants of the World Online. Facilitated by the Royal Botanic Gardens, Kew. Published on the Internet; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89216a54a42c037d6" w:history="1">
+      <w:hyperlink r:id="rId78336a7027922200f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.plantsoftheworldonline.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 25 10 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7346,51 +7346,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ritterskamp M (2018) Invasive species of the month Oriental bittersweet (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11776a54a42c0393a" w:history="1">
+      <w:hyperlink r:id="rId83336a70279222184" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://daviesscoswcd.org/images/pdf/December-2018-Oriental-Bittersweet.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7581,101 +7581,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Thunb. Oriental bittersweet. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16416a54a42c03ab0" w:history="1">
+      <w:hyperlink r:id="rId87686a70279222320" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.sc.egov.usda.gov/core/profile?symbol=CEOR7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Verloove F (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Manual of the Alien Plants of Belgium. Botanic Garden of Meise, Belgium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77946a54a42c03b02" w:history="1">
+      <w:hyperlink r:id="rId19256a70279222375" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.alienplantsbelgium.be</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8267,51 +8267,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29906a54a42c03f37" w:history="1">
+      <w:hyperlink r:id="rId22286a70279222782" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8380,51 +8380,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 379-386 . </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97556a54a42c03fed" w:history="1">
+      <w:hyperlink r:id="rId88436a70279222838" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12833</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -8511,137 +8511,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="90779111">
+  <w:abstractNum w:abstractNumId="90368662">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="71163020">
+    <w:lvl w:ilvl="0" w:tplc="85544147">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="71163020" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="85544147" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="71163020" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="85544147" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="71163020" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="85544147" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="71163020" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="85544147" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="71163020" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="85544147" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="71163020" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="85544147" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="71163020" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="85544147" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="71163020" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="85544147" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="90779110">
+  <w:abstractNum w:abstractNumId="90368661">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="45650648">
+    <w:lvl w:ilvl="0" w:tplc="81447929">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9393,55 +9393,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="90779110">
-    <w:abstractNumId w:val="90779110"/>
+  <w:num w:numId="90368661">
+    <w:abstractNumId w:val="90368661"/>
   </w:num>
-  <w:num w:numId="90779111">
-    <w:abstractNumId w:val="90779111"/>
+  <w:num w:numId="90368662">
+    <w:abstractNumId w:val="90368662"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20991,51 +20991,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId208987480" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId628430890" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId96506a54a42bf3e32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CELOR/" TargetMode="External"/><Relationship Id="rId23926a54a42bf3e85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CELOR/categorization" TargetMode="External"/><Relationship Id="rId14126a54a42bf409d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CELOR/photos" TargetMode="External"/><Relationship Id="rId46326a54a42bf41f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eddmaps.org/" TargetMode="External"/><Relationship Id="rId54986a54a42c02783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pierpestre%20gister.mpi.govt.nz/Pests%20Register/ImportCommodity/" TargetMode="External"/><Relationship Id="rId92616a54a42c02a81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wiki.bugwood.org/Celastrus_orbiculatus" TargetMode="External"/><Relationship Id="rId40556a54a42c02adf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datas%20heet/12009" TargetMode="External"/><Relationship Id="rId68896a54a42c02b12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.columbia.edu/itc/cerc/danof%20f-burg/invasionbio/invsppsumm/Celastrusorbiculatus.htm" TargetMode="External"/><Relationship Id="rId37236a54a42c02bcd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tncweeds.ucdavis.edu/esadocs/documents/celaorb.html" TargetMode="External"/><Relationship Id="rId96466a54a42c02d12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lwg.bayern.de/mam/cms06/landespflege/dateien/gruener_schmuck.pdf" TargetMode="External"/><Relationship Id="rId56866a54a42c02d45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId46926a54a42c02d94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CELOR/documents" TargetMode="External"/><Relationship Id="rId11266a54a42c02e5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.fed.us/database/feis/plants/vine/celorb/all.html" TargetMode="External"/><Relationship Id="rId99456a54a42c0301e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.horsedvm.com/poisonous/bittersweet/" TargetMode="External"/><Relationship Id="rId45796a54a42c030fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.in.gov/dnr/files/OrientalBittersweet.pdf" TargetMode="External"/><Relationship Id="rId14886a54a42c035a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nbii-nin.ciesin.columbia.edu/ipane/" TargetMode="External"/><Relationship Id="rId89216a54a42c037d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantsoftheworldonline.org/" TargetMode="External"/><Relationship Id="rId11776a54a42c0393a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://daviesscoswcd.org/images/pdf/December-2018-Oriental-Bittersweet.pdf" TargetMode="External"/><Relationship Id="rId16416a54a42c03ab0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.sc.egov.usda.gov/core/profile?symbol=CEOR7" TargetMode="External"/><Relationship Id="rId77946a54a42c03b02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alienplantsbelgium.be" TargetMode="External"/><Relationship Id="rId29906a54a42c03f37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId97556a54a42c03fed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12811" TargetMode="External"/><Relationship Id="rId77366a54a42bf3f82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77366a54a42bf3f82.jpg"/><Relationship Id="rId62086a54a42c00e23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62086a54a42c00e23.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId712792653" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId579344026" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId15826a7027921e171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CELOR/" TargetMode="External"/><Relationship Id="rId14076a7027921e1b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CELOR/categorization" TargetMode="External"/><Relationship Id="rId33226a7027921eb4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CELOR/photos" TargetMode="External"/><Relationship Id="rId98746a7027921ecd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eddmaps.org/" TargetMode="External"/><Relationship Id="rId19106a70279220f82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pierpestre%20gister.mpi.govt.nz/Pests%20Register/ImportCommodity/" TargetMode="External"/><Relationship Id="rId46046a702792212ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wiki.bugwood.org/Celastrus_orbiculatus" TargetMode="External"/><Relationship Id="rId77776a7027922130e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datas%20heet/12009" TargetMode="External"/><Relationship Id="rId70096a70279221343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.columbia.edu/itc/cerc/danof%20f-burg/invasionbio/invsppsumm/Celastrusorbiculatus.htm" TargetMode="External"/><Relationship Id="rId30736a70279221402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tncweeds.ucdavis.edu/esadocs/documents/celaorb.html" TargetMode="External"/><Relationship Id="rId98846a7027922155a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lwg.bayern.de/mam/cms06/landespflege/dateien/gruener_schmuck.pdf" TargetMode="External"/><Relationship Id="rId49116a7027922158e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId94956a702792215e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CELOR/documents" TargetMode="External"/><Relationship Id="rId60806a702792216a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.fed.us/database/feis/plants/vine/celorb/all.html" TargetMode="External"/><Relationship Id="rId99216a70279221850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.horsedvm.com/poisonous/bittersweet/" TargetMode="External"/><Relationship Id="rId96416a70279221932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.in.gov/dnr/files/OrientalBittersweet.pdf" TargetMode="External"/><Relationship Id="rId26396a70279221dd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nbii-nin.ciesin.columbia.edu/ipane/" TargetMode="External"/><Relationship Id="rId78336a7027922200f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantsoftheworldonline.org/" TargetMode="External"/><Relationship Id="rId83336a70279222184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://daviesscoswcd.org/images/pdf/December-2018-Oriental-Bittersweet.pdf" TargetMode="External"/><Relationship Id="rId87686a70279222320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.sc.egov.usda.gov/core/profile?symbol=CEOR7" TargetMode="External"/><Relationship Id="rId19256a70279222375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alienplantsbelgium.be" TargetMode="External"/><Relationship Id="rId22286a70279222782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId88436a70279222838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12811" TargetMode="External"/><Relationship Id="rId55916a7027921ea01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55916a7027921ea01.jpg"/><Relationship Id="rId16006a7027921f579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16006a7027921f579.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>