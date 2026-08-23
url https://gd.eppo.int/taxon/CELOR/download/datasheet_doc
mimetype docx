--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -424,88 +424,88 @@
               <w:t xml:space="preserve"> Nakai</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Asian bittersweet, Asiatic bittersweet, Chinese bittersweet, oriental bittersweet (US), round-leaved bittersweet, staff vine</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15826a7027921e171" w:history="1">
+            <w:hyperlink r:id="rId84936a8aff70aa1bb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14076a7027921e1b6" w:history="1">
+            <w:hyperlink r:id="rId29716a8aff70aa201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -519,86 +519,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CELOR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="54460721" name="name35626a7027921ea03" descr="12016.jpg"/>
+                  <wp:docPr id="22143638" name="name88546a8aff70aaa07" descr="12016.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12016.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId55916a7027921ea01" cstate="print"/>
+                          <a:blip r:embed="rId60796a8aff70aaa05" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId33226a7027921eb4c" w:history="1">
+            <w:hyperlink r:id="rId68876a8aff70aaaf6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -691,51 +691,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">as present in 25 eastern states. However, 31 states document </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> as present in at least one county according to EDDMapS (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId98746a7027921ecd1" w:history="1">
+      <w:hyperlink r:id="rId22316a8aff70aac4f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eddmaps.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). The current distribution of the species in the United States extends from Maine south to Georgia and west to Iowa (IPSAWG, 2019). Patterson (1973) stated that </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -885,63 +885,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2020) record the species in 13 European countries (adding Latvia, Lithuania, Norway, European Russia, and Ukraine to the previous list) (see EPPO, 2021a).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="57725423" name="name91926a7027921f57b" descr="CELOR_distribution_map.jpg"/>
+            <wp:docPr id="38881326" name="name46666a8aff70ab840" descr="CELOR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CELOR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16006a7027921f579" cstate="print"/>
+                    <a:blip r:embed="rId45196a8aff70ab83e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4566,51 +4566,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In New Zealand </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been regulated as a quarantine pest since 2001. It is included in the Official New Zealand Pest Register (Pest Register for Importing Commodities to New Zealand, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19106a70279220f82" w:history="1">
+      <w:hyperlink r:id="rId55816a8aff70ad1fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pierpestre gister.mpi.govt.nz/Pests Register/ImportCommodity/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5031,51 +5031,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bugwood (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46046a702792212ab" w:history="1">
+      <w:hyperlink r:id="rId25726a8aff70ad50d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://wiki.bugwood.org/Celastrus_orbiculatus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 25 January 2021)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5090,81 +5090,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Invasive Species Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77776a7027922130e" w:history="1">
+      <w:hyperlink r:id="rId33776a8aff70ad56c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datas heet/12009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Costley JL (2006) Introduced species summary project. Oriental bittersweet (Celastrus orbiculatus). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70096a70279221343" w:history="1">
+      <w:hyperlink r:id="rId78046a8aff70ad5a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.columbia.edu/itc/cerc/danof f-burg/invasionbio/invsppsumm/Celastrusorbiculatus.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 25 January 2021)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5237,51 +5237,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dreyer G (1994). Element stewardship abstract: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, [Online]. In: Invasive on the web: The Nature Conservancy wildland invasive species program. The Nature Conservancy (Producer). Available: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30736a70279221402" w:history="1">
+      <w:hyperlink r:id="rId23806a8aff70ad661" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://tncweeds.ucdavis.edu/esadocs/documents/celaorb.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 25 January 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5441,131 +5441,131 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 225-264.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Eppel-Hotz A (2012) Grüner Schmuck im Straßenraum –Bewährte Pflanzen für Lärmschutzsysteme. Hrsg. Bayerische Landesanstalt für Weinbau und Gartenbau, Abteilung Landespflege. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98846a7027922155a" w:history="1">
+      <w:hyperlink r:id="rId59546a8aff70ad7ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.lwg.bayern.de/mam/cms06/landespflege/dateien/gruener_schmuck.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021a) EPPO Global Database. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49116a7027922158e" w:history="1">
+      <w:hyperlink r:id="rId72476a8aff70ad7df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Technical Document No. 1084. Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94956a702792215e0" w:history="1">
+      <w:hyperlink r:id="rId17136a8aff70ad831" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CELOR/ documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5640,51 +5640,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fryer JL (2011) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. In: Fire Effects Information System, [Online]. U.S. Department of Agriculture, Forest Service, Rocky Mountain Research Station, Fire Sciences Laboratory (Producer). Available: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60806a702792216a5" w:history="1">
+      <w:hyperlink r:id="rId40436a8aff70ad923" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.fed.us/database/feis/plants/vine/celorb/all.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 17 November 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5900,51 +5900,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 215–302.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Horse DVM (2020) Orental bittersweet. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99216a70279221850" w:history="1">
+      <w:hyperlink r:id="rId23096a8aff70adb00" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.horsedvm.com/poisonous/bittersweet/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6039,51 +6039,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPSAWG (2019) Oriental bittersweet </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Invasive plant species fact sheet. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96416a70279221932" w:history="1">
+      <w:hyperlink r:id="rId82936a8aff70adc09" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.in.gov/dnr/files/OrientalBittersweet.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 24 February 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6773,51 +6773,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mehrhoff LJ, Silander JA Jr, Leicht SA, Mosher ES &amp; Tabak NM (2003) IPANE: Invasive Plant Atlas of New England, [Online].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Storrs, CT: University of Connecticut, Department of Ecology and Evolutionary Biology (Producer). Available: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26396a70279221dd9" w:history="1">
+      <w:hyperlink r:id="rId86156a8aff70ae1cf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://nbii-nin.ciesin.columbia.edu/ipane/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7122,51 +7122,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">69–76.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">POWO (2020) Plants of the World Online. Facilitated by the Royal Botanic Gardens, Kew. Published on the Internet; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78336a7027922200f" w:history="1">
+      <w:hyperlink r:id="rId21316a8aff70ae410" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.plantsoftheworldonline.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 25 10 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7346,51 +7346,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ritterskamp M (2018) Invasive species of the month Oriental bittersweet (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83336a70279222184" w:history="1">
+      <w:hyperlink r:id="rId53186a8aff70ae57e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://daviesscoswcd.org/images/pdf/December-2018-Oriental-Bittersweet.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7581,101 +7581,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Thunb. Oriental bittersweet. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87686a70279222320" w:history="1">
+      <w:hyperlink r:id="rId97496a8aff70ae70d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.sc.egov.usda.gov/core/profile?symbol=CEOR7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Verloove F (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Manual of the Alien Plants of Belgium. Botanic Garden of Meise, Belgium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19256a70279222375" w:history="1">
+      <w:hyperlink r:id="rId15316a8aff70ae761" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.alienplantsbelgium.be</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8267,51 +8267,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22286a70279222782" w:history="1">
+      <w:hyperlink r:id="rId47756a8aff70aeb7e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8380,51 +8380,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 379-386 . </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88436a70279222838" w:history="1">
+      <w:hyperlink r:id="rId60316a8aff70aec45" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12833</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -8511,137 +8511,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="90368662">
+  <w:abstractNum w:abstractNumId="39989899">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="85544147">
+    <w:lvl w:ilvl="0" w:tplc="79582958">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="85544147" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="79582958" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="85544147" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="79582958" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="85544147" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="79582958" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="85544147" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="79582958" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="85544147" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="79582958" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="85544147" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="79582958" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="85544147" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="79582958" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="85544147" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="79582958" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="90368661">
+  <w:abstractNum w:abstractNumId="39989898">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81447929">
+    <w:lvl w:ilvl="0" w:tplc="60648608">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9393,55 +9393,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="90368661">
-    <w:abstractNumId w:val="90368661"/>
+  <w:num w:numId="39989898">
+    <w:abstractNumId w:val="39989898"/>
   </w:num>
-  <w:num w:numId="90368662">
-    <w:abstractNumId w:val="90368662"/>
+  <w:num w:numId="39989899">
+    <w:abstractNumId w:val="39989899"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20991,51 +20991,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId712792653" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId579344026" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId15826a7027921e171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CELOR/" TargetMode="External"/><Relationship Id="rId14076a7027921e1b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CELOR/categorization" TargetMode="External"/><Relationship Id="rId33226a7027921eb4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CELOR/photos" TargetMode="External"/><Relationship Id="rId98746a7027921ecd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eddmaps.org/" TargetMode="External"/><Relationship Id="rId19106a70279220f82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pierpestre%20gister.mpi.govt.nz/Pests%20Register/ImportCommodity/" TargetMode="External"/><Relationship Id="rId46046a702792212ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wiki.bugwood.org/Celastrus_orbiculatus" TargetMode="External"/><Relationship Id="rId77776a7027922130e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datas%20heet/12009" TargetMode="External"/><Relationship Id="rId70096a70279221343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.columbia.edu/itc/cerc/danof%20f-burg/invasionbio/invsppsumm/Celastrusorbiculatus.htm" TargetMode="External"/><Relationship Id="rId30736a70279221402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tncweeds.ucdavis.edu/esadocs/documents/celaorb.html" TargetMode="External"/><Relationship Id="rId98846a7027922155a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lwg.bayern.de/mam/cms06/landespflege/dateien/gruener_schmuck.pdf" TargetMode="External"/><Relationship Id="rId49116a7027922158e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId94956a702792215e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CELOR/documents" TargetMode="External"/><Relationship Id="rId60806a702792216a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.fed.us/database/feis/plants/vine/celorb/all.html" TargetMode="External"/><Relationship Id="rId99216a70279221850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.horsedvm.com/poisonous/bittersweet/" TargetMode="External"/><Relationship Id="rId96416a70279221932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.in.gov/dnr/files/OrientalBittersweet.pdf" TargetMode="External"/><Relationship Id="rId26396a70279221dd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nbii-nin.ciesin.columbia.edu/ipane/" TargetMode="External"/><Relationship Id="rId78336a7027922200f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantsoftheworldonline.org/" TargetMode="External"/><Relationship Id="rId83336a70279222184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://daviesscoswcd.org/images/pdf/December-2018-Oriental-Bittersweet.pdf" TargetMode="External"/><Relationship Id="rId87686a70279222320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.sc.egov.usda.gov/core/profile?symbol=CEOR7" TargetMode="External"/><Relationship Id="rId19256a70279222375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alienplantsbelgium.be" TargetMode="External"/><Relationship Id="rId22286a70279222782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId88436a70279222838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12811" TargetMode="External"/><Relationship Id="rId55916a7027921ea01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55916a7027921ea01.jpg"/><Relationship Id="rId16006a7027921f579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16006a7027921f579.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId442490099" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId666120638" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId84936a8aff70aa1bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CELOR/" TargetMode="External"/><Relationship Id="rId29716a8aff70aa201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CELOR/categorization" TargetMode="External"/><Relationship Id="rId68876a8aff70aaaf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CELOR/photos" TargetMode="External"/><Relationship Id="rId22316a8aff70aac4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eddmaps.org/" TargetMode="External"/><Relationship Id="rId55816a8aff70ad1fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pierpestre%20gister.mpi.govt.nz/Pests%20Register/ImportCommodity/" TargetMode="External"/><Relationship Id="rId25726a8aff70ad50d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wiki.bugwood.org/Celastrus_orbiculatus" TargetMode="External"/><Relationship Id="rId33776a8aff70ad56c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datas%20heet/12009" TargetMode="External"/><Relationship Id="rId78046a8aff70ad5a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.columbia.edu/itc/cerc/danof%20f-burg/invasionbio/invsppsumm/Celastrusorbiculatus.htm" TargetMode="External"/><Relationship Id="rId23806a8aff70ad661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tncweeds.ucdavis.edu/esadocs/documents/celaorb.html" TargetMode="External"/><Relationship Id="rId59546a8aff70ad7ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lwg.bayern.de/mam/cms06/landespflege/dateien/gruener_schmuck.pdf" TargetMode="External"/><Relationship Id="rId72476a8aff70ad7df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId17136a8aff70ad831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CELOR/documents" TargetMode="External"/><Relationship Id="rId40436a8aff70ad923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.fed.us/database/feis/plants/vine/celorb/all.html" TargetMode="External"/><Relationship Id="rId23096a8aff70adb00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.horsedvm.com/poisonous/bittersweet/" TargetMode="External"/><Relationship Id="rId82936a8aff70adc09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.in.gov/dnr/files/OrientalBittersweet.pdf" TargetMode="External"/><Relationship Id="rId86156a8aff70ae1cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nbii-nin.ciesin.columbia.edu/ipane/" TargetMode="External"/><Relationship Id="rId21316a8aff70ae410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantsoftheworldonline.org/" TargetMode="External"/><Relationship Id="rId53186a8aff70ae57e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://daviesscoswcd.org/images/pdf/December-2018-Oriental-Bittersweet.pdf" TargetMode="External"/><Relationship Id="rId97496a8aff70ae70d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.sc.egov.usda.gov/core/profile?symbol=CEOR7" TargetMode="External"/><Relationship Id="rId15316a8aff70ae761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alienplantsbelgium.be" TargetMode="External"/><Relationship Id="rId47756a8aff70aeb7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId60316a8aff70aec45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12811" TargetMode="External"/><Relationship Id="rId60796a8aff70aaa05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60796a8aff70aaa05.jpg"/><Relationship Id="rId45196a8aff70ab83e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45196a8aff70ab83e.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>