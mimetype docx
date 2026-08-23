--- v12 (2026-08-23)
+++ v13 (2026-08-23)
@@ -424,88 +424,88 @@
               <w:t xml:space="preserve"> Nakai</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Asian bittersweet, Asiatic bittersweet, Chinese bittersweet, oriental bittersweet (US), round-leaved bittersweet, staff vine</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84936a8aff70aa1bb" w:history="1">
+            <w:hyperlink r:id="rId48086a8b0dc851f94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29716a8aff70aa201" w:history="1">
+            <w:hyperlink r:id="rId65736a8b0dc851fe8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -519,86 +519,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CELOR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="22143638" name="name88546a8aff70aaa07" descr="12016.jpg"/>
+                  <wp:docPr id="57717783" name="name36816a8b0dc852acd" descr="12016.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12016.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId60796a8aff70aaa05" cstate="print"/>
+                          <a:blip r:embed="rId39926a8b0dc852acb" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId68876a8aff70aaaf6" w:history="1">
+            <w:hyperlink r:id="rId42536a8b0dc852c2c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -691,51 +691,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">as present in 25 eastern states. However, 31 states document </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> as present in at least one county according to EDDMapS (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId22316a8aff70aac4f" w:history="1">
+      <w:hyperlink r:id="rId65996a8b0dc852da9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eddmaps.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). The current distribution of the species in the United States extends from Maine south to Georgia and west to Iowa (IPSAWG, 2019). Patterson (1973) stated that </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -885,63 +885,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2020) record the species in 13 European countries (adding Latvia, Lithuania, Norway, European Russia, and Ukraine to the previous list) (see EPPO, 2021a).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="38881326" name="name46666a8aff70ab840" descr="CELOR_distribution_map.jpg"/>
+            <wp:docPr id="74249020" name="name21776a8b0dc8539e3" descr="CELOR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CELOR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId45196a8aff70ab83e" cstate="print"/>
+                    <a:blip r:embed="rId85726a8b0dc8539e1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4566,51 +4566,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In New Zealand </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been regulated as a quarantine pest since 2001. It is included in the Official New Zealand Pest Register (Pest Register for Importing Commodities to New Zealand, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55816a8aff70ad1fe" w:history="1">
+      <w:hyperlink r:id="rId73676a8b0dc855472" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pierpestre gister.mpi.govt.nz/Pests Register/ImportCommodity/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5031,51 +5031,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bugwood (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25726a8aff70ad50d" w:history="1">
+      <w:hyperlink r:id="rId40656a8b0dc8557a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://wiki.bugwood.org/Celastrus_orbiculatus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 25 January 2021)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5090,81 +5090,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Invasive Species Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33776a8aff70ad56c" w:history="1">
+      <w:hyperlink r:id="rId69756a8b0dc85580a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datas heet/12009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Costley JL (2006) Introduced species summary project. Oriental bittersweet (Celastrus orbiculatus). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78046a8aff70ad5a0" w:history="1">
+      <w:hyperlink r:id="rId30296a8b0dc85583e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.columbia.edu/itc/cerc/danof f-burg/invasionbio/invsppsumm/Celastrusorbiculatus.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 25 January 2021)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5237,51 +5237,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dreyer G (1994). Element stewardship abstract: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, [Online]. In: Invasive on the web: The Nature Conservancy wildland invasive species program. The Nature Conservancy (Producer). Available: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23806a8aff70ad661" w:history="1">
+      <w:hyperlink r:id="rId47416a8b0dc855900" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://tncweeds.ucdavis.edu/esadocs/documents/celaorb.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 25 January 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5441,131 +5441,131 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 225-264.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Eppel-Hotz A (2012) Grüner Schmuck im Straßenraum –Bewährte Pflanzen für Lärmschutzsysteme. Hrsg. Bayerische Landesanstalt für Weinbau und Gartenbau, Abteilung Landespflege. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59546a8aff70ad7ac" w:history="1">
+      <w:hyperlink r:id="rId66646a8b0dc855a72" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.lwg.bayern.de/mam/cms06/landespflege/dateien/gruener_schmuck.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021a) EPPO Global Database. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72476a8aff70ad7df" w:history="1">
+      <w:hyperlink r:id="rId22536a8b0dc855aa6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Technical Document No. 1084. Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17136a8aff70ad831" w:history="1">
+      <w:hyperlink r:id="rId92756a8b0dc855afa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CELOR/ documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5640,51 +5640,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fryer JL (2011) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. In: Fire Effects Information System, [Online]. U.S. Department of Agriculture, Forest Service, Rocky Mountain Research Station, Fire Sciences Laboratory (Producer). Available: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40436a8aff70ad923" w:history="1">
+      <w:hyperlink r:id="rId61456a8b0dc855bbe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.fed.us/database/feis/plants/vine/celorb/all.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 17 November 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5900,51 +5900,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 215–302.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Horse DVM (2020) Orental bittersweet. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23096a8aff70adb00" w:history="1">
+      <w:hyperlink r:id="rId54166a8b0dc855d6f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.horsedvm.com/poisonous/bittersweet/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6039,51 +6039,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPSAWG (2019) Oriental bittersweet </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Invasive plant species fact sheet. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82936a8aff70adc09" w:history="1">
+      <w:hyperlink r:id="rId93516a8b0dc855e78" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.in.gov/dnr/files/OrientalBittersweet.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 24 February 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6773,51 +6773,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mehrhoff LJ, Silander JA Jr, Leicht SA, Mosher ES &amp; Tabak NM (2003) IPANE: Invasive Plant Atlas of New England, [Online].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Storrs, CT: University of Connecticut, Department of Ecology and Evolutionary Biology (Producer). Available: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86156a8aff70ae1cf" w:history="1">
+      <w:hyperlink r:id="rId95066a8b0dc856351" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://nbii-nin.ciesin.columbia.edu/ipane/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7122,51 +7122,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">69–76.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">POWO (2020) Plants of the World Online. Facilitated by the Royal Botanic Gardens, Kew. Published on the Internet; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21316a8aff70ae410" w:history="1">
+      <w:hyperlink r:id="rId94756a8b0dc85659c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.plantsoftheworldonline.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 25 10 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7346,51 +7346,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ritterskamp M (2018) Invasive species of the month Oriental bittersweet (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53186a8aff70ae57e" w:history="1">
+      <w:hyperlink r:id="rId59466a8b0dc85671d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://daviesscoswcd.org/images/pdf/December-2018-Oriental-Bittersweet.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7581,101 +7581,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Thunb. Oriental bittersweet. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97496a8aff70ae70d" w:history="1">
+      <w:hyperlink r:id="rId72276a8b0dc8568bb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.sc.egov.usda.gov/core/profile?symbol=CEOR7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Verloove F (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Manual of the Alien Plants of Belgium. Botanic Garden of Meise, Belgium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15316a8aff70ae761" w:history="1">
+      <w:hyperlink r:id="rId68286a8b0dc85690f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.alienplantsbelgium.be</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8267,51 +8267,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47756a8aff70aeb7e" w:history="1">
+      <w:hyperlink r:id="rId97896a8b0dc856e99" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8380,51 +8380,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 379-386 . </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60316a8aff70aec45" w:history="1">
+      <w:hyperlink r:id="rId21726a8b0dc856f5d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12833</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -8511,137 +8511,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="39989899">
+  <w:abstractNum w:abstractNumId="24086168">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="79582958">
+    <w:lvl w:ilvl="0" w:tplc="13237593">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="79582958" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="13237593" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="79582958" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="13237593" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="79582958" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="13237593" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="79582958" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="13237593" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="79582958" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="13237593" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="79582958" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="13237593" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="79582958" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="13237593" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="79582958" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="13237593" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39989898">
+  <w:abstractNum w:abstractNumId="24086167">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="60648608">
+    <w:lvl w:ilvl="0" w:tplc="32176582">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9393,55 +9393,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="39989898">
-    <w:abstractNumId w:val="39989898"/>
+  <w:num w:numId="24086167">
+    <w:abstractNumId w:val="24086167"/>
   </w:num>
-  <w:num w:numId="39989899">
-    <w:abstractNumId w:val="39989899"/>
+  <w:num w:numId="24086168">
+    <w:abstractNumId w:val="24086168"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20991,51 +20991,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId442490099" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId666120638" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId84936a8aff70aa1bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CELOR/" TargetMode="External"/><Relationship Id="rId29716a8aff70aa201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CELOR/categorization" TargetMode="External"/><Relationship Id="rId68876a8aff70aaaf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CELOR/photos" TargetMode="External"/><Relationship Id="rId22316a8aff70aac4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eddmaps.org/" TargetMode="External"/><Relationship Id="rId55816a8aff70ad1fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pierpestre%20gister.mpi.govt.nz/Pests%20Register/ImportCommodity/" TargetMode="External"/><Relationship Id="rId25726a8aff70ad50d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wiki.bugwood.org/Celastrus_orbiculatus" TargetMode="External"/><Relationship Id="rId33776a8aff70ad56c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datas%20heet/12009" TargetMode="External"/><Relationship Id="rId78046a8aff70ad5a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.columbia.edu/itc/cerc/danof%20f-burg/invasionbio/invsppsumm/Celastrusorbiculatus.htm" TargetMode="External"/><Relationship Id="rId23806a8aff70ad661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tncweeds.ucdavis.edu/esadocs/documents/celaorb.html" TargetMode="External"/><Relationship Id="rId59546a8aff70ad7ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lwg.bayern.de/mam/cms06/landespflege/dateien/gruener_schmuck.pdf" TargetMode="External"/><Relationship Id="rId72476a8aff70ad7df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId17136a8aff70ad831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CELOR/documents" TargetMode="External"/><Relationship Id="rId40436a8aff70ad923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.fed.us/database/feis/plants/vine/celorb/all.html" TargetMode="External"/><Relationship Id="rId23096a8aff70adb00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.horsedvm.com/poisonous/bittersweet/" TargetMode="External"/><Relationship Id="rId82936a8aff70adc09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.in.gov/dnr/files/OrientalBittersweet.pdf" TargetMode="External"/><Relationship Id="rId86156a8aff70ae1cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nbii-nin.ciesin.columbia.edu/ipane/" TargetMode="External"/><Relationship Id="rId21316a8aff70ae410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantsoftheworldonline.org/" TargetMode="External"/><Relationship Id="rId53186a8aff70ae57e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://daviesscoswcd.org/images/pdf/December-2018-Oriental-Bittersweet.pdf" TargetMode="External"/><Relationship Id="rId97496a8aff70ae70d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.sc.egov.usda.gov/core/profile?symbol=CEOR7" TargetMode="External"/><Relationship Id="rId15316a8aff70ae761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alienplantsbelgium.be" TargetMode="External"/><Relationship Id="rId47756a8aff70aeb7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId60316a8aff70aec45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12811" TargetMode="External"/><Relationship Id="rId60796a8aff70aaa05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60796a8aff70aaa05.jpg"/><Relationship Id="rId45196a8aff70ab83e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45196a8aff70ab83e.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId965443041" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId494415243" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId48086a8b0dc851f94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CELOR/" TargetMode="External"/><Relationship Id="rId65736a8b0dc851fe8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CELOR/categorization" TargetMode="External"/><Relationship Id="rId42536a8b0dc852c2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CELOR/photos" TargetMode="External"/><Relationship Id="rId65996a8b0dc852da9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eddmaps.org/" TargetMode="External"/><Relationship Id="rId73676a8b0dc855472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pierpestre%20gister.mpi.govt.nz/Pests%20Register/ImportCommodity/" TargetMode="External"/><Relationship Id="rId40656a8b0dc8557a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wiki.bugwood.org/Celastrus_orbiculatus" TargetMode="External"/><Relationship Id="rId69756a8b0dc85580a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datas%20heet/12009" TargetMode="External"/><Relationship Id="rId30296a8b0dc85583e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.columbia.edu/itc/cerc/danof%20f-burg/invasionbio/invsppsumm/Celastrusorbiculatus.htm" TargetMode="External"/><Relationship Id="rId47416a8b0dc855900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tncweeds.ucdavis.edu/esadocs/documents/celaorb.html" TargetMode="External"/><Relationship Id="rId66646a8b0dc855a72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lwg.bayern.de/mam/cms06/landespflege/dateien/gruener_schmuck.pdf" TargetMode="External"/><Relationship Id="rId22536a8b0dc855aa6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId92756a8b0dc855afa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CELOR/documents" TargetMode="External"/><Relationship Id="rId61456a8b0dc855bbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.fed.us/database/feis/plants/vine/celorb/all.html" TargetMode="External"/><Relationship Id="rId54166a8b0dc855d6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.horsedvm.com/poisonous/bittersweet/" TargetMode="External"/><Relationship Id="rId93516a8b0dc855e78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.in.gov/dnr/files/OrientalBittersweet.pdf" TargetMode="External"/><Relationship Id="rId95066a8b0dc856351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nbii-nin.ciesin.columbia.edu/ipane/" TargetMode="External"/><Relationship Id="rId94756a8b0dc85659c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantsoftheworldonline.org/" TargetMode="External"/><Relationship Id="rId59466a8b0dc85671d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://daviesscoswcd.org/images/pdf/December-2018-Oriental-Bittersweet.pdf" TargetMode="External"/><Relationship Id="rId72276a8b0dc8568bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.sc.egov.usda.gov/core/profile?symbol=CEOR7" TargetMode="External"/><Relationship Id="rId68286a8b0dc85690f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alienplantsbelgium.be" TargetMode="External"/><Relationship Id="rId97896a8b0dc856e99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId21726a8b0dc856f5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12811" TargetMode="External"/><Relationship Id="rId39926a8b0dc852acb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39926a8b0dc852acb.jpg"/><Relationship Id="rId85726a8b0dc8539e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85726a8b0dc8539e1.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>