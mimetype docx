--- v13 (2026-08-23)
+++ v14 (2026-09-13)
@@ -424,88 +424,88 @@
               <w:t xml:space="preserve"> Nakai</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Asian bittersweet, Asiatic bittersweet, Chinese bittersweet, oriental bittersweet (US), round-leaved bittersweet, staff vine</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48086a8b0dc851f94" w:history="1">
+            <w:hyperlink r:id="rId86986aa69e23c1b49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65736a8b0dc851fe8" w:history="1">
+            <w:hyperlink r:id="rId67396aa69e23c1b97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -519,86 +519,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CELOR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="57717783" name="name36816a8b0dc852acd" descr="12016.jpg"/>
+                  <wp:docPr id="12009416" name="name11946aa69e23c246b" descr="12016.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12016.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId39926a8b0dc852acb" cstate="print"/>
+                          <a:blip r:embed="rId23396aa69e23c2468" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId42536a8b0dc852c2c" w:history="1">
+            <w:hyperlink r:id="rId11676aa69e23c25de" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -691,51 +691,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">as present in 25 eastern states. However, 31 states document </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> as present in at least one county according to EDDMapS (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId65996a8b0dc852da9" w:history="1">
+      <w:hyperlink r:id="rId53246aa69e23c2766" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eddmaps.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). The current distribution of the species in the United States extends from Maine south to Georgia and west to Iowa (IPSAWG, 2019). Patterson (1973) stated that </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -885,63 +885,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2020) record the species in 13 European countries (adding Latvia, Lithuania, Norway, European Russia, and Ukraine to the previous list) (see EPPO, 2021a).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="74249020" name="name21776a8b0dc8539e3" descr="CELOR_distribution_map.jpg"/>
+            <wp:docPr id="19639913" name="name61656aa69e23c3358" descr="CELOR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CELOR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId85726a8b0dc8539e1" cstate="print"/>
+                    <a:blip r:embed="rId55026aa69e23c3355" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4566,51 +4566,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In New Zealand </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been regulated as a quarantine pest since 2001. It is included in the Official New Zealand Pest Register (Pest Register for Importing Commodities to New Zealand, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73676a8b0dc855472" w:history="1">
+      <w:hyperlink r:id="rId31496aa69e23c4ddd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pierpestre gister.mpi.govt.nz/Pests Register/ImportCommodity/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5031,51 +5031,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bugwood (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40656a8b0dc8557a8" w:history="1">
+      <w:hyperlink r:id="rId37906aa69e23c50ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://wiki.bugwood.org/Celastrus_orbiculatus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 25 January 2021)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5090,81 +5090,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Invasive Species Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69756a8b0dc85580a" w:history="1">
+      <w:hyperlink r:id="rId44206aa69e23c514c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datas heet/12009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Costley JL (2006) Introduced species summary project. Oriental bittersweet (Celastrus orbiculatus). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30296a8b0dc85583e" w:history="1">
+      <w:hyperlink r:id="rId85406aa69e23c5182" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.columbia.edu/itc/cerc/danof f-burg/invasionbio/invsppsumm/Celastrusorbiculatus.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 25 January 2021)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5237,51 +5237,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dreyer G (1994). Element stewardship abstract: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, [Online]. In: Invasive on the web: The Nature Conservancy wildland invasive species program. The Nature Conservancy (Producer). Available: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47416a8b0dc855900" w:history="1">
+      <w:hyperlink r:id="rId11246aa69e23c5242" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://tncweeds.ucdavis.edu/esadocs/documents/celaorb.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 25 January 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5441,131 +5441,131 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 225-264.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Eppel-Hotz A (2012) Grüner Schmuck im Straßenraum –Bewährte Pflanzen für Lärmschutzsysteme. Hrsg. Bayerische Landesanstalt für Weinbau und Gartenbau, Abteilung Landespflege. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66646a8b0dc855a72" w:history="1">
+      <w:hyperlink r:id="rId17536aa69e23c5391" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.lwg.bayern.de/mam/cms06/landespflege/dateien/gruener_schmuck.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021a) EPPO Global Database. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22536a8b0dc855aa6" w:history="1">
+      <w:hyperlink r:id="rId75636aa69e23c53d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Technical Document No. 1084. Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92756a8b0dc855afa" w:history="1">
+      <w:hyperlink r:id="rId82556aa69e23c542e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CELOR/ documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5640,51 +5640,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fryer JL (2011) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. In: Fire Effects Information System, [Online]. U.S. Department of Agriculture, Forest Service, Rocky Mountain Research Station, Fire Sciences Laboratory (Producer). Available: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61456a8b0dc855bbe" w:history="1">
+      <w:hyperlink r:id="rId16256aa69e23c54f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.fed.us/database/feis/plants/vine/celorb/all.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 17 November 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5900,51 +5900,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 215–302.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Horse DVM (2020) Orental bittersweet. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54166a8b0dc855d6f" w:history="1">
+      <w:hyperlink r:id="rId28686aa69e23c56ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.horsedvm.com/poisonous/bittersweet/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6039,51 +6039,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPSAWG (2019) Oriental bittersweet </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Invasive plant species fact sheet. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93516a8b0dc855e78" w:history="1">
+      <w:hyperlink r:id="rId73916aa69e23c579f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.in.gov/dnr/files/OrientalBittersweet.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 24 February 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6773,51 +6773,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mehrhoff LJ, Silander JA Jr, Leicht SA, Mosher ES &amp; Tabak NM (2003) IPANE: Invasive Plant Atlas of New England, [Online].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Storrs, CT: University of Connecticut, Department of Ecology and Evolutionary Biology (Producer). Available: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95066a8b0dc856351" w:history="1">
+      <w:hyperlink r:id="rId52936aa69e23c5c64" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://nbii-nin.ciesin.columbia.edu/ipane/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7122,51 +7122,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">69–76.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">POWO (2020) Plants of the World Online. Facilitated by the Royal Botanic Gardens, Kew. Published on the Internet; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94756a8b0dc85659c" w:history="1">
+      <w:hyperlink r:id="rId22906aa69e23c5ea7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.plantsoftheworldonline.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 25 10 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7346,51 +7346,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ritterskamp M (2018) Invasive species of the month Oriental bittersweet (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59466a8b0dc85671d" w:history="1">
+      <w:hyperlink r:id="rId44826aa69e23c6017" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://daviesscoswcd.org/images/pdf/December-2018-Oriental-Bittersweet.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7581,101 +7581,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Thunb. Oriental bittersweet. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72276a8b0dc8568bb" w:history="1">
+      <w:hyperlink r:id="rId71656aa69e23c6199" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.sc.egov.usda.gov/core/profile?symbol=CEOR7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Verloove F (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Manual of the Alien Plants of Belgium. Botanic Garden of Meise, Belgium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68286a8b0dc85690f" w:history="1">
+      <w:hyperlink r:id="rId60856aa69e23c61ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.alienplantsbelgium.be</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8267,51 +8267,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97896a8b0dc856e99" w:history="1">
+      <w:hyperlink r:id="rId60286aa69e23c6622" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8380,51 +8380,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 379-386 . </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21726a8b0dc856f5d" w:history="1">
+      <w:hyperlink r:id="rId64566aa69e23c66db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12833</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -8511,137 +8511,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="24086168">
+  <w:abstractNum w:abstractNumId="37712708">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="13237593">
+    <w:lvl w:ilvl="0" w:tplc="55576392">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="13237593" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="55576392" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="13237593" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="55576392" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="13237593" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="55576392" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="13237593" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="55576392" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="13237593" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="55576392" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="13237593" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="55576392" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="13237593" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="55576392" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="13237593" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="55576392" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24086167">
+  <w:abstractNum w:abstractNumId="37712707">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="32176582">
+    <w:lvl w:ilvl="0" w:tplc="47669009">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9393,55 +9393,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="24086167">
-    <w:abstractNumId w:val="24086167"/>
+  <w:num w:numId="37712707">
+    <w:abstractNumId w:val="37712707"/>
   </w:num>
-  <w:num w:numId="24086168">
-    <w:abstractNumId w:val="24086168"/>
+  <w:num w:numId="37712708">
+    <w:abstractNumId w:val="37712708"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20991,51 +20991,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId965443041" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId494415243" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId48086a8b0dc851f94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CELOR/" TargetMode="External"/><Relationship Id="rId65736a8b0dc851fe8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CELOR/categorization" TargetMode="External"/><Relationship Id="rId42536a8b0dc852c2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CELOR/photos" TargetMode="External"/><Relationship Id="rId65996a8b0dc852da9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eddmaps.org/" TargetMode="External"/><Relationship Id="rId73676a8b0dc855472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pierpestre%20gister.mpi.govt.nz/Pests%20Register/ImportCommodity/" TargetMode="External"/><Relationship Id="rId40656a8b0dc8557a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wiki.bugwood.org/Celastrus_orbiculatus" TargetMode="External"/><Relationship Id="rId69756a8b0dc85580a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datas%20heet/12009" TargetMode="External"/><Relationship Id="rId30296a8b0dc85583e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.columbia.edu/itc/cerc/danof%20f-burg/invasionbio/invsppsumm/Celastrusorbiculatus.htm" TargetMode="External"/><Relationship Id="rId47416a8b0dc855900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tncweeds.ucdavis.edu/esadocs/documents/celaorb.html" TargetMode="External"/><Relationship Id="rId66646a8b0dc855a72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lwg.bayern.de/mam/cms06/landespflege/dateien/gruener_schmuck.pdf" TargetMode="External"/><Relationship Id="rId22536a8b0dc855aa6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId92756a8b0dc855afa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CELOR/documents" TargetMode="External"/><Relationship Id="rId61456a8b0dc855bbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.fed.us/database/feis/plants/vine/celorb/all.html" TargetMode="External"/><Relationship Id="rId54166a8b0dc855d6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.horsedvm.com/poisonous/bittersweet/" TargetMode="External"/><Relationship Id="rId93516a8b0dc855e78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.in.gov/dnr/files/OrientalBittersweet.pdf" TargetMode="External"/><Relationship Id="rId95066a8b0dc856351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nbii-nin.ciesin.columbia.edu/ipane/" TargetMode="External"/><Relationship Id="rId94756a8b0dc85659c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantsoftheworldonline.org/" TargetMode="External"/><Relationship Id="rId59466a8b0dc85671d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://daviesscoswcd.org/images/pdf/December-2018-Oriental-Bittersweet.pdf" TargetMode="External"/><Relationship Id="rId72276a8b0dc8568bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.sc.egov.usda.gov/core/profile?symbol=CEOR7" TargetMode="External"/><Relationship Id="rId68286a8b0dc85690f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alienplantsbelgium.be" TargetMode="External"/><Relationship Id="rId97896a8b0dc856e99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId21726a8b0dc856f5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12811" TargetMode="External"/><Relationship Id="rId39926a8b0dc852acb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39926a8b0dc852acb.jpg"/><Relationship Id="rId85726a8b0dc8539e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85726a8b0dc8539e1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId987500402" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId631959817" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId86986aa69e23c1b49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CELOR/" TargetMode="External"/><Relationship Id="rId67396aa69e23c1b97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CELOR/categorization" TargetMode="External"/><Relationship Id="rId11676aa69e23c25de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CELOR/photos" TargetMode="External"/><Relationship Id="rId53246aa69e23c2766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eddmaps.org/" TargetMode="External"/><Relationship Id="rId31496aa69e23c4ddd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pierpestre%20gister.mpi.govt.nz/Pests%20Register/ImportCommodity/" TargetMode="External"/><Relationship Id="rId37906aa69e23c50ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wiki.bugwood.org/Celastrus_orbiculatus" TargetMode="External"/><Relationship Id="rId44206aa69e23c514c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datas%20heet/12009" TargetMode="External"/><Relationship Id="rId85406aa69e23c5182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.columbia.edu/itc/cerc/danof%20f-burg/invasionbio/invsppsumm/Celastrusorbiculatus.htm" TargetMode="External"/><Relationship Id="rId11246aa69e23c5242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tncweeds.ucdavis.edu/esadocs/documents/celaorb.html" TargetMode="External"/><Relationship Id="rId17536aa69e23c5391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lwg.bayern.de/mam/cms06/landespflege/dateien/gruener_schmuck.pdf" TargetMode="External"/><Relationship Id="rId75636aa69e23c53d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId82556aa69e23c542e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CELOR/documents" TargetMode="External"/><Relationship Id="rId16256aa69e23c54f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.fed.us/database/feis/plants/vine/celorb/all.html" TargetMode="External"/><Relationship Id="rId28686aa69e23c56ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.horsedvm.com/poisonous/bittersweet/" TargetMode="External"/><Relationship Id="rId73916aa69e23c579f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.in.gov/dnr/files/OrientalBittersweet.pdf" TargetMode="External"/><Relationship Id="rId52936aa69e23c5c64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nbii-nin.ciesin.columbia.edu/ipane/" TargetMode="External"/><Relationship Id="rId22906aa69e23c5ea7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantsoftheworldonline.org/" TargetMode="External"/><Relationship Id="rId44826aa69e23c6017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://daviesscoswcd.org/images/pdf/December-2018-Oriental-Bittersweet.pdf" TargetMode="External"/><Relationship Id="rId71656aa69e23c6199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.sc.egov.usda.gov/core/profile?symbol=CEOR7" TargetMode="External"/><Relationship Id="rId60856aa69e23c61ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alienplantsbelgium.be" TargetMode="External"/><Relationship Id="rId60286aa69e23c6622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId64566aa69e23c66db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12811" TargetMode="External"/><Relationship Id="rId23396aa69e23c2468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23396aa69e23c2468.jpg"/><Relationship Id="rId55026aa69e23c3355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55026aa69e23c3355.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>