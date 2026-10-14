--- v14 (2026-09-13)
+++ v15 (2026-10-14)
@@ -424,88 +424,88 @@
               <w:t xml:space="preserve"> Nakai</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Asian bittersweet, Asiatic bittersweet, Chinese bittersweet, oriental bittersweet (US), round-leaved bittersweet, staff vine</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86986aa69e23c1b49" w:history="1">
+            <w:hyperlink r:id="rId93006ad0022965f98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67396aa69e23c1b97" w:history="1">
+            <w:hyperlink r:id="rId65936ad0022965fea" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -519,86 +519,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CELOR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="12009416" name="name11946aa69e23c246b" descr="12016.jpg"/>
+                  <wp:docPr id="61779814" name="name97056ad002296685d" descr="12016.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12016.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId23396aa69e23c2468" cstate="print"/>
+                          <a:blip r:embed="rId66726ad002296685b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId11676aa69e23c25de" w:history="1">
+            <w:hyperlink r:id="rId14496ad00229669da" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -691,51 +691,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">as present in 25 eastern states. However, 31 states document </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> as present in at least one county according to EDDMapS (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId53246aa69e23c2766" w:history="1">
+      <w:hyperlink r:id="rId44826ad0022966b4d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eddmaps.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). The current distribution of the species in the United States extends from Maine south to Georgia and west to Iowa (IPSAWG, 2019). Patterson (1973) stated that </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -885,63 +885,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2020) record the species in 13 European countries (adding Latvia, Lithuania, Norway, European Russia, and Ukraine to the previous list) (see EPPO, 2021a).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="19639913" name="name61656aa69e23c3358" descr="CELOR_distribution_map.jpg"/>
+            <wp:docPr id="34271896" name="name74406ad002296792b" descr="CELOR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CELOR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId55026aa69e23c3355" cstate="print"/>
+                    <a:blip r:embed="rId20136ad0022967929" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4566,51 +4566,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In New Zealand </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been regulated as a quarantine pest since 2001. It is included in the Official New Zealand Pest Register (Pest Register for Importing Commodities to New Zealand, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31496aa69e23c4ddd" w:history="1">
+      <w:hyperlink r:id="rId78936ad002296928b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pierpestre gister.mpi.govt.nz/Pests Register/ImportCommodity/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5031,51 +5031,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bugwood (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37906aa69e23c50ec" w:history="1">
+      <w:hyperlink r:id="rId54496ad002296958b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://wiki.bugwood.org/Celastrus_orbiculatus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 25 January 2021)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5090,81 +5090,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Invasive Species Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44206aa69e23c514c" w:history="1">
+      <w:hyperlink r:id="rId71516ad00229695ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datas heet/12009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Costley JL (2006) Introduced species summary project. Oriental bittersweet (Celastrus orbiculatus). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85406aa69e23c5182" w:history="1">
+      <w:hyperlink r:id="rId29406ad002296961d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.columbia.edu/itc/cerc/danof f-burg/invasionbio/invsppsumm/Celastrusorbiculatus.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 25 January 2021)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5237,51 +5237,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dreyer G (1994). Element stewardship abstract: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, [Online]. In: Invasive on the web: The Nature Conservancy wildland invasive species program. The Nature Conservancy (Producer). Available: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11246aa69e23c5242" w:history="1">
+      <w:hyperlink r:id="rId95116ad00229696f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://tncweeds.ucdavis.edu/esadocs/documents/celaorb.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 25 January 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5441,131 +5441,131 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 225-264.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Eppel-Hotz A (2012) Grüner Schmuck im Straßenraum –Bewährte Pflanzen für Lärmschutzsysteme. Hrsg. Bayerische Landesanstalt für Weinbau und Gartenbau, Abteilung Landespflege. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17536aa69e23c5391" w:history="1">
+      <w:hyperlink r:id="rId91486ad0022969849" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.lwg.bayern.de/mam/cms06/landespflege/dateien/gruener_schmuck.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021a) EPPO Global Database. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75636aa69e23c53d9" w:history="1">
+      <w:hyperlink r:id="rId33196ad0022969881" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Technical Document No. 1084. Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82556aa69e23c542e" w:history="1">
+      <w:hyperlink r:id="rId98136ad00229698d7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CELOR/ documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5640,51 +5640,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fryer JL (2011) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. In: Fire Effects Information System, [Online]. U.S. Department of Agriculture, Forest Service, Rocky Mountain Research Station, Fire Sciences Laboratory (Producer). Available: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16256aa69e23c54f7" w:history="1">
+      <w:hyperlink r:id="rId21766ad002296999b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.fed.us/database/feis/plants/vine/celorb/all.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 17 November 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5900,51 +5900,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 215–302.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Horse DVM (2020) Orental bittersweet. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28686aa69e23c56ac" w:history="1">
+      <w:hyperlink r:id="rId42816ad0022969b46" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.horsedvm.com/poisonous/bittersweet/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6039,51 +6039,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPSAWG (2019) Oriental bittersweet </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Invasive plant species fact sheet. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73916aa69e23c579f" w:history="1">
+      <w:hyperlink r:id="rId46326ad0022969c30" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.in.gov/dnr/files/OrientalBittersweet.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 24 February 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6773,51 +6773,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mehrhoff LJ, Silander JA Jr, Leicht SA, Mosher ES &amp; Tabak NM (2003) IPANE: Invasive Plant Atlas of New England, [Online].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Storrs, CT: University of Connecticut, Department of Ecology and Evolutionary Biology (Producer). Available: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52936aa69e23c5c64" w:history="1">
+      <w:hyperlink r:id="rId29586ad002296a0df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://nbii-nin.ciesin.columbia.edu/ipane/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7122,51 +7122,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">69–76.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">POWO (2020) Plants of the World Online. Facilitated by the Royal Botanic Gardens, Kew. Published on the Internet; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22906aa69e23c5ea7" w:history="1">
+      <w:hyperlink r:id="rId53766ad002296a314" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.plantsoftheworldonline.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 25 10 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7346,51 +7346,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ritterskamp M (2018) Invasive species of the month Oriental bittersweet (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44826aa69e23c6017" w:history="1">
+      <w:hyperlink r:id="rId99726ad002296a47c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://daviesscoswcd.org/images/pdf/December-2018-Oriental-Bittersweet.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7581,101 +7581,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Thunb. Oriental bittersweet. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71656aa69e23c6199" w:history="1">
+      <w:hyperlink r:id="rId66176ad002296a5f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.sc.egov.usda.gov/core/profile?symbol=CEOR7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Verloove F (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Manual of the Alien Plants of Belgium. Botanic Garden of Meise, Belgium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60856aa69e23c61ec" w:history="1">
+      <w:hyperlink r:id="rId44446ad002296a649" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.alienplantsbelgium.be</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8267,51 +8267,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Celastrus orbiculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60286aa69e23c6622" w:history="1">
+      <w:hyperlink r:id="rId68026ad002296aa74" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8380,51 +8380,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 379-386 . </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64566aa69e23c66db" w:history="1">
+      <w:hyperlink r:id="rId68746ad002296ab2b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12833</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -8511,137 +8511,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="37712708">
+  <w:abstractNum w:abstractNumId="54954891">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="55576392">
+    <w:lvl w:ilvl="0" w:tplc="93052627">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="55576392" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="93052627" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="55576392" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="93052627" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="55576392" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="93052627" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="55576392" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="93052627" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="55576392" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="93052627" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="55576392" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="93052627" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="55576392" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="93052627" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="55576392" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="93052627" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37712707">
+  <w:abstractNum w:abstractNumId="54954890">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="47669009">
+    <w:lvl w:ilvl="0" w:tplc="27311116">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9393,55 +9393,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="37712707">
-    <w:abstractNumId w:val="37712707"/>
+  <w:num w:numId="54954890">
+    <w:abstractNumId w:val="54954890"/>
   </w:num>
-  <w:num w:numId="37712708">
-    <w:abstractNumId w:val="37712708"/>
+  <w:num w:numId="54954891">
+    <w:abstractNumId w:val="54954891"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20991,51 +20991,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId987500402" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId631959817" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId86986aa69e23c1b49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CELOR/" TargetMode="External"/><Relationship Id="rId67396aa69e23c1b97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CELOR/categorization" TargetMode="External"/><Relationship Id="rId11676aa69e23c25de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CELOR/photos" TargetMode="External"/><Relationship Id="rId53246aa69e23c2766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eddmaps.org/" TargetMode="External"/><Relationship Id="rId31496aa69e23c4ddd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pierpestre%20gister.mpi.govt.nz/Pests%20Register/ImportCommodity/" TargetMode="External"/><Relationship Id="rId37906aa69e23c50ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wiki.bugwood.org/Celastrus_orbiculatus" TargetMode="External"/><Relationship Id="rId44206aa69e23c514c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datas%20heet/12009" TargetMode="External"/><Relationship Id="rId85406aa69e23c5182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.columbia.edu/itc/cerc/danof%20f-burg/invasionbio/invsppsumm/Celastrusorbiculatus.htm" TargetMode="External"/><Relationship Id="rId11246aa69e23c5242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tncweeds.ucdavis.edu/esadocs/documents/celaorb.html" TargetMode="External"/><Relationship Id="rId17536aa69e23c5391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lwg.bayern.de/mam/cms06/landespflege/dateien/gruener_schmuck.pdf" TargetMode="External"/><Relationship Id="rId75636aa69e23c53d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId82556aa69e23c542e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CELOR/documents" TargetMode="External"/><Relationship Id="rId16256aa69e23c54f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.fed.us/database/feis/plants/vine/celorb/all.html" TargetMode="External"/><Relationship Id="rId28686aa69e23c56ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.horsedvm.com/poisonous/bittersweet/" TargetMode="External"/><Relationship Id="rId73916aa69e23c579f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.in.gov/dnr/files/OrientalBittersweet.pdf" TargetMode="External"/><Relationship Id="rId52936aa69e23c5c64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nbii-nin.ciesin.columbia.edu/ipane/" TargetMode="External"/><Relationship Id="rId22906aa69e23c5ea7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantsoftheworldonline.org/" TargetMode="External"/><Relationship Id="rId44826aa69e23c6017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://daviesscoswcd.org/images/pdf/December-2018-Oriental-Bittersweet.pdf" TargetMode="External"/><Relationship Id="rId71656aa69e23c6199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.sc.egov.usda.gov/core/profile?symbol=CEOR7" TargetMode="External"/><Relationship Id="rId60856aa69e23c61ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alienplantsbelgium.be" TargetMode="External"/><Relationship Id="rId60286aa69e23c6622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId64566aa69e23c66db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12811" TargetMode="External"/><Relationship Id="rId23396aa69e23c2468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23396aa69e23c2468.jpg"/><Relationship Id="rId55026aa69e23c3355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55026aa69e23c3355.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId926362476" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId173640596" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId93006ad0022965f98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CELOR/" TargetMode="External"/><Relationship Id="rId65936ad0022965fea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CELOR/categorization" TargetMode="External"/><Relationship Id="rId14496ad00229669da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CELOR/photos" TargetMode="External"/><Relationship Id="rId44826ad0022966b4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eddmaps.org/" TargetMode="External"/><Relationship Id="rId78936ad002296928b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pierpestre%20gister.mpi.govt.nz/Pests%20Register/ImportCommodity/" TargetMode="External"/><Relationship Id="rId54496ad002296958b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wiki.bugwood.org/Celastrus_orbiculatus" TargetMode="External"/><Relationship Id="rId71516ad00229695ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datas%20heet/12009" TargetMode="External"/><Relationship Id="rId29406ad002296961d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.columbia.edu/itc/cerc/danof%20f-burg/invasionbio/invsppsumm/Celastrusorbiculatus.htm" TargetMode="External"/><Relationship Id="rId95116ad00229696f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tncweeds.ucdavis.edu/esadocs/documents/celaorb.html" TargetMode="External"/><Relationship Id="rId91486ad0022969849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lwg.bayern.de/mam/cms06/landespflege/dateien/gruener_schmuck.pdf" TargetMode="External"/><Relationship Id="rId33196ad0022969881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId98136ad00229698d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CELOR/documents" TargetMode="External"/><Relationship Id="rId21766ad002296999b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.fed.us/database/feis/plants/vine/celorb/all.html" TargetMode="External"/><Relationship Id="rId42816ad0022969b46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.horsedvm.com/poisonous/bittersweet/" TargetMode="External"/><Relationship Id="rId46326ad0022969c30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.in.gov/dnr/files/OrientalBittersweet.pdf" TargetMode="External"/><Relationship Id="rId29586ad002296a0df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nbii-nin.ciesin.columbia.edu/ipane/" TargetMode="External"/><Relationship Id="rId53766ad002296a314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plantsoftheworldonline.org/" TargetMode="External"/><Relationship Id="rId99726ad002296a47c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://daviesscoswcd.org/images/pdf/December-2018-Oriental-Bittersweet.pdf" TargetMode="External"/><Relationship Id="rId66176ad002296a5f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.sc.egov.usda.gov/core/profile?symbol=CEOR7" TargetMode="External"/><Relationship Id="rId44446ad002296a649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alienplantsbelgium.be" TargetMode="External"/><Relationship Id="rId68026ad002296aa74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId68746ad002296ab2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12811" TargetMode="External"/><Relationship Id="rId66726ad002296685b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66726ad002296685b.jpg"/><Relationship Id="rId20136ad0022967929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20136ad0022967929.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>