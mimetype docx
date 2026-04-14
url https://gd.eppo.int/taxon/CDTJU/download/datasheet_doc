--- v6 (2026-03-14)
+++ v7 (2026-04-14)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> Meyen</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Andean pampas grass, Andes grass, Selloa grass, jubata grass, jubatagrass, pampas grass, pink pampas grass, purple pampas grass</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523769b5a96925aee" w:history="1">
+            <w:hyperlink r:id="rId820569de6839bbde6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343369b5a96925b55" w:history="1">
+            <w:hyperlink r:id="rId676569de6839bbe50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CDTJU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="83987014" name="name383869b5a96925c00" descr="5040.jpg"/>
+                  <wp:docPr id="42978689" name="name551869de6839bc45a" descr="5040.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="5040.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId209669b5a96925bff" cstate="print"/>
+                          <a:blip r:embed="rId795969de6839bc458" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId208269b5a96925ccb" w:history="1">
+            <w:hyperlink r:id="rId194269de6839bc5a7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -721,63 +721,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="26728575" name="name666069b5a9692691e" descr="CDTJU_distribution_map.jpg"/>
+            <wp:docPr id="26641791" name="name808569de6839bd71a" descr="CDTJU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CDTJU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId683269b5a9692691c" cstate="print"/>
+                    <a:blip r:embed="rId911569de6839bd717" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2964,51 +2964,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In South Africa, control of the species is enabled by the National Environmental Management: Biodiversity (NEMBA) Act 10 of 2004. Currently </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. jubata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is listed as a ‘Category 1b invasive species’ on the NEMBA-mandated ‘Alien and Invasive Species Lists, 2016’. Category 1b invasive species may not be imported into South Africa, grown, bred or otherwise propagated, moved or translocated in any manner, sold, traded or be given away. Category 1b species are major invaders that possibly require government support in order to be removed. The spread or allowing the spread of any Category 1b species is prohibited (NEMBA Act 10 of 2004, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId264969b5a96927950" w:history="1">
+      <w:hyperlink r:id="rId638569de6839be763" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.environment.gov.za</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3023,72 +3023,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In Hawaii, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. jubata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is listed as a ‘Noxious Weed’ as defined in Chapter 152, Hawaii Revised Statutes: ‘any plant species which is, or which may be likely to become, injurious, harmful, or deleterious to the agricultural, horticultural, aquaculture, or livestock industry of the State and to forest and recreational areas and conservation districts of the State, as determined and designated by the department from time to time’ (Hawaii Invasive Species Council, 2018). In Colorado, this species is on the State Noxious Weed Watch List, which includes species that are ‘known to be invasive in areas near Colorado but are not known to occur here or whose distribution is not yet fully understood’ (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId758869b5a969279b6" w:history="1">
+      <w:hyperlink r:id="rId723769de6839be7ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.cwma.org/noxweeds.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). In Oregon, this species is a ‘B Listed Weed’, which includes species that are ‘a weed of economic importance which is regionally abundant, but which may have limited distribution in some counties’ (Oregon Department of Agriculture, 2018). In Washington State, this species is a ‘Class C Weed’. These species ‘are often widespread or are of special interest to the agricultural industry’. ‘The State Weed Board does not require control of’ these species, but the ‘State and many County Weed Boards provide information on identification and best management practices for these species’, and ‘a County Weed Board may require landowners to control a Class C weed if it poses a threat to agriculture or natural resources’ (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId835669b5a969279de" w:history="1">
+      <w:hyperlink r:id="rId149869de6839be7f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.nwcb.wa.gov/washingtons-noxious-weed-laws</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3173,51 +3173,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Christchurch, New Zealand, 26-30 September, 2010, pp. 239–242. New Zealand Plant Protection Society.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Biosecurity New Zealand (2017) National pest plant accord. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId167569b5a96927ab1" w:history="1">
+      <w:hyperlink r:id="rId575069de6839be8c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mpi.govt.nz/protection-and-response/long-term-pest-management/national-pest-plant-accord/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 March 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3290,90 +3290,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 603–617.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2017) Invasive Species Compendium. CAB International, Wallingford (UK). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId399869b5a96927b78" w:history="1">
+      <w:hyperlink r:id="rId926169de6839be983" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/113484</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cal-IPC (2017) Cortaderia jubata. Invasive Plants of California’s Wildland. California Invasive Plant Council. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId882569b5a96927bb8" w:history="1">
+      <w:hyperlink r:id="rId207669de6839be9c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cal-ipc.org/ip/management/ipcw/pages/detailreport.cfm@usernumber=33&amp;surveynumber=182.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3426,51 +3426,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 25–27.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Daehler C (2006) Australian/New Zealand Weed Risk Assessment adapted for Hawai’i.: Cortaderia jubata. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId350069b5a96927c56" w:history="1">
+      <w:hyperlink r:id="rId670469de6839bea5e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.hear.org/pier/wra/pacific/cortaderia_jubata_htmlwra.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3641,129 +3641,129 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 525–530.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Edgar E &amp; Connor HE (2000) Flora of New Zealand Vol. V. Gramineae. Manaaki Whenua Press, Lincoln (NZ). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId934169b5a96927dae" w:history="1">
+      <w:hyperlink r:id="rId734269de6839bebb5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://floraseries.landcareresearch.co.nz/pages/Taxon.aspx?id=_779f0059-bb6f-46aca5df-9ee70c7c87c3&amp;fileName=Flora%205.xml</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest risk analysis for Cortaderia jubata EPPO, Paris (FR). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId817169b5a96927def" w:history="1">
+      <w:hyperlink r:id="rId547469de6839bebf6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 29 November 2018]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flora of New Zealand Series (2004) Flora of New Zealand Series. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId151969b5a96927e2d" w:history="1">
+      <w:hyperlink r:id="rId232469de6839bec32" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://floraseries.landcareresearch.co.nz/pages/index.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 May 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3796,168 +3796,168 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pp. 187–190., Hastings (NZ) New Zealand Weed and Pest Control Society.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gosling DS, Shaw WB &amp; Beadel SM (2000) Review of control methods for pampas grasses in New Zealand. Science for Conservation, pp. 165:32. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId896769b5a96927eb4" w:history="1">
+      <w:hyperlink r:id="rId145269de6839becae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.doc.govt.nz/documents/scienceand-technical/Sfc165.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 November 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Government of South Australia (2011) Pink Pampas Grass. Weed Alert! </w:t>
       </w:r>
-      <w:hyperlink r:id="rId739369b5a96927ef6" w:history="1">
+      <w:hyperlink r:id="rId545069de6839beced" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.pir.sa.gov.au/__data/assets/pdf_file/0004/232447/Cortaderia_jubata_June_2011.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Government of South Australia (2018) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId494869b5a96927f34" w:history="1">
+      <w:hyperlink r:id="rId174369de6839bed37" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.legislation.sa.gov.au/LZ/C/A/Natural%20Resources%20Management%20Act%202004.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 March 2018].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hawaii Invasive Species Council (2018) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId711869b5a96927f73" w:history="1">
+      <w:hyperlink r:id="rId446369de6839bed76" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dlnr.hawaii.gov/hisc/info/policy/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 January 2018)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4099,51 +4099,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 107–112.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Instituto de Botánica Darwinion (2017) Flora del Conosur. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId563169b5a969280be" w:history="1">
+      <w:hyperlink r:id="rId761069de6839beea0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.darwin.edu.ar/Proyectos/FloraArgentina/DetalleEspecie.asp?forma=&amp;variedad=&amp;subespecie=jubata&amp;especie=selloana&amp;genero=Cortaderia&amp;espcod=19547</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4169,51 +4169,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cortaderia </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">jubata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId261269b5a96928135" w:history="1">
+      <w:hyperlink r:id="rId174669de6839bef13" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://invasives.org.za/component/k2/item/226-purple-pampasgrass-cortaderia-jubata</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4440,168 +4440,168 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Muyt A (2001) Bush Invaders of South-East Australia: A Guide to the Identification and Control of Environmental Weeds Found in South-East Australia. R.G. &amp; F.J. Richardson, Melbourne, Vic. (AU).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">New South Wales (2015) Biosecurity Act 2015 No 24. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId269569b5a969282f9" w:history="1">
+      <w:hyperlink r:id="rId183669de6839bf0c0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.legislation.nsw.gov.au/acts/2015-24.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 March 2018]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">New Zealand Plant Conservation Network (2017) New Zealand’s Flora. Wellington (NZ). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId662569b5a9692834d" w:history="1">
+      <w:hyperlink r:id="rId844769de6839bf100" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.nzpcn.org.nz/flora_details.aspx?ID=3752</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NSW Government (2017) NSW WeedWise. Department of Primary Industries. New South Wales. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId983969b5a9692838b" w:history="1">
+      <w:hyperlink r:id="rId191769de6839bf13d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://weeds.dpi.nsw.gov.au/Weeds/Details/100</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oregon Department of Agriculture (2018) Noxious weed policy and classification system 2018. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId745969b5a969283c8" w:history="1">
+      <w:hyperlink r:id="rId364769de6839bf17a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.oregon.gov/ODA/shared/Documents/Publications/Weeds/NoxiousWeedPolicyClassification.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 March 2018].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4654,90 +4654,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Peterson DL &amp; Russo MJ (1988) Element Stewardship Abstract for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cortaderia jubata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Pampas Grass. The Nature Conservancy, Arlington, VA (US). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId964569b5a96928467" w:history="1">
+      <w:hyperlink r:id="rId649169de6839bf216" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.invasive.org/gist/esadocs/documnts/cortjub.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popay I, Timmins SM &amp; McCluggage T (2003) Aerial spraying of pampas grass in difficult conservation sites. Science for Conservation, 218, Department of Conservation, Wellington (NZ). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId586969b5a969284a6" w:history="1">
+      <w:hyperlink r:id="rId330569de6839bf254" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.doc.govt.nz/documents/science-and-technical/sfc218.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4752,51 +4752,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Queensland Government (2017)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Cortaderia jubata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Weeds of Australia; Biosecurity Queensland Edition. Queensland (AU). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId117669b5a96928503" w:history="1">
+      <w:hyperlink r:id="rId776369de6839bf2af" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://keyserver.lucidcentral.org/weeds/data/media/Html/cortaderia_jubata.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4860,90 +4860,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 343–346.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Roy HE, Adriaens T, Aldridge DC, Bacher S, Bishop JDD, Blackburn TM et al. (2015) Invasive alien species—prioritising prevention efforts through horizon scanning ENV.B.2/ETU/2014/0016. Final report. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId538669b5a969285b3" w:history="1">
+      <w:hyperlink r:id="rId690869de6839bf35d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ec.europa.eu/environment/nature/invasivealien/docs/Prioritising%20prevention%20efforts%20through%20horizon%20scanning.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Royal Horticultural Society (2009) Cortaderia: Final Trials Report 2007-2009. 7 pp. Royal Horticultural Society, Wisley (UK). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId229269b5a969285f3" w:history="1">
+      <w:hyperlink r:id="rId974069de6839bf39d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://apps.rhs.org.uk/planttrials/TrialReports/Cortaderia%202009.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4958,90 +4958,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanton AE, DiTomaso J, Roye C, Clines J &amp; Johnson D (2005) Cal-IPC Plant Assessment Form: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cortaderia jubata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId557369b5a96928651" w:history="1">
+      <w:hyperlink r:id="rId625369de6839bf3fb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://cal-ipc.org/paf/site/paf/306</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Starr F, Starr K &amp; Loope L (2003) Cortaderia spp. Hawaiian Ecosystems at Risk project (HEAR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId417869b5a9692869c" w:history="1">
+      <w:hyperlink r:id="rId865969de6839bf438" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.hear.org/Pier/pdf/pohreports/cortaderia_spp.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5076,51 +5076,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cortaderia selloana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in New Zealand. Ministry for Primary Industries, Wellington (NZ). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId284269b5a9692871e" w:history="1">
+      <w:hyperlink r:id="rId561169de6839bf4b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://maxa.maf.govt.nz/sff/about-projects/search/11-049/l11-049-biologicalcontrol-for-pampas-in-NZ.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5164,51 +5164,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 87–118.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tasmanian Government (2018) The weed management Act 1999 and its regulations. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId660069b5a969287af" w:history="1">
+      <w:hyperlink r:id="rId120269de6839bf543" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dpipwe.tas.gov.au/invasive-species/weeds/weed-legislation-and-management-plans/about-the-weed-managementact#DeclaredWeeds</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 20 November, 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5379,90 +5379,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 260–276.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">UC Weed Research &amp; Information Center (2017) Pampasgrass and Jubatagrass: Threaten California Coastal Habitats. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId106669b5a96928904" w:history="1">
+      <w:hyperlink r:id="rId582069de6839bf6ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://wric.ucdavis.edu/PDFs/pampasgrass%20and%20jubatagrass%20WRIC%20leaflet%2099-1.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA NPGS (2017) The PLANTS Database. United States Department of Agriculture, Agricultural Research Service. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId442069b5a96928945" w:history="1">
+      <w:hyperlink r:id="rId359969de6839bf6ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://npgsweb.arsgrin.gov/gringlobal/taxonomydetail.aspx?id=403448</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5557,51 +5557,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cortaderia jubata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId390269b5a96928a30" w:history="1">
+      <w:hyperlink r:id="rId960569de6839bf7d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5677,51 +5677,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-72. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId605169b5a96928b03" w:history="1">
+      <w:hyperlink r:id="rId177269de6839bf89b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12528</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -5817,137 +5817,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="17395795">
+  <w:abstractNum w:abstractNumId="37904674">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="88610731">
+    <w:lvl w:ilvl="0" w:tplc="23195007">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="88610731" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="23195007" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="88610731" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="23195007" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="88610731" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="23195007" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="88610731" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="23195007" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="88610731" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="23195007" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="88610731" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="23195007" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="88610731" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="23195007" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="88610731" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="23195007" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17395794">
+  <w:abstractNum w:abstractNumId="37904673">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="26207513">
+    <w:lvl w:ilvl="0" w:tplc="84637529">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6699,55 +6699,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="17395794">
-    <w:abstractNumId w:val="17395794"/>
+  <w:num w:numId="37904673">
+    <w:abstractNumId w:val="37904673"/>
   </w:num>
-  <w:num w:numId="17395795">
-    <w:abstractNumId w:val="17395795"/>
+  <w:num w:numId="37904674">
+    <w:abstractNumId w:val="37904674"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18297,51 +18297,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId841232374" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId304922280" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId523769b5a96925aee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CDTJU/" TargetMode="External"/><Relationship Id="rId343369b5a96925b55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CDTJU/categorization" TargetMode="External"/><Relationship Id="rId208269b5a96925ccb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CDTJU/photos" TargetMode="External"/><Relationship Id="rId264969b5a96927950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.za" TargetMode="External"/><Relationship Id="rId758869b5a969279b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cwma.org/noxweeds.html" TargetMode="External"/><Relationship Id="rId835669b5a969279de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nwcb.wa.gov/washingtons-noxious-weed-laws" TargetMode="External"/><Relationship Id="rId167569b5a96927ab1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/protection-and-response/long-term-pest-management/national-pest-plant-accord/" TargetMode="External"/><Relationship Id="rId399869b5a96927b78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/113484" TargetMode="External"/><Relationship Id="rId882569b5a96927bb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cal-ipc.org/ip/management/ipcw/pages/detailreport.cfm@usernumber=33&amp;surveynumber=182.php" TargetMode="External"/><Relationship Id="rId350069b5a96927c56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hear.org/pier/wra/pacific/cortaderia_jubata_htmlwra.htm" TargetMode="External"/><Relationship Id="rId934169b5a96927dae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://floraseries.landcareresearch.co.nz/pages/Taxon.aspx?id=_779f0059-bb6f-46aca5df-9ee70c7c87c3&amp;fileName=Flora%205.xml" TargetMode="External"/><Relationship Id="rId817169b5a96927def" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId151969b5a96927e2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://floraseries.landcareresearch.co.nz/pages/index.aspx" TargetMode="External"/><Relationship Id="rId896769b5a96927eb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.doc.govt.nz/documents/scienceand-technical/Sfc165.pdf" TargetMode="External"/><Relationship Id="rId739369b5a96927ef6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pir.sa.gov.au/__data/assets/pdf_file/0004/232447/Cortaderia_jubata_June_2011.pdf" TargetMode="External"/><Relationship Id="rId494869b5a96927f34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.sa.gov.au/LZ/C/A/Natural%20Resources%20Management%20Act%202004.aspx" TargetMode="External"/><Relationship Id="rId711869b5a96927f73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dlnr.hawaii.gov/hisc/info/policy/" TargetMode="External"/><Relationship Id="rId563169b5a969280be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.darwin.edu.ar/Proyectos/FloraArgentina/DetalleEspecie.asp?forma=&amp;variedad=&amp;subespecie=jubata&amp;especie=selloana&amp;genero=Cortaderia&amp;espcod=19547" TargetMode="External"/><Relationship Id="rId261269b5a96928135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://invasives.org.za/component/k2/item/226-purple-pampasgrass-cortaderia-jubata" TargetMode="External"/><Relationship Id="rId269569b5a969282f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.nsw.gov.au/acts/2015-24.pdf" TargetMode="External"/><Relationship Id="rId662569b5a9692834d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nzpcn.org.nz/flora_details.aspx?ID=3752" TargetMode="External"/><Relationship Id="rId983969b5a9692838b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://weeds.dpi.nsw.gov.au/Weeds/Details/100" TargetMode="External"/><Relationship Id="rId745969b5a969283c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oregon.gov/ODA/shared/Documents/Publications/Weeds/NoxiousWeedPolicyClassification.pdf" TargetMode="External"/><Relationship Id="rId964569b5a96928467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.invasive.org/gist/esadocs/documnts/cortjub.pdf" TargetMode="External"/><Relationship Id="rId586969b5a969284a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.doc.govt.nz/documents/science-and-technical/sfc218.pdf" TargetMode="External"/><Relationship Id="rId117669b5a96928503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://keyserver.lucidcentral.org/weeds/data/media/Html/cortaderia_jubata.htm" TargetMode="External"/><Relationship Id="rId538669b5a969285b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ec.europa.eu/environment/nature/invasivealien/docs/Prioritising%20prevention%20efforts%20through%20horizon%20scanning.pdf" TargetMode="External"/><Relationship Id="rId229269b5a969285f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apps.rhs.org.uk/planttrials/TrialReports/Cortaderia%202009.pdf" TargetMode="External"/><Relationship Id="rId557369b5a96928651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cal-ipc.org/paf/site/paf/306" TargetMode="External"/><Relationship Id="rId417869b5a9692869c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hear.org/Pier/pdf/pohreports/cortaderia_spp.pdf" TargetMode="External"/><Relationship Id="rId284269b5a9692871e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://maxa.maf.govt.nz/sff/about-projects/search/11-049/l11-049-biologicalcontrol-for-pampas-in-NZ.pdf" TargetMode="External"/><Relationship Id="rId660069b5a969287af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dpipwe.tas.gov.au/invasive-species/weeds/weed-legislation-and-management-plans/about-the-weed-managementact#DeclaredWeeds" TargetMode="External"/><Relationship Id="rId106669b5a96928904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wric.ucdavis.edu/PDFs/pampasgrass%20and%20jubatagrass%20WRIC%20leaflet%2099-1.pdf" TargetMode="External"/><Relationship Id="rId442069b5a96928945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://npgsweb.arsgrin.gov/gringlobal/taxonomydetail.aspx?id=403448" TargetMode="External"/><Relationship Id="rId390269b5a96928a30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId605169b5a96928b03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12528" TargetMode="External"/><Relationship Id="rId209669b5a96925bff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId209669b5a96925bff.jpg"/><Relationship Id="rId683269b5a9692691c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId683269b5a9692691c.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId258830202" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId760659719" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId820569de6839bbde6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CDTJU/" TargetMode="External"/><Relationship Id="rId676569de6839bbe50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CDTJU/categorization" TargetMode="External"/><Relationship Id="rId194269de6839bc5a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CDTJU/photos" TargetMode="External"/><Relationship Id="rId638569de6839be763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.za" TargetMode="External"/><Relationship Id="rId723769de6839be7ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cwma.org/noxweeds.html" TargetMode="External"/><Relationship Id="rId149869de6839be7f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nwcb.wa.gov/washingtons-noxious-weed-laws" TargetMode="External"/><Relationship Id="rId575069de6839be8c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/protection-and-response/long-term-pest-management/national-pest-plant-accord/" TargetMode="External"/><Relationship Id="rId926169de6839be983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/113484" TargetMode="External"/><Relationship Id="rId207669de6839be9c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cal-ipc.org/ip/management/ipcw/pages/detailreport.cfm@usernumber=33&amp;surveynumber=182.php" TargetMode="External"/><Relationship Id="rId670469de6839bea5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hear.org/pier/wra/pacific/cortaderia_jubata_htmlwra.htm" TargetMode="External"/><Relationship Id="rId734269de6839bebb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://floraseries.landcareresearch.co.nz/pages/Taxon.aspx?id=_779f0059-bb6f-46aca5df-9ee70c7c87c3&amp;fileName=Flora%205.xml" TargetMode="External"/><Relationship Id="rId547469de6839bebf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId232469de6839bec32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://floraseries.landcareresearch.co.nz/pages/index.aspx" TargetMode="External"/><Relationship Id="rId145269de6839becae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.doc.govt.nz/documents/scienceand-technical/Sfc165.pdf" TargetMode="External"/><Relationship Id="rId545069de6839beced" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pir.sa.gov.au/__data/assets/pdf_file/0004/232447/Cortaderia_jubata_June_2011.pdf" TargetMode="External"/><Relationship Id="rId174369de6839bed37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.sa.gov.au/LZ/C/A/Natural%20Resources%20Management%20Act%202004.aspx" TargetMode="External"/><Relationship Id="rId446369de6839bed76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dlnr.hawaii.gov/hisc/info/policy/" TargetMode="External"/><Relationship Id="rId761069de6839beea0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.darwin.edu.ar/Proyectos/FloraArgentina/DetalleEspecie.asp?forma=&amp;variedad=&amp;subespecie=jubata&amp;especie=selloana&amp;genero=Cortaderia&amp;espcod=19547" TargetMode="External"/><Relationship Id="rId174669de6839bef13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://invasives.org.za/component/k2/item/226-purple-pampasgrass-cortaderia-jubata" TargetMode="External"/><Relationship Id="rId183669de6839bf0c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.nsw.gov.au/acts/2015-24.pdf" TargetMode="External"/><Relationship Id="rId844769de6839bf100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nzpcn.org.nz/flora_details.aspx?ID=3752" TargetMode="External"/><Relationship Id="rId191769de6839bf13d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://weeds.dpi.nsw.gov.au/Weeds/Details/100" TargetMode="External"/><Relationship Id="rId364769de6839bf17a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oregon.gov/ODA/shared/Documents/Publications/Weeds/NoxiousWeedPolicyClassification.pdf" TargetMode="External"/><Relationship Id="rId649169de6839bf216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.invasive.org/gist/esadocs/documnts/cortjub.pdf" TargetMode="External"/><Relationship Id="rId330569de6839bf254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.doc.govt.nz/documents/science-and-technical/sfc218.pdf" TargetMode="External"/><Relationship Id="rId776369de6839bf2af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://keyserver.lucidcentral.org/weeds/data/media/Html/cortaderia_jubata.htm" TargetMode="External"/><Relationship Id="rId690869de6839bf35d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ec.europa.eu/environment/nature/invasivealien/docs/Prioritising%20prevention%20efforts%20through%20horizon%20scanning.pdf" TargetMode="External"/><Relationship Id="rId974069de6839bf39d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apps.rhs.org.uk/planttrials/TrialReports/Cortaderia%202009.pdf" TargetMode="External"/><Relationship Id="rId625369de6839bf3fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cal-ipc.org/paf/site/paf/306" TargetMode="External"/><Relationship Id="rId865969de6839bf438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hear.org/Pier/pdf/pohreports/cortaderia_spp.pdf" TargetMode="External"/><Relationship Id="rId561169de6839bf4b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://maxa.maf.govt.nz/sff/about-projects/search/11-049/l11-049-biologicalcontrol-for-pampas-in-NZ.pdf" TargetMode="External"/><Relationship Id="rId120269de6839bf543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dpipwe.tas.gov.au/invasive-species/weeds/weed-legislation-and-management-plans/about-the-weed-managementact#DeclaredWeeds" TargetMode="External"/><Relationship Id="rId582069de6839bf6ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wric.ucdavis.edu/PDFs/pampasgrass%20and%20jubatagrass%20WRIC%20leaflet%2099-1.pdf" TargetMode="External"/><Relationship Id="rId359969de6839bf6ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://npgsweb.arsgrin.gov/gringlobal/taxonomydetail.aspx?id=403448" TargetMode="External"/><Relationship Id="rId960569de6839bf7d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId177269de6839bf89b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12528" TargetMode="External"/><Relationship Id="rId795969de6839bc458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId795969de6839bc458.jpg"/><Relationship Id="rId911569de6839bd717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId911569de6839bd717.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>