--- v7 (2026-04-14)
+++ v8 (2026-05-04)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> Meyen</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Andean pampas grass, Andes grass, Selloa grass, jubata grass, jubatagrass, pampas grass, pink pampas grass, purple pampas grass</w:t>
             </w:r>
-            <w:hyperlink r:id="rId820569de6839bbde6" w:history="1">
+            <w:hyperlink r:id="rId199169f8da48c8680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId676569de6839bbe50" w:history="1">
+            <w:hyperlink r:id="rId592469f8da48c86e9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CDTJU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="42978689" name="name551869de6839bc45a" descr="5040.jpg"/>
+                  <wp:docPr id="65648736" name="name435069f8da48c8de3" descr="5040.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="5040.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId795969de6839bc458" cstate="print"/>
+                          <a:blip r:embed="rId411669f8da48c8de2" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId194269de6839bc5a7" w:history="1">
+            <w:hyperlink r:id="rId710469f8da48c8f36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -721,63 +721,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="26641791" name="name808569de6839bd71a" descr="CDTJU_distribution_map.jpg"/>
+            <wp:docPr id="58158525" name="name302569f8da48c9d01" descr="CDTJU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CDTJU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId911569de6839bd717" cstate="print"/>
+                    <a:blip r:embed="rId835969f8da48c9cfe" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2964,51 +2964,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In South Africa, control of the species is enabled by the National Environmental Management: Biodiversity (NEMBA) Act 10 of 2004. Currently </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. jubata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is listed as a ‘Category 1b invasive species’ on the NEMBA-mandated ‘Alien and Invasive Species Lists, 2016’. Category 1b invasive species may not be imported into South Africa, grown, bred or otherwise propagated, moved or translocated in any manner, sold, traded or be given away. Category 1b species are major invaders that possibly require government support in order to be removed. The spread or allowing the spread of any Category 1b species is prohibited (NEMBA Act 10 of 2004, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId638569de6839be763" w:history="1">
+      <w:hyperlink r:id="rId556569f8da48cad60" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.environment.gov.za</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3023,72 +3023,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In Hawaii, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. jubata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is listed as a ‘Noxious Weed’ as defined in Chapter 152, Hawaii Revised Statutes: ‘any plant species which is, or which may be likely to become, injurious, harmful, or deleterious to the agricultural, horticultural, aquaculture, or livestock industry of the State and to forest and recreational areas and conservation districts of the State, as determined and designated by the department from time to time’ (Hawaii Invasive Species Council, 2018). In Colorado, this species is on the State Noxious Weed Watch List, which includes species that are ‘known to be invasive in areas near Colorado but are not known to occur here or whose distribution is not yet fully understood’ (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId723769de6839be7ca" w:history="1">
+      <w:hyperlink r:id="rId408669f8da48cadc9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.cwma.org/noxweeds.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). In Oregon, this species is a ‘B Listed Weed’, which includes species that are ‘a weed of economic importance which is regionally abundant, but which may have limited distribution in some counties’ (Oregon Department of Agriculture, 2018). In Washington State, this species is a ‘Class C Weed’. These species ‘are often widespread or are of special interest to the agricultural industry’. ‘The State Weed Board does not require control of’ these species, but the ‘State and many County Weed Boards provide information on identification and best management practices for these species’, and ‘a County Weed Board may require landowners to control a Class C weed if it poses a threat to agriculture or natural resources’ (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId149869de6839be7f2" w:history="1">
+      <w:hyperlink r:id="rId492469f8da48cadf0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.nwcb.wa.gov/washingtons-noxious-weed-laws</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3173,51 +3173,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Christchurch, New Zealand, 26-30 September, 2010, pp. 239–242. New Zealand Plant Protection Society.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Biosecurity New Zealand (2017) National pest plant accord. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId575069de6839be8c5" w:history="1">
+      <w:hyperlink r:id="rId771369f8da48caec6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mpi.govt.nz/protection-and-response/long-term-pest-management/national-pest-plant-accord/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 March 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3290,90 +3290,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 603–617.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2017) Invasive Species Compendium. CAB International, Wallingford (UK). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId926169de6839be983" w:history="1">
+      <w:hyperlink r:id="rId167369f8da48caf81" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/113484</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cal-IPC (2017) Cortaderia jubata. Invasive Plants of California’s Wildland. California Invasive Plant Council. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId207669de6839be9c2" w:history="1">
+      <w:hyperlink r:id="rId265369f8da48cafbf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cal-ipc.org/ip/management/ipcw/pages/detailreport.cfm@usernumber=33&amp;surveynumber=182.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3426,51 +3426,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 25–27.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Daehler C (2006) Australian/New Zealand Weed Risk Assessment adapted for Hawai’i.: Cortaderia jubata. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId670469de6839bea5e" w:history="1">
+      <w:hyperlink r:id="rId480569f8da48cb05d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.hear.org/pier/wra/pacific/cortaderia_jubata_htmlwra.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3641,129 +3641,129 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 525–530.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Edgar E &amp; Connor HE (2000) Flora of New Zealand Vol. V. Gramineae. Manaaki Whenua Press, Lincoln (NZ). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId734269de6839bebb5" w:history="1">
+      <w:hyperlink r:id="rId749769f8da48cb1b4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://floraseries.landcareresearch.co.nz/pages/Taxon.aspx?id=_779f0059-bb6f-46aca5df-9ee70c7c87c3&amp;fileName=Flora%205.xml</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest risk analysis for Cortaderia jubata EPPO, Paris (FR). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId547469de6839bebf6" w:history="1">
+      <w:hyperlink r:id="rId682669f8da48cb214" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 29 November 2018]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flora of New Zealand Series (2004) Flora of New Zealand Series. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId232469de6839bec32" w:history="1">
+      <w:hyperlink r:id="rId830969f8da48cb253" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://floraseries.landcareresearch.co.nz/pages/index.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 May 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3796,168 +3796,168 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pp. 187–190., Hastings (NZ) New Zealand Weed and Pest Control Society.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gosling DS, Shaw WB &amp; Beadel SM (2000) Review of control methods for pampas grasses in New Zealand. Science for Conservation, pp. 165:32. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId145269de6839becae" w:history="1">
+      <w:hyperlink r:id="rId392169f8da48cb2d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.doc.govt.nz/documents/scienceand-technical/Sfc165.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 November 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Government of South Australia (2011) Pink Pampas Grass. Weed Alert! </w:t>
       </w:r>
-      <w:hyperlink r:id="rId545069de6839beced" w:history="1">
+      <w:hyperlink r:id="rId866369f8da48cb310" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.pir.sa.gov.au/__data/assets/pdf_file/0004/232447/Cortaderia_jubata_June_2011.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Government of South Australia (2018) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId174369de6839bed37" w:history="1">
+      <w:hyperlink r:id="rId348369f8da48cb34e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.legislation.sa.gov.au/LZ/C/A/Natural%20Resources%20Management%20Act%202004.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 March 2018].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hawaii Invasive Species Council (2018) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId446369de6839bed76" w:history="1">
+      <w:hyperlink r:id="rId575069f8da48cb38c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dlnr.hawaii.gov/hisc/info/policy/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 January 2018)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4099,51 +4099,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 107–112.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Instituto de Botánica Darwinion (2017) Flora del Conosur. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId761069de6839beea0" w:history="1">
+      <w:hyperlink r:id="rId824569f8da48cb4b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.darwin.edu.ar/Proyectos/FloraArgentina/DetalleEspecie.asp?forma=&amp;variedad=&amp;subespecie=jubata&amp;especie=selloana&amp;genero=Cortaderia&amp;espcod=19547</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4169,51 +4169,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cortaderia </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">jubata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId174669de6839bef13" w:history="1">
+      <w:hyperlink r:id="rId567169f8da48cb527" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://invasives.org.za/component/k2/item/226-purple-pampasgrass-cortaderia-jubata</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4440,168 +4440,168 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Muyt A (2001) Bush Invaders of South-East Australia: A Guide to the Identification and Control of Environmental Weeds Found in South-East Australia. R.G. &amp; F.J. Richardson, Melbourne, Vic. (AU).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">New South Wales (2015) Biosecurity Act 2015 No 24. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId183669de6839bf0c0" w:history="1">
+      <w:hyperlink r:id="rId811069f8da48cb6d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.legislation.nsw.gov.au/acts/2015-24.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 March 2018]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">New Zealand Plant Conservation Network (2017) New Zealand’s Flora. Wellington (NZ). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId844769de6839bf100" w:history="1">
+      <w:hyperlink r:id="rId594069f8da48cb713" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.nzpcn.org.nz/flora_details.aspx?ID=3752</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NSW Government (2017) NSW WeedWise. Department of Primary Industries. New South Wales. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId191769de6839bf13d" w:history="1">
+      <w:hyperlink r:id="rId462769f8da48cb751" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://weeds.dpi.nsw.gov.au/Weeds/Details/100</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oregon Department of Agriculture (2018) Noxious weed policy and classification system 2018. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId364769de6839bf17a" w:history="1">
+      <w:hyperlink r:id="rId287069f8da48cb78f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.oregon.gov/ODA/shared/Documents/Publications/Weeds/NoxiousWeedPolicyClassification.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 March 2018].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4654,90 +4654,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Peterson DL &amp; Russo MJ (1988) Element Stewardship Abstract for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cortaderia jubata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Pampas Grass. The Nature Conservancy, Arlington, VA (US). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId649169de6839bf216" w:history="1">
+      <w:hyperlink r:id="rId858869f8da48cb829" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.invasive.org/gist/esadocs/documnts/cortjub.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popay I, Timmins SM &amp; McCluggage T (2003) Aerial spraying of pampas grass in difficult conservation sites. Science for Conservation, 218, Department of Conservation, Wellington (NZ). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId330569de6839bf254" w:history="1">
+      <w:hyperlink r:id="rId981369f8da48cb868" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.doc.govt.nz/documents/science-and-technical/sfc218.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4752,51 +4752,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Queensland Government (2017)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Cortaderia jubata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Weeds of Australia; Biosecurity Queensland Edition. Queensland (AU). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId776369de6839bf2af" w:history="1">
+      <w:hyperlink r:id="rId728269f8da48cb8c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://keyserver.lucidcentral.org/weeds/data/media/Html/cortaderia_jubata.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4860,90 +4860,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 343–346.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Roy HE, Adriaens T, Aldridge DC, Bacher S, Bishop JDD, Blackburn TM et al. (2015) Invasive alien species—prioritising prevention efforts through horizon scanning ENV.B.2/ETU/2014/0016. Final report. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId690869de6839bf35d" w:history="1">
+      <w:hyperlink r:id="rId918669f8da48cb972" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ec.europa.eu/environment/nature/invasivealien/docs/Prioritising%20prevention%20efforts%20through%20horizon%20scanning.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Royal Horticultural Society (2009) Cortaderia: Final Trials Report 2007-2009. 7 pp. Royal Horticultural Society, Wisley (UK). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId974069de6839bf39d" w:history="1">
+      <w:hyperlink r:id="rId868069f8da48cb9b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://apps.rhs.org.uk/planttrials/TrialReports/Cortaderia%202009.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4958,90 +4958,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanton AE, DiTomaso J, Roye C, Clines J &amp; Johnson D (2005) Cal-IPC Plant Assessment Form: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cortaderia jubata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId625369de6839bf3fb" w:history="1">
+      <w:hyperlink r:id="rId730069f8da48cba10" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://cal-ipc.org/paf/site/paf/306</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Starr F, Starr K &amp; Loope L (2003) Cortaderia spp. Hawaiian Ecosystems at Risk project (HEAR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId865969de6839bf438" w:history="1">
+      <w:hyperlink r:id="rId261969f8da48cba4d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.hear.org/Pier/pdf/pohreports/cortaderia_spp.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5076,51 +5076,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cortaderia selloana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in New Zealand. Ministry for Primary Industries, Wellington (NZ). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId561169de6839bf4b5" w:history="1">
+      <w:hyperlink r:id="rId238969f8da48cbaca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://maxa.maf.govt.nz/sff/about-projects/search/11-049/l11-049-biologicalcontrol-for-pampas-in-NZ.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5164,51 +5164,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 87–118.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tasmanian Government (2018) The weed management Act 1999 and its regulations. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId120269de6839bf543" w:history="1">
+      <w:hyperlink r:id="rId431869f8da48cbb59" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dpipwe.tas.gov.au/invasive-species/weeds/weed-legislation-and-management-plans/about-the-weed-managementact#DeclaredWeeds</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 20 November, 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5379,90 +5379,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 260–276.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">UC Weed Research &amp; Information Center (2017) Pampasgrass and Jubatagrass: Threaten California Coastal Habitats. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId582069de6839bf6ab" w:history="1">
+      <w:hyperlink r:id="rId384069f8da48cbcad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://wric.ucdavis.edu/PDFs/pampasgrass%20and%20jubatagrass%20WRIC%20leaflet%2099-1.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA NPGS (2017) The PLANTS Database. United States Department of Agriculture, Agricultural Research Service. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId359969de6839bf6ec" w:history="1">
+      <w:hyperlink r:id="rId193869f8da48cbcec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://npgsweb.arsgrin.gov/gringlobal/taxonomydetail.aspx?id=403448</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5557,51 +5557,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cortaderia jubata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId960569de6839bf7d6" w:history="1">
+      <w:hyperlink r:id="rId322569f8da48cbde1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5677,51 +5677,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-72. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId177269de6839bf89b" w:history="1">
+      <w:hyperlink r:id="rId233869f8da48cbea9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12528</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -5817,137 +5817,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="37904674">
+  <w:abstractNum w:abstractNumId="16247517">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="23195007">
+    <w:lvl w:ilvl="0" w:tplc="66185381">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="23195007" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="66185381" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="23195007" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="66185381" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="23195007" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="66185381" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="23195007" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="66185381" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="23195007" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="66185381" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="23195007" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="66185381" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="23195007" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="66185381" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="23195007" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="66185381" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37904673">
+  <w:abstractNum w:abstractNumId="16247516">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="84637529">
+    <w:lvl w:ilvl="0" w:tplc="92294775">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6699,55 +6699,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="37904673">
-    <w:abstractNumId w:val="37904673"/>
+  <w:num w:numId="16247516">
+    <w:abstractNumId w:val="16247516"/>
   </w:num>
-  <w:num w:numId="37904674">
-    <w:abstractNumId w:val="37904674"/>
+  <w:num w:numId="16247517">
+    <w:abstractNumId w:val="16247517"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18297,51 +18297,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId258830202" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId760659719" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId820569de6839bbde6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CDTJU/" TargetMode="External"/><Relationship Id="rId676569de6839bbe50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CDTJU/categorization" TargetMode="External"/><Relationship Id="rId194269de6839bc5a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CDTJU/photos" TargetMode="External"/><Relationship Id="rId638569de6839be763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.za" TargetMode="External"/><Relationship Id="rId723769de6839be7ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cwma.org/noxweeds.html" TargetMode="External"/><Relationship Id="rId149869de6839be7f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nwcb.wa.gov/washingtons-noxious-weed-laws" TargetMode="External"/><Relationship Id="rId575069de6839be8c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/protection-and-response/long-term-pest-management/national-pest-plant-accord/" TargetMode="External"/><Relationship Id="rId926169de6839be983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/113484" TargetMode="External"/><Relationship Id="rId207669de6839be9c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cal-ipc.org/ip/management/ipcw/pages/detailreport.cfm@usernumber=33&amp;surveynumber=182.php" TargetMode="External"/><Relationship Id="rId670469de6839bea5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hear.org/pier/wra/pacific/cortaderia_jubata_htmlwra.htm" TargetMode="External"/><Relationship Id="rId734269de6839bebb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://floraseries.landcareresearch.co.nz/pages/Taxon.aspx?id=_779f0059-bb6f-46aca5df-9ee70c7c87c3&amp;fileName=Flora%205.xml" TargetMode="External"/><Relationship Id="rId547469de6839bebf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId232469de6839bec32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://floraseries.landcareresearch.co.nz/pages/index.aspx" TargetMode="External"/><Relationship Id="rId145269de6839becae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.doc.govt.nz/documents/scienceand-technical/Sfc165.pdf" TargetMode="External"/><Relationship Id="rId545069de6839beced" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pir.sa.gov.au/__data/assets/pdf_file/0004/232447/Cortaderia_jubata_June_2011.pdf" TargetMode="External"/><Relationship Id="rId174369de6839bed37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.sa.gov.au/LZ/C/A/Natural%20Resources%20Management%20Act%202004.aspx" TargetMode="External"/><Relationship Id="rId446369de6839bed76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dlnr.hawaii.gov/hisc/info/policy/" TargetMode="External"/><Relationship Id="rId761069de6839beea0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.darwin.edu.ar/Proyectos/FloraArgentina/DetalleEspecie.asp?forma=&amp;variedad=&amp;subespecie=jubata&amp;especie=selloana&amp;genero=Cortaderia&amp;espcod=19547" TargetMode="External"/><Relationship Id="rId174669de6839bef13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://invasives.org.za/component/k2/item/226-purple-pampasgrass-cortaderia-jubata" TargetMode="External"/><Relationship Id="rId183669de6839bf0c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.nsw.gov.au/acts/2015-24.pdf" TargetMode="External"/><Relationship Id="rId844769de6839bf100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nzpcn.org.nz/flora_details.aspx?ID=3752" TargetMode="External"/><Relationship Id="rId191769de6839bf13d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://weeds.dpi.nsw.gov.au/Weeds/Details/100" TargetMode="External"/><Relationship Id="rId364769de6839bf17a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oregon.gov/ODA/shared/Documents/Publications/Weeds/NoxiousWeedPolicyClassification.pdf" TargetMode="External"/><Relationship Id="rId649169de6839bf216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.invasive.org/gist/esadocs/documnts/cortjub.pdf" TargetMode="External"/><Relationship Id="rId330569de6839bf254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.doc.govt.nz/documents/science-and-technical/sfc218.pdf" TargetMode="External"/><Relationship Id="rId776369de6839bf2af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://keyserver.lucidcentral.org/weeds/data/media/Html/cortaderia_jubata.htm" TargetMode="External"/><Relationship Id="rId690869de6839bf35d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ec.europa.eu/environment/nature/invasivealien/docs/Prioritising%20prevention%20efforts%20through%20horizon%20scanning.pdf" TargetMode="External"/><Relationship Id="rId974069de6839bf39d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apps.rhs.org.uk/planttrials/TrialReports/Cortaderia%202009.pdf" TargetMode="External"/><Relationship Id="rId625369de6839bf3fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cal-ipc.org/paf/site/paf/306" TargetMode="External"/><Relationship Id="rId865969de6839bf438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hear.org/Pier/pdf/pohreports/cortaderia_spp.pdf" TargetMode="External"/><Relationship Id="rId561169de6839bf4b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://maxa.maf.govt.nz/sff/about-projects/search/11-049/l11-049-biologicalcontrol-for-pampas-in-NZ.pdf" TargetMode="External"/><Relationship Id="rId120269de6839bf543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dpipwe.tas.gov.au/invasive-species/weeds/weed-legislation-and-management-plans/about-the-weed-managementact#DeclaredWeeds" TargetMode="External"/><Relationship Id="rId582069de6839bf6ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wric.ucdavis.edu/PDFs/pampasgrass%20and%20jubatagrass%20WRIC%20leaflet%2099-1.pdf" TargetMode="External"/><Relationship Id="rId359969de6839bf6ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://npgsweb.arsgrin.gov/gringlobal/taxonomydetail.aspx?id=403448" TargetMode="External"/><Relationship Id="rId960569de6839bf7d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId177269de6839bf89b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12528" TargetMode="External"/><Relationship Id="rId795969de6839bc458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId795969de6839bc458.jpg"/><Relationship Id="rId911569de6839bd717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId911569de6839bd717.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId803716338" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId945478965" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId199169f8da48c8680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CDTJU/" TargetMode="External"/><Relationship Id="rId592469f8da48c86e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CDTJU/categorization" TargetMode="External"/><Relationship Id="rId710469f8da48c8f36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CDTJU/photos" TargetMode="External"/><Relationship Id="rId556569f8da48cad60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.za" TargetMode="External"/><Relationship Id="rId408669f8da48cadc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cwma.org/noxweeds.html" TargetMode="External"/><Relationship Id="rId492469f8da48cadf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nwcb.wa.gov/washingtons-noxious-weed-laws" TargetMode="External"/><Relationship Id="rId771369f8da48caec6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/protection-and-response/long-term-pest-management/national-pest-plant-accord/" TargetMode="External"/><Relationship Id="rId167369f8da48caf81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/113484" TargetMode="External"/><Relationship Id="rId265369f8da48cafbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cal-ipc.org/ip/management/ipcw/pages/detailreport.cfm@usernumber=33&amp;surveynumber=182.php" TargetMode="External"/><Relationship Id="rId480569f8da48cb05d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hear.org/pier/wra/pacific/cortaderia_jubata_htmlwra.htm" TargetMode="External"/><Relationship Id="rId749769f8da48cb1b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://floraseries.landcareresearch.co.nz/pages/Taxon.aspx?id=_779f0059-bb6f-46aca5df-9ee70c7c87c3&amp;fileName=Flora%205.xml" TargetMode="External"/><Relationship Id="rId682669f8da48cb214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId830969f8da48cb253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://floraseries.landcareresearch.co.nz/pages/index.aspx" TargetMode="External"/><Relationship Id="rId392169f8da48cb2d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.doc.govt.nz/documents/scienceand-technical/Sfc165.pdf" TargetMode="External"/><Relationship Id="rId866369f8da48cb310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pir.sa.gov.au/__data/assets/pdf_file/0004/232447/Cortaderia_jubata_June_2011.pdf" TargetMode="External"/><Relationship Id="rId348369f8da48cb34e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.sa.gov.au/LZ/C/A/Natural%20Resources%20Management%20Act%202004.aspx" TargetMode="External"/><Relationship Id="rId575069f8da48cb38c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dlnr.hawaii.gov/hisc/info/policy/" TargetMode="External"/><Relationship Id="rId824569f8da48cb4b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.darwin.edu.ar/Proyectos/FloraArgentina/DetalleEspecie.asp?forma=&amp;variedad=&amp;subespecie=jubata&amp;especie=selloana&amp;genero=Cortaderia&amp;espcod=19547" TargetMode="External"/><Relationship Id="rId567169f8da48cb527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://invasives.org.za/component/k2/item/226-purple-pampasgrass-cortaderia-jubata" TargetMode="External"/><Relationship Id="rId811069f8da48cb6d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.nsw.gov.au/acts/2015-24.pdf" TargetMode="External"/><Relationship Id="rId594069f8da48cb713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nzpcn.org.nz/flora_details.aspx?ID=3752" TargetMode="External"/><Relationship Id="rId462769f8da48cb751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://weeds.dpi.nsw.gov.au/Weeds/Details/100" TargetMode="External"/><Relationship Id="rId287069f8da48cb78f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oregon.gov/ODA/shared/Documents/Publications/Weeds/NoxiousWeedPolicyClassification.pdf" TargetMode="External"/><Relationship Id="rId858869f8da48cb829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.invasive.org/gist/esadocs/documnts/cortjub.pdf" TargetMode="External"/><Relationship Id="rId981369f8da48cb868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.doc.govt.nz/documents/science-and-technical/sfc218.pdf" TargetMode="External"/><Relationship Id="rId728269f8da48cb8c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://keyserver.lucidcentral.org/weeds/data/media/Html/cortaderia_jubata.htm" TargetMode="External"/><Relationship Id="rId918669f8da48cb972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ec.europa.eu/environment/nature/invasivealien/docs/Prioritising%20prevention%20efforts%20through%20horizon%20scanning.pdf" TargetMode="External"/><Relationship Id="rId868069f8da48cb9b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apps.rhs.org.uk/planttrials/TrialReports/Cortaderia%202009.pdf" TargetMode="External"/><Relationship Id="rId730069f8da48cba10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cal-ipc.org/paf/site/paf/306" TargetMode="External"/><Relationship Id="rId261969f8da48cba4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hear.org/Pier/pdf/pohreports/cortaderia_spp.pdf" TargetMode="External"/><Relationship Id="rId238969f8da48cbaca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://maxa.maf.govt.nz/sff/about-projects/search/11-049/l11-049-biologicalcontrol-for-pampas-in-NZ.pdf" TargetMode="External"/><Relationship Id="rId431869f8da48cbb59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dpipwe.tas.gov.au/invasive-species/weeds/weed-legislation-and-management-plans/about-the-weed-managementact#DeclaredWeeds" TargetMode="External"/><Relationship Id="rId384069f8da48cbcad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wric.ucdavis.edu/PDFs/pampasgrass%20and%20jubatagrass%20WRIC%20leaflet%2099-1.pdf" TargetMode="External"/><Relationship Id="rId193869f8da48cbcec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://npgsweb.arsgrin.gov/gringlobal/taxonomydetail.aspx?id=403448" TargetMode="External"/><Relationship Id="rId322569f8da48cbde1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId233869f8da48cbea9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12528" TargetMode="External"/><Relationship Id="rId411669f8da48c8de2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId411669f8da48c8de2.jpg"/><Relationship Id="rId835969f8da48c9cfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId835969f8da48c9cfe.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>