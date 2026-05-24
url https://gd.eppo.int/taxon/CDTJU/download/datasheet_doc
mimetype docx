--- v8 (2026-05-04)
+++ v9 (2026-05-24)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> Meyen</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Andean pampas grass, Andes grass, Selloa grass, jubata grass, jubatagrass, pampas grass, pink pampas grass, purple pampas grass</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199169f8da48c8680" w:history="1">
+            <w:hyperlink r:id="rId24176a136bf718fd0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592469f8da48c86e9" w:history="1">
+            <w:hyperlink r:id="rId69966a136bf71903a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CDTJU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="65648736" name="name435069f8da48c8de3" descr="5040.jpg"/>
+                  <wp:docPr id="3805233" name="name16996a136bf71910b" descr="5040.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="5040.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId411669f8da48c8de2" cstate="print"/>
+                          <a:blip r:embed="rId76806a136bf71910a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId710469f8da48c8f36" w:history="1">
+            <w:hyperlink r:id="rId14166a136bf71922e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -721,63 +721,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="58158525" name="name302569f8da48c9d01" descr="CDTJU_distribution_map.jpg"/>
+            <wp:docPr id="3060919" name="name24906a136bf71a804" descr="CDTJU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CDTJU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId835969f8da48c9cfe" cstate="print"/>
+                    <a:blip r:embed="rId59486a136bf71a801" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2964,51 +2964,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In South Africa, control of the species is enabled by the National Environmental Management: Biodiversity (NEMBA) Act 10 of 2004. Currently </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. jubata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is listed as a ‘Category 1b invasive species’ on the NEMBA-mandated ‘Alien and Invasive Species Lists, 2016’. Category 1b invasive species may not be imported into South Africa, grown, bred or otherwise propagated, moved or translocated in any manner, sold, traded or be given away. Category 1b species are major invaders that possibly require government support in order to be removed. The spread or allowing the spread of any Category 1b species is prohibited (NEMBA Act 10 of 2004, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId556569f8da48cad60" w:history="1">
+      <w:hyperlink r:id="rId20356a136bf71b9b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.environment.gov.za</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3023,72 +3023,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In Hawaii, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. jubata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is listed as a ‘Noxious Weed’ as defined in Chapter 152, Hawaii Revised Statutes: ‘any plant species which is, or which may be likely to become, injurious, harmful, or deleterious to the agricultural, horticultural, aquaculture, or livestock industry of the State and to forest and recreational areas and conservation districts of the State, as determined and designated by the department from time to time’ (Hawaii Invasive Species Council, 2018). In Colorado, this species is on the State Noxious Weed Watch List, which includes species that are ‘known to be invasive in areas near Colorado but are not known to occur here or whose distribution is not yet fully understood’ (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId408669f8da48cadc9" w:history="1">
+      <w:hyperlink r:id="rId25366a136bf71ba1b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.cwma.org/noxweeds.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). In Oregon, this species is a ‘B Listed Weed’, which includes species that are ‘a weed of economic importance which is regionally abundant, but which may have limited distribution in some counties’ (Oregon Department of Agriculture, 2018). In Washington State, this species is a ‘Class C Weed’. These species ‘are often widespread or are of special interest to the agricultural industry’. ‘The State Weed Board does not require control of’ these species, but the ‘State and many County Weed Boards provide information on identification and best management practices for these species’, and ‘a County Weed Board may require landowners to control a Class C weed if it poses a threat to agriculture or natural resources’ (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId492469f8da48cadf0" w:history="1">
+      <w:hyperlink r:id="rId59636a136bf71ba43" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.nwcb.wa.gov/washingtons-noxious-weed-laws</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3173,51 +3173,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Christchurch, New Zealand, 26-30 September, 2010, pp. 239–242. New Zealand Plant Protection Society.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Biosecurity New Zealand (2017) National pest plant accord. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId771369f8da48caec6" w:history="1">
+      <w:hyperlink r:id="rId50356a136bf71bb1a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mpi.govt.nz/protection-and-response/long-term-pest-management/national-pest-plant-accord/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 March 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3290,90 +3290,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 603–617.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2017) Invasive Species Compendium. CAB International, Wallingford (UK). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId167369f8da48caf81" w:history="1">
+      <w:hyperlink r:id="rId12586a136bf71bbd7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/113484</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cal-IPC (2017) Cortaderia jubata. Invasive Plants of California’s Wildland. California Invasive Plant Council. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId265369f8da48cafbf" w:history="1">
+      <w:hyperlink r:id="rId64206a136bf71bc16" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cal-ipc.org/ip/management/ipcw/pages/detailreport.cfm@usernumber=33&amp;surveynumber=182.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3426,51 +3426,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 25–27.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Daehler C (2006) Australian/New Zealand Weed Risk Assessment adapted for Hawai’i.: Cortaderia jubata. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId480569f8da48cb05d" w:history="1">
+      <w:hyperlink r:id="rId90346a136bf71bcc0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.hear.org/pier/wra/pacific/cortaderia_jubata_htmlwra.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3641,129 +3641,129 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 525–530.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Edgar E &amp; Connor HE (2000) Flora of New Zealand Vol. V. Gramineae. Manaaki Whenua Press, Lincoln (NZ). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId749769f8da48cb1b4" w:history="1">
+      <w:hyperlink r:id="rId94586a136bf71be1c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://floraseries.landcareresearch.co.nz/pages/Taxon.aspx?id=_779f0059-bb6f-46aca5df-9ee70c7c87c3&amp;fileName=Flora%205.xml</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest risk analysis for Cortaderia jubata EPPO, Paris (FR). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId682669f8da48cb214" w:history="1">
+      <w:hyperlink r:id="rId36356a136bf71be5c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 29 November 2018]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flora of New Zealand Series (2004) Flora of New Zealand Series. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId830969f8da48cb253" w:history="1">
+      <w:hyperlink r:id="rId65966a136bf71be9a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://floraseries.landcareresearch.co.nz/pages/index.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 May 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3796,168 +3796,168 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pp. 187–190., Hastings (NZ) New Zealand Weed and Pest Control Society.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gosling DS, Shaw WB &amp; Beadel SM (2000) Review of control methods for pampas grasses in New Zealand. Science for Conservation, pp. 165:32. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId392169f8da48cb2d2" w:history="1">
+      <w:hyperlink r:id="rId35566a136bf71bf17" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.doc.govt.nz/documents/scienceand-technical/Sfc165.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 November 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Government of South Australia (2011) Pink Pampas Grass. Weed Alert! </w:t>
       </w:r>
-      <w:hyperlink r:id="rId866369f8da48cb310" w:history="1">
+      <w:hyperlink r:id="rId40886a136bf71bf55" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.pir.sa.gov.au/__data/assets/pdf_file/0004/232447/Cortaderia_jubata_June_2011.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Government of South Australia (2018) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId348369f8da48cb34e" w:history="1">
+      <w:hyperlink r:id="rId30816a136bf71bf93" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.legislation.sa.gov.au/LZ/C/A/Natural%20Resources%20Management%20Act%202004.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 March 2018].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hawaii Invasive Species Council (2018) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId575069f8da48cb38c" w:history="1">
+      <w:hyperlink r:id="rId24786a136bf71bfd1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dlnr.hawaii.gov/hisc/info/policy/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 January 2018)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4099,51 +4099,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 107–112.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Instituto de Botánica Darwinion (2017) Flora del Conosur. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId824569f8da48cb4b3" w:history="1">
+      <w:hyperlink r:id="rId36386a136bf71c0f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.darwin.edu.ar/Proyectos/FloraArgentina/DetalleEspecie.asp?forma=&amp;variedad=&amp;subespecie=jubata&amp;especie=selloana&amp;genero=Cortaderia&amp;espcod=19547</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4169,51 +4169,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cortaderia </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">jubata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId567169f8da48cb527" w:history="1">
+      <w:hyperlink r:id="rId99066a136bf71c16b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://invasives.org.za/component/k2/item/226-purple-pampasgrass-cortaderia-jubata</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4440,168 +4440,168 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Muyt A (2001) Bush Invaders of South-East Australia: A Guide to the Identification and Control of Environmental Weeds Found in South-East Australia. R.G. &amp; F.J. Richardson, Melbourne, Vic. (AU).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">New South Wales (2015) Biosecurity Act 2015 No 24. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId811069f8da48cb6d4" w:history="1">
+      <w:hyperlink r:id="rId78026a136bf71c318" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.legislation.nsw.gov.au/acts/2015-24.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 March 2018]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">New Zealand Plant Conservation Network (2017) New Zealand’s Flora. Wellington (NZ). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId594069f8da48cb713" w:history="1">
+      <w:hyperlink r:id="rId76226a136bf71c355" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.nzpcn.org.nz/flora_details.aspx?ID=3752</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NSW Government (2017) NSW WeedWise. Department of Primary Industries. New South Wales. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId462769f8da48cb751" w:history="1">
+      <w:hyperlink r:id="rId47806a136bf71c391" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://weeds.dpi.nsw.gov.au/Weeds/Details/100</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oregon Department of Agriculture (2018) Noxious weed policy and classification system 2018. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId287069f8da48cb78f" w:history="1">
+      <w:hyperlink r:id="rId71766a136bf71c3dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.oregon.gov/ODA/shared/Documents/Publications/Weeds/NoxiousWeedPolicyClassification.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 March 2018].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4654,90 +4654,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Peterson DL &amp; Russo MJ (1988) Element Stewardship Abstract for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cortaderia jubata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Pampas Grass. The Nature Conservancy, Arlington, VA (US). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId858869f8da48cb829" w:history="1">
+      <w:hyperlink r:id="rId38046a136bf71c477" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.invasive.org/gist/esadocs/documnts/cortjub.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popay I, Timmins SM &amp; McCluggage T (2003) Aerial spraying of pampas grass in difficult conservation sites. Science for Conservation, 218, Department of Conservation, Wellington (NZ). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId981369f8da48cb868" w:history="1">
+      <w:hyperlink r:id="rId83446a136bf71c4b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.doc.govt.nz/documents/science-and-technical/sfc218.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4752,51 +4752,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Queensland Government (2017)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Cortaderia jubata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Weeds of Australia; Biosecurity Queensland Edition. Queensland (AU). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId728269f8da48cb8c4" w:history="1">
+      <w:hyperlink r:id="rId66026a136bf71c527" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://keyserver.lucidcentral.org/weeds/data/media/Html/cortaderia_jubata.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4860,90 +4860,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 343–346.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Roy HE, Adriaens T, Aldridge DC, Bacher S, Bishop JDD, Blackburn TM et al. (2015) Invasive alien species—prioritising prevention efforts through horizon scanning ENV.B.2/ETU/2014/0016. Final report. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId918669f8da48cb972" w:history="1">
+      <w:hyperlink r:id="rId67766a136bf71c5e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ec.europa.eu/environment/nature/invasivealien/docs/Prioritising%20prevention%20efforts%20through%20horizon%20scanning.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Royal Horticultural Society (2009) Cortaderia: Final Trials Report 2007-2009. 7 pp. Royal Horticultural Society, Wisley (UK). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId868069f8da48cb9b2" w:history="1">
+      <w:hyperlink r:id="rId10026a136bf71c62b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://apps.rhs.org.uk/planttrials/TrialReports/Cortaderia%202009.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4958,90 +4958,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanton AE, DiTomaso J, Roye C, Clines J &amp; Johnson D (2005) Cal-IPC Plant Assessment Form: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cortaderia jubata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId730069f8da48cba10" w:history="1">
+      <w:hyperlink r:id="rId26436a136bf71c68c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://cal-ipc.org/paf/site/paf/306</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Starr F, Starr K &amp; Loope L (2003) Cortaderia spp. Hawaiian Ecosystems at Risk project (HEAR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId261969f8da48cba4d" w:history="1">
+      <w:hyperlink r:id="rId14586a136bf71c6cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.hear.org/Pier/pdf/pohreports/cortaderia_spp.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5076,51 +5076,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cortaderia selloana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in New Zealand. Ministry for Primary Industries, Wellington (NZ). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId238969f8da48cbaca" w:history="1">
+      <w:hyperlink r:id="rId83646a136bf71c757" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://maxa.maf.govt.nz/sff/about-projects/search/11-049/l11-049-biologicalcontrol-for-pampas-in-NZ.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5164,51 +5164,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 87–118.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tasmanian Government (2018) The weed management Act 1999 and its regulations. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId431869f8da48cbb59" w:history="1">
+      <w:hyperlink r:id="rId86056a136bf71c7f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dpipwe.tas.gov.au/invasive-species/weeds/weed-legislation-and-management-plans/about-the-weed-managementact#DeclaredWeeds</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 20 November, 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5379,90 +5379,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 260–276.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">UC Weed Research &amp; Information Center (2017) Pampasgrass and Jubatagrass: Threaten California Coastal Habitats. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId384069f8da48cbcad" w:history="1">
+      <w:hyperlink r:id="rId44686a136bf71c957" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://wric.ucdavis.edu/PDFs/pampasgrass%20and%20jubatagrass%20WRIC%20leaflet%2099-1.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA NPGS (2017) The PLANTS Database. United States Department of Agriculture, Agricultural Research Service. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId193869f8da48cbcec" w:history="1">
+      <w:hyperlink r:id="rId80366a136bf71c998" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://npgsweb.arsgrin.gov/gringlobal/taxonomydetail.aspx?id=403448</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5557,51 +5557,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cortaderia jubata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId322569f8da48cbde1" w:history="1">
+      <w:hyperlink r:id="rId59676a136bf71ca83" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5677,51 +5677,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-72. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId233869f8da48cbea9" w:history="1">
+      <w:hyperlink r:id="rId42386a136bf71cb4b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12528</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -5817,137 +5817,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="16247517">
+  <w:abstractNum w:abstractNumId="68219023">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66185381">
+    <w:lvl w:ilvl="0" w:tplc="48204845">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="66185381" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="48204845" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="66185381" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="48204845" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="66185381" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="48204845" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="66185381" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="48204845" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="66185381" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="48204845" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="66185381" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="48204845" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="66185381" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="48204845" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="66185381" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="48204845" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16247516">
+  <w:abstractNum w:abstractNumId="68219022">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92294775">
+    <w:lvl w:ilvl="0" w:tplc="23166933">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6699,55 +6699,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="16247516">
-    <w:abstractNumId w:val="16247516"/>
+  <w:num w:numId="68219022">
+    <w:abstractNumId w:val="68219022"/>
   </w:num>
-  <w:num w:numId="16247517">
-    <w:abstractNumId w:val="16247517"/>
+  <w:num w:numId="68219023">
+    <w:abstractNumId w:val="68219023"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18297,51 +18297,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId803716338" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId945478965" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId199169f8da48c8680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CDTJU/" TargetMode="External"/><Relationship Id="rId592469f8da48c86e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CDTJU/categorization" TargetMode="External"/><Relationship Id="rId710469f8da48c8f36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CDTJU/photos" TargetMode="External"/><Relationship Id="rId556569f8da48cad60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.za" TargetMode="External"/><Relationship Id="rId408669f8da48cadc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cwma.org/noxweeds.html" TargetMode="External"/><Relationship Id="rId492469f8da48cadf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nwcb.wa.gov/washingtons-noxious-weed-laws" TargetMode="External"/><Relationship Id="rId771369f8da48caec6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/protection-and-response/long-term-pest-management/national-pest-plant-accord/" TargetMode="External"/><Relationship Id="rId167369f8da48caf81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/113484" TargetMode="External"/><Relationship Id="rId265369f8da48cafbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cal-ipc.org/ip/management/ipcw/pages/detailreport.cfm@usernumber=33&amp;surveynumber=182.php" TargetMode="External"/><Relationship Id="rId480569f8da48cb05d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hear.org/pier/wra/pacific/cortaderia_jubata_htmlwra.htm" TargetMode="External"/><Relationship Id="rId749769f8da48cb1b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://floraseries.landcareresearch.co.nz/pages/Taxon.aspx?id=_779f0059-bb6f-46aca5df-9ee70c7c87c3&amp;fileName=Flora%205.xml" TargetMode="External"/><Relationship Id="rId682669f8da48cb214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId830969f8da48cb253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://floraseries.landcareresearch.co.nz/pages/index.aspx" TargetMode="External"/><Relationship Id="rId392169f8da48cb2d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.doc.govt.nz/documents/scienceand-technical/Sfc165.pdf" TargetMode="External"/><Relationship Id="rId866369f8da48cb310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pir.sa.gov.au/__data/assets/pdf_file/0004/232447/Cortaderia_jubata_June_2011.pdf" TargetMode="External"/><Relationship Id="rId348369f8da48cb34e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.sa.gov.au/LZ/C/A/Natural%20Resources%20Management%20Act%202004.aspx" TargetMode="External"/><Relationship Id="rId575069f8da48cb38c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dlnr.hawaii.gov/hisc/info/policy/" TargetMode="External"/><Relationship Id="rId824569f8da48cb4b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.darwin.edu.ar/Proyectos/FloraArgentina/DetalleEspecie.asp?forma=&amp;variedad=&amp;subespecie=jubata&amp;especie=selloana&amp;genero=Cortaderia&amp;espcod=19547" TargetMode="External"/><Relationship Id="rId567169f8da48cb527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://invasives.org.za/component/k2/item/226-purple-pampasgrass-cortaderia-jubata" TargetMode="External"/><Relationship Id="rId811069f8da48cb6d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.nsw.gov.au/acts/2015-24.pdf" TargetMode="External"/><Relationship Id="rId594069f8da48cb713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nzpcn.org.nz/flora_details.aspx?ID=3752" TargetMode="External"/><Relationship Id="rId462769f8da48cb751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://weeds.dpi.nsw.gov.au/Weeds/Details/100" TargetMode="External"/><Relationship Id="rId287069f8da48cb78f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oregon.gov/ODA/shared/Documents/Publications/Weeds/NoxiousWeedPolicyClassification.pdf" TargetMode="External"/><Relationship Id="rId858869f8da48cb829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.invasive.org/gist/esadocs/documnts/cortjub.pdf" TargetMode="External"/><Relationship Id="rId981369f8da48cb868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.doc.govt.nz/documents/science-and-technical/sfc218.pdf" TargetMode="External"/><Relationship Id="rId728269f8da48cb8c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://keyserver.lucidcentral.org/weeds/data/media/Html/cortaderia_jubata.htm" TargetMode="External"/><Relationship Id="rId918669f8da48cb972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ec.europa.eu/environment/nature/invasivealien/docs/Prioritising%20prevention%20efforts%20through%20horizon%20scanning.pdf" TargetMode="External"/><Relationship Id="rId868069f8da48cb9b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apps.rhs.org.uk/planttrials/TrialReports/Cortaderia%202009.pdf" TargetMode="External"/><Relationship Id="rId730069f8da48cba10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cal-ipc.org/paf/site/paf/306" TargetMode="External"/><Relationship Id="rId261969f8da48cba4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hear.org/Pier/pdf/pohreports/cortaderia_spp.pdf" TargetMode="External"/><Relationship Id="rId238969f8da48cbaca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://maxa.maf.govt.nz/sff/about-projects/search/11-049/l11-049-biologicalcontrol-for-pampas-in-NZ.pdf" TargetMode="External"/><Relationship Id="rId431869f8da48cbb59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dpipwe.tas.gov.au/invasive-species/weeds/weed-legislation-and-management-plans/about-the-weed-managementact#DeclaredWeeds" TargetMode="External"/><Relationship Id="rId384069f8da48cbcad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wric.ucdavis.edu/PDFs/pampasgrass%20and%20jubatagrass%20WRIC%20leaflet%2099-1.pdf" TargetMode="External"/><Relationship Id="rId193869f8da48cbcec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://npgsweb.arsgrin.gov/gringlobal/taxonomydetail.aspx?id=403448" TargetMode="External"/><Relationship Id="rId322569f8da48cbde1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId233869f8da48cbea9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12528" TargetMode="External"/><Relationship Id="rId411669f8da48c8de2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId411669f8da48c8de2.jpg"/><Relationship Id="rId835969f8da48c9cfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId835969f8da48c9cfe.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId305662960" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId641416826" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId24176a136bf718fd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CDTJU/" TargetMode="External"/><Relationship Id="rId69966a136bf71903a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CDTJU/categorization" TargetMode="External"/><Relationship Id="rId14166a136bf71922e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CDTJU/photos" TargetMode="External"/><Relationship Id="rId20356a136bf71b9b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.za" TargetMode="External"/><Relationship Id="rId25366a136bf71ba1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cwma.org/noxweeds.html" TargetMode="External"/><Relationship Id="rId59636a136bf71ba43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nwcb.wa.gov/washingtons-noxious-weed-laws" TargetMode="External"/><Relationship Id="rId50356a136bf71bb1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/protection-and-response/long-term-pest-management/national-pest-plant-accord/" TargetMode="External"/><Relationship Id="rId12586a136bf71bbd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/113484" TargetMode="External"/><Relationship Id="rId64206a136bf71bc16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cal-ipc.org/ip/management/ipcw/pages/detailreport.cfm@usernumber=33&amp;surveynumber=182.php" TargetMode="External"/><Relationship Id="rId90346a136bf71bcc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hear.org/pier/wra/pacific/cortaderia_jubata_htmlwra.htm" TargetMode="External"/><Relationship Id="rId94586a136bf71be1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://floraseries.landcareresearch.co.nz/pages/Taxon.aspx?id=_779f0059-bb6f-46aca5df-9ee70c7c87c3&amp;fileName=Flora%205.xml" TargetMode="External"/><Relationship Id="rId36356a136bf71be5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId65966a136bf71be9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://floraseries.landcareresearch.co.nz/pages/index.aspx" TargetMode="External"/><Relationship Id="rId35566a136bf71bf17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.doc.govt.nz/documents/scienceand-technical/Sfc165.pdf" TargetMode="External"/><Relationship Id="rId40886a136bf71bf55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pir.sa.gov.au/__data/assets/pdf_file/0004/232447/Cortaderia_jubata_June_2011.pdf" TargetMode="External"/><Relationship Id="rId30816a136bf71bf93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.sa.gov.au/LZ/C/A/Natural%20Resources%20Management%20Act%202004.aspx" TargetMode="External"/><Relationship Id="rId24786a136bf71bfd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dlnr.hawaii.gov/hisc/info/policy/" TargetMode="External"/><Relationship Id="rId36386a136bf71c0f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.darwin.edu.ar/Proyectos/FloraArgentina/DetalleEspecie.asp?forma=&amp;variedad=&amp;subespecie=jubata&amp;especie=selloana&amp;genero=Cortaderia&amp;espcod=19547" TargetMode="External"/><Relationship Id="rId99066a136bf71c16b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://invasives.org.za/component/k2/item/226-purple-pampasgrass-cortaderia-jubata" TargetMode="External"/><Relationship Id="rId78026a136bf71c318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.nsw.gov.au/acts/2015-24.pdf" TargetMode="External"/><Relationship Id="rId76226a136bf71c355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nzpcn.org.nz/flora_details.aspx?ID=3752" TargetMode="External"/><Relationship Id="rId47806a136bf71c391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://weeds.dpi.nsw.gov.au/Weeds/Details/100" TargetMode="External"/><Relationship Id="rId71766a136bf71c3dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oregon.gov/ODA/shared/Documents/Publications/Weeds/NoxiousWeedPolicyClassification.pdf" TargetMode="External"/><Relationship Id="rId38046a136bf71c477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.invasive.org/gist/esadocs/documnts/cortjub.pdf" TargetMode="External"/><Relationship Id="rId83446a136bf71c4b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.doc.govt.nz/documents/science-and-technical/sfc218.pdf" TargetMode="External"/><Relationship Id="rId66026a136bf71c527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://keyserver.lucidcentral.org/weeds/data/media/Html/cortaderia_jubata.htm" TargetMode="External"/><Relationship Id="rId67766a136bf71c5e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ec.europa.eu/environment/nature/invasivealien/docs/Prioritising%20prevention%20efforts%20through%20horizon%20scanning.pdf" TargetMode="External"/><Relationship Id="rId10026a136bf71c62b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apps.rhs.org.uk/planttrials/TrialReports/Cortaderia%202009.pdf" TargetMode="External"/><Relationship Id="rId26436a136bf71c68c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cal-ipc.org/paf/site/paf/306" TargetMode="External"/><Relationship Id="rId14586a136bf71c6cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hear.org/Pier/pdf/pohreports/cortaderia_spp.pdf" TargetMode="External"/><Relationship Id="rId83646a136bf71c757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://maxa.maf.govt.nz/sff/about-projects/search/11-049/l11-049-biologicalcontrol-for-pampas-in-NZ.pdf" TargetMode="External"/><Relationship Id="rId86056a136bf71c7f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dpipwe.tas.gov.au/invasive-species/weeds/weed-legislation-and-management-plans/about-the-weed-managementact#DeclaredWeeds" TargetMode="External"/><Relationship Id="rId44686a136bf71c957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wric.ucdavis.edu/PDFs/pampasgrass%20and%20jubatagrass%20WRIC%20leaflet%2099-1.pdf" TargetMode="External"/><Relationship Id="rId80366a136bf71c998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://npgsweb.arsgrin.gov/gringlobal/taxonomydetail.aspx?id=403448" TargetMode="External"/><Relationship Id="rId59676a136bf71ca83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId42386a136bf71cb4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12528" TargetMode="External"/><Relationship Id="rId76806a136bf71910a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76806a136bf71910a.jpg"/><Relationship Id="rId59486a136bf71a801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59486a136bf71a801.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>