--- v9 (2026-05-24)
+++ v10 (2026-06-14)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> Meyen</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Andean pampas grass, Andes grass, Selloa grass, jubata grass, jubatagrass, pampas grass, pink pampas grass, purple pampas grass</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24176a136bf718fd0" w:history="1">
+            <w:hyperlink r:id="rId24146a2e205642c28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69966a136bf71903a" w:history="1">
+            <w:hyperlink r:id="rId60866a2e205642cac" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CDTJU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="3805233" name="name16996a136bf71910b" descr="5040.jpg"/>
+                  <wp:docPr id="76723744" name="name11436a2e2056431fa" descr="5040.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="5040.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId76806a136bf71910a" cstate="print"/>
+                          <a:blip r:embed="rId56776a2e2056431f8" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId14166a136bf71922e" w:history="1">
+            <w:hyperlink r:id="rId79316a2e205643352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -721,63 +721,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="3060919" name="name24906a136bf71a804" descr="CDTJU_distribution_map.jpg"/>
+            <wp:docPr id="66700864" name="name94846a2e205644325" descr="CDTJU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CDTJU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId59486a136bf71a801" cstate="print"/>
+                    <a:blip r:embed="rId24416a2e205644320" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2964,51 +2964,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In South Africa, control of the species is enabled by the National Environmental Management: Biodiversity (NEMBA) Act 10 of 2004. Currently </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. jubata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is listed as a ‘Category 1b invasive species’ on the NEMBA-mandated ‘Alien and Invasive Species Lists, 2016’. Category 1b invasive species may not be imported into South Africa, grown, bred or otherwise propagated, moved or translocated in any manner, sold, traded or be given away. Category 1b species are major invaders that possibly require government support in order to be removed. The spread or allowing the spread of any Category 1b species is prohibited (NEMBA Act 10 of 2004, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20356a136bf71b9b1" w:history="1">
+      <w:hyperlink r:id="rId86496a2e205645492" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.environment.gov.za</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3023,72 +3023,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In Hawaii, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. jubata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is listed as a ‘Noxious Weed’ as defined in Chapter 152, Hawaii Revised Statutes: ‘any plant species which is, or which may be likely to become, injurious, harmful, or deleterious to the agricultural, horticultural, aquaculture, or livestock industry of the State and to forest and recreational areas and conservation districts of the State, as determined and designated by the department from time to time’ (Hawaii Invasive Species Council, 2018). In Colorado, this species is on the State Noxious Weed Watch List, which includes species that are ‘known to be invasive in areas near Colorado but are not known to occur here or whose distribution is not yet fully understood’ (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId25366a136bf71ba1b" w:history="1">
+      <w:hyperlink r:id="rId73636a2e2056454fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.cwma.org/noxweeds.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). In Oregon, this species is a ‘B Listed Weed’, which includes species that are ‘a weed of economic importance which is regionally abundant, but which may have limited distribution in some counties’ (Oregon Department of Agriculture, 2018). In Washington State, this species is a ‘Class C Weed’. These species ‘are often widespread or are of special interest to the agricultural industry’. ‘The State Weed Board does not require control of’ these species, but the ‘State and many County Weed Boards provide information on identification and best management practices for these species’, and ‘a County Weed Board may require landowners to control a Class C weed if it poses a threat to agriculture or natural resources’ (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId59636a136bf71ba43" w:history="1">
+      <w:hyperlink r:id="rId15256a2e20564553e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.nwcb.wa.gov/washingtons-noxious-weed-laws</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3173,51 +3173,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Christchurch, New Zealand, 26-30 September, 2010, pp. 239–242. New Zealand Plant Protection Society.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Biosecurity New Zealand (2017) National pest plant accord. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50356a136bf71bb1a" w:history="1">
+      <w:hyperlink r:id="rId57116a2e20564561d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mpi.govt.nz/protection-and-response/long-term-pest-management/national-pest-plant-accord/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 March 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3290,90 +3290,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 603–617.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2017) Invasive Species Compendium. CAB International, Wallingford (UK). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12586a136bf71bbd7" w:history="1">
+      <w:hyperlink r:id="rId65586a2e2056456de" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/113484</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cal-IPC (2017) Cortaderia jubata. Invasive Plants of California’s Wildland. California Invasive Plant Council. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64206a136bf71bc16" w:history="1">
+      <w:hyperlink r:id="rId78006a2e20564571f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cal-ipc.org/ip/management/ipcw/pages/detailreport.cfm@usernumber=33&amp;surveynumber=182.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3426,51 +3426,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 25–27.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Daehler C (2006) Australian/New Zealand Weed Risk Assessment adapted for Hawai’i.: Cortaderia jubata. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90346a136bf71bcc0" w:history="1">
+      <w:hyperlink r:id="rId46536a2e2056457dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.hear.org/pier/wra/pacific/cortaderia_jubata_htmlwra.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3641,129 +3641,129 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 525–530.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Edgar E &amp; Connor HE (2000) Flora of New Zealand Vol. V. Gramineae. Manaaki Whenua Press, Lincoln (NZ). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94586a136bf71be1c" w:history="1">
+      <w:hyperlink r:id="rId68986a2e205645940" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://floraseries.landcareresearch.co.nz/pages/Taxon.aspx?id=_779f0059-bb6f-46aca5df-9ee70c7c87c3&amp;fileName=Flora%205.xml</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest risk analysis for Cortaderia jubata EPPO, Paris (FR). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36356a136bf71be5c" w:history="1">
+      <w:hyperlink r:id="rId42076a2e205645983" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 29 November 2018]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flora of New Zealand Series (2004) Flora of New Zealand Series. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65966a136bf71be9a" w:history="1">
+      <w:hyperlink r:id="rId83266a2e2056459c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://floraseries.landcareresearch.co.nz/pages/index.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 May 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3796,168 +3796,168 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pp. 187–190., Hastings (NZ) New Zealand Weed and Pest Control Society.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gosling DS, Shaw WB &amp; Beadel SM (2000) Review of control methods for pampas grasses in New Zealand. Science for Conservation, pp. 165:32. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35566a136bf71bf17" w:history="1">
+      <w:hyperlink r:id="rId54206a2e205645a43" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.doc.govt.nz/documents/scienceand-technical/Sfc165.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 November 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Government of South Australia (2011) Pink Pampas Grass. Weed Alert! </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40886a136bf71bf55" w:history="1">
+      <w:hyperlink r:id="rId21866a2e205645a82" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.pir.sa.gov.au/__data/assets/pdf_file/0004/232447/Cortaderia_jubata_June_2011.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Government of South Australia (2018) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30816a136bf71bf93" w:history="1">
+      <w:hyperlink r:id="rId57686a2e205645abf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.legislation.sa.gov.au/LZ/C/A/Natural%20Resources%20Management%20Act%202004.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 March 2018].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hawaii Invasive Species Council (2018) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24786a136bf71bfd1" w:history="1">
+      <w:hyperlink r:id="rId61126a2e205645afd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dlnr.hawaii.gov/hisc/info/policy/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 January 2018)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4099,51 +4099,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 107–112.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Instituto de Botánica Darwinion (2017) Flora del Conosur. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36386a136bf71c0f8" w:history="1">
+      <w:hyperlink r:id="rId71556a2e205645c2c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.darwin.edu.ar/Proyectos/FloraArgentina/DetalleEspecie.asp?forma=&amp;variedad=&amp;subespecie=jubata&amp;especie=selloana&amp;genero=Cortaderia&amp;espcod=19547</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4169,51 +4169,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cortaderia </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">jubata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99066a136bf71c16b" w:history="1">
+      <w:hyperlink r:id="rId57716a2e205645cb3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://invasives.org.za/component/k2/item/226-purple-pampasgrass-cortaderia-jubata</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4440,168 +4440,168 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Muyt A (2001) Bush Invaders of South-East Australia: A Guide to the Identification and Control of Environmental Weeds Found in South-East Australia. R.G. &amp; F.J. Richardson, Melbourne, Vic. (AU).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">New South Wales (2015) Biosecurity Act 2015 No 24. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78026a136bf71c318" w:history="1">
+      <w:hyperlink r:id="rId44156a2e205645f5e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.legislation.nsw.gov.au/acts/2015-24.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 March 2018]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">New Zealand Plant Conservation Network (2017) New Zealand’s Flora. Wellington (NZ). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76226a136bf71c355" w:history="1">
+      <w:hyperlink r:id="rId57446a2e205645fa1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.nzpcn.org.nz/flora_details.aspx?ID=3752</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NSW Government (2017) NSW WeedWise. Department of Primary Industries. New South Wales. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47806a136bf71c391" w:history="1">
+      <w:hyperlink r:id="rId13496a2e205645fe2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://weeds.dpi.nsw.gov.au/Weeds/Details/100</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oregon Department of Agriculture (2018) Noxious weed policy and classification system 2018. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71766a136bf71c3dc" w:history="1">
+      <w:hyperlink r:id="rId33726a2e205646022" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.oregon.gov/ODA/shared/Documents/Publications/Weeds/NoxiousWeedPolicyClassification.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 March 2018].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4654,90 +4654,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Peterson DL &amp; Russo MJ (1988) Element Stewardship Abstract for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cortaderia jubata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Pampas Grass. The Nature Conservancy, Arlington, VA (US). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38046a136bf71c477" w:history="1">
+      <w:hyperlink r:id="rId42696a2e2056460c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.invasive.org/gist/esadocs/documnts/cortjub.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popay I, Timmins SM &amp; McCluggage T (2003) Aerial spraying of pampas grass in difficult conservation sites. Science for Conservation, 218, Department of Conservation, Wellington (NZ). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83446a136bf71c4b5" w:history="1">
+      <w:hyperlink r:id="rId80816a2e205646105" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.doc.govt.nz/documents/science-and-technical/sfc218.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4752,51 +4752,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Queensland Government (2017)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Cortaderia jubata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Weeds of Australia; Biosecurity Queensland Edition. Queensland (AU). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66026a136bf71c527" w:history="1">
+      <w:hyperlink r:id="rId89106a2e205646162" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://keyserver.lucidcentral.org/weeds/data/media/Html/cortaderia_jubata.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4860,90 +4860,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 343–346.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Roy HE, Adriaens T, Aldridge DC, Bacher S, Bishop JDD, Blackburn TM et al. (2015) Invasive alien species—prioritising prevention efforts through horizon scanning ENV.B.2/ETU/2014/0016. Final report. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67766a136bf71c5e9" w:history="1">
+      <w:hyperlink r:id="rId27706a2e205646213" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ec.europa.eu/environment/nature/invasivealien/docs/Prioritising%20prevention%20efforts%20through%20horizon%20scanning.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Royal Horticultural Society (2009) Cortaderia: Final Trials Report 2007-2009. 7 pp. Royal Horticultural Society, Wisley (UK). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10026a136bf71c62b" w:history="1">
+      <w:hyperlink r:id="rId15956a2e205646253" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://apps.rhs.org.uk/planttrials/TrialReports/Cortaderia%202009.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4958,90 +4958,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanton AE, DiTomaso J, Roye C, Clines J &amp; Johnson D (2005) Cal-IPC Plant Assessment Form: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cortaderia jubata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26436a136bf71c68c" w:history="1">
+      <w:hyperlink r:id="rId80976a2e2056462b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://cal-ipc.org/paf/site/paf/306</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Starr F, Starr K &amp; Loope L (2003) Cortaderia spp. Hawaiian Ecosystems at Risk project (HEAR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14586a136bf71c6cb" w:history="1">
+      <w:hyperlink r:id="rId62166a2e2056462ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.hear.org/Pier/pdf/pohreports/cortaderia_spp.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5076,51 +5076,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cortaderia selloana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in New Zealand. Ministry for Primary Industries, Wellington (NZ). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83646a136bf71c757" w:history="1">
+      <w:hyperlink r:id="rId79856a2e20564636c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://maxa.maf.govt.nz/sff/about-projects/search/11-049/l11-049-biologicalcontrol-for-pampas-in-NZ.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5164,51 +5164,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 87–118.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tasmanian Government (2018) The weed management Act 1999 and its regulations. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86056a136bf71c7f0" w:history="1">
+      <w:hyperlink r:id="rId21646a2e2056463fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dpipwe.tas.gov.au/invasive-species/weeds/weed-legislation-and-management-plans/about-the-weed-managementact#DeclaredWeeds</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 20 November, 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5379,90 +5379,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 260–276.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">UC Weed Research &amp; Information Center (2017) Pampasgrass and Jubatagrass: Threaten California Coastal Habitats. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44686a136bf71c957" w:history="1">
+      <w:hyperlink r:id="rId51956a2e205646592" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://wric.ucdavis.edu/PDFs/pampasgrass%20and%20jubatagrass%20WRIC%20leaflet%2099-1.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA NPGS (2017) The PLANTS Database. United States Department of Agriculture, Agricultural Research Service. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80366a136bf71c998" w:history="1">
+      <w:hyperlink r:id="rId88416a2e2056465d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://npgsweb.arsgrin.gov/gringlobal/taxonomydetail.aspx?id=403448</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5557,51 +5557,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cortaderia jubata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59676a136bf71ca83" w:history="1">
+      <w:hyperlink r:id="rId73836a2e2056466c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5677,51 +5677,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-72. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42386a136bf71cb4b" w:history="1">
+      <w:hyperlink r:id="rId42426a2e20564678c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12528</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -5817,137 +5817,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="68219023">
+  <w:abstractNum w:abstractNumId="31552944">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48204845">
+    <w:lvl w:ilvl="0" w:tplc="46943291">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="48204845" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="46943291" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="48204845" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="46943291" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="48204845" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="46943291" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="48204845" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="46943291" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="48204845" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="46943291" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="48204845" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="46943291" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="48204845" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="46943291" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="48204845" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="46943291" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="68219022">
+  <w:abstractNum w:abstractNumId="31552943">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="23166933">
+    <w:lvl w:ilvl="0" w:tplc="28156700">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6699,55 +6699,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="68219022">
-    <w:abstractNumId w:val="68219022"/>
+  <w:num w:numId="31552943">
+    <w:abstractNumId w:val="31552943"/>
   </w:num>
-  <w:num w:numId="68219023">
-    <w:abstractNumId w:val="68219023"/>
+  <w:num w:numId="31552944">
+    <w:abstractNumId w:val="31552944"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18297,51 +18297,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId305662960" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId641416826" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId24176a136bf718fd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CDTJU/" TargetMode="External"/><Relationship Id="rId69966a136bf71903a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CDTJU/categorization" TargetMode="External"/><Relationship Id="rId14166a136bf71922e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CDTJU/photos" TargetMode="External"/><Relationship Id="rId20356a136bf71b9b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.za" TargetMode="External"/><Relationship Id="rId25366a136bf71ba1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cwma.org/noxweeds.html" TargetMode="External"/><Relationship Id="rId59636a136bf71ba43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nwcb.wa.gov/washingtons-noxious-weed-laws" TargetMode="External"/><Relationship Id="rId50356a136bf71bb1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/protection-and-response/long-term-pest-management/national-pest-plant-accord/" TargetMode="External"/><Relationship Id="rId12586a136bf71bbd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/113484" TargetMode="External"/><Relationship Id="rId64206a136bf71bc16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cal-ipc.org/ip/management/ipcw/pages/detailreport.cfm@usernumber=33&amp;surveynumber=182.php" TargetMode="External"/><Relationship Id="rId90346a136bf71bcc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hear.org/pier/wra/pacific/cortaderia_jubata_htmlwra.htm" TargetMode="External"/><Relationship Id="rId94586a136bf71be1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://floraseries.landcareresearch.co.nz/pages/Taxon.aspx?id=_779f0059-bb6f-46aca5df-9ee70c7c87c3&amp;fileName=Flora%205.xml" TargetMode="External"/><Relationship Id="rId36356a136bf71be5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId65966a136bf71be9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://floraseries.landcareresearch.co.nz/pages/index.aspx" TargetMode="External"/><Relationship Id="rId35566a136bf71bf17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.doc.govt.nz/documents/scienceand-technical/Sfc165.pdf" TargetMode="External"/><Relationship Id="rId40886a136bf71bf55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pir.sa.gov.au/__data/assets/pdf_file/0004/232447/Cortaderia_jubata_June_2011.pdf" TargetMode="External"/><Relationship Id="rId30816a136bf71bf93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.sa.gov.au/LZ/C/A/Natural%20Resources%20Management%20Act%202004.aspx" TargetMode="External"/><Relationship Id="rId24786a136bf71bfd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dlnr.hawaii.gov/hisc/info/policy/" TargetMode="External"/><Relationship Id="rId36386a136bf71c0f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.darwin.edu.ar/Proyectos/FloraArgentina/DetalleEspecie.asp?forma=&amp;variedad=&amp;subespecie=jubata&amp;especie=selloana&amp;genero=Cortaderia&amp;espcod=19547" TargetMode="External"/><Relationship Id="rId99066a136bf71c16b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://invasives.org.za/component/k2/item/226-purple-pampasgrass-cortaderia-jubata" TargetMode="External"/><Relationship Id="rId78026a136bf71c318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.nsw.gov.au/acts/2015-24.pdf" TargetMode="External"/><Relationship Id="rId76226a136bf71c355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nzpcn.org.nz/flora_details.aspx?ID=3752" TargetMode="External"/><Relationship Id="rId47806a136bf71c391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://weeds.dpi.nsw.gov.au/Weeds/Details/100" TargetMode="External"/><Relationship Id="rId71766a136bf71c3dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oregon.gov/ODA/shared/Documents/Publications/Weeds/NoxiousWeedPolicyClassification.pdf" TargetMode="External"/><Relationship Id="rId38046a136bf71c477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.invasive.org/gist/esadocs/documnts/cortjub.pdf" TargetMode="External"/><Relationship Id="rId83446a136bf71c4b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.doc.govt.nz/documents/science-and-technical/sfc218.pdf" TargetMode="External"/><Relationship Id="rId66026a136bf71c527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://keyserver.lucidcentral.org/weeds/data/media/Html/cortaderia_jubata.htm" TargetMode="External"/><Relationship Id="rId67766a136bf71c5e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ec.europa.eu/environment/nature/invasivealien/docs/Prioritising%20prevention%20efforts%20through%20horizon%20scanning.pdf" TargetMode="External"/><Relationship Id="rId10026a136bf71c62b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apps.rhs.org.uk/planttrials/TrialReports/Cortaderia%202009.pdf" TargetMode="External"/><Relationship Id="rId26436a136bf71c68c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cal-ipc.org/paf/site/paf/306" TargetMode="External"/><Relationship Id="rId14586a136bf71c6cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hear.org/Pier/pdf/pohreports/cortaderia_spp.pdf" TargetMode="External"/><Relationship Id="rId83646a136bf71c757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://maxa.maf.govt.nz/sff/about-projects/search/11-049/l11-049-biologicalcontrol-for-pampas-in-NZ.pdf" TargetMode="External"/><Relationship Id="rId86056a136bf71c7f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dpipwe.tas.gov.au/invasive-species/weeds/weed-legislation-and-management-plans/about-the-weed-managementact#DeclaredWeeds" TargetMode="External"/><Relationship Id="rId44686a136bf71c957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wric.ucdavis.edu/PDFs/pampasgrass%20and%20jubatagrass%20WRIC%20leaflet%2099-1.pdf" TargetMode="External"/><Relationship Id="rId80366a136bf71c998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://npgsweb.arsgrin.gov/gringlobal/taxonomydetail.aspx?id=403448" TargetMode="External"/><Relationship Id="rId59676a136bf71ca83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId42386a136bf71cb4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12528" TargetMode="External"/><Relationship Id="rId76806a136bf71910a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76806a136bf71910a.jpg"/><Relationship Id="rId59486a136bf71a801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59486a136bf71a801.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId497820994" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId405262803" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId24146a2e205642c28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CDTJU/" TargetMode="External"/><Relationship Id="rId60866a2e205642cac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CDTJU/categorization" TargetMode="External"/><Relationship Id="rId79316a2e205643352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CDTJU/photos" TargetMode="External"/><Relationship Id="rId86496a2e205645492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.za" TargetMode="External"/><Relationship Id="rId73636a2e2056454fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cwma.org/noxweeds.html" TargetMode="External"/><Relationship Id="rId15256a2e20564553e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nwcb.wa.gov/washingtons-noxious-weed-laws" TargetMode="External"/><Relationship Id="rId57116a2e20564561d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/protection-and-response/long-term-pest-management/national-pest-plant-accord/" TargetMode="External"/><Relationship Id="rId65586a2e2056456de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/113484" TargetMode="External"/><Relationship Id="rId78006a2e20564571f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cal-ipc.org/ip/management/ipcw/pages/detailreport.cfm@usernumber=33&amp;surveynumber=182.php" TargetMode="External"/><Relationship Id="rId46536a2e2056457dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hear.org/pier/wra/pacific/cortaderia_jubata_htmlwra.htm" TargetMode="External"/><Relationship Id="rId68986a2e205645940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://floraseries.landcareresearch.co.nz/pages/Taxon.aspx?id=_779f0059-bb6f-46aca5df-9ee70c7c87c3&amp;fileName=Flora%205.xml" TargetMode="External"/><Relationship Id="rId42076a2e205645983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId83266a2e2056459c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://floraseries.landcareresearch.co.nz/pages/index.aspx" TargetMode="External"/><Relationship Id="rId54206a2e205645a43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.doc.govt.nz/documents/scienceand-technical/Sfc165.pdf" TargetMode="External"/><Relationship Id="rId21866a2e205645a82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pir.sa.gov.au/__data/assets/pdf_file/0004/232447/Cortaderia_jubata_June_2011.pdf" TargetMode="External"/><Relationship Id="rId57686a2e205645abf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.sa.gov.au/LZ/C/A/Natural%20Resources%20Management%20Act%202004.aspx" TargetMode="External"/><Relationship Id="rId61126a2e205645afd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dlnr.hawaii.gov/hisc/info/policy/" TargetMode="External"/><Relationship Id="rId71556a2e205645c2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.darwin.edu.ar/Proyectos/FloraArgentina/DetalleEspecie.asp?forma=&amp;variedad=&amp;subespecie=jubata&amp;especie=selloana&amp;genero=Cortaderia&amp;espcod=19547" TargetMode="External"/><Relationship Id="rId57716a2e205645cb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://invasives.org.za/component/k2/item/226-purple-pampasgrass-cortaderia-jubata" TargetMode="External"/><Relationship Id="rId44156a2e205645f5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.nsw.gov.au/acts/2015-24.pdf" TargetMode="External"/><Relationship Id="rId57446a2e205645fa1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nzpcn.org.nz/flora_details.aspx?ID=3752" TargetMode="External"/><Relationship Id="rId13496a2e205645fe2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://weeds.dpi.nsw.gov.au/Weeds/Details/100" TargetMode="External"/><Relationship Id="rId33726a2e205646022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oregon.gov/ODA/shared/Documents/Publications/Weeds/NoxiousWeedPolicyClassification.pdf" TargetMode="External"/><Relationship Id="rId42696a2e2056460c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.invasive.org/gist/esadocs/documnts/cortjub.pdf" TargetMode="External"/><Relationship Id="rId80816a2e205646105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.doc.govt.nz/documents/science-and-technical/sfc218.pdf" TargetMode="External"/><Relationship Id="rId89106a2e205646162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://keyserver.lucidcentral.org/weeds/data/media/Html/cortaderia_jubata.htm" TargetMode="External"/><Relationship Id="rId27706a2e205646213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ec.europa.eu/environment/nature/invasivealien/docs/Prioritising%20prevention%20efforts%20through%20horizon%20scanning.pdf" TargetMode="External"/><Relationship Id="rId15956a2e205646253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apps.rhs.org.uk/planttrials/TrialReports/Cortaderia%202009.pdf" TargetMode="External"/><Relationship Id="rId80976a2e2056462b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cal-ipc.org/paf/site/paf/306" TargetMode="External"/><Relationship Id="rId62166a2e2056462ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hear.org/Pier/pdf/pohreports/cortaderia_spp.pdf" TargetMode="External"/><Relationship Id="rId79856a2e20564636c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://maxa.maf.govt.nz/sff/about-projects/search/11-049/l11-049-biologicalcontrol-for-pampas-in-NZ.pdf" TargetMode="External"/><Relationship Id="rId21646a2e2056463fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dpipwe.tas.gov.au/invasive-species/weeds/weed-legislation-and-management-plans/about-the-weed-managementact#DeclaredWeeds" TargetMode="External"/><Relationship Id="rId51956a2e205646592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wric.ucdavis.edu/PDFs/pampasgrass%20and%20jubatagrass%20WRIC%20leaflet%2099-1.pdf" TargetMode="External"/><Relationship Id="rId88416a2e2056465d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://npgsweb.arsgrin.gov/gringlobal/taxonomydetail.aspx?id=403448" TargetMode="External"/><Relationship Id="rId73836a2e2056466c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId42426a2e20564678c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12528" TargetMode="External"/><Relationship Id="rId56776a2e2056431f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56776a2e2056431f8.jpg"/><Relationship Id="rId24416a2e205644320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24416a2e205644320.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>