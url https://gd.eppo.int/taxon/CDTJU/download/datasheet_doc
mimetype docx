--- v10 (2026-06-14)
+++ v11 (2026-07-04)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> Meyen</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Andean pampas grass, Andes grass, Selloa grass, jubata grass, jubatagrass, pampas grass, pink pampas grass, purple pampas grass</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24146a2e205642c28" w:history="1">
+            <w:hyperlink r:id="rId87806a48b0e7d46e7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60866a2e205642cac" w:history="1">
+            <w:hyperlink r:id="rId68546a48b0e7d4753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CDTJU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="76723744" name="name11436a2e2056431fa" descr="5040.jpg"/>
+                  <wp:docPr id="44293565" name="name55886a48b0e7d4da8" descr="5040.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="5040.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId56776a2e2056431f8" cstate="print"/>
+                          <a:blip r:embed="rId17536a48b0e7d4da6" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId79316a2e205643352" w:history="1">
+            <w:hyperlink r:id="rId62036a48b0e7d4f0d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -721,63 +721,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="66700864" name="name94846a2e205644325" descr="CDTJU_distribution_map.jpg"/>
+            <wp:docPr id="49441538" name="name54046a48b0e7d5c28" descr="CDTJU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CDTJU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId24416a2e205644320" cstate="print"/>
+                    <a:blip r:embed="rId99736a48b0e7d5c26" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2964,51 +2964,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In South Africa, control of the species is enabled by the National Environmental Management: Biodiversity (NEMBA) Act 10 of 2004. Currently </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. jubata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is listed as a ‘Category 1b invasive species’ on the NEMBA-mandated ‘Alien and Invasive Species Lists, 2016’. Category 1b invasive species may not be imported into South Africa, grown, bred or otherwise propagated, moved or translocated in any manner, sold, traded or be given away. Category 1b species are major invaders that possibly require government support in order to be removed. The spread or allowing the spread of any Category 1b species is prohibited (NEMBA Act 10 of 2004, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86496a2e205645492" w:history="1">
+      <w:hyperlink r:id="rId65456a48b0e7d6c61" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.environment.gov.za</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3023,72 +3023,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In Hawaii, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. jubata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is listed as a ‘Noxious Weed’ as defined in Chapter 152, Hawaii Revised Statutes: ‘any plant species which is, or which may be likely to become, injurious, harmful, or deleterious to the agricultural, horticultural, aquaculture, or livestock industry of the State and to forest and recreational areas and conservation districts of the State, as determined and designated by the department from time to time’ (Hawaii Invasive Species Council, 2018). In Colorado, this species is on the State Noxious Weed Watch List, which includes species that are ‘known to be invasive in areas near Colorado but are not known to occur here or whose distribution is not yet fully understood’ (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId73636a2e2056454fd" w:history="1">
+      <w:hyperlink r:id="rId12656a48b0e7d6cc9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.cwma.org/noxweeds.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). In Oregon, this species is a ‘B Listed Weed’, which includes species that are ‘a weed of economic importance which is regionally abundant, but which may have limited distribution in some counties’ (Oregon Department of Agriculture, 2018). In Washington State, this species is a ‘Class C Weed’. These species ‘are often widespread or are of special interest to the agricultural industry’. ‘The State Weed Board does not require control of’ these species, but the ‘State and many County Weed Boards provide information on identification and best management practices for these species’, and ‘a County Weed Board may require landowners to control a Class C weed if it poses a threat to agriculture or natural resources’ (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId15256a2e20564553e" w:history="1">
+      <w:hyperlink r:id="rId84346a48b0e7d6cf1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.nwcb.wa.gov/washingtons-noxious-weed-laws</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3173,51 +3173,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Christchurch, New Zealand, 26-30 September, 2010, pp. 239–242. New Zealand Plant Protection Society.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Biosecurity New Zealand (2017) National pest plant accord. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57116a2e20564561d" w:history="1">
+      <w:hyperlink r:id="rId72416a48b0e7d6de1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mpi.govt.nz/protection-and-response/long-term-pest-management/national-pest-plant-accord/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 March 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3290,90 +3290,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 603–617.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2017) Invasive Species Compendium. CAB International, Wallingford (UK). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65586a2e2056456de" w:history="1">
+      <w:hyperlink r:id="rId67706a48b0e7d6ea1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/113484</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cal-IPC (2017) Cortaderia jubata. Invasive Plants of California’s Wildland. California Invasive Plant Council. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78006a2e20564571f" w:history="1">
+      <w:hyperlink r:id="rId61966a48b0e7d6ee0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cal-ipc.org/ip/management/ipcw/pages/detailreport.cfm@usernumber=33&amp;surveynumber=182.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3426,51 +3426,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 25–27.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Daehler C (2006) Australian/New Zealand Weed Risk Assessment adapted for Hawai’i.: Cortaderia jubata. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46536a2e2056457dc" w:history="1">
+      <w:hyperlink r:id="rId42326a48b0e7d6f7e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.hear.org/pier/wra/pacific/cortaderia_jubata_htmlwra.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3641,129 +3641,129 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 525–530.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Edgar E &amp; Connor HE (2000) Flora of New Zealand Vol. V. Gramineae. Manaaki Whenua Press, Lincoln (NZ). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68986a2e205645940" w:history="1">
+      <w:hyperlink r:id="rId36946a48b0e7d70da" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://floraseries.landcareresearch.co.nz/pages/Taxon.aspx?id=_779f0059-bb6f-46aca5df-9ee70c7c87c3&amp;fileName=Flora%205.xml</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest risk analysis for Cortaderia jubata EPPO, Paris (FR). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42076a2e205645983" w:history="1">
+      <w:hyperlink r:id="rId93306a48b0e7d711a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 29 November 2018]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flora of New Zealand Series (2004) Flora of New Zealand Series. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83266a2e2056459c2" w:history="1">
+      <w:hyperlink r:id="rId30906a48b0e7d7157" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://floraseries.landcareresearch.co.nz/pages/index.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 May 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3796,168 +3796,168 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pp. 187–190., Hastings (NZ) New Zealand Weed and Pest Control Society.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gosling DS, Shaw WB &amp; Beadel SM (2000) Review of control methods for pampas grasses in New Zealand. Science for Conservation, pp. 165:32. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54206a2e205645a43" w:history="1">
+      <w:hyperlink r:id="rId40666a48b0e7d71d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.doc.govt.nz/documents/scienceand-technical/Sfc165.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 November 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Government of South Australia (2011) Pink Pampas Grass. Weed Alert! </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21866a2e205645a82" w:history="1">
+      <w:hyperlink r:id="rId41186a48b0e7d7214" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.pir.sa.gov.au/__data/assets/pdf_file/0004/232447/Cortaderia_jubata_June_2011.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Government of South Australia (2018) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57686a2e205645abf" w:history="1">
+      <w:hyperlink r:id="rId17546a48b0e7d7252" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.legislation.sa.gov.au/LZ/C/A/Natural%20Resources%20Management%20Act%202004.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 March 2018].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hawaii Invasive Species Council (2018) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61126a2e205645afd" w:history="1">
+      <w:hyperlink r:id="rId49296a48b0e7d7290" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dlnr.hawaii.gov/hisc/info/policy/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 January 2018)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4099,51 +4099,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 107–112.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Instituto de Botánica Darwinion (2017) Flora del Conosur. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71556a2e205645c2c" w:history="1">
+      <w:hyperlink r:id="rId51956a48b0e7d73c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.darwin.edu.ar/Proyectos/FloraArgentina/DetalleEspecie.asp?forma=&amp;variedad=&amp;subespecie=jubata&amp;especie=selloana&amp;genero=Cortaderia&amp;espcod=19547</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4169,51 +4169,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cortaderia </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">jubata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57716a2e205645cb3" w:history="1">
+      <w:hyperlink r:id="rId26976a48b0e7d7438" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://invasives.org.za/component/k2/item/226-purple-pampasgrass-cortaderia-jubata</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4440,168 +4440,168 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Muyt A (2001) Bush Invaders of South-East Australia: A Guide to the Identification and Control of Environmental Weeds Found in South-East Australia. R.G. &amp; F.J. Richardson, Melbourne, Vic. (AU).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">New South Wales (2015) Biosecurity Act 2015 No 24. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44156a2e205645f5e" w:history="1">
+      <w:hyperlink r:id="rId22466a48b0e7d75e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.legislation.nsw.gov.au/acts/2015-24.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 March 2018]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">New Zealand Plant Conservation Network (2017) New Zealand’s Flora. Wellington (NZ). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57446a2e205645fa1" w:history="1">
+      <w:hyperlink r:id="rId17286a48b0e7d7627" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.nzpcn.org.nz/flora_details.aspx?ID=3752</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NSW Government (2017) NSW WeedWise. Department of Primary Industries. New South Wales. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13496a2e205645fe2" w:history="1">
+      <w:hyperlink r:id="rId11936a48b0e7d7664" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://weeds.dpi.nsw.gov.au/Weeds/Details/100</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oregon Department of Agriculture (2018) Noxious weed policy and classification system 2018. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33726a2e205646022" w:history="1">
+      <w:hyperlink r:id="rId41436a48b0e7d76a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.oregon.gov/ODA/shared/Documents/Publications/Weeds/NoxiousWeedPolicyClassification.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 March 2018].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4654,90 +4654,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Peterson DL &amp; Russo MJ (1988) Element Stewardship Abstract for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cortaderia jubata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Pampas Grass. The Nature Conservancy, Arlington, VA (US). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42696a2e2056460c4" w:history="1">
+      <w:hyperlink r:id="rId47326a48b0e7d773d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.invasive.org/gist/esadocs/documnts/cortjub.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popay I, Timmins SM &amp; McCluggage T (2003) Aerial spraying of pampas grass in difficult conservation sites. Science for Conservation, 218, Department of Conservation, Wellington (NZ). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80816a2e205646105" w:history="1">
+      <w:hyperlink r:id="rId78536a48b0e7d777c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.doc.govt.nz/documents/science-and-technical/sfc218.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4752,51 +4752,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Queensland Government (2017)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Cortaderia jubata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Weeds of Australia; Biosecurity Queensland Edition. Queensland (AU). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89106a2e205646162" w:history="1">
+      <w:hyperlink r:id="rId92776a48b0e7d77d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://keyserver.lucidcentral.org/weeds/data/media/Html/cortaderia_jubata.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4860,90 +4860,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 343–346.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Roy HE, Adriaens T, Aldridge DC, Bacher S, Bishop JDD, Blackburn TM et al. (2015) Invasive alien species—prioritising prevention efforts through horizon scanning ENV.B.2/ETU/2014/0016. Final report. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27706a2e205646213" w:history="1">
+      <w:hyperlink r:id="rId95386a48b0e7d7887" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ec.europa.eu/environment/nature/invasivealien/docs/Prioritising%20prevention%20efforts%20through%20horizon%20scanning.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Royal Horticultural Society (2009) Cortaderia: Final Trials Report 2007-2009. 7 pp. Royal Horticultural Society, Wisley (UK). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15956a2e205646253" w:history="1">
+      <w:hyperlink r:id="rId90506a48b0e7d78c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://apps.rhs.org.uk/planttrials/TrialReports/Cortaderia%202009.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4958,90 +4958,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanton AE, DiTomaso J, Roye C, Clines J &amp; Johnson D (2005) Cal-IPC Plant Assessment Form: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cortaderia jubata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80976a2e2056462b0" w:history="1">
+      <w:hyperlink r:id="rId67346a48b0e7d7924" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://cal-ipc.org/paf/site/paf/306</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Starr F, Starr K &amp; Loope L (2003) Cortaderia spp. Hawaiian Ecosystems at Risk project (HEAR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62166a2e2056462ee" w:history="1">
+      <w:hyperlink r:id="rId44446a48b0e7d7962" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.hear.org/Pier/pdf/pohreports/cortaderia_spp.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5076,51 +5076,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cortaderia selloana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in New Zealand. Ministry for Primary Industries, Wellington (NZ). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79856a2e20564636c" w:history="1">
+      <w:hyperlink r:id="rId63296a48b0e7d79dd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://maxa.maf.govt.nz/sff/about-projects/search/11-049/l11-049-biologicalcontrol-for-pampas-in-NZ.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5164,51 +5164,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 87–118.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tasmanian Government (2018) The weed management Act 1999 and its regulations. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21646a2e2056463fe" w:history="1">
+      <w:hyperlink r:id="rId17916a48b0e7d7a6c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dpipwe.tas.gov.au/invasive-species/weeds/weed-legislation-and-management-plans/about-the-weed-managementact#DeclaredWeeds</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 20 November, 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5379,90 +5379,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 260–276.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">UC Weed Research &amp; Information Center (2017) Pampasgrass and Jubatagrass: Threaten California Coastal Habitats. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51956a2e205646592" w:history="1">
+      <w:hyperlink r:id="rId81046a48b0e7d7bbe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://wric.ucdavis.edu/PDFs/pampasgrass%20and%20jubatagrass%20WRIC%20leaflet%2099-1.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA NPGS (2017) The PLANTS Database. United States Department of Agriculture, Agricultural Research Service. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88416a2e2056465d5" w:history="1">
+      <w:hyperlink r:id="rId51656a48b0e7d7bfd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://npgsweb.arsgrin.gov/gringlobal/taxonomydetail.aspx?id=403448</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5557,51 +5557,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cortaderia jubata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73836a2e2056466c5" w:history="1">
+      <w:hyperlink r:id="rId49566a48b0e7d7cf9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5677,51 +5677,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-72. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42426a2e20564678c" w:history="1">
+      <w:hyperlink r:id="rId46846a48b0e7d7dc4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12528</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -5817,137 +5817,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="31552944">
+  <w:abstractNum w:abstractNumId="72800164">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="46943291">
+    <w:lvl w:ilvl="0" w:tplc="25714678">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="46943291" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="25714678" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="46943291" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="25714678" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="46943291" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="25714678" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="46943291" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="25714678" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="46943291" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="25714678" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="46943291" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="25714678" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="46943291" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="25714678" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="46943291" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="25714678" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31552943">
+  <w:abstractNum w:abstractNumId="72800163">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="28156700">
+    <w:lvl w:ilvl="0" w:tplc="37119703">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6699,55 +6699,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="31552943">
-    <w:abstractNumId w:val="31552943"/>
+  <w:num w:numId="72800163">
+    <w:abstractNumId w:val="72800163"/>
   </w:num>
-  <w:num w:numId="31552944">
-    <w:abstractNumId w:val="31552944"/>
+  <w:num w:numId="72800164">
+    <w:abstractNumId w:val="72800164"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18297,51 +18297,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId497820994" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId405262803" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId24146a2e205642c28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CDTJU/" TargetMode="External"/><Relationship Id="rId60866a2e205642cac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CDTJU/categorization" TargetMode="External"/><Relationship Id="rId79316a2e205643352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CDTJU/photos" TargetMode="External"/><Relationship Id="rId86496a2e205645492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.za" TargetMode="External"/><Relationship Id="rId73636a2e2056454fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cwma.org/noxweeds.html" TargetMode="External"/><Relationship Id="rId15256a2e20564553e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nwcb.wa.gov/washingtons-noxious-weed-laws" TargetMode="External"/><Relationship Id="rId57116a2e20564561d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/protection-and-response/long-term-pest-management/national-pest-plant-accord/" TargetMode="External"/><Relationship Id="rId65586a2e2056456de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/113484" TargetMode="External"/><Relationship Id="rId78006a2e20564571f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cal-ipc.org/ip/management/ipcw/pages/detailreport.cfm@usernumber=33&amp;surveynumber=182.php" TargetMode="External"/><Relationship Id="rId46536a2e2056457dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hear.org/pier/wra/pacific/cortaderia_jubata_htmlwra.htm" TargetMode="External"/><Relationship Id="rId68986a2e205645940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://floraseries.landcareresearch.co.nz/pages/Taxon.aspx?id=_779f0059-bb6f-46aca5df-9ee70c7c87c3&amp;fileName=Flora%205.xml" TargetMode="External"/><Relationship Id="rId42076a2e205645983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId83266a2e2056459c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://floraseries.landcareresearch.co.nz/pages/index.aspx" TargetMode="External"/><Relationship Id="rId54206a2e205645a43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.doc.govt.nz/documents/scienceand-technical/Sfc165.pdf" TargetMode="External"/><Relationship Id="rId21866a2e205645a82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pir.sa.gov.au/__data/assets/pdf_file/0004/232447/Cortaderia_jubata_June_2011.pdf" TargetMode="External"/><Relationship Id="rId57686a2e205645abf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.sa.gov.au/LZ/C/A/Natural%20Resources%20Management%20Act%202004.aspx" TargetMode="External"/><Relationship Id="rId61126a2e205645afd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dlnr.hawaii.gov/hisc/info/policy/" TargetMode="External"/><Relationship Id="rId71556a2e205645c2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.darwin.edu.ar/Proyectos/FloraArgentina/DetalleEspecie.asp?forma=&amp;variedad=&amp;subespecie=jubata&amp;especie=selloana&amp;genero=Cortaderia&amp;espcod=19547" TargetMode="External"/><Relationship Id="rId57716a2e205645cb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://invasives.org.za/component/k2/item/226-purple-pampasgrass-cortaderia-jubata" TargetMode="External"/><Relationship Id="rId44156a2e205645f5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.nsw.gov.au/acts/2015-24.pdf" TargetMode="External"/><Relationship Id="rId57446a2e205645fa1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nzpcn.org.nz/flora_details.aspx?ID=3752" TargetMode="External"/><Relationship Id="rId13496a2e205645fe2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://weeds.dpi.nsw.gov.au/Weeds/Details/100" TargetMode="External"/><Relationship Id="rId33726a2e205646022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oregon.gov/ODA/shared/Documents/Publications/Weeds/NoxiousWeedPolicyClassification.pdf" TargetMode="External"/><Relationship Id="rId42696a2e2056460c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.invasive.org/gist/esadocs/documnts/cortjub.pdf" TargetMode="External"/><Relationship Id="rId80816a2e205646105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.doc.govt.nz/documents/science-and-technical/sfc218.pdf" TargetMode="External"/><Relationship Id="rId89106a2e205646162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://keyserver.lucidcentral.org/weeds/data/media/Html/cortaderia_jubata.htm" TargetMode="External"/><Relationship Id="rId27706a2e205646213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ec.europa.eu/environment/nature/invasivealien/docs/Prioritising%20prevention%20efforts%20through%20horizon%20scanning.pdf" TargetMode="External"/><Relationship Id="rId15956a2e205646253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apps.rhs.org.uk/planttrials/TrialReports/Cortaderia%202009.pdf" TargetMode="External"/><Relationship Id="rId80976a2e2056462b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cal-ipc.org/paf/site/paf/306" TargetMode="External"/><Relationship Id="rId62166a2e2056462ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hear.org/Pier/pdf/pohreports/cortaderia_spp.pdf" TargetMode="External"/><Relationship Id="rId79856a2e20564636c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://maxa.maf.govt.nz/sff/about-projects/search/11-049/l11-049-biologicalcontrol-for-pampas-in-NZ.pdf" TargetMode="External"/><Relationship Id="rId21646a2e2056463fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dpipwe.tas.gov.au/invasive-species/weeds/weed-legislation-and-management-plans/about-the-weed-managementact#DeclaredWeeds" TargetMode="External"/><Relationship Id="rId51956a2e205646592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wric.ucdavis.edu/PDFs/pampasgrass%20and%20jubatagrass%20WRIC%20leaflet%2099-1.pdf" TargetMode="External"/><Relationship Id="rId88416a2e2056465d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://npgsweb.arsgrin.gov/gringlobal/taxonomydetail.aspx?id=403448" TargetMode="External"/><Relationship Id="rId73836a2e2056466c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId42426a2e20564678c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12528" TargetMode="External"/><Relationship Id="rId56776a2e2056431f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56776a2e2056431f8.jpg"/><Relationship Id="rId24416a2e205644320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24416a2e205644320.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId803467794" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId131397423" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId87806a48b0e7d46e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CDTJU/" TargetMode="External"/><Relationship Id="rId68546a48b0e7d4753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CDTJU/categorization" TargetMode="External"/><Relationship Id="rId62036a48b0e7d4f0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CDTJU/photos" TargetMode="External"/><Relationship Id="rId65456a48b0e7d6c61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.za" TargetMode="External"/><Relationship Id="rId12656a48b0e7d6cc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cwma.org/noxweeds.html" TargetMode="External"/><Relationship Id="rId84346a48b0e7d6cf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nwcb.wa.gov/washingtons-noxious-weed-laws" TargetMode="External"/><Relationship Id="rId72416a48b0e7d6de1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/protection-and-response/long-term-pest-management/national-pest-plant-accord/" TargetMode="External"/><Relationship Id="rId67706a48b0e7d6ea1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/113484" TargetMode="External"/><Relationship Id="rId61966a48b0e7d6ee0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cal-ipc.org/ip/management/ipcw/pages/detailreport.cfm@usernumber=33&amp;surveynumber=182.php" TargetMode="External"/><Relationship Id="rId42326a48b0e7d6f7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hear.org/pier/wra/pacific/cortaderia_jubata_htmlwra.htm" TargetMode="External"/><Relationship Id="rId36946a48b0e7d70da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://floraseries.landcareresearch.co.nz/pages/Taxon.aspx?id=_779f0059-bb6f-46aca5df-9ee70c7c87c3&amp;fileName=Flora%205.xml" TargetMode="External"/><Relationship Id="rId93306a48b0e7d711a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId30906a48b0e7d7157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://floraseries.landcareresearch.co.nz/pages/index.aspx" TargetMode="External"/><Relationship Id="rId40666a48b0e7d71d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.doc.govt.nz/documents/scienceand-technical/Sfc165.pdf" TargetMode="External"/><Relationship Id="rId41186a48b0e7d7214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pir.sa.gov.au/__data/assets/pdf_file/0004/232447/Cortaderia_jubata_June_2011.pdf" TargetMode="External"/><Relationship Id="rId17546a48b0e7d7252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.sa.gov.au/LZ/C/A/Natural%20Resources%20Management%20Act%202004.aspx" TargetMode="External"/><Relationship Id="rId49296a48b0e7d7290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dlnr.hawaii.gov/hisc/info/policy/" TargetMode="External"/><Relationship Id="rId51956a48b0e7d73c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.darwin.edu.ar/Proyectos/FloraArgentina/DetalleEspecie.asp?forma=&amp;variedad=&amp;subespecie=jubata&amp;especie=selloana&amp;genero=Cortaderia&amp;espcod=19547" TargetMode="External"/><Relationship Id="rId26976a48b0e7d7438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://invasives.org.za/component/k2/item/226-purple-pampasgrass-cortaderia-jubata" TargetMode="External"/><Relationship Id="rId22466a48b0e7d75e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.nsw.gov.au/acts/2015-24.pdf" TargetMode="External"/><Relationship Id="rId17286a48b0e7d7627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nzpcn.org.nz/flora_details.aspx?ID=3752" TargetMode="External"/><Relationship Id="rId11936a48b0e7d7664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://weeds.dpi.nsw.gov.au/Weeds/Details/100" TargetMode="External"/><Relationship Id="rId41436a48b0e7d76a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oregon.gov/ODA/shared/Documents/Publications/Weeds/NoxiousWeedPolicyClassification.pdf" TargetMode="External"/><Relationship Id="rId47326a48b0e7d773d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.invasive.org/gist/esadocs/documnts/cortjub.pdf" TargetMode="External"/><Relationship Id="rId78536a48b0e7d777c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.doc.govt.nz/documents/science-and-technical/sfc218.pdf" TargetMode="External"/><Relationship Id="rId92776a48b0e7d77d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://keyserver.lucidcentral.org/weeds/data/media/Html/cortaderia_jubata.htm" TargetMode="External"/><Relationship Id="rId95386a48b0e7d7887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ec.europa.eu/environment/nature/invasivealien/docs/Prioritising%20prevention%20efforts%20through%20horizon%20scanning.pdf" TargetMode="External"/><Relationship Id="rId90506a48b0e7d78c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apps.rhs.org.uk/planttrials/TrialReports/Cortaderia%202009.pdf" TargetMode="External"/><Relationship Id="rId67346a48b0e7d7924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cal-ipc.org/paf/site/paf/306" TargetMode="External"/><Relationship Id="rId44446a48b0e7d7962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hear.org/Pier/pdf/pohreports/cortaderia_spp.pdf" TargetMode="External"/><Relationship Id="rId63296a48b0e7d79dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://maxa.maf.govt.nz/sff/about-projects/search/11-049/l11-049-biologicalcontrol-for-pampas-in-NZ.pdf" TargetMode="External"/><Relationship Id="rId17916a48b0e7d7a6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dpipwe.tas.gov.au/invasive-species/weeds/weed-legislation-and-management-plans/about-the-weed-managementact#DeclaredWeeds" TargetMode="External"/><Relationship Id="rId81046a48b0e7d7bbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wric.ucdavis.edu/PDFs/pampasgrass%20and%20jubatagrass%20WRIC%20leaflet%2099-1.pdf" TargetMode="External"/><Relationship Id="rId51656a48b0e7d7bfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://npgsweb.arsgrin.gov/gringlobal/taxonomydetail.aspx?id=403448" TargetMode="External"/><Relationship Id="rId49566a48b0e7d7cf9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId46846a48b0e7d7dc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12528" TargetMode="External"/><Relationship Id="rId17536a48b0e7d4da6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17536a48b0e7d4da6.jpg"/><Relationship Id="rId99736a48b0e7d5c26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99736a48b0e7d5c26.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>