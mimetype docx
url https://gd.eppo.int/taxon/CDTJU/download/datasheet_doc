--- v11 (2026-07-04)
+++ v12 (2026-07-24)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> Meyen</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Andean pampas grass, Andes grass, Selloa grass, jubata grass, jubatagrass, pampas grass, pink pampas grass, purple pampas grass</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87806a48b0e7d46e7" w:history="1">
+            <w:hyperlink r:id="rId82196a63eacd82b44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68546a48b0e7d4753" w:history="1">
+            <w:hyperlink r:id="rId92486a63eacd82bae" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CDTJU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="44293565" name="name55886a48b0e7d4da8" descr="5040.jpg"/>
+                  <wp:docPr id="91291010" name="name13076a63eacd82ca9" descr="5040.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="5040.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId17536a48b0e7d4da6" cstate="print"/>
+                          <a:blip r:embed="rId98986a63eacd82ca8" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId62036a48b0e7d4f0d" w:history="1">
+            <w:hyperlink r:id="rId61726a63eacd82dfa" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -721,63 +721,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="49441538" name="name54046a48b0e7d5c28" descr="CDTJU_distribution_map.jpg"/>
+            <wp:docPr id="42948896" name="name80596a63eacd830e6" descr="CDTJU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CDTJU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId99736a48b0e7d5c26" cstate="print"/>
+                    <a:blip r:embed="rId94136a63eacd830e4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2964,51 +2964,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In South Africa, control of the species is enabled by the National Environmental Management: Biodiversity (NEMBA) Act 10 of 2004. Currently </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. jubata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is listed as a ‘Category 1b invasive species’ on the NEMBA-mandated ‘Alien and Invasive Species Lists, 2016’. Category 1b invasive species may not be imported into South Africa, grown, bred or otherwise propagated, moved or translocated in any manner, sold, traded or be given away. Category 1b species are major invaders that possibly require government support in order to be removed. The spread or allowing the spread of any Category 1b species is prohibited (NEMBA Act 10 of 2004, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65456a48b0e7d6c61" w:history="1">
+      <w:hyperlink r:id="rId95666a63eacd840d7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.environment.gov.za</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3023,72 +3023,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In Hawaii, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. jubata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is listed as a ‘Noxious Weed’ as defined in Chapter 152, Hawaii Revised Statutes: ‘any plant species which is, or which may be likely to become, injurious, harmful, or deleterious to the agricultural, horticultural, aquaculture, or livestock industry of the State and to forest and recreational areas and conservation districts of the State, as determined and designated by the department from time to time’ (Hawaii Invasive Species Council, 2018). In Colorado, this species is on the State Noxious Weed Watch List, which includes species that are ‘known to be invasive in areas near Colorado but are not known to occur here or whose distribution is not yet fully understood’ (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId12656a48b0e7d6cc9" w:history="1">
+      <w:hyperlink r:id="rId93266a63eacd8413e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.cwma.org/noxweeds.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). In Oregon, this species is a ‘B Listed Weed’, which includes species that are ‘a weed of economic importance which is regionally abundant, but which may have limited distribution in some counties’ (Oregon Department of Agriculture, 2018). In Washington State, this species is a ‘Class C Weed’. These species ‘are often widespread or are of special interest to the agricultural industry’. ‘The State Weed Board does not require control of’ these species, but the ‘State and many County Weed Boards provide information on identification and best management practices for these species’, and ‘a County Weed Board may require landowners to control a Class C weed if it poses a threat to agriculture or natural resources’ (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId84346a48b0e7d6cf1" w:history="1">
+      <w:hyperlink r:id="rId81476a63eacd84167" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.nwcb.wa.gov/washingtons-noxious-weed-laws</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3173,51 +3173,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Christchurch, New Zealand, 26-30 September, 2010, pp. 239–242. New Zealand Plant Protection Society.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Biosecurity New Zealand (2017) National pest plant accord. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72416a48b0e7d6de1" w:history="1">
+      <w:hyperlink r:id="rId28196a63eacd84239" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mpi.govt.nz/protection-and-response/long-term-pest-management/national-pest-plant-accord/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 March 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3290,90 +3290,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 603–617.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2017) Invasive Species Compendium. CAB International, Wallingford (UK). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67706a48b0e7d6ea1" w:history="1">
+      <w:hyperlink r:id="rId30856a63eacd842f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/113484</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cal-IPC (2017) Cortaderia jubata. Invasive Plants of California’s Wildland. California Invasive Plant Council. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61966a48b0e7d6ee0" w:history="1">
+      <w:hyperlink r:id="rId23036a63eacd84338" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cal-ipc.org/ip/management/ipcw/pages/detailreport.cfm@usernumber=33&amp;surveynumber=182.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3426,51 +3426,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 25–27.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Daehler C (2006) Australian/New Zealand Weed Risk Assessment adapted for Hawai’i.: Cortaderia jubata. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42326a48b0e7d6f7e" w:history="1">
+      <w:hyperlink r:id="rId89236a63eacd843d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.hear.org/pier/wra/pacific/cortaderia_jubata_htmlwra.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3641,129 +3641,129 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 525–530.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Edgar E &amp; Connor HE (2000) Flora of New Zealand Vol. V. Gramineae. Manaaki Whenua Press, Lincoln (NZ). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36946a48b0e7d70da" w:history="1">
+      <w:hyperlink r:id="rId47046a63eacd84531" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://floraseries.landcareresearch.co.nz/pages/Taxon.aspx?id=_779f0059-bb6f-46aca5df-9ee70c7c87c3&amp;fileName=Flora%205.xml</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest risk analysis for Cortaderia jubata EPPO, Paris (FR). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93306a48b0e7d711a" w:history="1">
+      <w:hyperlink r:id="rId28476a63eacd84572" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 29 November 2018]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flora of New Zealand Series (2004) Flora of New Zealand Series. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30906a48b0e7d7157" w:history="1">
+      <w:hyperlink r:id="rId25886a63eacd845b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://floraseries.landcareresearch.co.nz/pages/index.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 May 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3796,168 +3796,168 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pp. 187–190., Hastings (NZ) New Zealand Weed and Pest Control Society.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gosling DS, Shaw WB &amp; Beadel SM (2000) Review of control methods for pampas grasses in New Zealand. Science for Conservation, pp. 165:32. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40666a48b0e7d71d5" w:history="1">
+      <w:hyperlink r:id="rId72396a63eacd8463c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.doc.govt.nz/documents/scienceand-technical/Sfc165.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 November 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Government of South Australia (2011) Pink Pampas Grass. Weed Alert! </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41186a48b0e7d7214" w:history="1">
+      <w:hyperlink r:id="rId22156a63eacd8467d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.pir.sa.gov.au/__data/assets/pdf_file/0004/232447/Cortaderia_jubata_June_2011.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Government of South Australia (2018) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17546a48b0e7d7252" w:history="1">
+      <w:hyperlink r:id="rId10306a63eacd846ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.legislation.sa.gov.au/LZ/C/A/Natural%20Resources%20Management%20Act%202004.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 March 2018].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hawaii Invasive Species Council (2018) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49296a48b0e7d7290" w:history="1">
+      <w:hyperlink r:id="rId46466a63eacd846f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dlnr.hawaii.gov/hisc/info/policy/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 January 2018)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4099,51 +4099,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 107–112.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Instituto de Botánica Darwinion (2017) Flora del Conosur. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51956a48b0e7d73c4" w:history="1">
+      <w:hyperlink r:id="rId97336a63eacd8481f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.darwin.edu.ar/Proyectos/FloraArgentina/DetalleEspecie.asp?forma=&amp;variedad=&amp;subespecie=jubata&amp;especie=selloana&amp;genero=Cortaderia&amp;espcod=19547</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4169,51 +4169,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cortaderia </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">jubata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26976a48b0e7d7438" w:history="1">
+      <w:hyperlink r:id="rId21626a63eacd84892" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://invasives.org.za/component/k2/item/226-purple-pampasgrass-cortaderia-jubata</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4440,168 +4440,168 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Muyt A (2001) Bush Invaders of South-East Australia: A Guide to the Identification and Control of Environmental Weeds Found in South-East Australia. R.G. &amp; F.J. Richardson, Melbourne, Vic. (AU).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">New South Wales (2015) Biosecurity Act 2015 No 24. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22466a48b0e7d75e8" w:history="1">
+      <w:hyperlink r:id="rId81626a63eacd84a43" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.legislation.nsw.gov.au/acts/2015-24.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 March 2018]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">New Zealand Plant Conservation Network (2017) New Zealand’s Flora. Wellington (NZ). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17286a48b0e7d7627" w:history="1">
+      <w:hyperlink r:id="rId81736a63eacd84a81" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.nzpcn.org.nz/flora_details.aspx?ID=3752</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NSW Government (2017) NSW WeedWise. Department of Primary Industries. New South Wales. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11936a48b0e7d7664" w:history="1">
+      <w:hyperlink r:id="rId64436a63eacd84abf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://weeds.dpi.nsw.gov.au/Weeds/Details/100</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oregon Department of Agriculture (2018) Noxious weed policy and classification system 2018. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41436a48b0e7d76a2" w:history="1">
+      <w:hyperlink r:id="rId29746a63eacd84afb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.oregon.gov/ODA/shared/Documents/Publications/Weeds/NoxiousWeedPolicyClassification.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 March 2018].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4654,90 +4654,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Peterson DL &amp; Russo MJ (1988) Element Stewardship Abstract for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cortaderia jubata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Pampas Grass. The Nature Conservancy, Arlington, VA (US). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47326a48b0e7d773d" w:history="1">
+      <w:hyperlink r:id="rId67976a63eacd84b98" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.invasive.org/gist/esadocs/documnts/cortjub.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popay I, Timmins SM &amp; McCluggage T (2003) Aerial spraying of pampas grass in difficult conservation sites. Science for Conservation, 218, Department of Conservation, Wellington (NZ). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78536a48b0e7d777c" w:history="1">
+      <w:hyperlink r:id="rId94806a63eacd84bd7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.doc.govt.nz/documents/science-and-technical/sfc218.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4752,51 +4752,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Queensland Government (2017)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Cortaderia jubata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Weeds of Australia; Biosecurity Queensland Edition. Queensland (AU). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92776a48b0e7d77d8" w:history="1">
+      <w:hyperlink r:id="rId41356a63eacd84c33" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://keyserver.lucidcentral.org/weeds/data/media/Html/cortaderia_jubata.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4860,90 +4860,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 343–346.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Roy HE, Adriaens T, Aldridge DC, Bacher S, Bishop JDD, Blackburn TM et al. (2015) Invasive alien species—prioritising prevention efforts through horizon scanning ENV.B.2/ETU/2014/0016. Final report. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95386a48b0e7d7887" w:history="1">
+      <w:hyperlink r:id="rId46896a63eacd84d08" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ec.europa.eu/environment/nature/invasivealien/docs/Prioritising%20prevention%20efforts%20through%20horizon%20scanning.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Royal Horticultural Society (2009) Cortaderia: Final Trials Report 2007-2009. 7 pp. Royal Horticultural Society, Wisley (UK). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90506a48b0e7d78c7" w:history="1">
+      <w:hyperlink r:id="rId97036a63eacd84d4b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://apps.rhs.org.uk/planttrials/TrialReports/Cortaderia%202009.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4958,90 +4958,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanton AE, DiTomaso J, Roye C, Clines J &amp; Johnson D (2005) Cal-IPC Plant Assessment Form: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cortaderia jubata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67346a48b0e7d7924" w:history="1">
+      <w:hyperlink r:id="rId58016a63eacd84daa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://cal-ipc.org/paf/site/paf/306</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Starr F, Starr K &amp; Loope L (2003) Cortaderia spp. Hawaiian Ecosystems at Risk project (HEAR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44446a48b0e7d7962" w:history="1">
+      <w:hyperlink r:id="rId74686a63eacd84de7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.hear.org/Pier/pdf/pohreports/cortaderia_spp.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5076,51 +5076,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cortaderia selloana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in New Zealand. Ministry for Primary Industries, Wellington (NZ). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63296a48b0e7d79dd" w:history="1">
+      <w:hyperlink r:id="rId23006a63eacd84e65" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://maxa.maf.govt.nz/sff/about-projects/search/11-049/l11-049-biologicalcontrol-for-pampas-in-NZ.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5164,51 +5164,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 87–118.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tasmanian Government (2018) The weed management Act 1999 and its regulations. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17916a48b0e7d7a6c" w:history="1">
+      <w:hyperlink r:id="rId15366a63eacd84ef6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dpipwe.tas.gov.au/invasive-species/weeds/weed-legislation-and-management-plans/about-the-weed-managementact#DeclaredWeeds</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 20 November, 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5379,90 +5379,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 260–276.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">UC Weed Research &amp; Information Center (2017) Pampasgrass and Jubatagrass: Threaten California Coastal Habitats. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81046a48b0e7d7bbe" w:history="1">
+      <w:hyperlink r:id="rId79256a63eacd8504c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://wric.ucdavis.edu/PDFs/pampasgrass%20and%20jubatagrass%20WRIC%20leaflet%2099-1.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA NPGS (2017) The PLANTS Database. United States Department of Agriculture, Agricultural Research Service. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51656a48b0e7d7bfd" w:history="1">
+      <w:hyperlink r:id="rId52016a63eacd8508d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://npgsweb.arsgrin.gov/gringlobal/taxonomydetail.aspx?id=403448</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5557,51 +5557,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cortaderia jubata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49566a48b0e7d7cf9" w:history="1">
+      <w:hyperlink r:id="rId35926a63eacd8517f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5677,51 +5677,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-72. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46846a48b0e7d7dc4" w:history="1">
+      <w:hyperlink r:id="rId77476a63eacd8524b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12528</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -5817,137 +5817,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="72800164">
+  <w:abstractNum w:abstractNumId="70012214">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="25714678">
+    <w:lvl w:ilvl="0" w:tplc="27235776">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="25714678" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="27235776" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="25714678" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="27235776" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="25714678" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="27235776" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="25714678" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="27235776" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="25714678" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="27235776" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="25714678" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="27235776" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="25714678" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="27235776" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="25714678" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="27235776" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="72800163">
+  <w:abstractNum w:abstractNumId="70012213">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="37119703">
+    <w:lvl w:ilvl="0" w:tplc="32820169">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6699,55 +6699,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="72800163">
-    <w:abstractNumId w:val="72800163"/>
+  <w:num w:numId="70012213">
+    <w:abstractNumId w:val="70012213"/>
   </w:num>
-  <w:num w:numId="72800164">
-    <w:abstractNumId w:val="72800164"/>
+  <w:num w:numId="70012214">
+    <w:abstractNumId w:val="70012214"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18297,51 +18297,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId803467794" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId131397423" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId87806a48b0e7d46e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CDTJU/" TargetMode="External"/><Relationship Id="rId68546a48b0e7d4753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CDTJU/categorization" TargetMode="External"/><Relationship Id="rId62036a48b0e7d4f0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CDTJU/photos" TargetMode="External"/><Relationship Id="rId65456a48b0e7d6c61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.za" TargetMode="External"/><Relationship Id="rId12656a48b0e7d6cc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cwma.org/noxweeds.html" TargetMode="External"/><Relationship Id="rId84346a48b0e7d6cf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nwcb.wa.gov/washingtons-noxious-weed-laws" TargetMode="External"/><Relationship Id="rId72416a48b0e7d6de1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/protection-and-response/long-term-pest-management/national-pest-plant-accord/" TargetMode="External"/><Relationship Id="rId67706a48b0e7d6ea1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/113484" TargetMode="External"/><Relationship Id="rId61966a48b0e7d6ee0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cal-ipc.org/ip/management/ipcw/pages/detailreport.cfm@usernumber=33&amp;surveynumber=182.php" TargetMode="External"/><Relationship Id="rId42326a48b0e7d6f7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hear.org/pier/wra/pacific/cortaderia_jubata_htmlwra.htm" TargetMode="External"/><Relationship Id="rId36946a48b0e7d70da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://floraseries.landcareresearch.co.nz/pages/Taxon.aspx?id=_779f0059-bb6f-46aca5df-9ee70c7c87c3&amp;fileName=Flora%205.xml" TargetMode="External"/><Relationship Id="rId93306a48b0e7d711a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId30906a48b0e7d7157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://floraseries.landcareresearch.co.nz/pages/index.aspx" TargetMode="External"/><Relationship Id="rId40666a48b0e7d71d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.doc.govt.nz/documents/scienceand-technical/Sfc165.pdf" TargetMode="External"/><Relationship Id="rId41186a48b0e7d7214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pir.sa.gov.au/__data/assets/pdf_file/0004/232447/Cortaderia_jubata_June_2011.pdf" TargetMode="External"/><Relationship Id="rId17546a48b0e7d7252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.sa.gov.au/LZ/C/A/Natural%20Resources%20Management%20Act%202004.aspx" TargetMode="External"/><Relationship Id="rId49296a48b0e7d7290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dlnr.hawaii.gov/hisc/info/policy/" TargetMode="External"/><Relationship Id="rId51956a48b0e7d73c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.darwin.edu.ar/Proyectos/FloraArgentina/DetalleEspecie.asp?forma=&amp;variedad=&amp;subespecie=jubata&amp;especie=selloana&amp;genero=Cortaderia&amp;espcod=19547" TargetMode="External"/><Relationship Id="rId26976a48b0e7d7438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://invasives.org.za/component/k2/item/226-purple-pampasgrass-cortaderia-jubata" TargetMode="External"/><Relationship Id="rId22466a48b0e7d75e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.nsw.gov.au/acts/2015-24.pdf" TargetMode="External"/><Relationship Id="rId17286a48b0e7d7627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nzpcn.org.nz/flora_details.aspx?ID=3752" TargetMode="External"/><Relationship Id="rId11936a48b0e7d7664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://weeds.dpi.nsw.gov.au/Weeds/Details/100" TargetMode="External"/><Relationship Id="rId41436a48b0e7d76a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oregon.gov/ODA/shared/Documents/Publications/Weeds/NoxiousWeedPolicyClassification.pdf" TargetMode="External"/><Relationship Id="rId47326a48b0e7d773d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.invasive.org/gist/esadocs/documnts/cortjub.pdf" TargetMode="External"/><Relationship Id="rId78536a48b0e7d777c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.doc.govt.nz/documents/science-and-technical/sfc218.pdf" TargetMode="External"/><Relationship Id="rId92776a48b0e7d77d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://keyserver.lucidcentral.org/weeds/data/media/Html/cortaderia_jubata.htm" TargetMode="External"/><Relationship Id="rId95386a48b0e7d7887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ec.europa.eu/environment/nature/invasivealien/docs/Prioritising%20prevention%20efforts%20through%20horizon%20scanning.pdf" TargetMode="External"/><Relationship Id="rId90506a48b0e7d78c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apps.rhs.org.uk/planttrials/TrialReports/Cortaderia%202009.pdf" TargetMode="External"/><Relationship Id="rId67346a48b0e7d7924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cal-ipc.org/paf/site/paf/306" TargetMode="External"/><Relationship Id="rId44446a48b0e7d7962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hear.org/Pier/pdf/pohreports/cortaderia_spp.pdf" TargetMode="External"/><Relationship Id="rId63296a48b0e7d79dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://maxa.maf.govt.nz/sff/about-projects/search/11-049/l11-049-biologicalcontrol-for-pampas-in-NZ.pdf" TargetMode="External"/><Relationship Id="rId17916a48b0e7d7a6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dpipwe.tas.gov.au/invasive-species/weeds/weed-legislation-and-management-plans/about-the-weed-managementact#DeclaredWeeds" TargetMode="External"/><Relationship Id="rId81046a48b0e7d7bbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wric.ucdavis.edu/PDFs/pampasgrass%20and%20jubatagrass%20WRIC%20leaflet%2099-1.pdf" TargetMode="External"/><Relationship Id="rId51656a48b0e7d7bfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://npgsweb.arsgrin.gov/gringlobal/taxonomydetail.aspx?id=403448" TargetMode="External"/><Relationship Id="rId49566a48b0e7d7cf9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId46846a48b0e7d7dc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12528" TargetMode="External"/><Relationship Id="rId17536a48b0e7d4da6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17536a48b0e7d4da6.jpg"/><Relationship Id="rId99736a48b0e7d5c26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99736a48b0e7d5c26.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId631083851" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId566825385" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId82196a63eacd82b44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CDTJU/" TargetMode="External"/><Relationship Id="rId92486a63eacd82bae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CDTJU/categorization" TargetMode="External"/><Relationship Id="rId61726a63eacd82dfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CDTJU/photos" TargetMode="External"/><Relationship Id="rId95666a63eacd840d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.za" TargetMode="External"/><Relationship Id="rId93266a63eacd8413e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cwma.org/noxweeds.html" TargetMode="External"/><Relationship Id="rId81476a63eacd84167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nwcb.wa.gov/washingtons-noxious-weed-laws" TargetMode="External"/><Relationship Id="rId28196a63eacd84239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/protection-and-response/long-term-pest-management/national-pest-plant-accord/" TargetMode="External"/><Relationship Id="rId30856a63eacd842f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/113484" TargetMode="External"/><Relationship Id="rId23036a63eacd84338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cal-ipc.org/ip/management/ipcw/pages/detailreport.cfm@usernumber=33&amp;surveynumber=182.php" TargetMode="External"/><Relationship Id="rId89236a63eacd843d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hear.org/pier/wra/pacific/cortaderia_jubata_htmlwra.htm" TargetMode="External"/><Relationship Id="rId47046a63eacd84531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://floraseries.landcareresearch.co.nz/pages/Taxon.aspx?id=_779f0059-bb6f-46aca5df-9ee70c7c87c3&amp;fileName=Flora%205.xml" TargetMode="External"/><Relationship Id="rId28476a63eacd84572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId25886a63eacd845b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://floraseries.landcareresearch.co.nz/pages/index.aspx" TargetMode="External"/><Relationship Id="rId72396a63eacd8463c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.doc.govt.nz/documents/scienceand-technical/Sfc165.pdf" TargetMode="External"/><Relationship Id="rId22156a63eacd8467d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pir.sa.gov.au/__data/assets/pdf_file/0004/232447/Cortaderia_jubata_June_2011.pdf" TargetMode="External"/><Relationship Id="rId10306a63eacd846ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.sa.gov.au/LZ/C/A/Natural%20Resources%20Management%20Act%202004.aspx" TargetMode="External"/><Relationship Id="rId46466a63eacd846f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dlnr.hawaii.gov/hisc/info/policy/" TargetMode="External"/><Relationship Id="rId97336a63eacd8481f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.darwin.edu.ar/Proyectos/FloraArgentina/DetalleEspecie.asp?forma=&amp;variedad=&amp;subespecie=jubata&amp;especie=selloana&amp;genero=Cortaderia&amp;espcod=19547" TargetMode="External"/><Relationship Id="rId21626a63eacd84892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://invasives.org.za/component/k2/item/226-purple-pampasgrass-cortaderia-jubata" TargetMode="External"/><Relationship Id="rId81626a63eacd84a43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.nsw.gov.au/acts/2015-24.pdf" TargetMode="External"/><Relationship Id="rId81736a63eacd84a81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nzpcn.org.nz/flora_details.aspx?ID=3752" TargetMode="External"/><Relationship Id="rId64436a63eacd84abf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://weeds.dpi.nsw.gov.au/Weeds/Details/100" TargetMode="External"/><Relationship Id="rId29746a63eacd84afb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oregon.gov/ODA/shared/Documents/Publications/Weeds/NoxiousWeedPolicyClassification.pdf" TargetMode="External"/><Relationship Id="rId67976a63eacd84b98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.invasive.org/gist/esadocs/documnts/cortjub.pdf" TargetMode="External"/><Relationship Id="rId94806a63eacd84bd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.doc.govt.nz/documents/science-and-technical/sfc218.pdf" TargetMode="External"/><Relationship Id="rId41356a63eacd84c33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://keyserver.lucidcentral.org/weeds/data/media/Html/cortaderia_jubata.htm" TargetMode="External"/><Relationship Id="rId46896a63eacd84d08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ec.europa.eu/environment/nature/invasivealien/docs/Prioritising%20prevention%20efforts%20through%20horizon%20scanning.pdf" TargetMode="External"/><Relationship Id="rId97036a63eacd84d4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apps.rhs.org.uk/planttrials/TrialReports/Cortaderia%202009.pdf" TargetMode="External"/><Relationship Id="rId58016a63eacd84daa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cal-ipc.org/paf/site/paf/306" TargetMode="External"/><Relationship Id="rId74686a63eacd84de7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hear.org/Pier/pdf/pohreports/cortaderia_spp.pdf" TargetMode="External"/><Relationship Id="rId23006a63eacd84e65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://maxa.maf.govt.nz/sff/about-projects/search/11-049/l11-049-biologicalcontrol-for-pampas-in-NZ.pdf" TargetMode="External"/><Relationship Id="rId15366a63eacd84ef6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dpipwe.tas.gov.au/invasive-species/weeds/weed-legislation-and-management-plans/about-the-weed-managementact#DeclaredWeeds" TargetMode="External"/><Relationship Id="rId79256a63eacd8504c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wric.ucdavis.edu/PDFs/pampasgrass%20and%20jubatagrass%20WRIC%20leaflet%2099-1.pdf" TargetMode="External"/><Relationship Id="rId52016a63eacd8508d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://npgsweb.arsgrin.gov/gringlobal/taxonomydetail.aspx?id=403448" TargetMode="External"/><Relationship Id="rId35926a63eacd8517f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId77476a63eacd8524b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12528" TargetMode="External"/><Relationship Id="rId98986a63eacd82ca8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98986a63eacd82ca8.jpg"/><Relationship Id="rId94136a63eacd830e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94136a63eacd830e4.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>