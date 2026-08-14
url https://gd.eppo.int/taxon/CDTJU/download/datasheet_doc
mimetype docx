--- v12 (2026-07-24)
+++ v13 (2026-08-14)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> Meyen</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Andean pampas grass, Andes grass, Selloa grass, jubata grass, jubatagrass, pampas grass, pink pampas grass, purple pampas grass</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82196a63eacd82b44" w:history="1">
+            <w:hyperlink r:id="rId88006a7e7dec75120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92486a63eacd82bae" w:history="1">
+            <w:hyperlink r:id="rId51266a7e7dec751a1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CDTJU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="91291010" name="name13076a63eacd82ca9" descr="5040.jpg"/>
+                  <wp:docPr id="59932772" name="name77686a7e7dec7594a" descr="5040.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="5040.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId98986a63eacd82ca8" cstate="print"/>
+                          <a:blip r:embed="rId36916a7e7dec75948" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId61726a63eacd82dfa" w:history="1">
+            <w:hyperlink r:id="rId28376a7e7dec75a8c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -721,63 +721,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="42948896" name="name80596a63eacd830e6" descr="CDTJU_distribution_map.jpg"/>
+            <wp:docPr id="30487434" name="name97036a7e7dec7659f" descr="CDTJU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CDTJU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId94136a63eacd830e4" cstate="print"/>
+                    <a:blip r:embed="rId66856a7e7dec7659b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2964,51 +2964,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In South Africa, control of the species is enabled by the National Environmental Management: Biodiversity (NEMBA) Act 10 of 2004. Currently </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. jubata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is listed as a ‘Category 1b invasive species’ on the NEMBA-mandated ‘Alien and Invasive Species Lists, 2016’. Category 1b invasive species may not be imported into South Africa, grown, bred or otherwise propagated, moved or translocated in any manner, sold, traded or be given away. Category 1b species are major invaders that possibly require government support in order to be removed. The spread or allowing the spread of any Category 1b species is prohibited (NEMBA Act 10 of 2004, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95666a63eacd840d7" w:history="1">
+      <w:hyperlink r:id="rId74936a7e7dec775fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.environment.gov.za</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3023,72 +3023,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In Hawaii, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. jubata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is listed as a ‘Noxious Weed’ as defined in Chapter 152, Hawaii Revised Statutes: ‘any plant species which is, or which may be likely to become, injurious, harmful, or deleterious to the agricultural, horticultural, aquaculture, or livestock industry of the State and to forest and recreational areas and conservation districts of the State, as determined and designated by the department from time to time’ (Hawaii Invasive Species Council, 2018). In Colorado, this species is on the State Noxious Weed Watch List, which includes species that are ‘known to be invasive in areas near Colorado but are not known to occur here or whose distribution is not yet fully understood’ (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId93266a63eacd8413e" w:history="1">
+      <w:hyperlink r:id="rId61376a7e7dec77667" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.cwma.org/noxweeds.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). In Oregon, this species is a ‘B Listed Weed’, which includes species that are ‘a weed of economic importance which is regionally abundant, but which may have limited distribution in some counties’ (Oregon Department of Agriculture, 2018). In Washington State, this species is a ‘Class C Weed’. These species ‘are often widespread or are of special interest to the agricultural industry’. ‘The State Weed Board does not require control of’ these species, but the ‘State and many County Weed Boards provide information on identification and best management practices for these species’, and ‘a County Weed Board may require landowners to control a Class C weed if it poses a threat to agriculture or natural resources’ (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId81476a63eacd84167" w:history="1">
+      <w:hyperlink r:id="rId91796a7e7dec7768f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.nwcb.wa.gov/washingtons-noxious-weed-laws</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3173,51 +3173,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Christchurch, New Zealand, 26-30 September, 2010, pp. 239–242. New Zealand Plant Protection Society.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Biosecurity New Zealand (2017) National pest plant accord. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28196a63eacd84239" w:history="1">
+      <w:hyperlink r:id="rId33686a7e7dec77766" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mpi.govt.nz/protection-and-response/long-term-pest-management/national-pest-plant-accord/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 March 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3290,90 +3290,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 603–617.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2017) Invasive Species Compendium. CAB International, Wallingford (UK). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30856a63eacd842f9" w:history="1">
+      <w:hyperlink r:id="rId94356a7e7dec77824" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/113484</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cal-IPC (2017) Cortaderia jubata. Invasive Plants of California’s Wildland. California Invasive Plant Council. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23036a63eacd84338" w:history="1">
+      <w:hyperlink r:id="rId70986a7e7dec77864" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cal-ipc.org/ip/management/ipcw/pages/detailreport.cfm@usernumber=33&amp;surveynumber=182.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3426,51 +3426,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 25–27.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Daehler C (2006) Australian/New Zealand Weed Risk Assessment adapted for Hawai’i.: Cortaderia jubata. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89236a63eacd843d6" w:history="1">
+      <w:hyperlink r:id="rId72166a7e7dec77901" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.hear.org/pier/wra/pacific/cortaderia_jubata_htmlwra.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3641,129 +3641,129 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 525–530.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Edgar E &amp; Connor HE (2000) Flora of New Zealand Vol. V. Gramineae. Manaaki Whenua Press, Lincoln (NZ). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47046a63eacd84531" w:history="1">
+      <w:hyperlink r:id="rId80456a7e7dec77a5c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://floraseries.landcareresearch.co.nz/pages/Taxon.aspx?id=_779f0059-bb6f-46aca5df-9ee70c7c87c3&amp;fileName=Flora%205.xml</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest risk analysis for Cortaderia jubata EPPO, Paris (FR). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28476a63eacd84572" w:history="1">
+      <w:hyperlink r:id="rId75086a7e7dec77a9c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 29 November 2018]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flora of New Zealand Series (2004) Flora of New Zealand Series. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25886a63eacd845b8" w:history="1">
+      <w:hyperlink r:id="rId83786a7e7dec77ae4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://floraseries.landcareresearch.co.nz/pages/index.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 May 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3796,168 +3796,168 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pp. 187–190., Hastings (NZ) New Zealand Weed and Pest Control Society.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gosling DS, Shaw WB &amp; Beadel SM (2000) Review of control methods for pampas grasses in New Zealand. Science for Conservation, pp. 165:32. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72396a63eacd8463c" w:history="1">
+      <w:hyperlink r:id="rId11726a7e7dec77b65" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.doc.govt.nz/documents/scienceand-technical/Sfc165.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 November 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Government of South Australia (2011) Pink Pampas Grass. Weed Alert! </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22156a63eacd8467d" w:history="1">
+      <w:hyperlink r:id="rId71236a7e7dec77ba3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.pir.sa.gov.au/__data/assets/pdf_file/0004/232447/Cortaderia_jubata_June_2011.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Government of South Australia (2018) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10306a63eacd846ba" w:history="1">
+      <w:hyperlink r:id="rId88486a7e7dec77be2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.legislation.sa.gov.au/LZ/C/A/Natural%20Resources%20Management%20Act%202004.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 March 2018].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hawaii Invasive Species Council (2018) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46466a63eacd846f8" w:history="1">
+      <w:hyperlink r:id="rId48656a7e7dec77c22" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dlnr.hawaii.gov/hisc/info/policy/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 January 2018)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4099,51 +4099,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 107–112.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Instituto de Botánica Darwinion (2017) Flora del Conosur. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97336a63eacd8481f" w:history="1">
+      <w:hyperlink r:id="rId26786a7e7dec77d55" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.darwin.edu.ar/Proyectos/FloraArgentina/DetalleEspecie.asp?forma=&amp;variedad=&amp;subespecie=jubata&amp;especie=selloana&amp;genero=Cortaderia&amp;espcod=19547</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4169,51 +4169,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cortaderia </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">jubata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21626a63eacd84892" w:history="1">
+      <w:hyperlink r:id="rId57936a7e7dec77dca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://invasives.org.za/component/k2/item/226-purple-pampasgrass-cortaderia-jubata</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4440,168 +4440,168 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Muyt A (2001) Bush Invaders of South-East Australia: A Guide to the Identification and Control of Environmental Weeds Found in South-East Australia. R.G. &amp; F.J. Richardson, Melbourne, Vic. (AU).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">New South Wales (2015) Biosecurity Act 2015 No 24. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81626a63eacd84a43" w:history="1">
+      <w:hyperlink r:id="rId45046a7e7dec77f7e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.legislation.nsw.gov.au/acts/2015-24.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 March 2018]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">New Zealand Plant Conservation Network (2017) New Zealand’s Flora. Wellington (NZ). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81736a63eacd84a81" w:history="1">
+      <w:hyperlink r:id="rId35846a7e7dec77fbe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.nzpcn.org.nz/flora_details.aspx?ID=3752</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NSW Government (2017) NSW WeedWise. Department of Primary Industries. New South Wales. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64436a63eacd84abf" w:history="1">
+      <w:hyperlink r:id="rId49086a7e7dec77ffc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://weeds.dpi.nsw.gov.au/Weeds/Details/100</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oregon Department of Agriculture (2018) Noxious weed policy and classification system 2018. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29746a63eacd84afb" w:history="1">
+      <w:hyperlink r:id="rId43786a7e7dec7803a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.oregon.gov/ODA/shared/Documents/Publications/Weeds/NoxiousWeedPolicyClassification.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 March 2018].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4654,90 +4654,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Peterson DL &amp; Russo MJ (1988) Element Stewardship Abstract for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cortaderia jubata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Pampas Grass. The Nature Conservancy, Arlington, VA (US). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67976a63eacd84b98" w:history="1">
+      <w:hyperlink r:id="rId89586a7e7dec780d7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.invasive.org/gist/esadocs/documnts/cortjub.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popay I, Timmins SM &amp; McCluggage T (2003) Aerial spraying of pampas grass in difficult conservation sites. Science for Conservation, 218, Department of Conservation, Wellington (NZ). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94806a63eacd84bd7" w:history="1">
+      <w:hyperlink r:id="rId71766a7e7dec78117" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.doc.govt.nz/documents/science-and-technical/sfc218.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4752,51 +4752,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Queensland Government (2017)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Cortaderia jubata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Weeds of Australia; Biosecurity Queensland Edition. Queensland (AU). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41356a63eacd84c33" w:history="1">
+      <w:hyperlink r:id="rId82646a7e7dec78195" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://keyserver.lucidcentral.org/weeds/data/media/Html/cortaderia_jubata.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4860,90 +4860,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 343–346.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Roy HE, Adriaens T, Aldridge DC, Bacher S, Bishop JDD, Blackburn TM et al. (2015) Invasive alien species—prioritising prevention efforts through horizon scanning ENV.B.2/ETU/2014/0016. Final report. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46896a63eacd84d08" w:history="1">
+      <w:hyperlink r:id="rId84686a7e7dec7824a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ec.europa.eu/environment/nature/invasivealien/docs/Prioritising%20prevention%20efforts%20through%20horizon%20scanning.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Royal Horticultural Society (2009) Cortaderia: Final Trials Report 2007-2009. 7 pp. Royal Horticultural Society, Wisley (UK). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97036a63eacd84d4b" w:history="1">
+      <w:hyperlink r:id="rId90706a7e7dec7828b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://apps.rhs.org.uk/planttrials/TrialReports/Cortaderia%202009.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4958,90 +4958,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanton AE, DiTomaso J, Roye C, Clines J &amp; Johnson D (2005) Cal-IPC Plant Assessment Form: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cortaderia jubata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58016a63eacd84daa" w:history="1">
+      <w:hyperlink r:id="rId46066a7e7dec782ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://cal-ipc.org/paf/site/paf/306</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Starr F, Starr K &amp; Loope L (2003) Cortaderia spp. Hawaiian Ecosystems at Risk project (HEAR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74686a63eacd84de7" w:history="1">
+      <w:hyperlink r:id="rId49086a7e7dec78328" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.hear.org/Pier/pdf/pohreports/cortaderia_spp.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5076,51 +5076,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cortaderia selloana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in New Zealand. Ministry for Primary Industries, Wellington (NZ). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23006a63eacd84e65" w:history="1">
+      <w:hyperlink r:id="rId47896a7e7dec783a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://maxa.maf.govt.nz/sff/about-projects/search/11-049/l11-049-biologicalcontrol-for-pampas-in-NZ.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5164,51 +5164,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 87–118.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tasmanian Government (2018) The weed management Act 1999 and its regulations. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15366a63eacd84ef6" w:history="1">
+      <w:hyperlink r:id="rId68436a7e7dec78439" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dpipwe.tas.gov.au/invasive-species/weeds/weed-legislation-and-management-plans/about-the-weed-managementact#DeclaredWeeds</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 20 November, 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5379,90 +5379,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 260–276.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">UC Weed Research &amp; Information Center (2017) Pampasgrass and Jubatagrass: Threaten California Coastal Habitats. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79256a63eacd8504c" w:history="1">
+      <w:hyperlink r:id="rId14946a7e7dec78591" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://wric.ucdavis.edu/PDFs/pampasgrass%20and%20jubatagrass%20WRIC%20leaflet%2099-1.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA NPGS (2017) The PLANTS Database. United States Department of Agriculture, Agricultural Research Service. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52016a63eacd8508d" w:history="1">
+      <w:hyperlink r:id="rId45736a7e7dec785d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://npgsweb.arsgrin.gov/gringlobal/taxonomydetail.aspx?id=403448</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5557,51 +5557,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cortaderia jubata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35926a63eacd8517f" w:history="1">
+      <w:hyperlink r:id="rId77596a7e7dec786c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5677,51 +5677,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-72. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77476a63eacd8524b" w:history="1">
+      <w:hyperlink r:id="rId18216a7e7dec78792" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12528</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -5817,137 +5817,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="70012214">
+  <w:abstractNum w:abstractNumId="11588190">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="27235776">
+    <w:lvl w:ilvl="0" w:tplc="62544562">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="27235776" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="62544562" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="27235776" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="62544562" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="27235776" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="62544562" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="27235776" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="62544562" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="27235776" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="62544562" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="27235776" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="62544562" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="27235776" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="62544562" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="27235776" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="62544562" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="70012213">
+  <w:abstractNum w:abstractNumId="11588189">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="32820169">
+    <w:lvl w:ilvl="0" w:tplc="92933583">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6699,55 +6699,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="70012213">
-    <w:abstractNumId w:val="70012213"/>
+  <w:num w:numId="11588189">
+    <w:abstractNumId w:val="11588189"/>
   </w:num>
-  <w:num w:numId="70012214">
-    <w:abstractNumId w:val="70012214"/>
+  <w:num w:numId="11588190">
+    <w:abstractNumId w:val="11588190"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18297,51 +18297,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId631083851" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId566825385" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId82196a63eacd82b44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CDTJU/" TargetMode="External"/><Relationship Id="rId92486a63eacd82bae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CDTJU/categorization" TargetMode="External"/><Relationship Id="rId61726a63eacd82dfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CDTJU/photos" TargetMode="External"/><Relationship Id="rId95666a63eacd840d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.za" TargetMode="External"/><Relationship Id="rId93266a63eacd8413e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cwma.org/noxweeds.html" TargetMode="External"/><Relationship Id="rId81476a63eacd84167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nwcb.wa.gov/washingtons-noxious-weed-laws" TargetMode="External"/><Relationship Id="rId28196a63eacd84239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/protection-and-response/long-term-pest-management/national-pest-plant-accord/" TargetMode="External"/><Relationship Id="rId30856a63eacd842f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/113484" TargetMode="External"/><Relationship Id="rId23036a63eacd84338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cal-ipc.org/ip/management/ipcw/pages/detailreport.cfm@usernumber=33&amp;surveynumber=182.php" TargetMode="External"/><Relationship Id="rId89236a63eacd843d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hear.org/pier/wra/pacific/cortaderia_jubata_htmlwra.htm" TargetMode="External"/><Relationship Id="rId47046a63eacd84531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://floraseries.landcareresearch.co.nz/pages/Taxon.aspx?id=_779f0059-bb6f-46aca5df-9ee70c7c87c3&amp;fileName=Flora%205.xml" TargetMode="External"/><Relationship Id="rId28476a63eacd84572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId25886a63eacd845b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://floraseries.landcareresearch.co.nz/pages/index.aspx" TargetMode="External"/><Relationship Id="rId72396a63eacd8463c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.doc.govt.nz/documents/scienceand-technical/Sfc165.pdf" TargetMode="External"/><Relationship Id="rId22156a63eacd8467d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pir.sa.gov.au/__data/assets/pdf_file/0004/232447/Cortaderia_jubata_June_2011.pdf" TargetMode="External"/><Relationship Id="rId10306a63eacd846ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.sa.gov.au/LZ/C/A/Natural%20Resources%20Management%20Act%202004.aspx" TargetMode="External"/><Relationship Id="rId46466a63eacd846f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dlnr.hawaii.gov/hisc/info/policy/" TargetMode="External"/><Relationship Id="rId97336a63eacd8481f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.darwin.edu.ar/Proyectos/FloraArgentina/DetalleEspecie.asp?forma=&amp;variedad=&amp;subespecie=jubata&amp;especie=selloana&amp;genero=Cortaderia&amp;espcod=19547" TargetMode="External"/><Relationship Id="rId21626a63eacd84892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://invasives.org.za/component/k2/item/226-purple-pampasgrass-cortaderia-jubata" TargetMode="External"/><Relationship Id="rId81626a63eacd84a43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.nsw.gov.au/acts/2015-24.pdf" TargetMode="External"/><Relationship Id="rId81736a63eacd84a81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nzpcn.org.nz/flora_details.aspx?ID=3752" TargetMode="External"/><Relationship Id="rId64436a63eacd84abf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://weeds.dpi.nsw.gov.au/Weeds/Details/100" TargetMode="External"/><Relationship Id="rId29746a63eacd84afb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oregon.gov/ODA/shared/Documents/Publications/Weeds/NoxiousWeedPolicyClassification.pdf" TargetMode="External"/><Relationship Id="rId67976a63eacd84b98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.invasive.org/gist/esadocs/documnts/cortjub.pdf" TargetMode="External"/><Relationship Id="rId94806a63eacd84bd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.doc.govt.nz/documents/science-and-technical/sfc218.pdf" TargetMode="External"/><Relationship Id="rId41356a63eacd84c33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://keyserver.lucidcentral.org/weeds/data/media/Html/cortaderia_jubata.htm" TargetMode="External"/><Relationship Id="rId46896a63eacd84d08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ec.europa.eu/environment/nature/invasivealien/docs/Prioritising%20prevention%20efforts%20through%20horizon%20scanning.pdf" TargetMode="External"/><Relationship Id="rId97036a63eacd84d4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apps.rhs.org.uk/planttrials/TrialReports/Cortaderia%202009.pdf" TargetMode="External"/><Relationship Id="rId58016a63eacd84daa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cal-ipc.org/paf/site/paf/306" TargetMode="External"/><Relationship Id="rId74686a63eacd84de7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hear.org/Pier/pdf/pohreports/cortaderia_spp.pdf" TargetMode="External"/><Relationship Id="rId23006a63eacd84e65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://maxa.maf.govt.nz/sff/about-projects/search/11-049/l11-049-biologicalcontrol-for-pampas-in-NZ.pdf" TargetMode="External"/><Relationship Id="rId15366a63eacd84ef6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dpipwe.tas.gov.au/invasive-species/weeds/weed-legislation-and-management-plans/about-the-weed-managementact#DeclaredWeeds" TargetMode="External"/><Relationship Id="rId79256a63eacd8504c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wric.ucdavis.edu/PDFs/pampasgrass%20and%20jubatagrass%20WRIC%20leaflet%2099-1.pdf" TargetMode="External"/><Relationship Id="rId52016a63eacd8508d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://npgsweb.arsgrin.gov/gringlobal/taxonomydetail.aspx?id=403448" TargetMode="External"/><Relationship Id="rId35926a63eacd8517f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId77476a63eacd8524b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12528" TargetMode="External"/><Relationship Id="rId98986a63eacd82ca8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98986a63eacd82ca8.jpg"/><Relationship Id="rId94136a63eacd830e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94136a63eacd830e4.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId786141384" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId254597043" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId88006a7e7dec75120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CDTJU/" TargetMode="External"/><Relationship Id="rId51266a7e7dec751a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CDTJU/categorization" TargetMode="External"/><Relationship Id="rId28376a7e7dec75a8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CDTJU/photos" TargetMode="External"/><Relationship Id="rId74936a7e7dec775fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.za" TargetMode="External"/><Relationship Id="rId61376a7e7dec77667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cwma.org/noxweeds.html" TargetMode="External"/><Relationship Id="rId91796a7e7dec7768f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nwcb.wa.gov/washingtons-noxious-weed-laws" TargetMode="External"/><Relationship Id="rId33686a7e7dec77766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/protection-and-response/long-term-pest-management/national-pest-plant-accord/" TargetMode="External"/><Relationship Id="rId94356a7e7dec77824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/113484" TargetMode="External"/><Relationship Id="rId70986a7e7dec77864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cal-ipc.org/ip/management/ipcw/pages/detailreport.cfm@usernumber=33&amp;surveynumber=182.php" TargetMode="External"/><Relationship Id="rId72166a7e7dec77901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hear.org/pier/wra/pacific/cortaderia_jubata_htmlwra.htm" TargetMode="External"/><Relationship Id="rId80456a7e7dec77a5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://floraseries.landcareresearch.co.nz/pages/Taxon.aspx?id=_779f0059-bb6f-46aca5df-9ee70c7c87c3&amp;fileName=Flora%205.xml" TargetMode="External"/><Relationship Id="rId75086a7e7dec77a9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId83786a7e7dec77ae4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://floraseries.landcareresearch.co.nz/pages/index.aspx" TargetMode="External"/><Relationship Id="rId11726a7e7dec77b65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.doc.govt.nz/documents/scienceand-technical/Sfc165.pdf" TargetMode="External"/><Relationship Id="rId71236a7e7dec77ba3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pir.sa.gov.au/__data/assets/pdf_file/0004/232447/Cortaderia_jubata_June_2011.pdf" TargetMode="External"/><Relationship Id="rId88486a7e7dec77be2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.sa.gov.au/LZ/C/A/Natural%20Resources%20Management%20Act%202004.aspx" TargetMode="External"/><Relationship Id="rId48656a7e7dec77c22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dlnr.hawaii.gov/hisc/info/policy/" TargetMode="External"/><Relationship Id="rId26786a7e7dec77d55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.darwin.edu.ar/Proyectos/FloraArgentina/DetalleEspecie.asp?forma=&amp;variedad=&amp;subespecie=jubata&amp;especie=selloana&amp;genero=Cortaderia&amp;espcod=19547" TargetMode="External"/><Relationship Id="rId57936a7e7dec77dca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://invasives.org.za/component/k2/item/226-purple-pampasgrass-cortaderia-jubata" TargetMode="External"/><Relationship Id="rId45046a7e7dec77f7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.nsw.gov.au/acts/2015-24.pdf" TargetMode="External"/><Relationship Id="rId35846a7e7dec77fbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nzpcn.org.nz/flora_details.aspx?ID=3752" TargetMode="External"/><Relationship Id="rId49086a7e7dec77ffc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://weeds.dpi.nsw.gov.au/Weeds/Details/100" TargetMode="External"/><Relationship Id="rId43786a7e7dec7803a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oregon.gov/ODA/shared/Documents/Publications/Weeds/NoxiousWeedPolicyClassification.pdf" TargetMode="External"/><Relationship Id="rId89586a7e7dec780d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.invasive.org/gist/esadocs/documnts/cortjub.pdf" TargetMode="External"/><Relationship Id="rId71766a7e7dec78117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.doc.govt.nz/documents/science-and-technical/sfc218.pdf" TargetMode="External"/><Relationship Id="rId82646a7e7dec78195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://keyserver.lucidcentral.org/weeds/data/media/Html/cortaderia_jubata.htm" TargetMode="External"/><Relationship Id="rId84686a7e7dec7824a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ec.europa.eu/environment/nature/invasivealien/docs/Prioritising%20prevention%20efforts%20through%20horizon%20scanning.pdf" TargetMode="External"/><Relationship Id="rId90706a7e7dec7828b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apps.rhs.org.uk/planttrials/TrialReports/Cortaderia%202009.pdf" TargetMode="External"/><Relationship Id="rId46066a7e7dec782ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cal-ipc.org/paf/site/paf/306" TargetMode="External"/><Relationship Id="rId49086a7e7dec78328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hear.org/Pier/pdf/pohreports/cortaderia_spp.pdf" TargetMode="External"/><Relationship Id="rId47896a7e7dec783a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://maxa.maf.govt.nz/sff/about-projects/search/11-049/l11-049-biologicalcontrol-for-pampas-in-NZ.pdf" TargetMode="External"/><Relationship Id="rId68436a7e7dec78439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dpipwe.tas.gov.au/invasive-species/weeds/weed-legislation-and-management-plans/about-the-weed-managementact#DeclaredWeeds" TargetMode="External"/><Relationship Id="rId14946a7e7dec78591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wric.ucdavis.edu/PDFs/pampasgrass%20and%20jubatagrass%20WRIC%20leaflet%2099-1.pdf" TargetMode="External"/><Relationship Id="rId45736a7e7dec785d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://npgsweb.arsgrin.gov/gringlobal/taxonomydetail.aspx?id=403448" TargetMode="External"/><Relationship Id="rId77596a7e7dec786c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId18216a7e7dec78792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12528" TargetMode="External"/><Relationship Id="rId36916a7e7dec75948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36916a7e7dec75948.jpg"/><Relationship Id="rId66856a7e7dec7659b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66856a7e7dec7659b.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>