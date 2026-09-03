--- v13 (2026-08-14)
+++ v14 (2026-09-03)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> Meyen</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Andean pampas grass, Andes grass, Selloa grass, jubata grass, jubatagrass, pampas grass, pink pampas grass, purple pampas grass</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88006a7e7dec75120" w:history="1">
+            <w:hyperlink r:id="rId65756a98e5fad1f9e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51266a7e7dec751a1" w:history="1">
+            <w:hyperlink r:id="rId59686a98e5fad200e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CDTJU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="59932772" name="name77686a7e7dec7594a" descr="5040.jpg"/>
+                  <wp:docPr id="46918967" name="name60156a98e5fad29e5" descr="5040.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="5040.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId36916a7e7dec75948" cstate="print"/>
+                          <a:blip r:embed="rId65666a98e5fad29e4" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId28376a7e7dec75a8c" w:history="1">
+            <w:hyperlink r:id="rId72146a98e5fad2b32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -721,63 +721,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="30487434" name="name97036a7e7dec7659f" descr="CDTJU_distribution_map.jpg"/>
+            <wp:docPr id="31894679" name="name99876a98e5fad38ba" descr="CDTJU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CDTJU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId66856a7e7dec7659b" cstate="print"/>
+                    <a:blip r:embed="rId20166a98e5fad38b8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2964,51 +2964,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In South Africa, control of the species is enabled by the National Environmental Management: Biodiversity (NEMBA) Act 10 of 2004. Currently </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. jubata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is listed as a ‘Category 1b invasive species’ on the NEMBA-mandated ‘Alien and Invasive Species Lists, 2016’. Category 1b invasive species may not be imported into South Africa, grown, bred or otherwise propagated, moved or translocated in any manner, sold, traded or be given away. Category 1b species are major invaders that possibly require government support in order to be removed. The spread or allowing the spread of any Category 1b species is prohibited (NEMBA Act 10 of 2004, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74936a7e7dec775fd" w:history="1">
+      <w:hyperlink r:id="rId46386a98e5fad494b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.environment.gov.za</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3023,72 +3023,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In Hawaii, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. jubata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is listed as a ‘Noxious Weed’ as defined in Chapter 152, Hawaii Revised Statutes: ‘any plant species which is, or which may be likely to become, injurious, harmful, or deleterious to the agricultural, horticultural, aquaculture, or livestock industry of the State and to forest and recreational areas and conservation districts of the State, as determined and designated by the department from time to time’ (Hawaii Invasive Species Council, 2018). In Colorado, this species is on the State Noxious Weed Watch List, which includes species that are ‘known to be invasive in areas near Colorado but are not known to occur here or whose distribution is not yet fully understood’ (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId61376a7e7dec77667" w:history="1">
+      <w:hyperlink r:id="rId50606a98e5fad49b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.cwma.org/noxweeds.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). In Oregon, this species is a ‘B Listed Weed’, which includes species that are ‘a weed of economic importance which is regionally abundant, but which may have limited distribution in some counties’ (Oregon Department of Agriculture, 2018). In Washington State, this species is a ‘Class C Weed’. These species ‘are often widespread or are of special interest to the agricultural industry’. ‘The State Weed Board does not require control of’ these species, but the ‘State and many County Weed Boards provide information on identification and best management practices for these species’, and ‘a County Weed Board may require landowners to control a Class C weed if it poses a threat to agriculture or natural resources’ (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId91796a7e7dec7768f" w:history="1">
+      <w:hyperlink r:id="rId97466a98e5fad49da" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.nwcb.wa.gov/washingtons-noxious-weed-laws</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3173,51 +3173,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Christchurch, New Zealand, 26-30 September, 2010, pp. 239–242. New Zealand Plant Protection Society.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Biosecurity New Zealand (2017) National pest plant accord. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33686a7e7dec77766" w:history="1">
+      <w:hyperlink r:id="rId62856a98e5fad4ab9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mpi.govt.nz/protection-and-response/long-term-pest-management/national-pest-plant-accord/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 March 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3290,90 +3290,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 603–617.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2017) Invasive Species Compendium. CAB International, Wallingford (UK). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94356a7e7dec77824" w:history="1">
+      <w:hyperlink r:id="rId35206a98e5fad4ba8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/113484</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cal-IPC (2017) Cortaderia jubata. Invasive Plants of California’s Wildland. California Invasive Plant Council. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70986a7e7dec77864" w:history="1">
+      <w:hyperlink r:id="rId45226a98e5fad4beb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cal-ipc.org/ip/management/ipcw/pages/detailreport.cfm@usernumber=33&amp;surveynumber=182.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3426,51 +3426,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 25–27.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Daehler C (2006) Australian/New Zealand Weed Risk Assessment adapted for Hawai’i.: Cortaderia jubata. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72166a7e7dec77901" w:history="1">
+      <w:hyperlink r:id="rId54566a98e5fad4c8e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.hear.org/pier/wra/pacific/cortaderia_jubata_htmlwra.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3641,129 +3641,129 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 525–530.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Edgar E &amp; Connor HE (2000) Flora of New Zealand Vol. V. Gramineae. Manaaki Whenua Press, Lincoln (NZ). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80456a7e7dec77a5c" w:history="1">
+      <w:hyperlink r:id="rId23396a98e5fad4e0c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://floraseries.landcareresearch.co.nz/pages/Taxon.aspx?id=_779f0059-bb6f-46aca5df-9ee70c7c87c3&amp;fileName=Flora%205.xml</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest risk analysis for Cortaderia jubata EPPO, Paris (FR). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75086a7e7dec77a9c" w:history="1">
+      <w:hyperlink r:id="rId16966a98e5fad4e4f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 29 November 2018]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flora of New Zealand Series (2004) Flora of New Zealand Series. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83786a7e7dec77ae4" w:history="1">
+      <w:hyperlink r:id="rId56736a98e5fad4e8e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://floraseries.landcareresearch.co.nz/pages/index.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 May 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3796,168 +3796,168 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pp. 187–190., Hastings (NZ) New Zealand Weed and Pest Control Society.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gosling DS, Shaw WB &amp; Beadel SM (2000) Review of control methods for pampas grasses in New Zealand. Science for Conservation, pp. 165:32. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11726a7e7dec77b65" w:history="1">
+      <w:hyperlink r:id="rId37006a98e5fad4f2a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.doc.govt.nz/documents/scienceand-technical/Sfc165.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 November 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Government of South Australia (2011) Pink Pampas Grass. Weed Alert! </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71236a7e7dec77ba3" w:history="1">
+      <w:hyperlink r:id="rId87146a98e5fad4f6b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.pir.sa.gov.au/__data/assets/pdf_file/0004/232447/Cortaderia_jubata_June_2011.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Government of South Australia (2018) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88486a7e7dec77be2" w:history="1">
+      <w:hyperlink r:id="rId13226a98e5fad4faa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.legislation.sa.gov.au/LZ/C/A/Natural%20Resources%20Management%20Act%202004.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 March 2018].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hawaii Invasive Species Council (2018) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48656a7e7dec77c22" w:history="1">
+      <w:hyperlink r:id="rId40446a98e5fad4fe9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dlnr.hawaii.gov/hisc/info/policy/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 January 2018)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4099,51 +4099,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 107–112.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Instituto de Botánica Darwinion (2017) Flora del Conosur. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26786a7e7dec77d55" w:history="1">
+      <w:hyperlink r:id="rId34856a98e5fad511a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.darwin.edu.ar/Proyectos/FloraArgentina/DetalleEspecie.asp?forma=&amp;variedad=&amp;subespecie=jubata&amp;especie=selloana&amp;genero=Cortaderia&amp;espcod=19547</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4169,51 +4169,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cortaderia </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">jubata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57936a7e7dec77dca" w:history="1">
+      <w:hyperlink r:id="rId87626a98e5fad518f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://invasives.org.za/component/k2/item/226-purple-pampasgrass-cortaderia-jubata</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4440,168 +4440,168 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Muyt A (2001) Bush Invaders of South-East Australia: A Guide to the Identification and Control of Environmental Weeds Found in South-East Australia. R.G. &amp; F.J. Richardson, Melbourne, Vic. (AU).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">New South Wales (2015) Biosecurity Act 2015 No 24. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45046a7e7dec77f7e" w:history="1">
+      <w:hyperlink r:id="rId76776a98e5fad5376" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.legislation.nsw.gov.au/acts/2015-24.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 March 2018]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">New Zealand Plant Conservation Network (2017) New Zealand’s Flora. Wellington (NZ). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35846a7e7dec77fbe" w:history="1">
+      <w:hyperlink r:id="rId65246a98e5fad53c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.nzpcn.org.nz/flora_details.aspx?ID=3752</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NSW Government (2017) NSW WeedWise. Department of Primary Industries. New South Wales. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49086a7e7dec77ffc" w:history="1">
+      <w:hyperlink r:id="rId70516a98e5fad5403" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://weeds.dpi.nsw.gov.au/Weeds/Details/100</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oregon Department of Agriculture (2018) Noxious weed policy and classification system 2018. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43786a7e7dec7803a" w:history="1">
+      <w:hyperlink r:id="rId26666a98e5fad546c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.oregon.gov/ODA/shared/Documents/Publications/Weeds/NoxiousWeedPolicyClassification.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 March 2018].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4654,90 +4654,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Peterson DL &amp; Russo MJ (1988) Element Stewardship Abstract for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cortaderia jubata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Pampas Grass. The Nature Conservancy, Arlington, VA (US). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89586a7e7dec780d7" w:history="1">
+      <w:hyperlink r:id="rId42176a98e5fad551f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.invasive.org/gist/esadocs/documnts/cortjub.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popay I, Timmins SM &amp; McCluggage T (2003) Aerial spraying of pampas grass in difficult conservation sites. Science for Conservation, 218, Department of Conservation, Wellington (NZ). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71766a7e7dec78117" w:history="1">
+      <w:hyperlink r:id="rId80996a98e5fad5564" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.doc.govt.nz/documents/science-and-technical/sfc218.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4752,51 +4752,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Queensland Government (2017)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Cortaderia jubata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Weeds of Australia; Biosecurity Queensland Edition. Queensland (AU). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82646a7e7dec78195" w:history="1">
+      <w:hyperlink r:id="rId23566a98e5fad55d0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://keyserver.lucidcentral.org/weeds/data/media/Html/cortaderia_jubata.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4860,90 +4860,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 343–346.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Roy HE, Adriaens T, Aldridge DC, Bacher S, Bishop JDD, Blackburn TM et al. (2015) Invasive alien species—prioritising prevention efforts through horizon scanning ENV.B.2/ETU/2014/0016. Final report. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84686a7e7dec7824a" w:history="1">
+      <w:hyperlink r:id="rId30796a98e5fad5687" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ec.europa.eu/environment/nature/invasivealien/docs/Prioritising%20prevention%20efforts%20through%20horizon%20scanning.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Royal Horticultural Society (2009) Cortaderia: Final Trials Report 2007-2009. 7 pp. Royal Horticultural Society, Wisley (UK). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90706a7e7dec7828b" w:history="1">
+      <w:hyperlink r:id="rId33616a98e5fad56c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://apps.rhs.org.uk/planttrials/TrialReports/Cortaderia%202009.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4958,90 +4958,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanton AE, DiTomaso J, Roye C, Clines J &amp; Johnson D (2005) Cal-IPC Plant Assessment Form: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cortaderia jubata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46066a7e7dec782ea" w:history="1">
+      <w:hyperlink r:id="rId13346a98e5fad5728" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://cal-ipc.org/paf/site/paf/306</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Starr F, Starr K &amp; Loope L (2003) Cortaderia spp. Hawaiian Ecosystems at Risk project (HEAR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49086a7e7dec78328" w:history="1">
+      <w:hyperlink r:id="rId29456a98e5fad5767" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.hear.org/Pier/pdf/pohreports/cortaderia_spp.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5076,51 +5076,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cortaderia selloana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in New Zealand. Ministry for Primary Industries, Wellington (NZ). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47896a7e7dec783a6" w:history="1">
+      <w:hyperlink r:id="rId95056a98e5fad57e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://maxa.maf.govt.nz/sff/about-projects/search/11-049/l11-049-biologicalcontrol-for-pampas-in-NZ.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5164,51 +5164,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 87–118.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tasmanian Government (2018) The weed management Act 1999 and its regulations. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68436a7e7dec78439" w:history="1">
+      <w:hyperlink r:id="rId71546a98e5fad5879" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dpipwe.tas.gov.au/invasive-species/weeds/weed-legislation-and-management-plans/about-the-weed-managementact#DeclaredWeeds</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 20 November, 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5379,90 +5379,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 260–276.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">UC Weed Research &amp; Information Center (2017) Pampasgrass and Jubatagrass: Threaten California Coastal Habitats. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14946a7e7dec78591" w:history="1">
+      <w:hyperlink r:id="rId69626a98e5fad59d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://wric.ucdavis.edu/PDFs/pampasgrass%20and%20jubatagrass%20WRIC%20leaflet%2099-1.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA NPGS (2017) The PLANTS Database. United States Department of Agriculture, Agricultural Research Service. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45736a7e7dec785d1" w:history="1">
+      <w:hyperlink r:id="rId71446a98e5fad5a15" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://npgsweb.arsgrin.gov/gringlobal/taxonomydetail.aspx?id=403448</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5557,51 +5557,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cortaderia jubata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77596a7e7dec786c8" w:history="1">
+      <w:hyperlink r:id="rId51176a98e5fad5b01" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5677,51 +5677,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-72. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18216a7e7dec78792" w:history="1">
+      <w:hyperlink r:id="rId83096a98e5fad5bc8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12528</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -5817,137 +5817,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="11588190">
+  <w:abstractNum w:abstractNumId="55244177">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62544562">
+    <w:lvl w:ilvl="0" w:tplc="36430073">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="62544562" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="36430073" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="62544562" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="36430073" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="62544562" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="36430073" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="62544562" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="36430073" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="62544562" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="36430073" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="62544562" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="36430073" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="62544562" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="36430073" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="62544562" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="36430073" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11588189">
+  <w:abstractNum w:abstractNumId="55244176">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92933583">
+    <w:lvl w:ilvl="0" w:tplc="13057494">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6699,55 +6699,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="11588189">
-    <w:abstractNumId w:val="11588189"/>
+  <w:num w:numId="55244176">
+    <w:abstractNumId w:val="55244176"/>
   </w:num>
-  <w:num w:numId="11588190">
-    <w:abstractNumId w:val="11588190"/>
+  <w:num w:numId="55244177">
+    <w:abstractNumId w:val="55244177"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18297,51 +18297,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId786141384" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId254597043" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId88006a7e7dec75120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CDTJU/" TargetMode="External"/><Relationship Id="rId51266a7e7dec751a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CDTJU/categorization" TargetMode="External"/><Relationship Id="rId28376a7e7dec75a8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CDTJU/photos" TargetMode="External"/><Relationship Id="rId74936a7e7dec775fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.za" TargetMode="External"/><Relationship Id="rId61376a7e7dec77667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cwma.org/noxweeds.html" TargetMode="External"/><Relationship Id="rId91796a7e7dec7768f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nwcb.wa.gov/washingtons-noxious-weed-laws" TargetMode="External"/><Relationship Id="rId33686a7e7dec77766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/protection-and-response/long-term-pest-management/national-pest-plant-accord/" TargetMode="External"/><Relationship Id="rId94356a7e7dec77824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/113484" TargetMode="External"/><Relationship Id="rId70986a7e7dec77864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cal-ipc.org/ip/management/ipcw/pages/detailreport.cfm@usernumber=33&amp;surveynumber=182.php" TargetMode="External"/><Relationship Id="rId72166a7e7dec77901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hear.org/pier/wra/pacific/cortaderia_jubata_htmlwra.htm" TargetMode="External"/><Relationship Id="rId80456a7e7dec77a5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://floraseries.landcareresearch.co.nz/pages/Taxon.aspx?id=_779f0059-bb6f-46aca5df-9ee70c7c87c3&amp;fileName=Flora%205.xml" TargetMode="External"/><Relationship Id="rId75086a7e7dec77a9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId83786a7e7dec77ae4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://floraseries.landcareresearch.co.nz/pages/index.aspx" TargetMode="External"/><Relationship Id="rId11726a7e7dec77b65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.doc.govt.nz/documents/scienceand-technical/Sfc165.pdf" TargetMode="External"/><Relationship Id="rId71236a7e7dec77ba3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pir.sa.gov.au/__data/assets/pdf_file/0004/232447/Cortaderia_jubata_June_2011.pdf" TargetMode="External"/><Relationship Id="rId88486a7e7dec77be2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.sa.gov.au/LZ/C/A/Natural%20Resources%20Management%20Act%202004.aspx" TargetMode="External"/><Relationship Id="rId48656a7e7dec77c22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dlnr.hawaii.gov/hisc/info/policy/" TargetMode="External"/><Relationship Id="rId26786a7e7dec77d55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.darwin.edu.ar/Proyectos/FloraArgentina/DetalleEspecie.asp?forma=&amp;variedad=&amp;subespecie=jubata&amp;especie=selloana&amp;genero=Cortaderia&amp;espcod=19547" TargetMode="External"/><Relationship Id="rId57936a7e7dec77dca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://invasives.org.za/component/k2/item/226-purple-pampasgrass-cortaderia-jubata" TargetMode="External"/><Relationship Id="rId45046a7e7dec77f7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.nsw.gov.au/acts/2015-24.pdf" TargetMode="External"/><Relationship Id="rId35846a7e7dec77fbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nzpcn.org.nz/flora_details.aspx?ID=3752" TargetMode="External"/><Relationship Id="rId49086a7e7dec77ffc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://weeds.dpi.nsw.gov.au/Weeds/Details/100" TargetMode="External"/><Relationship Id="rId43786a7e7dec7803a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oregon.gov/ODA/shared/Documents/Publications/Weeds/NoxiousWeedPolicyClassification.pdf" TargetMode="External"/><Relationship Id="rId89586a7e7dec780d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.invasive.org/gist/esadocs/documnts/cortjub.pdf" TargetMode="External"/><Relationship Id="rId71766a7e7dec78117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.doc.govt.nz/documents/science-and-technical/sfc218.pdf" TargetMode="External"/><Relationship Id="rId82646a7e7dec78195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://keyserver.lucidcentral.org/weeds/data/media/Html/cortaderia_jubata.htm" TargetMode="External"/><Relationship Id="rId84686a7e7dec7824a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ec.europa.eu/environment/nature/invasivealien/docs/Prioritising%20prevention%20efforts%20through%20horizon%20scanning.pdf" TargetMode="External"/><Relationship Id="rId90706a7e7dec7828b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apps.rhs.org.uk/planttrials/TrialReports/Cortaderia%202009.pdf" TargetMode="External"/><Relationship Id="rId46066a7e7dec782ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cal-ipc.org/paf/site/paf/306" TargetMode="External"/><Relationship Id="rId49086a7e7dec78328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hear.org/Pier/pdf/pohreports/cortaderia_spp.pdf" TargetMode="External"/><Relationship Id="rId47896a7e7dec783a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://maxa.maf.govt.nz/sff/about-projects/search/11-049/l11-049-biologicalcontrol-for-pampas-in-NZ.pdf" TargetMode="External"/><Relationship Id="rId68436a7e7dec78439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dpipwe.tas.gov.au/invasive-species/weeds/weed-legislation-and-management-plans/about-the-weed-managementact#DeclaredWeeds" TargetMode="External"/><Relationship Id="rId14946a7e7dec78591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wric.ucdavis.edu/PDFs/pampasgrass%20and%20jubatagrass%20WRIC%20leaflet%2099-1.pdf" TargetMode="External"/><Relationship Id="rId45736a7e7dec785d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://npgsweb.arsgrin.gov/gringlobal/taxonomydetail.aspx?id=403448" TargetMode="External"/><Relationship Id="rId77596a7e7dec786c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId18216a7e7dec78792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12528" TargetMode="External"/><Relationship Id="rId36916a7e7dec75948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36916a7e7dec75948.jpg"/><Relationship Id="rId66856a7e7dec7659b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66856a7e7dec7659b.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId827297531" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId158923472" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId65756a98e5fad1f9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CDTJU/" TargetMode="External"/><Relationship Id="rId59686a98e5fad200e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CDTJU/categorization" TargetMode="External"/><Relationship Id="rId72146a98e5fad2b32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CDTJU/photos" TargetMode="External"/><Relationship Id="rId46386a98e5fad494b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.za" TargetMode="External"/><Relationship Id="rId50606a98e5fad49b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cwma.org/noxweeds.html" TargetMode="External"/><Relationship Id="rId97466a98e5fad49da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nwcb.wa.gov/washingtons-noxious-weed-laws" TargetMode="External"/><Relationship Id="rId62856a98e5fad4ab9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/protection-and-response/long-term-pest-management/national-pest-plant-accord/" TargetMode="External"/><Relationship Id="rId35206a98e5fad4ba8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/113484" TargetMode="External"/><Relationship Id="rId45226a98e5fad4beb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cal-ipc.org/ip/management/ipcw/pages/detailreport.cfm@usernumber=33&amp;surveynumber=182.php" TargetMode="External"/><Relationship Id="rId54566a98e5fad4c8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hear.org/pier/wra/pacific/cortaderia_jubata_htmlwra.htm" TargetMode="External"/><Relationship Id="rId23396a98e5fad4e0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://floraseries.landcareresearch.co.nz/pages/Taxon.aspx?id=_779f0059-bb6f-46aca5df-9ee70c7c87c3&amp;fileName=Flora%205.xml" TargetMode="External"/><Relationship Id="rId16966a98e5fad4e4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId56736a98e5fad4e8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://floraseries.landcareresearch.co.nz/pages/index.aspx" TargetMode="External"/><Relationship Id="rId37006a98e5fad4f2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.doc.govt.nz/documents/scienceand-technical/Sfc165.pdf" TargetMode="External"/><Relationship Id="rId87146a98e5fad4f6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pir.sa.gov.au/__data/assets/pdf_file/0004/232447/Cortaderia_jubata_June_2011.pdf" TargetMode="External"/><Relationship Id="rId13226a98e5fad4faa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.sa.gov.au/LZ/C/A/Natural%20Resources%20Management%20Act%202004.aspx" TargetMode="External"/><Relationship Id="rId40446a98e5fad4fe9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dlnr.hawaii.gov/hisc/info/policy/" TargetMode="External"/><Relationship Id="rId34856a98e5fad511a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.darwin.edu.ar/Proyectos/FloraArgentina/DetalleEspecie.asp?forma=&amp;variedad=&amp;subespecie=jubata&amp;especie=selloana&amp;genero=Cortaderia&amp;espcod=19547" TargetMode="External"/><Relationship Id="rId87626a98e5fad518f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://invasives.org.za/component/k2/item/226-purple-pampasgrass-cortaderia-jubata" TargetMode="External"/><Relationship Id="rId76776a98e5fad5376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.nsw.gov.au/acts/2015-24.pdf" TargetMode="External"/><Relationship Id="rId65246a98e5fad53c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nzpcn.org.nz/flora_details.aspx?ID=3752" TargetMode="External"/><Relationship Id="rId70516a98e5fad5403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://weeds.dpi.nsw.gov.au/Weeds/Details/100" TargetMode="External"/><Relationship Id="rId26666a98e5fad546c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oregon.gov/ODA/shared/Documents/Publications/Weeds/NoxiousWeedPolicyClassification.pdf" TargetMode="External"/><Relationship Id="rId42176a98e5fad551f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.invasive.org/gist/esadocs/documnts/cortjub.pdf" TargetMode="External"/><Relationship Id="rId80996a98e5fad5564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.doc.govt.nz/documents/science-and-technical/sfc218.pdf" TargetMode="External"/><Relationship Id="rId23566a98e5fad55d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://keyserver.lucidcentral.org/weeds/data/media/Html/cortaderia_jubata.htm" TargetMode="External"/><Relationship Id="rId30796a98e5fad5687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ec.europa.eu/environment/nature/invasivealien/docs/Prioritising%20prevention%20efforts%20through%20horizon%20scanning.pdf" TargetMode="External"/><Relationship Id="rId33616a98e5fad56c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apps.rhs.org.uk/planttrials/TrialReports/Cortaderia%202009.pdf" TargetMode="External"/><Relationship Id="rId13346a98e5fad5728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cal-ipc.org/paf/site/paf/306" TargetMode="External"/><Relationship Id="rId29456a98e5fad5767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hear.org/Pier/pdf/pohreports/cortaderia_spp.pdf" TargetMode="External"/><Relationship Id="rId95056a98e5fad57e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://maxa.maf.govt.nz/sff/about-projects/search/11-049/l11-049-biologicalcontrol-for-pampas-in-NZ.pdf" TargetMode="External"/><Relationship Id="rId71546a98e5fad5879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dpipwe.tas.gov.au/invasive-species/weeds/weed-legislation-and-management-plans/about-the-weed-managementact#DeclaredWeeds" TargetMode="External"/><Relationship Id="rId69626a98e5fad59d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wric.ucdavis.edu/PDFs/pampasgrass%20and%20jubatagrass%20WRIC%20leaflet%2099-1.pdf" TargetMode="External"/><Relationship Id="rId71446a98e5fad5a15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://npgsweb.arsgrin.gov/gringlobal/taxonomydetail.aspx?id=403448" TargetMode="External"/><Relationship Id="rId51176a98e5fad5b01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId83096a98e5fad5bc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12528" TargetMode="External"/><Relationship Id="rId65666a98e5fad29e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65666a98e5fad29e4.jpg"/><Relationship Id="rId20166a98e5fad38b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20166a98e5fad38b8.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>