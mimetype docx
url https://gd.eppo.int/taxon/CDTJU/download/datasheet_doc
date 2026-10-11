--- v14 (2026-09-03)
+++ v15 (2026-10-11)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> Meyen</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Andean pampas grass, Andes grass, Selloa grass, jubata grass, jubatagrass, pampas grass, pink pampas grass, purple pampas grass</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65756a98e5fad1f9e" w:history="1">
+            <w:hyperlink r:id="rId75636acb8f9902ecf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59686a98e5fad200e" w:history="1">
+            <w:hyperlink r:id="rId51456acb8f9902f3c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CDTJU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="46918967" name="name60156a98e5fad29e5" descr="5040.jpg"/>
+                  <wp:docPr id="13861824" name="name64476acb8f99036fc" descr="5040.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="5040.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId65666a98e5fad29e4" cstate="print"/>
+                          <a:blip r:embed="rId46106acb8f99036fa" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId72146a98e5fad2b32" w:history="1">
+            <w:hyperlink r:id="rId73166acb8f9903817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -721,63 +721,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="31894679" name="name99876a98e5fad38ba" descr="CDTJU_distribution_map.jpg"/>
+            <wp:docPr id="9574884" name="name26486acb8f9904600" descr="CDTJU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CDTJU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20166a98e5fad38b8" cstate="print"/>
+                    <a:blip r:embed="rId66286acb8f99045fc" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2964,51 +2964,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In South Africa, control of the species is enabled by the National Environmental Management: Biodiversity (NEMBA) Act 10 of 2004. Currently </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. jubata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is listed as a ‘Category 1b invasive species’ on the NEMBA-mandated ‘Alien and Invasive Species Lists, 2016’. Category 1b invasive species may not be imported into South Africa, grown, bred or otherwise propagated, moved or translocated in any manner, sold, traded or be given away. Category 1b species are major invaders that possibly require government support in order to be removed. The spread or allowing the spread of any Category 1b species is prohibited (NEMBA Act 10 of 2004, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46386a98e5fad494b" w:history="1">
+      <w:hyperlink r:id="rId60996acb8f99056cc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.environment.gov.za</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3023,72 +3023,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In Hawaii, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. jubata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is listed as a ‘Noxious Weed’ as defined in Chapter 152, Hawaii Revised Statutes: ‘any plant species which is, or which may be likely to become, injurious, harmful, or deleterious to the agricultural, horticultural, aquaculture, or livestock industry of the State and to forest and recreational areas and conservation districts of the State, as determined and designated by the department from time to time’ (Hawaii Invasive Species Council, 2018). In Colorado, this species is on the State Noxious Weed Watch List, which includes species that are ‘known to be invasive in areas near Colorado but are not known to occur here or whose distribution is not yet fully understood’ (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId50606a98e5fad49b2" w:history="1">
+      <w:hyperlink r:id="rId51636acb8f9905739" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.cwma.org/noxweeds.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). In Oregon, this species is a ‘B Listed Weed’, which includes species that are ‘a weed of economic importance which is regionally abundant, but which may have limited distribution in some counties’ (Oregon Department of Agriculture, 2018). In Washington State, this species is a ‘Class C Weed’. These species ‘are often widespread or are of special interest to the agricultural industry’. ‘The State Weed Board does not require control of’ these species, but the ‘State and many County Weed Boards provide information on identification and best management practices for these species’, and ‘a County Weed Board may require landowners to control a Class C weed if it poses a threat to agriculture or natural resources’ (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId97466a98e5fad49da" w:history="1">
+      <w:hyperlink r:id="rId84816acb8f990575f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.nwcb.wa.gov/washingtons-noxious-weed-laws</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3173,51 +3173,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Christchurch, New Zealand, 26-30 September, 2010, pp. 239–242. New Zealand Plant Protection Society.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Biosecurity New Zealand (2017) National pest plant accord. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62856a98e5fad4ab9" w:history="1">
+      <w:hyperlink r:id="rId11236acb8f9905836" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mpi.govt.nz/protection-and-response/long-term-pest-management/national-pest-plant-accord/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 March 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3290,90 +3290,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 603–617.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2017) Invasive Species Compendium. CAB International, Wallingford (UK). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35206a98e5fad4ba8" w:history="1">
+      <w:hyperlink r:id="rId22546acb8f99058f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/113484</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cal-IPC (2017) Cortaderia jubata. Invasive Plants of California’s Wildland. California Invasive Plant Council. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45226a98e5fad4beb" w:history="1">
+      <w:hyperlink r:id="rId85096acb8f9905936" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cal-ipc.org/ip/management/ipcw/pages/detailreport.cfm@usernumber=33&amp;surveynumber=182.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3426,51 +3426,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 25–27.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Daehler C (2006) Australian/New Zealand Weed Risk Assessment adapted for Hawai’i.: Cortaderia jubata. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54566a98e5fad4c8e" w:history="1">
+      <w:hyperlink r:id="rId79636acb8f99059d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.hear.org/pier/wra/pacific/cortaderia_jubata_htmlwra.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3641,129 +3641,129 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 525–530.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Edgar E &amp; Connor HE (2000) Flora of New Zealand Vol. V. Gramineae. Manaaki Whenua Press, Lincoln (NZ). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23396a98e5fad4e0c" w:history="1">
+      <w:hyperlink r:id="rId20236acb8f9905b34" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://floraseries.landcareresearch.co.nz/pages/Taxon.aspx?id=_779f0059-bb6f-46aca5df-9ee70c7c87c3&amp;fileName=Flora%205.xml</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest risk analysis for Cortaderia jubata EPPO, Paris (FR). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16966a98e5fad4e4f" w:history="1">
+      <w:hyperlink r:id="rId16706acb8f9905b75" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 29 November 2018]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flora of New Zealand Series (2004) Flora of New Zealand Series. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56736a98e5fad4e8e" w:history="1">
+      <w:hyperlink r:id="rId20406acb8f9905bb3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://floraseries.landcareresearch.co.nz/pages/index.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 May 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3796,168 +3796,168 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pp. 187–190., Hastings (NZ) New Zealand Weed and Pest Control Society.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gosling DS, Shaw WB &amp; Beadel SM (2000) Review of control methods for pampas grasses in New Zealand. Science for Conservation, pp. 165:32. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37006a98e5fad4f2a" w:history="1">
+      <w:hyperlink r:id="rId98626acb8f9905c3f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.doc.govt.nz/documents/scienceand-technical/Sfc165.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 November 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Government of South Australia (2011) Pink Pampas Grass. Weed Alert! </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87146a98e5fad4f6b" w:history="1">
+      <w:hyperlink r:id="rId19796acb8f9905c80" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.pir.sa.gov.au/__data/assets/pdf_file/0004/232447/Cortaderia_jubata_June_2011.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Government of South Australia (2018) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13226a98e5fad4faa" w:history="1">
+      <w:hyperlink r:id="rId84856acb8f9905cc0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.legislation.sa.gov.au/LZ/C/A/Natural%20Resources%20Management%20Act%202004.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 March 2018].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hawaii Invasive Species Council (2018) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40446a98e5fad4fe9" w:history="1">
+      <w:hyperlink r:id="rId63726acb8f9905cff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dlnr.hawaii.gov/hisc/info/policy/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 January 2018)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4099,51 +4099,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 107–112.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Instituto de Botánica Darwinion (2017) Flora del Conosur. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34856a98e5fad511a" w:history="1">
+      <w:hyperlink r:id="rId29266acb8f9905e66" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.darwin.edu.ar/Proyectos/FloraArgentina/DetalleEspecie.asp?forma=&amp;variedad=&amp;subespecie=jubata&amp;especie=selloana&amp;genero=Cortaderia&amp;espcod=19547</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4169,51 +4169,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cortaderia </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">jubata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87626a98e5fad518f" w:history="1">
+      <w:hyperlink r:id="rId30936acb8f9905edd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://invasives.org.za/component/k2/item/226-purple-pampasgrass-cortaderia-jubata</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4440,168 +4440,168 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Muyt A (2001) Bush Invaders of South-East Australia: A Guide to the Identification and Control of Environmental Weeds Found in South-East Australia. R.G. &amp; F.J. Richardson, Melbourne, Vic. (AU).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">New South Wales (2015) Biosecurity Act 2015 No 24. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76776a98e5fad5376" w:history="1">
+      <w:hyperlink r:id="rId63226acb8f9906098" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.legislation.nsw.gov.au/acts/2015-24.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 March 2018]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">New Zealand Plant Conservation Network (2017) New Zealand’s Flora. Wellington (NZ). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65246a98e5fad53c3" w:history="1">
+      <w:hyperlink r:id="rId50786acb8f99060d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.nzpcn.org.nz/flora_details.aspx?ID=3752</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NSW Government (2017) NSW WeedWise. Department of Primary Industries. New South Wales. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70516a98e5fad5403" w:history="1">
+      <w:hyperlink r:id="rId71506acb8f9906118" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://weeds.dpi.nsw.gov.au/Weeds/Details/100</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oregon Department of Agriculture (2018) Noxious weed policy and classification system 2018. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26666a98e5fad546c" w:history="1">
+      <w:hyperlink r:id="rId59056acb8f9906157" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.oregon.gov/ODA/shared/Documents/Publications/Weeds/NoxiousWeedPolicyClassification.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 March 2018].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4654,90 +4654,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Peterson DL &amp; Russo MJ (1988) Element Stewardship Abstract for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cortaderia jubata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Pampas Grass. The Nature Conservancy, Arlington, VA (US). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42176a98e5fad551f" w:history="1">
+      <w:hyperlink r:id="rId42296acb8f9906204" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.invasive.org/gist/esadocs/documnts/cortjub.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Popay I, Timmins SM &amp; McCluggage T (2003) Aerial spraying of pampas grass in difficult conservation sites. Science for Conservation, 218, Department of Conservation, Wellington (NZ). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80996a98e5fad5564" w:history="1">
+      <w:hyperlink r:id="rId52826acb8f9906244" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.doc.govt.nz/documents/science-and-technical/sfc218.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4752,51 +4752,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Queensland Government (2017)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Cortaderia jubata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Weeds of Australia; Biosecurity Queensland Edition. Queensland (AU). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23566a98e5fad55d0" w:history="1">
+      <w:hyperlink r:id="rId34826acb8f99062a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://keyserver.lucidcentral.org/weeds/data/media/Html/cortaderia_jubata.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4860,90 +4860,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 343–346.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Roy HE, Adriaens T, Aldridge DC, Bacher S, Bishop JDD, Blackburn TM et al. (2015) Invasive alien species—prioritising prevention efforts through horizon scanning ENV.B.2/ETU/2014/0016. Final report. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30796a98e5fad5687" w:history="1">
+      <w:hyperlink r:id="rId94946acb8f9906352" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ec.europa.eu/environment/nature/invasivealien/docs/Prioritising%20prevention%20efforts%20through%20horizon%20scanning.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Royal Horticultural Society (2009) Cortaderia: Final Trials Report 2007-2009. 7 pp. Royal Horticultural Society, Wisley (UK). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33616a98e5fad56c9" w:history="1">
+      <w:hyperlink r:id="rId21266acb8f9906392" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://apps.rhs.org.uk/planttrials/TrialReports/Cortaderia%202009.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4958,90 +4958,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanton AE, DiTomaso J, Roye C, Clines J &amp; Johnson D (2005) Cal-IPC Plant Assessment Form: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cortaderia jubata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13346a98e5fad5728" w:history="1">
+      <w:hyperlink r:id="rId86236acb8f99063f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://cal-ipc.org/paf/site/paf/306</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Starr F, Starr K &amp; Loope L (2003) Cortaderia spp. Hawaiian Ecosystems at Risk project (HEAR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29456a98e5fad5767" w:history="1">
+      <w:hyperlink r:id="rId66956acb8f990642f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.hear.org/Pier/pdf/pohreports/cortaderia_spp.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5076,51 +5076,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cortaderia selloana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in New Zealand. Ministry for Primary Industries, Wellington (NZ). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95056a98e5fad57e6" w:history="1">
+      <w:hyperlink r:id="rId15126acb8f99064ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://maxa.maf.govt.nz/sff/about-projects/search/11-049/l11-049-biologicalcontrol-for-pampas-in-NZ.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 31 August 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5164,51 +5164,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 87–118.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tasmanian Government (2018) The weed management Act 1999 and its regulations. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71546a98e5fad5879" w:history="1">
+      <w:hyperlink r:id="rId77276acb8f990653d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dpipwe.tas.gov.au/invasive-species/weeds/weed-legislation-and-management-plans/about-the-weed-managementact#DeclaredWeeds</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 20 November, 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5379,90 +5379,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 260–276.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">UC Weed Research &amp; Information Center (2017) Pampasgrass and Jubatagrass: Threaten California Coastal Habitats. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69626a98e5fad59d3" w:history="1">
+      <w:hyperlink r:id="rId66676acb8f9906693" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://wric.ucdavis.edu/PDFs/pampasgrass%20and%20jubatagrass%20WRIC%20leaflet%2099-1.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA NPGS (2017) The PLANTS Database. United States Department of Agriculture, Agricultural Research Service. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71446a98e5fad5a15" w:history="1">
+      <w:hyperlink r:id="rId45136acb8f99066d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://npgsweb.arsgrin.gov/gringlobal/taxonomydetail.aspx?id=403448</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 30 August 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5557,51 +5557,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cortaderia jubata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51176a98e5fad5b01" w:history="1">
+      <w:hyperlink r:id="rId76916acb8f99067c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5677,51 +5677,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-72. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83096a98e5fad5bc8" w:history="1">
+      <w:hyperlink r:id="rId21266acb8f9906890" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12528</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -5817,137 +5817,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="55244177">
+  <w:abstractNum w:abstractNumId="89141295">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="36430073">
+    <w:lvl w:ilvl="0" w:tplc="95611397">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="36430073" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="95611397" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="36430073" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="95611397" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="36430073" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="95611397" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="36430073" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="95611397" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="36430073" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="95611397" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="36430073" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="95611397" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="36430073" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="95611397" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="36430073" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="95611397" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="55244176">
+  <w:abstractNum w:abstractNumId="89141294">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="13057494">
+    <w:lvl w:ilvl="0" w:tplc="54265159">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6699,55 +6699,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="55244176">
-    <w:abstractNumId w:val="55244176"/>
+  <w:num w:numId="89141294">
+    <w:abstractNumId w:val="89141294"/>
   </w:num>
-  <w:num w:numId="55244177">
-    <w:abstractNumId w:val="55244177"/>
+  <w:num w:numId="89141295">
+    <w:abstractNumId w:val="89141295"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18297,51 +18297,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId827297531" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId158923472" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId65756a98e5fad1f9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CDTJU/" TargetMode="External"/><Relationship Id="rId59686a98e5fad200e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CDTJU/categorization" TargetMode="External"/><Relationship Id="rId72146a98e5fad2b32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CDTJU/photos" TargetMode="External"/><Relationship Id="rId46386a98e5fad494b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.za" TargetMode="External"/><Relationship Id="rId50606a98e5fad49b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cwma.org/noxweeds.html" TargetMode="External"/><Relationship Id="rId97466a98e5fad49da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nwcb.wa.gov/washingtons-noxious-weed-laws" TargetMode="External"/><Relationship Id="rId62856a98e5fad4ab9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/protection-and-response/long-term-pest-management/national-pest-plant-accord/" TargetMode="External"/><Relationship Id="rId35206a98e5fad4ba8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/113484" TargetMode="External"/><Relationship Id="rId45226a98e5fad4beb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cal-ipc.org/ip/management/ipcw/pages/detailreport.cfm@usernumber=33&amp;surveynumber=182.php" TargetMode="External"/><Relationship Id="rId54566a98e5fad4c8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hear.org/pier/wra/pacific/cortaderia_jubata_htmlwra.htm" TargetMode="External"/><Relationship Id="rId23396a98e5fad4e0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://floraseries.landcareresearch.co.nz/pages/Taxon.aspx?id=_779f0059-bb6f-46aca5df-9ee70c7c87c3&amp;fileName=Flora%205.xml" TargetMode="External"/><Relationship Id="rId16966a98e5fad4e4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId56736a98e5fad4e8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://floraseries.landcareresearch.co.nz/pages/index.aspx" TargetMode="External"/><Relationship Id="rId37006a98e5fad4f2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.doc.govt.nz/documents/scienceand-technical/Sfc165.pdf" TargetMode="External"/><Relationship Id="rId87146a98e5fad4f6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pir.sa.gov.au/__data/assets/pdf_file/0004/232447/Cortaderia_jubata_June_2011.pdf" TargetMode="External"/><Relationship Id="rId13226a98e5fad4faa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.sa.gov.au/LZ/C/A/Natural%20Resources%20Management%20Act%202004.aspx" TargetMode="External"/><Relationship Id="rId40446a98e5fad4fe9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dlnr.hawaii.gov/hisc/info/policy/" TargetMode="External"/><Relationship Id="rId34856a98e5fad511a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.darwin.edu.ar/Proyectos/FloraArgentina/DetalleEspecie.asp?forma=&amp;variedad=&amp;subespecie=jubata&amp;especie=selloana&amp;genero=Cortaderia&amp;espcod=19547" TargetMode="External"/><Relationship Id="rId87626a98e5fad518f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://invasives.org.za/component/k2/item/226-purple-pampasgrass-cortaderia-jubata" TargetMode="External"/><Relationship Id="rId76776a98e5fad5376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.nsw.gov.au/acts/2015-24.pdf" TargetMode="External"/><Relationship Id="rId65246a98e5fad53c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nzpcn.org.nz/flora_details.aspx?ID=3752" TargetMode="External"/><Relationship Id="rId70516a98e5fad5403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://weeds.dpi.nsw.gov.au/Weeds/Details/100" TargetMode="External"/><Relationship Id="rId26666a98e5fad546c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oregon.gov/ODA/shared/Documents/Publications/Weeds/NoxiousWeedPolicyClassification.pdf" TargetMode="External"/><Relationship Id="rId42176a98e5fad551f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.invasive.org/gist/esadocs/documnts/cortjub.pdf" TargetMode="External"/><Relationship Id="rId80996a98e5fad5564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.doc.govt.nz/documents/science-and-technical/sfc218.pdf" TargetMode="External"/><Relationship Id="rId23566a98e5fad55d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://keyserver.lucidcentral.org/weeds/data/media/Html/cortaderia_jubata.htm" TargetMode="External"/><Relationship Id="rId30796a98e5fad5687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ec.europa.eu/environment/nature/invasivealien/docs/Prioritising%20prevention%20efforts%20through%20horizon%20scanning.pdf" TargetMode="External"/><Relationship Id="rId33616a98e5fad56c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apps.rhs.org.uk/planttrials/TrialReports/Cortaderia%202009.pdf" TargetMode="External"/><Relationship Id="rId13346a98e5fad5728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cal-ipc.org/paf/site/paf/306" TargetMode="External"/><Relationship Id="rId29456a98e5fad5767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hear.org/Pier/pdf/pohreports/cortaderia_spp.pdf" TargetMode="External"/><Relationship Id="rId95056a98e5fad57e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://maxa.maf.govt.nz/sff/about-projects/search/11-049/l11-049-biologicalcontrol-for-pampas-in-NZ.pdf" TargetMode="External"/><Relationship Id="rId71546a98e5fad5879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dpipwe.tas.gov.au/invasive-species/weeds/weed-legislation-and-management-plans/about-the-weed-managementact#DeclaredWeeds" TargetMode="External"/><Relationship Id="rId69626a98e5fad59d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wric.ucdavis.edu/PDFs/pampasgrass%20and%20jubatagrass%20WRIC%20leaflet%2099-1.pdf" TargetMode="External"/><Relationship Id="rId71446a98e5fad5a15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://npgsweb.arsgrin.gov/gringlobal/taxonomydetail.aspx?id=403448" TargetMode="External"/><Relationship Id="rId51176a98e5fad5b01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId83096a98e5fad5bc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12528" TargetMode="External"/><Relationship Id="rId65666a98e5fad29e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65666a98e5fad29e4.jpg"/><Relationship Id="rId20166a98e5fad38b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20166a98e5fad38b8.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId266103715" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId508545953" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId75636acb8f9902ecf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CDTJU/" TargetMode="External"/><Relationship Id="rId51456acb8f9902f3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CDTJU/categorization" TargetMode="External"/><Relationship Id="rId73166acb8f9903817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CDTJU/photos" TargetMode="External"/><Relationship Id="rId60996acb8f99056cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.za" TargetMode="External"/><Relationship Id="rId51636acb8f9905739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cwma.org/noxweeds.html" TargetMode="External"/><Relationship Id="rId84816acb8f990575f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nwcb.wa.gov/washingtons-noxious-weed-laws" TargetMode="External"/><Relationship Id="rId11236acb8f9905836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mpi.govt.nz/protection-and-response/long-term-pest-management/national-pest-plant-accord/" TargetMode="External"/><Relationship Id="rId22546acb8f99058f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/113484" TargetMode="External"/><Relationship Id="rId85096acb8f9905936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cal-ipc.org/ip/management/ipcw/pages/detailreport.cfm@usernumber=33&amp;surveynumber=182.php" TargetMode="External"/><Relationship Id="rId79636acb8f99059d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hear.org/pier/wra/pacific/cortaderia_jubata_htmlwra.htm" TargetMode="External"/><Relationship Id="rId20236acb8f9905b34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://floraseries.landcareresearch.co.nz/pages/Taxon.aspx?id=_779f0059-bb6f-46aca5df-9ee70c7c87c3&amp;fileName=Flora%205.xml" TargetMode="External"/><Relationship Id="rId16706acb8f9905b75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId20406acb8f9905bb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://floraseries.landcareresearch.co.nz/pages/index.aspx" TargetMode="External"/><Relationship Id="rId98626acb8f9905c3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.doc.govt.nz/documents/scienceand-technical/Sfc165.pdf" TargetMode="External"/><Relationship Id="rId19796acb8f9905c80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pir.sa.gov.au/__data/assets/pdf_file/0004/232447/Cortaderia_jubata_June_2011.pdf" TargetMode="External"/><Relationship Id="rId84856acb8f9905cc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.sa.gov.au/LZ/C/A/Natural%20Resources%20Management%20Act%202004.aspx" TargetMode="External"/><Relationship Id="rId63726acb8f9905cff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dlnr.hawaii.gov/hisc/info/policy/" TargetMode="External"/><Relationship Id="rId29266acb8f9905e66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.darwin.edu.ar/Proyectos/FloraArgentina/DetalleEspecie.asp?forma=&amp;variedad=&amp;subespecie=jubata&amp;especie=selloana&amp;genero=Cortaderia&amp;espcod=19547" TargetMode="External"/><Relationship Id="rId30936acb8f9905edd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://invasives.org.za/component/k2/item/226-purple-pampasgrass-cortaderia-jubata" TargetMode="External"/><Relationship Id="rId63226acb8f9906098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.nsw.gov.au/acts/2015-24.pdf" TargetMode="External"/><Relationship Id="rId50786acb8f99060d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nzpcn.org.nz/flora_details.aspx?ID=3752" TargetMode="External"/><Relationship Id="rId71506acb8f9906118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://weeds.dpi.nsw.gov.au/Weeds/Details/100" TargetMode="External"/><Relationship Id="rId59056acb8f9906157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oregon.gov/ODA/shared/Documents/Publications/Weeds/NoxiousWeedPolicyClassification.pdf" TargetMode="External"/><Relationship Id="rId42296acb8f9906204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.invasive.org/gist/esadocs/documnts/cortjub.pdf" TargetMode="External"/><Relationship Id="rId52826acb8f9906244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.doc.govt.nz/documents/science-and-technical/sfc218.pdf" TargetMode="External"/><Relationship Id="rId34826acb8f99062a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://keyserver.lucidcentral.org/weeds/data/media/Html/cortaderia_jubata.htm" TargetMode="External"/><Relationship Id="rId94946acb8f9906352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ec.europa.eu/environment/nature/invasivealien/docs/Prioritising%20prevention%20efforts%20through%20horizon%20scanning.pdf" TargetMode="External"/><Relationship Id="rId21266acb8f9906392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apps.rhs.org.uk/planttrials/TrialReports/Cortaderia%202009.pdf" TargetMode="External"/><Relationship Id="rId86236acb8f99063f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cal-ipc.org/paf/site/paf/306" TargetMode="External"/><Relationship Id="rId66956acb8f990642f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hear.org/Pier/pdf/pohreports/cortaderia_spp.pdf" TargetMode="External"/><Relationship Id="rId15126acb8f99064ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://maxa.maf.govt.nz/sff/about-projects/search/11-049/l11-049-biologicalcontrol-for-pampas-in-NZ.pdf" TargetMode="External"/><Relationship Id="rId77276acb8f990653d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dpipwe.tas.gov.au/invasive-species/weeds/weed-legislation-and-management-plans/about-the-weed-managementact#DeclaredWeeds" TargetMode="External"/><Relationship Id="rId66676acb8f9906693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wric.ucdavis.edu/PDFs/pampasgrass%20and%20jubatagrass%20WRIC%20leaflet%2099-1.pdf" TargetMode="External"/><Relationship Id="rId45136acb8f99066d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://npgsweb.arsgrin.gov/gringlobal/taxonomydetail.aspx?id=403448" TargetMode="External"/><Relationship Id="rId76916acb8f99067c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId21266acb8f9906890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12528" TargetMode="External"/><Relationship Id="rId46106acb8f99036fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46106acb8f99036fa.jpg"/><Relationship Id="rId66286acb8f99045fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66286acb8f99045fc.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>