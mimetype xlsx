--- v3 (2026-02-08)
+++ v4 (2026-05-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CCNNU" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="196">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="197">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>ALECSN</t>
   </si>
   <si>
     <t>Aleurocanthus spiniferus</t>
   </si>
   <si>
     <t>* Gillespie PS (2012) A review of the whitefly genus Aleurocanthus Quaintance &amp; Baker (Hemiptera: Aleyrodidae) in Australia. Zootaxa 3252, 1-42.</t>
   </si>
   <si>
@@ -437,50 +437,53 @@
     <t>* Miyazaki A, Shigaki T, Koinuma H, Iwabuchi N, Rauka GB, Kembu A, Saul J, Watanabe K, Nijo T, Maejima K, Yamaji Y (2018) ‘Candidatus Phytoplasma noviguineense’, a novel taxon associated with Bogia coconut syndrome and banana wilt disease on the island of New Guinea. International Journal of Systematic and Evolutionary Microbiology 68(1), 170-175.</t>
   </si>
   <si>
     <t>PHYPPA</t>
   </si>
   <si>
     <t>'Candidatus Phytoplasma palmae'</t>
   </si>
   <si>
     <t>* Pilet F, Loiseau M, Boyer C, Cavalier A, Diman C (2022) First report of 'Candidatus Phytoplasma palmae'(16SrIV-A subgroup) associated with palm Lethal Yellowing disease on Cocos nucifera and Pritchardia sp. in Guadeloupe, French West Indies. Plant Disease https://doi.org/10.1094/PDIS-08-22-1898-PDN</t>
   </si>
   <si>
     <t>PHYPPL</t>
   </si>
   <si>
     <t>‘Candidatus Phytoplasma palmicola’</t>
   </si>
   <si>
     <t>* Harrison NA, Davis RE, Oropeza C, Helmick EE, Narvaez M, Eden-Green S, Dollet M, Dickinson M (2014) ‘Candidatus Phytoplasma palmicola’, associated with a lethal yellowing-type disease of coconut (Cocos nucifera L.) in Mozambique. International Journal of Systematic and Evolutionary Microbiology 64(Pt_6), 1890-1899.</t>
   </si>
   <si>
     <t>CEATVA</t>
   </si>
   <si>
     <t>Cerataphis brasiliensis</t>
+  </si>
+  <si>
+    <t>* Soares ND, Araújo AS, Duarte LS, Hickmann F, Pádua TH, Aurélio MS, Silveira Neto S, Zucchi RA, Savaris M (2026) So close and unnoted: a new host plant of Cerataphis brasiliensis (Hempel)(Hemiptera: Aphididae). International Journal of Tropical Insect Science https://doi.org/10.1007/s42690-025-01738-7</t>
   </si>
   <si>
     <t>CCCVD0</t>
   </si>
   <si>
     <t>Cocadviroid cadangi</t>
   </si>
   <si>
     <t>* Hanold D, Randles W (1991) Coconut cadang-cadang disease and its viroid agent. Plant Disease 75(4), 330-335.</t>
   </si>
   <si>
     <t>CKW000</t>
   </si>
   <si>
     <t>Coconut wilt agent</t>
   </si>
   <si>
     <t>CFDV00</t>
   </si>
   <si>
     <t>Cofodevirus kokonas</t>
   </si>
   <si>
     <t>DIOCFR</t>
   </si>
@@ -1687,366 +1690,368 @@
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
         <v>107</v>
       </c>
       <c r="B53" t="s">
         <v>133</v>
       </c>
       <c r="C53" t="s">
         <v>134</v>
       </c>
       <c r="D53" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
         <v>107</v>
       </c>
       <c r="B54" t="s">
         <v>136</v>
       </c>
       <c r="C54" t="s">
         <v>137</v>
       </c>
-      <c r="D54"/>
+      <c r="D54" t="s">
+        <v>138</v>
+      </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
         <v>107</v>
       </c>
       <c r="B55" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C55" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D55" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
         <v>107</v>
       </c>
       <c r="B56" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C56" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D56"/>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
         <v>107</v>
       </c>
       <c r="B57" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C57" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D57"/>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
         <v>107</v>
       </c>
       <c r="B58" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C58" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D58" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
         <v>107</v>
       </c>
       <c r="B59" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C59" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D59"/>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
         <v>107</v>
       </c>
       <c r="B60" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C60" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D60"/>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
         <v>107</v>
       </c>
       <c r="B61" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C61" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D61"/>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
         <v>107</v>
       </c>
       <c r="B62" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C62" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D62"/>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
         <v>107</v>
       </c>
       <c r="B63" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C63" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D63"/>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
         <v>107</v>
       </c>
       <c r="B64" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C64" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D64"/>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
         <v>107</v>
       </c>
       <c r="B65" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C65" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D65"/>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
         <v>107</v>
       </c>
       <c r="B66" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C66" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D66"/>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
         <v>107</v>
       </c>
       <c r="B67" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C67" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="D67"/>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
         <v>107</v>
       </c>
       <c r="B68" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C68" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D68"/>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
         <v>107</v>
       </c>
       <c r="B69" t="s">
         <v>66</v>
       </c>
       <c r="C69" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="D69" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
         <v>107</v>
       </c>
       <c r="B70" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C70" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="D70"/>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
         <v>107</v>
       </c>
       <c r="B71" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C71" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D71"/>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
         <v>107</v>
       </c>
       <c r="B72" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C72" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D72"/>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
         <v>107</v>
       </c>
       <c r="B73" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C73" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D73"/>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
         <v>107</v>
       </c>
       <c r="B74" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C74" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D74" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" t="s">
         <v>107</v>
       </c>
       <c r="B75" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C75" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D75"/>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" t="s">
         <v>107</v>
       </c>
       <c r="B76" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C76" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D76" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" t="s">
         <v>107</v>
       </c>
       <c r="B77" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C77" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="D77" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" t="s">
         <v>107</v>
       </c>
       <c r="B78" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C78" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D78" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B79" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C79" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D79" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">