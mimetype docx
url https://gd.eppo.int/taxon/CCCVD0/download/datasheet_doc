--- v6 (2026-03-24)
+++ v7 (2026-04-16)
@@ -303,51 +303,51 @@
               <w:t xml:space="preserve">Palm cadang-cadang viroid</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> cadang cadang, yellow mottling of palms</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142369c2fafe0b411" w:history="1">
+            <w:hyperlink r:id="rId974669e0cc0879eb5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -363,51 +363,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId618569c2fafe0b47b" w:history="1">
+            <w:hyperlink r:id="rId417169e0cc0879f20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -421,86 +421,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CCCVD0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="54449632" name="name282669c2fafe0b87c" descr="334.jpg"/>
+                  <wp:docPr id="37090367" name="name542569e0cc087a711" descr="334.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="334.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId438869c2fafe0b87a" cstate="print"/>
+                          <a:blip r:embed="rId609269e0cc087a70f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId807269c2fafe0b9df" w:history="1">
+            <w:hyperlink r:id="rId873569e0cc087a84a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1229,63 +1229,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2009). These sequences are likely not to be CCCVd and CCCVd presence has never been unambiguously confirmed in the corresponding countries.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="43228172" name="name954769c2fafe0cbe4" descr="CCCVD0_distribution_map.jpg"/>
+            <wp:docPr id="4434358" name="name307569e0cc087b762" descr="CCCVD0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CCCVD0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId961769c2fafe0cbe0" cstate="print"/>
+                    <a:blip r:embed="rId889969e0cc087b75f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3881,51 +3881,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 18-22.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Randles JW, Rodriguez MJB, Vadamalai G, Hanold D &amp; Perera L (2008) Coconut cadang-cadang viroid (cadang cadang disease). CABI Invasive species compendium datasheet, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId556769c2fafe0e06b" w:history="1">
+      <w:hyperlink r:id="rId570369e0cc087ca16" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/13700</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4513,51 +4513,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cocadviroid cadangi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId357169c2fafe0e467" w:history="1">
+      <w:hyperlink r:id="rId803269e0cc087ce3f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4632,63 +4632,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="37131089" name="name106269c2fafe0e8c3" descr="eu_funding_250.png"/>
+            <wp:docPr id="85055122" name="name863869e0cc087cf79" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId636069c2fafe0e8c1" cstate="print"/>
+                    <a:blip r:embed="rId464369e0cc087cf78" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4786,137 +4786,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="67527916">
+  <w:abstractNum w:abstractNumId="57373954">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="58207878">
+    <w:lvl w:ilvl="0" w:tplc="64942465">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="58207878" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="64942465" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="58207878" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="64942465" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="58207878" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="64942465" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="58207878" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="64942465" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="58207878" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="64942465" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="58207878" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="64942465" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="58207878" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="64942465" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="58207878" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="64942465" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="67527915">
+  <w:abstractNum w:abstractNumId="57373953">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14635156">
+    <w:lvl w:ilvl="0" w:tplc="24038387">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5668,55 +5668,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="67527915">
-    <w:abstractNumId w:val="67527915"/>
+  <w:num w:numId="57373953">
+    <w:abstractNumId w:val="57373953"/>
   </w:num>
-  <w:num w:numId="67527916">
-    <w:abstractNumId w:val="67527916"/>
+  <w:num w:numId="57373954">
+    <w:abstractNumId w:val="57373954"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17266,51 +17266,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId131799191" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId572858402" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId142369c2fafe0b411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CCCVD0/" TargetMode="External"/><Relationship Id="rId618569c2fafe0b47b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CCCVD0/categorization" TargetMode="External"/><Relationship Id="rId807269c2fafe0b9df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CCCVD0/photos" TargetMode="External"/><Relationship Id="rId556769c2fafe0e06b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/13700" TargetMode="External"/><Relationship Id="rId357169c2fafe0e467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId438869c2fafe0b87a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId438869c2fafe0b87a.jpg"/><Relationship Id="rId961769c2fafe0cbe0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId961769c2fafe0cbe0.jpg"/><Relationship Id="rId636069c2fafe0e8c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId636069c2fafe0e8c1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId140793197" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId385511843" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId974669e0cc0879eb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CCCVD0/" TargetMode="External"/><Relationship Id="rId417169e0cc0879f20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CCCVD0/categorization" TargetMode="External"/><Relationship Id="rId873569e0cc087a84a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CCCVD0/photos" TargetMode="External"/><Relationship Id="rId570369e0cc087ca16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/13700" TargetMode="External"/><Relationship Id="rId803269e0cc087ce3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId609269e0cc087a70f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId609269e0cc087a70f.jpg"/><Relationship Id="rId889969e0cc087b75f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId889969e0cc087b75f.jpg"/><Relationship Id="rId464369e0cc087cf78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId464369e0cc087cf78.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>