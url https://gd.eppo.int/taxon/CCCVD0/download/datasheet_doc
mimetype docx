--- v7 (2026-04-16)
+++ v8 (2026-05-12)
@@ -303,51 +303,51 @@
               <w:t xml:space="preserve">Palm cadang-cadang viroid</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> cadang cadang, yellow mottling of palms</w:t>
             </w:r>
-            <w:hyperlink r:id="rId974669e0cc0879eb5" w:history="1">
+            <w:hyperlink r:id="rId34016a03acafd6d96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -363,51 +363,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417169e0cc0879f20" w:history="1">
+            <w:hyperlink r:id="rId66446a03acafd6e15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -421,86 +421,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CCCVD0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="37090367" name="name542569e0cc087a711" descr="334.jpg"/>
+                  <wp:docPr id="57494508" name="name46416a03acafd6edb" descr="334.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="334.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId609269e0cc087a70f" cstate="print"/>
+                          <a:blip r:embed="rId43186a03acafd6eda" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId873569e0cc087a84a" w:history="1">
+            <w:hyperlink r:id="rId97456a03acafd6fee" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1229,63 +1229,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2009). These sequences are likely not to be CCCVd and CCCVd presence has never been unambiguously confirmed in the corresponding countries.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="4434358" name="name307569e0cc087b762" descr="CCCVD0_distribution_map.jpg"/>
+            <wp:docPr id="78693074" name="name70826a03acafd845b" descr="CCCVD0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CCCVD0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId889969e0cc087b75f" cstate="print"/>
+                    <a:blip r:embed="rId92156a03acafd8458" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3881,51 +3881,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 18-22.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Randles JW, Rodriguez MJB, Vadamalai G, Hanold D &amp; Perera L (2008) Coconut cadang-cadang viroid (cadang cadang disease). CABI Invasive species compendium datasheet, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId570369e0cc087ca16" w:history="1">
+      <w:hyperlink r:id="rId70006a03acafd9748" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/13700</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4513,51 +4513,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cocadviroid cadangi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId803269e0cc087ce3f" w:history="1">
+      <w:hyperlink r:id="rId73296a03acafd9b53" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4632,63 +4632,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="85055122" name="name863869e0cc087cf79" descr="eu_funding_250.png"/>
+            <wp:docPr id="64202792" name="name79656a03acafd9c82" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId464369e0cc087cf78" cstate="print"/>
+                    <a:blip r:embed="rId49016a03acafd9c80" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4786,137 +4786,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="57373954">
+  <w:abstractNum w:abstractNumId="93348295">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="64942465">
+    <w:lvl w:ilvl="0" w:tplc="96089969">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="64942465" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="96089969" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="64942465" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="96089969" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="64942465" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="96089969" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="64942465" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="96089969" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="64942465" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="96089969" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="64942465" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="96089969" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="64942465" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="96089969" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="64942465" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="96089969" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="57373953">
+  <w:abstractNum w:abstractNumId="93348294">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="24038387">
+    <w:lvl w:ilvl="0" w:tplc="97652201">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5668,55 +5668,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="57373953">
-    <w:abstractNumId w:val="57373953"/>
+  <w:num w:numId="93348294">
+    <w:abstractNumId w:val="93348294"/>
   </w:num>
-  <w:num w:numId="57373954">
-    <w:abstractNumId w:val="57373954"/>
+  <w:num w:numId="93348295">
+    <w:abstractNumId w:val="93348295"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17266,51 +17266,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId140793197" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId385511843" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId974669e0cc0879eb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CCCVD0/" TargetMode="External"/><Relationship Id="rId417169e0cc0879f20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CCCVD0/categorization" TargetMode="External"/><Relationship Id="rId873569e0cc087a84a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CCCVD0/photos" TargetMode="External"/><Relationship Id="rId570369e0cc087ca16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/13700" TargetMode="External"/><Relationship Id="rId803269e0cc087ce3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId609269e0cc087a70f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId609269e0cc087a70f.jpg"/><Relationship Id="rId889969e0cc087b75f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId889969e0cc087b75f.jpg"/><Relationship Id="rId464369e0cc087cf78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId464369e0cc087cf78.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId456635283" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId385035954" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId34016a03acafd6d96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CCCVD0/" TargetMode="External"/><Relationship Id="rId66446a03acafd6e15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CCCVD0/categorization" TargetMode="External"/><Relationship Id="rId97456a03acafd6fee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CCCVD0/photos" TargetMode="External"/><Relationship Id="rId70006a03acafd9748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/13700" TargetMode="External"/><Relationship Id="rId73296a03acafd9b53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId43186a03acafd6eda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43186a03acafd6eda.jpg"/><Relationship Id="rId92156a03acafd8458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92156a03acafd8458.jpg"/><Relationship Id="rId49016a03acafd9c80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49016a03acafd9c80.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>