--- v8 (2026-05-12)
+++ v9 (2026-06-02)
@@ -303,51 +303,51 @@
               <w:t xml:space="preserve">Palm cadang-cadang viroid</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> cadang cadang, yellow mottling of palms</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34016a03acafd6d96" w:history="1">
+            <w:hyperlink r:id="rId46816a1e7b617b6fd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -363,51 +363,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66446a03acafd6e15" w:history="1">
+            <w:hyperlink r:id="rId36486a1e7b617b767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -421,86 +421,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CCCVD0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="57494508" name="name46416a03acafd6edb" descr="334.jpg"/>
+                  <wp:docPr id="30492167" name="name72626a1e7b617bcef" descr="334.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="334.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId43186a03acafd6eda" cstate="print"/>
+                          <a:blip r:embed="rId90546a1e7b617bced" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId97456a03acafd6fee" w:history="1">
+            <w:hyperlink r:id="rId26096a1e7b617be18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1229,63 +1229,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2009). These sequences are likely not to be CCCVd and CCCVd presence has never been unambiguously confirmed in the corresponding countries.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="78693074" name="name70826a03acafd845b" descr="CCCVD0_distribution_map.jpg"/>
+            <wp:docPr id="24877584" name="name68466a1e7b617d1aa" descr="CCCVD0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CCCVD0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId92156a03acafd8458" cstate="print"/>
+                    <a:blip r:embed="rId53656a1e7b617d1a7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3881,51 +3881,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 18-22.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Randles JW, Rodriguez MJB, Vadamalai G, Hanold D &amp; Perera L (2008) Coconut cadang-cadang viroid (cadang cadang disease). CABI Invasive species compendium datasheet, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70006a03acafd9748" w:history="1">
+      <w:hyperlink r:id="rId35866a1e7b617e4a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/13700</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4513,51 +4513,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cocadviroid cadangi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73296a03acafd9b53" w:history="1">
+      <w:hyperlink r:id="rId86316a1e7b617e8b4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4632,63 +4632,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="64202792" name="name79656a03acafd9c82" descr="eu_funding_250.png"/>
+            <wp:docPr id="32143614" name="name79006a1e7b617ea05" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId49016a03acafd9c80" cstate="print"/>
+                    <a:blip r:embed="rId48426a1e7b617ea04" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4786,137 +4786,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="93348295">
+  <w:abstractNum w:abstractNumId="18574197">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="96089969">
+    <w:lvl w:ilvl="0" w:tplc="69267763">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="96089969" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="69267763" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="96089969" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="69267763" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="96089969" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="69267763" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="96089969" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="69267763" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="96089969" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="69267763" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="96089969" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="69267763" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="96089969" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="69267763" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="96089969" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="69267763" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="93348294">
+  <w:abstractNum w:abstractNumId="18574196">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97652201">
+    <w:lvl w:ilvl="0" w:tplc="42490143">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5668,55 +5668,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="93348294">
-    <w:abstractNumId w:val="93348294"/>
+  <w:num w:numId="18574196">
+    <w:abstractNumId w:val="18574196"/>
   </w:num>
-  <w:num w:numId="93348295">
-    <w:abstractNumId w:val="93348295"/>
+  <w:num w:numId="18574197">
+    <w:abstractNumId w:val="18574197"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17266,51 +17266,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId456635283" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId385035954" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId34016a03acafd6d96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CCCVD0/" TargetMode="External"/><Relationship Id="rId66446a03acafd6e15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CCCVD0/categorization" TargetMode="External"/><Relationship Id="rId97456a03acafd6fee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CCCVD0/photos" TargetMode="External"/><Relationship Id="rId70006a03acafd9748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/13700" TargetMode="External"/><Relationship Id="rId73296a03acafd9b53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId43186a03acafd6eda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43186a03acafd6eda.jpg"/><Relationship Id="rId92156a03acafd8458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92156a03acafd8458.jpg"/><Relationship Id="rId49016a03acafd9c80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49016a03acafd9c80.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId619267483" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId691894942" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId46816a1e7b617b6fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CCCVD0/" TargetMode="External"/><Relationship Id="rId36486a1e7b617b767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CCCVD0/categorization" TargetMode="External"/><Relationship Id="rId26096a1e7b617be18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CCCVD0/photos" TargetMode="External"/><Relationship Id="rId35866a1e7b617e4a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/13700" TargetMode="External"/><Relationship Id="rId86316a1e7b617e8b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId90546a1e7b617bced" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90546a1e7b617bced.jpg"/><Relationship Id="rId53656a1e7b617d1a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53656a1e7b617d1a7.jpg"/><Relationship Id="rId48426a1e7b617ea04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48426a1e7b617ea04.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>