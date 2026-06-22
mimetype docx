--- v9 (2026-06-02)
+++ v10 (2026-06-22)
@@ -303,51 +303,51 @@
               <w:t xml:space="preserve">Palm cadang-cadang viroid</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> cadang cadang, yellow mottling of palms</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46816a1e7b617b6fd" w:history="1">
+            <w:hyperlink r:id="rId26786a395afb467a6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -363,51 +363,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36486a1e7b617b767" w:history="1">
+            <w:hyperlink r:id="rId89136a395afb46810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -421,86 +421,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CCCVD0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="30492167" name="name72626a1e7b617bcef" descr="334.jpg"/>
+                  <wp:docPr id="42209909" name="name74606a395afb46d02" descr="334.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="334.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId90546a1e7b617bced" cstate="print"/>
+                          <a:blip r:embed="rId89846a395afb46d00" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId26096a1e7b617be18" w:history="1">
+            <w:hyperlink r:id="rId52046a395afb46e4c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1229,63 +1229,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2009). These sequences are likely not to be CCCVd and CCCVd presence has never been unambiguously confirmed in the corresponding countries.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="24877584" name="name68466a1e7b617d1aa" descr="CCCVD0_distribution_map.jpg"/>
+            <wp:docPr id="30516895" name="name16266a395afb47b80" descr="CCCVD0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CCCVD0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId53656a1e7b617d1a7" cstate="print"/>
+                    <a:blip r:embed="rId28676a395afb47b7d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3881,51 +3881,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 18-22.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Randles JW, Rodriguez MJB, Vadamalai G, Hanold D &amp; Perera L (2008) Coconut cadang-cadang viroid (cadang cadang disease). CABI Invasive species compendium datasheet, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35866a1e7b617e4a1" w:history="1">
+      <w:hyperlink r:id="rId12936a395afb48ee9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/13700</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4513,51 +4513,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cocadviroid cadangi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86316a1e7b617e8b4" w:history="1">
+      <w:hyperlink r:id="rId30126a395afb492f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4632,63 +4632,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="32143614" name="name79006a1e7b617ea05" descr="eu_funding_250.png"/>
+            <wp:docPr id="62977337" name="name44206a395afb4968b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId48426a1e7b617ea04" cstate="print"/>
+                    <a:blip r:embed="rId79326a395afb4968a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4786,137 +4786,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="18574197">
+  <w:abstractNum w:abstractNumId="50985922">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="69267763">
+    <w:lvl w:ilvl="0" w:tplc="89894113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="69267763" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="89894113" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="69267763" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="89894113" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="69267763" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="89894113" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="69267763" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="89894113" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="69267763" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="89894113" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="69267763" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="89894113" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="69267763" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="89894113" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="69267763" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="89894113" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18574196">
+  <w:abstractNum w:abstractNumId="50985921">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="42490143">
+    <w:lvl w:ilvl="0" w:tplc="79506415">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5668,55 +5668,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="18574196">
-    <w:abstractNumId w:val="18574196"/>
+  <w:num w:numId="50985921">
+    <w:abstractNumId w:val="50985921"/>
   </w:num>
-  <w:num w:numId="18574197">
-    <w:abstractNumId w:val="18574197"/>
+  <w:num w:numId="50985922">
+    <w:abstractNumId w:val="50985922"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17266,51 +17266,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId619267483" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId691894942" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId46816a1e7b617b6fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CCCVD0/" TargetMode="External"/><Relationship Id="rId36486a1e7b617b767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CCCVD0/categorization" TargetMode="External"/><Relationship Id="rId26096a1e7b617be18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CCCVD0/photos" TargetMode="External"/><Relationship Id="rId35866a1e7b617e4a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/13700" TargetMode="External"/><Relationship Id="rId86316a1e7b617e8b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId90546a1e7b617bced" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90546a1e7b617bced.jpg"/><Relationship Id="rId53656a1e7b617d1a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53656a1e7b617d1a7.jpg"/><Relationship Id="rId48426a1e7b617ea04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48426a1e7b617ea04.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId577987825" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId157406004" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId26786a395afb467a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CCCVD0/" TargetMode="External"/><Relationship Id="rId89136a395afb46810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CCCVD0/categorization" TargetMode="External"/><Relationship Id="rId52046a395afb46e4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CCCVD0/photos" TargetMode="External"/><Relationship Id="rId12936a395afb48ee9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/13700" TargetMode="External"/><Relationship Id="rId30126a395afb492f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId89846a395afb46d00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89846a395afb46d00.jpg"/><Relationship Id="rId28676a395afb47b7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28676a395afb47b7d.jpg"/><Relationship Id="rId79326a395afb4968a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79326a395afb4968a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>