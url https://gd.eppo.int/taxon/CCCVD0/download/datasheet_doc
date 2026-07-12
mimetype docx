--- v10 (2026-06-22)
+++ v11 (2026-07-12)
@@ -303,51 +303,51 @@
               <w:t xml:space="preserve">Palm cadang-cadang viroid</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> cadang cadang, yellow mottling of palms</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26786a395afb467a6" w:history="1">
+            <w:hyperlink r:id="rId90786a53d0c142932" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -363,51 +363,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89136a395afb46810" w:history="1">
+            <w:hyperlink r:id="rId37856a53d0c14299b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -421,86 +421,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CCCVD0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="42209909" name="name74606a395afb46d02" descr="334.jpg"/>
+                  <wp:docPr id="21529972" name="name75636a53d0c142fad" descr="334.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="334.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId89846a395afb46d00" cstate="print"/>
+                          <a:blip r:embed="rId37186a53d0c142fac" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId52046a395afb46e4c" w:history="1">
+            <w:hyperlink r:id="rId99026a53d0c1430fe" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1229,63 +1229,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2009). These sequences are likely not to be CCCVd and CCCVd presence has never been unambiguously confirmed in the corresponding countries.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="30516895" name="name16266a395afb47b80" descr="CCCVD0_distribution_map.jpg"/>
+            <wp:docPr id="45745310" name="name26906a53d0c144189" descr="CCCVD0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CCCVD0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId28676a395afb47b7d" cstate="print"/>
+                    <a:blip r:embed="rId95566a53d0c144186" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3881,51 +3881,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 18-22.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Randles JW, Rodriguez MJB, Vadamalai G, Hanold D &amp; Perera L (2008) Coconut cadang-cadang viroid (cadang cadang disease). CABI Invasive species compendium datasheet, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12936a395afb48ee9" w:history="1">
+      <w:hyperlink r:id="rId78676a53d0c1454aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/13700</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4513,51 +4513,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cocadviroid cadangi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30126a395afb492f9" w:history="1">
+      <w:hyperlink r:id="rId52746a53d0c145a55" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4632,63 +4632,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="62977337" name="name44206a395afb4968b" descr="eu_funding_250.png"/>
+            <wp:docPr id="79736504" name="name84596a53d0c145dd9" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId79326a395afb4968a" cstate="print"/>
+                    <a:blip r:embed="rId12456a53d0c145dd8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4786,137 +4786,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="50985922">
+  <w:abstractNum w:abstractNumId="62941957">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="89894113">
+    <w:lvl w:ilvl="0" w:tplc="42092019">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="89894113" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="42092019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="89894113" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="42092019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="89894113" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="42092019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="89894113" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="42092019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="89894113" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="42092019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="89894113" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="42092019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="89894113" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="42092019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="89894113" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="42092019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50985921">
+  <w:abstractNum w:abstractNumId="62941956">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="79506415">
+    <w:lvl w:ilvl="0" w:tplc="63675474">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5668,55 +5668,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="50985921">
-    <w:abstractNumId w:val="50985921"/>
+  <w:num w:numId="62941956">
+    <w:abstractNumId w:val="62941956"/>
   </w:num>
-  <w:num w:numId="50985922">
-    <w:abstractNumId w:val="50985922"/>
+  <w:num w:numId="62941957">
+    <w:abstractNumId w:val="62941957"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17266,51 +17266,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId577987825" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId157406004" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId26786a395afb467a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CCCVD0/" TargetMode="External"/><Relationship Id="rId89136a395afb46810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CCCVD0/categorization" TargetMode="External"/><Relationship Id="rId52046a395afb46e4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CCCVD0/photos" TargetMode="External"/><Relationship Id="rId12936a395afb48ee9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/13700" TargetMode="External"/><Relationship Id="rId30126a395afb492f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId89846a395afb46d00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89846a395afb46d00.jpg"/><Relationship Id="rId28676a395afb47b7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28676a395afb47b7d.jpg"/><Relationship Id="rId79326a395afb4968a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79326a395afb4968a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId634435759" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId108691138" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId90786a53d0c142932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CCCVD0/" TargetMode="External"/><Relationship Id="rId37856a53d0c14299b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CCCVD0/categorization" TargetMode="External"/><Relationship Id="rId99026a53d0c1430fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CCCVD0/photos" TargetMode="External"/><Relationship Id="rId78676a53d0c1454aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/13700" TargetMode="External"/><Relationship Id="rId52746a53d0c145a55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId37186a53d0c142fac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37186a53d0c142fac.jpg"/><Relationship Id="rId95566a53d0c144186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95566a53d0c144186.jpg"/><Relationship Id="rId12456a53d0c145dd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12456a53d0c145dd8.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>