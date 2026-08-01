--- v11 (2026-07-12)
+++ v12 (2026-08-01)
@@ -303,51 +303,51 @@
               <w:t xml:space="preserve">Palm cadang-cadang viroid</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> cadang cadang, yellow mottling of palms</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90786a53d0c142932" w:history="1">
+            <w:hyperlink r:id="rId31526a6e687908077" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -363,51 +363,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37856a53d0c14299b" w:history="1">
+            <w:hyperlink r:id="rId73666a6e6879080df" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -421,86 +421,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CCCVD0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="21529972" name="name75636a53d0c142fad" descr="334.jpg"/>
+                  <wp:docPr id="65574864" name="name73036a6e687908cd6" descr="334.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="334.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId37186a53d0c142fac" cstate="print"/>
+                          <a:blip r:embed="rId27926a6e687908cd4" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId99026a53d0c1430fe" w:history="1">
+            <w:hyperlink r:id="rId39556a6e687908e10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1229,63 +1229,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2009). These sequences are likely not to be CCCVd and CCCVd presence has never been unambiguously confirmed in the corresponding countries.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="45745310" name="name26906a53d0c144189" descr="CCCVD0_distribution_map.jpg"/>
+            <wp:docPr id="84343247" name="name64926a6e68790a038" descr="CCCVD0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CCCVD0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId95566a53d0c144186" cstate="print"/>
+                    <a:blip r:embed="rId86426a6e68790a035" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3881,51 +3881,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 18-22.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Randles JW, Rodriguez MJB, Vadamalai G, Hanold D &amp; Perera L (2008) Coconut cadang-cadang viroid (cadang cadang disease). CABI Invasive species compendium datasheet, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78676a53d0c1454aa" w:history="1">
+      <w:hyperlink r:id="rId18106a6e68790b323" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/13700</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4513,51 +4513,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cocadviroid cadangi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52746a53d0c145a55" w:history="1">
+      <w:hyperlink r:id="rId25606a6e68790b745" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4632,63 +4632,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="79736504" name="name84596a53d0c145dd9" descr="eu_funding_250.png"/>
+            <wp:docPr id="78096527" name="name98006a6e68790b88a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12456a53d0c145dd8" cstate="print"/>
+                    <a:blip r:embed="rId22236a6e68790b889" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4786,137 +4786,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="62941957">
+  <w:abstractNum w:abstractNumId="87690817">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="42092019">
+    <w:lvl w:ilvl="0" w:tplc="94121604">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="42092019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="94121604" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="42092019" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="94121604" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="42092019" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="94121604" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="42092019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="94121604" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="42092019" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="94121604" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="42092019" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="94121604" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="42092019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="94121604" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="42092019" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="94121604" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="62941956">
+  <w:abstractNum w:abstractNumId="87690816">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63675474">
+    <w:lvl w:ilvl="0" w:tplc="80967509">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5668,55 +5668,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="62941956">
-    <w:abstractNumId w:val="62941956"/>
+  <w:num w:numId="87690816">
+    <w:abstractNumId w:val="87690816"/>
   </w:num>
-  <w:num w:numId="62941957">
-    <w:abstractNumId w:val="62941957"/>
+  <w:num w:numId="87690817">
+    <w:abstractNumId w:val="87690817"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17266,51 +17266,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId634435759" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId108691138" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId90786a53d0c142932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CCCVD0/" TargetMode="External"/><Relationship Id="rId37856a53d0c14299b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CCCVD0/categorization" TargetMode="External"/><Relationship Id="rId99026a53d0c1430fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CCCVD0/photos" TargetMode="External"/><Relationship Id="rId78676a53d0c1454aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/13700" TargetMode="External"/><Relationship Id="rId52746a53d0c145a55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId37186a53d0c142fac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37186a53d0c142fac.jpg"/><Relationship Id="rId95566a53d0c144186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95566a53d0c144186.jpg"/><Relationship Id="rId12456a53d0c145dd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12456a53d0c145dd8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId644170057" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId341919199" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId31526a6e687908077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CCCVD0/" TargetMode="External"/><Relationship Id="rId73666a6e6879080df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CCCVD0/categorization" TargetMode="External"/><Relationship Id="rId39556a6e687908e10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CCCVD0/photos" TargetMode="External"/><Relationship Id="rId18106a6e68790b323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/13700" TargetMode="External"/><Relationship Id="rId25606a6e68790b745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId27926a6e687908cd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27926a6e687908cd4.jpg"/><Relationship Id="rId86426a6e68790a035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86426a6e68790a035.jpg"/><Relationship Id="rId22236a6e68790b889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22236a6e68790b889.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>