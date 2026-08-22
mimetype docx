--- v12 (2026-08-01)
+++ v13 (2026-08-22)
@@ -303,51 +303,51 @@
               <w:t xml:space="preserve">Palm cadang-cadang viroid</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> cadang cadang, yellow mottling of palms</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31526a6e687908077" w:history="1">
+            <w:hyperlink r:id="rId66556a8a122fb74b3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -363,51 +363,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73666a6e6879080df" w:history="1">
+            <w:hyperlink r:id="rId51416a8a122fb751b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -421,86 +421,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CCCVD0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="65574864" name="name73036a6e687908cd6" descr="334.jpg"/>
+                  <wp:docPr id="98688990" name="name11326a8a122fb7e37" descr="334.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="334.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId27926a6e687908cd4" cstate="print"/>
+                          <a:blip r:embed="rId35636a8a122fb7e35" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId39556a6e687908e10" w:history="1">
+            <w:hyperlink r:id="rId53816a8a122fb7f83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1229,63 +1229,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2009). These sequences are likely not to be CCCVd and CCCVd presence has never been unambiguously confirmed in the corresponding countries.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="84343247" name="name64926a6e68790a038" descr="CCCVD0_distribution_map.jpg"/>
+            <wp:docPr id="89963134" name="name21766a8a122fb91be" descr="CCCVD0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CCCVD0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId86426a6e68790a035" cstate="print"/>
+                    <a:blip r:embed="rId92156a8a122fb91bb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3881,51 +3881,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 18-22.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Randles JW, Rodriguez MJB, Vadamalai G, Hanold D &amp; Perera L (2008) Coconut cadang-cadang viroid (cadang cadang disease). CABI Invasive species compendium datasheet, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18106a6e68790b323" w:history="1">
+      <w:hyperlink r:id="rId18836a8a122fba449" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/13700</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4513,51 +4513,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cocadviroid cadangi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25606a6e68790b745" w:history="1">
+      <w:hyperlink r:id="rId45186a8a122fba86c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4632,63 +4632,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="78096527" name="name98006a6e68790b88a" descr="eu_funding_250.png"/>
+            <wp:docPr id="31232158" name="name19346a8a122fbad3b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId22236a6e68790b889" cstate="print"/>
+                    <a:blip r:embed="rId16226a8a122fbad3a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4786,137 +4786,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="87690817">
+  <w:abstractNum w:abstractNumId="27414995">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="94121604">
+    <w:lvl w:ilvl="0" w:tplc="50529114">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="94121604" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="50529114" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="94121604" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="50529114" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="94121604" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="50529114" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="94121604" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="50529114" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="94121604" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="50529114" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="94121604" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="50529114" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="94121604" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="50529114" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="94121604" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="50529114" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="87690816">
+  <w:abstractNum w:abstractNumId="27414994">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80967509">
+    <w:lvl w:ilvl="0" w:tplc="19822734">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5668,55 +5668,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="87690816">
-    <w:abstractNumId w:val="87690816"/>
+  <w:num w:numId="27414994">
+    <w:abstractNumId w:val="27414994"/>
   </w:num>
-  <w:num w:numId="87690817">
-    <w:abstractNumId w:val="87690817"/>
+  <w:num w:numId="27414995">
+    <w:abstractNumId w:val="27414995"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17266,51 +17266,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId644170057" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId341919199" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId31526a6e687908077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CCCVD0/" TargetMode="External"/><Relationship Id="rId73666a6e6879080df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CCCVD0/categorization" TargetMode="External"/><Relationship Id="rId39556a6e687908e10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CCCVD0/photos" TargetMode="External"/><Relationship Id="rId18106a6e68790b323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/13700" TargetMode="External"/><Relationship Id="rId25606a6e68790b745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId27926a6e687908cd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27926a6e687908cd4.jpg"/><Relationship Id="rId86426a6e68790a035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86426a6e68790a035.jpg"/><Relationship Id="rId22236a6e68790b889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22236a6e68790b889.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId626269577" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId897493764" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId66556a8a122fb74b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CCCVD0/" TargetMode="External"/><Relationship Id="rId51416a8a122fb751b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CCCVD0/categorization" TargetMode="External"/><Relationship Id="rId53816a8a122fb7f83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CCCVD0/photos" TargetMode="External"/><Relationship Id="rId18836a8a122fba449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/13700" TargetMode="External"/><Relationship Id="rId45186a8a122fba86c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId35636a8a122fb7e35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35636a8a122fb7e35.jpg"/><Relationship Id="rId92156a8a122fb91bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92156a8a122fb91bb.jpg"/><Relationship Id="rId16226a8a122fbad3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16226a8a122fbad3a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>