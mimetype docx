--- v7 (2026-03-23)
+++ v8 (2026-04-17)
@@ -280,51 +280,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Citrus bark cracking viroid</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Citrus viroid IV</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489969c13f9823fca" w:history="1">
+            <w:hyperlink r:id="rId239769e1d117620f2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -340,51 +340,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517369c13f9824035" w:history="1">
+            <w:hyperlink r:id="rId358969e1d11762176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -398,86 +398,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CBCVD0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="70561905" name="name745869c13f98243c3" descr="2661.jpg"/>
+                  <wp:docPr id="16579069" name="name446969e1d11762b39" descr="2661.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2661.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId231569c13f98243c1" cstate="print"/>
+                          <a:blip r:embed="rId402469e1d11762b35" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId908669c13f982450a" w:history="1">
+            <w:hyperlink r:id="rId181469e1d11762c80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1892,63 +1892,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="58940449" name="name902669c13f9825f34" descr="CBCVD0_distribution_map.jpg"/>
+            <wp:docPr id="67687177" name="name972869e1d11764573" descr="CBCVD0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CBCVD0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId978269c13f9825f31" cstate="print"/>
+                    <a:blip r:embed="rId197769e1d1176456e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4776,51 +4776,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2019). EPPO Reporting Service no. 08 - 2019 Num. article: 2019/165, First finding of Citrus bark cracking viroid (CBCVd) in Germany.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) Report of a pest risk analysis for Citrus bark cracking viroid. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId288969c13f9827454" w:history="1">
+      <w:hyperlink r:id="rId153469e1d11765ad9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CBCVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5107,51 +5107,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 273-286.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IHGC (2021) International Hop Growers’ Convention Country Reports. IHGC - Economic Commission Summary Reports. June 21, 2021. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId245069c13f982768a" w:history="1">
+      <w:hyperlink r:id="rId543369e1d11765d1c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.hmeljgiz.si/ihgc/doc/2021_JUN_IHGC_%20EC_SummaryTable.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6335,81 +6335,81 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 6640-6640.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Radišek S &amp; Benko-Beloglavec A (2016) Pest risk analysis for Citrus bark cracking viroid (CBCVd). Slovenian Institute of Hop Research and Brewing. Administration of the Republic of Slovenia for Food Safety, Veterinary Sector and Plant Protection. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId962869c13f9827e52" w:history="1">
+      <w:hyperlink r:id="rId992869e1d117664d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CBCVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Radišek S, Guček T, Leskošek G, Benko Beloglavec A, Jakše J &amp; Javornik B (2017) Huda viroidna zakrnelost hmelja/Severe hop stunt disease. Žalec: Inštitut za hmeljarstvo in pivovarstvo Slovenije, Žalec (SI), ISBN 978-961-93322-2-1. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId808369c13f9827e86" w:history="1">
+      <w:hyperlink r:id="rId856769e1d1176650c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ihps.si/wp-content/uploads/2016/08/Huda-viroidna-zakrnelost-hmelja-2017.compressed.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7078,51 +7078,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e0198022.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wilstermann A, Schrader G, Pfeilstetter E, Schäfer BC &amp; Ziebell H (2020) Express PRA for Citrus bark cracking viroid. Julius Kühn-Institute, Institute for national and international Plant Health. Replaces version of 2019-07-30. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId872269c13f982833f" w:history="1">
+      <w:hyperlink r:id="rId311469e1d117669bb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/0a52821b-0965-4d92-9af1-9c4e932a091a</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7342,51 +7342,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cocadviroid rimocitri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId871669c13f98284f8" w:history="1">
+      <w:hyperlink r:id="rId240569e1d11766b70" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7399,63 +7399,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="43892838" name="name665469c13f98285b8" descr="eu_funding_250.png"/>
+            <wp:docPr id="72516156" name="name874069e1d11766c1f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId431669c13f98285b7" cstate="print"/>
+                    <a:blip r:embed="rId649669e1d11766c1e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7553,137 +7553,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="23064126">
+  <w:abstractNum w:abstractNumId="74996561">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="79026372">
+    <w:lvl w:ilvl="0" w:tplc="92907879">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="79026372" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="92907879" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="79026372" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="92907879" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="79026372" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="92907879" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="79026372" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="92907879" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="79026372" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="92907879" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="79026372" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="92907879" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="79026372" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="92907879" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="79026372" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="92907879" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23064125">
+  <w:abstractNum w:abstractNumId="74996560">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76142622">
+    <w:lvl w:ilvl="0" w:tplc="91885603">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8435,55 +8435,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="23064125">
-    <w:abstractNumId w:val="23064125"/>
+  <w:num w:numId="74996560">
+    <w:abstractNumId w:val="74996560"/>
   </w:num>
-  <w:num w:numId="23064126">
-    <w:abstractNumId w:val="23064126"/>
+  <w:num w:numId="74996561">
+    <w:abstractNumId w:val="74996561"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20033,51 +20033,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId968841659" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId608627555" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId489969c13f9823fca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CBCVD0/" TargetMode="External"/><Relationship Id="rId517369c13f9824035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CBCVD0/categorization" TargetMode="External"/><Relationship Id="rId908669c13f982450a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CBCVD0/photos" TargetMode="External"/><Relationship Id="rId288969c13f9827454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CBCVD0/documents" TargetMode="External"/><Relationship Id="rId245069c13f982768a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hmeljgiz.si/ihgc/doc/2021_JUN_IHGC_%20EC_SummaryTable.pdf" TargetMode="External"/><Relationship Id="rId962869c13f9827e52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CBCVD0/documents" TargetMode="External"/><Relationship Id="rId808369c13f9827e86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ihps.si/wp-content/uploads/2016/08/Huda-viroidna-zakrnelost-hmelja-2017.compressed.pdf" TargetMode="External"/><Relationship Id="rId872269c13f982833f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/0a52821b-0965-4d92-9af1-9c4e932a091a" TargetMode="External"/><Relationship Id="rId871669c13f98284f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId231569c13f98243c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId231569c13f98243c1.jpg"/><Relationship Id="rId978269c13f9825f31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId978269c13f9825f31.jpg"/><Relationship Id="rId431669c13f98285b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId431669c13f98285b7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId371227174" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId894725045" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId239769e1d117620f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CBCVD0/" TargetMode="External"/><Relationship Id="rId358969e1d11762176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CBCVD0/categorization" TargetMode="External"/><Relationship Id="rId181469e1d11762c80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CBCVD0/photos" TargetMode="External"/><Relationship Id="rId153469e1d11765ad9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CBCVD0/documents" TargetMode="External"/><Relationship Id="rId543369e1d11765d1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hmeljgiz.si/ihgc/doc/2021_JUN_IHGC_%20EC_SummaryTable.pdf" TargetMode="External"/><Relationship Id="rId992869e1d117664d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CBCVD0/documents" TargetMode="External"/><Relationship Id="rId856769e1d1176650c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ihps.si/wp-content/uploads/2016/08/Huda-viroidna-zakrnelost-hmelja-2017.compressed.pdf" TargetMode="External"/><Relationship Id="rId311469e1d117669bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/0a52821b-0965-4d92-9af1-9c4e932a091a" TargetMode="External"/><Relationship Id="rId240569e1d11766b70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId402469e1d11762b35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId402469e1d11762b35.jpg"/><Relationship Id="rId197769e1d1176456e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId197769e1d1176456e.jpg"/><Relationship Id="rId649669e1d11766c1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId649669e1d11766c1e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>