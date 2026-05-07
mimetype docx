--- v8 (2026-04-17)
+++ v9 (2026-05-07)
@@ -280,51 +280,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Citrus bark cracking viroid</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Citrus viroid IV</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239769e1d117620f2" w:history="1">
+            <w:hyperlink r:id="rId543569fcb79a48e08" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -340,51 +340,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358969e1d11762176" w:history="1">
+            <w:hyperlink r:id="rId556569fcb79a48e74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -398,86 +398,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CBCVD0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="16579069" name="name446969e1d11762b39" descr="2661.jpg"/>
+                  <wp:docPr id="69446108" name="name547569fcb79a4b263" descr="2661.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2661.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId402469e1d11762b35" cstate="print"/>
+                          <a:blip r:embed="rId824569fcb79a4b260" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId181469e1d11762c80" w:history="1">
+            <w:hyperlink r:id="rId383369fcb79a4b385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1892,63 +1892,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="67687177" name="name972869e1d11764573" descr="CBCVD0_distribution_map.jpg"/>
+            <wp:docPr id="67958524" name="name410569fcb79a4cf5c" descr="CBCVD0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CBCVD0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId197769e1d1176456e" cstate="print"/>
+                    <a:blip r:embed="rId866069fcb79a4cf59" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4776,51 +4776,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2019). EPPO Reporting Service no. 08 - 2019 Num. article: 2019/165, First finding of Citrus bark cracking viroid (CBCVd) in Germany.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) Report of a pest risk analysis for Citrus bark cracking viroid. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId153469e1d11765ad9" w:history="1">
+      <w:hyperlink r:id="rId541769fcb79a4fdcc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CBCVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5107,51 +5107,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 273-286.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IHGC (2021) International Hop Growers’ Convention Country Reports. IHGC - Economic Commission Summary Reports. June 21, 2021. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId543369e1d11765d1c" w:history="1">
+      <w:hyperlink r:id="rId550269fcb79a50837" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.hmeljgiz.si/ihgc/doc/2021_JUN_IHGC_%20EC_SummaryTable.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6335,81 +6335,81 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 6640-6640.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Radišek S &amp; Benko-Beloglavec A (2016) Pest risk analysis for Citrus bark cracking viroid (CBCVd). Slovenian Institute of Hop Research and Brewing. Administration of the Republic of Slovenia for Food Safety, Veterinary Sector and Plant Protection. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId992869e1d117664d6" w:history="1">
+      <w:hyperlink r:id="rId871669fcb79a51bc9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CBCVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Radišek S, Guček T, Leskošek G, Benko Beloglavec A, Jakše J &amp; Javornik B (2017) Huda viroidna zakrnelost hmelja/Severe hop stunt disease. Žalec: Inštitut za hmeljarstvo in pivovarstvo Slovenije, Žalec (SI), ISBN 978-961-93322-2-1. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId856769e1d1176650c" w:history="1">
+      <w:hyperlink r:id="rId474869fcb79a51c05" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ihps.si/wp-content/uploads/2016/08/Huda-viroidna-zakrnelost-hmelja-2017.compressed.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7078,51 +7078,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e0198022.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wilstermann A, Schrader G, Pfeilstetter E, Schäfer BC &amp; Ziebell H (2020) Express PRA for Citrus bark cracking viroid. Julius Kühn-Institute, Institute for national and international Plant Health. Replaces version of 2019-07-30. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId311469e1d117669bb" w:history="1">
+      <w:hyperlink r:id="rId480369fcb79a528f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/0a52821b-0965-4d92-9af1-9c4e932a091a</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7342,51 +7342,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cocadviroid rimocitri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId240569e1d11766b70" w:history="1">
+      <w:hyperlink r:id="rId446569fcb79a52abc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7399,63 +7399,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="72516156" name="name874069e1d11766c1f" descr="eu_funding_250.png"/>
+            <wp:docPr id="52410415" name="name810469fcb79a52d5d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId649669e1d11766c1e" cstate="print"/>
+                    <a:blip r:embed="rId656669fcb79a52d5c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7553,137 +7553,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="74996561">
+  <w:abstractNum w:abstractNumId="33497415">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92907879">
+    <w:lvl w:ilvl="0" w:tplc="61157408">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="92907879" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="61157408" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="92907879" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="61157408" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="92907879" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="61157408" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="92907879" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="61157408" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="92907879" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="61157408" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="92907879" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="61157408" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="92907879" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="61157408" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="92907879" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="61157408" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="74996560">
+  <w:abstractNum w:abstractNumId="33497414">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="91885603">
+    <w:lvl w:ilvl="0" w:tplc="82671762">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8435,55 +8435,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="74996560">
-    <w:abstractNumId w:val="74996560"/>
+  <w:num w:numId="33497414">
+    <w:abstractNumId w:val="33497414"/>
   </w:num>
-  <w:num w:numId="74996561">
-    <w:abstractNumId w:val="74996561"/>
+  <w:num w:numId="33497415">
+    <w:abstractNumId w:val="33497415"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20033,51 +20033,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId371227174" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId894725045" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId239769e1d117620f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CBCVD0/" TargetMode="External"/><Relationship Id="rId358969e1d11762176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CBCVD0/categorization" TargetMode="External"/><Relationship Id="rId181469e1d11762c80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CBCVD0/photos" TargetMode="External"/><Relationship Id="rId153469e1d11765ad9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CBCVD0/documents" TargetMode="External"/><Relationship Id="rId543369e1d11765d1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hmeljgiz.si/ihgc/doc/2021_JUN_IHGC_%20EC_SummaryTable.pdf" TargetMode="External"/><Relationship Id="rId992869e1d117664d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CBCVD0/documents" TargetMode="External"/><Relationship Id="rId856769e1d1176650c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ihps.si/wp-content/uploads/2016/08/Huda-viroidna-zakrnelost-hmelja-2017.compressed.pdf" TargetMode="External"/><Relationship Id="rId311469e1d117669bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/0a52821b-0965-4d92-9af1-9c4e932a091a" TargetMode="External"/><Relationship Id="rId240569e1d11766b70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId402469e1d11762b35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId402469e1d11762b35.jpg"/><Relationship Id="rId197769e1d1176456e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId197769e1d1176456e.jpg"/><Relationship Id="rId649669e1d11766c1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId649669e1d11766c1e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId457564421" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId376915111" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId543569fcb79a48e08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CBCVD0/" TargetMode="External"/><Relationship Id="rId556569fcb79a48e74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CBCVD0/categorization" TargetMode="External"/><Relationship Id="rId383369fcb79a4b385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CBCVD0/photos" TargetMode="External"/><Relationship Id="rId541769fcb79a4fdcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CBCVD0/documents" TargetMode="External"/><Relationship Id="rId550269fcb79a50837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hmeljgiz.si/ihgc/doc/2021_JUN_IHGC_%20EC_SummaryTable.pdf" TargetMode="External"/><Relationship Id="rId871669fcb79a51bc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CBCVD0/documents" TargetMode="External"/><Relationship Id="rId474869fcb79a51c05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ihps.si/wp-content/uploads/2016/08/Huda-viroidna-zakrnelost-hmelja-2017.compressed.pdf" TargetMode="External"/><Relationship Id="rId480369fcb79a528f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/0a52821b-0965-4d92-9af1-9c4e932a091a" TargetMode="External"/><Relationship Id="rId446569fcb79a52abc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId824569fcb79a4b260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId824569fcb79a4b260.jpg"/><Relationship Id="rId866069fcb79a4cf59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId866069fcb79a4cf59.jpg"/><Relationship Id="rId656669fcb79a52d5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId656669fcb79a52d5c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>