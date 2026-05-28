--- v9 (2026-05-07)
+++ v10 (2026-05-28)
@@ -280,51 +280,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Citrus bark cracking viroid</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Citrus viroid IV</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543569fcb79a48e08" w:history="1">
+            <w:hyperlink r:id="rId76876a1888d686834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -340,51 +340,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556569fcb79a48e74" w:history="1">
+            <w:hyperlink r:id="rId87056a1888d68689b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -398,86 +398,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CBCVD0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="69446108" name="name547569fcb79a4b263" descr="2661.jpg"/>
+                  <wp:docPr id="83630688" name="name46936a1888d686968" descr="2661.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2661.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId824569fcb79a4b260" cstate="print"/>
+                          <a:blip r:embed="rId17146a1888d686967" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId383369fcb79a4b385" w:history="1">
+            <w:hyperlink r:id="rId36366a1888d686fed" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1892,63 +1892,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="67958524" name="name410569fcb79a4cf5c" descr="CBCVD0_distribution_map.jpg"/>
+            <wp:docPr id="12849946" name="name85276a1888d687aaa" descr="CBCVD0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CBCVD0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId866069fcb79a4cf59" cstate="print"/>
+                    <a:blip r:embed="rId68936a1888d687aa8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4776,51 +4776,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2019). EPPO Reporting Service no. 08 - 2019 Num. article: 2019/165, First finding of Citrus bark cracking viroid (CBCVd) in Germany.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) Report of a pest risk analysis for Citrus bark cracking viroid. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId541769fcb79a4fdcc" w:history="1">
+      <w:hyperlink r:id="rId68026a1888d688f23" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CBCVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5107,51 +5107,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 273-286.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IHGC (2021) International Hop Growers’ Convention Country Reports. IHGC - Economic Commission Summary Reports. June 21, 2021. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId550269fcb79a50837" w:history="1">
+      <w:hyperlink r:id="rId32506a1888d689145" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.hmeljgiz.si/ihgc/doc/2021_JUN_IHGC_%20EC_SummaryTable.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6335,81 +6335,81 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 6640-6640.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Radišek S &amp; Benko-Beloglavec A (2016) Pest risk analysis for Citrus bark cracking viroid (CBCVd). Slovenian Institute of Hop Research and Brewing. Administration of the Republic of Slovenia for Food Safety, Veterinary Sector and Plant Protection. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId871669fcb79a51bc9" w:history="1">
+      <w:hyperlink r:id="rId18636a1888d689912" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CBCVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Radišek S, Guček T, Leskošek G, Benko Beloglavec A, Jakše J &amp; Javornik B (2017) Huda viroidna zakrnelost hmelja/Severe hop stunt disease. Žalec: Inštitut za hmeljarstvo in pivovarstvo Slovenije, Žalec (SI), ISBN 978-961-93322-2-1. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId474869fcb79a51c05" w:history="1">
+      <w:hyperlink r:id="rId97696a1888d689949" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ihps.si/wp-content/uploads/2016/08/Huda-viroidna-zakrnelost-hmelja-2017.compressed.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7078,51 +7078,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e0198022.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wilstermann A, Schrader G, Pfeilstetter E, Schäfer BC &amp; Ziebell H (2020) Express PRA for Citrus bark cracking viroid. Julius Kühn-Institute, Institute for national and international Plant Health. Replaces version of 2019-07-30. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId480369fcb79a528f2" w:history="1">
+      <w:hyperlink r:id="rId26216a1888d689e75" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/0a52821b-0965-4d92-9af1-9c4e932a091a</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7342,51 +7342,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cocadviroid rimocitri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId446569fcb79a52abc" w:history="1">
+      <w:hyperlink r:id="rId35436a1888d68a02d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7399,63 +7399,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="52410415" name="name810469fcb79a52d5d" descr="eu_funding_250.png"/>
+            <wp:docPr id="95083650" name="name63176a1888d68a0cf" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId656669fcb79a52d5c" cstate="print"/>
+                    <a:blip r:embed="rId17156a1888d68a0ce" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7553,137 +7553,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="33497415">
+  <w:abstractNum w:abstractNumId="86700440">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="61157408">
+    <w:lvl w:ilvl="0" w:tplc="31258900">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="61157408" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="31258900" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="61157408" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="31258900" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="61157408" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="31258900" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="61157408" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="31258900" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="61157408" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="31258900" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="61157408" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="31258900" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="61157408" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="31258900" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="61157408" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="31258900" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33497414">
+  <w:abstractNum w:abstractNumId="86700439">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="82671762">
+    <w:lvl w:ilvl="0" w:tplc="68208333">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8435,55 +8435,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="33497414">
-    <w:abstractNumId w:val="33497414"/>
+  <w:num w:numId="86700439">
+    <w:abstractNumId w:val="86700439"/>
   </w:num>
-  <w:num w:numId="33497415">
-    <w:abstractNumId w:val="33497415"/>
+  <w:num w:numId="86700440">
+    <w:abstractNumId w:val="86700440"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20033,51 +20033,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId457564421" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId376915111" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId543569fcb79a48e08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CBCVD0/" TargetMode="External"/><Relationship Id="rId556569fcb79a48e74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CBCVD0/categorization" TargetMode="External"/><Relationship Id="rId383369fcb79a4b385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CBCVD0/photos" TargetMode="External"/><Relationship Id="rId541769fcb79a4fdcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CBCVD0/documents" TargetMode="External"/><Relationship Id="rId550269fcb79a50837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hmeljgiz.si/ihgc/doc/2021_JUN_IHGC_%20EC_SummaryTable.pdf" TargetMode="External"/><Relationship Id="rId871669fcb79a51bc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CBCVD0/documents" TargetMode="External"/><Relationship Id="rId474869fcb79a51c05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ihps.si/wp-content/uploads/2016/08/Huda-viroidna-zakrnelost-hmelja-2017.compressed.pdf" TargetMode="External"/><Relationship Id="rId480369fcb79a528f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/0a52821b-0965-4d92-9af1-9c4e932a091a" TargetMode="External"/><Relationship Id="rId446569fcb79a52abc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId824569fcb79a4b260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId824569fcb79a4b260.jpg"/><Relationship Id="rId866069fcb79a4cf59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId866069fcb79a4cf59.jpg"/><Relationship Id="rId656669fcb79a52d5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId656669fcb79a52d5c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId997793325" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId662643852" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId76876a1888d686834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CBCVD0/" TargetMode="External"/><Relationship Id="rId87056a1888d68689b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CBCVD0/categorization" TargetMode="External"/><Relationship Id="rId36366a1888d686fed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CBCVD0/photos" TargetMode="External"/><Relationship Id="rId68026a1888d688f23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CBCVD0/documents" TargetMode="External"/><Relationship Id="rId32506a1888d689145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hmeljgiz.si/ihgc/doc/2021_JUN_IHGC_%20EC_SummaryTable.pdf" TargetMode="External"/><Relationship Id="rId18636a1888d689912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CBCVD0/documents" TargetMode="External"/><Relationship Id="rId97696a1888d689949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ihps.si/wp-content/uploads/2016/08/Huda-viroidna-zakrnelost-hmelja-2017.compressed.pdf" TargetMode="External"/><Relationship Id="rId26216a1888d689e75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/0a52821b-0965-4d92-9af1-9c4e932a091a" TargetMode="External"/><Relationship Id="rId35436a1888d68a02d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId17146a1888d686967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17146a1888d686967.jpg"/><Relationship Id="rId68936a1888d687aa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68936a1888d687aa8.jpg"/><Relationship Id="rId17156a1888d68a0ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17156a1888d68a0ce.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>