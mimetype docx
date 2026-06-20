--- v10 (2026-05-28)
+++ v11 (2026-06-20)
@@ -280,51 +280,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Citrus bark cracking viroid</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Citrus viroid IV</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76876a1888d686834" w:history="1">
+            <w:hyperlink r:id="rId40306a35fb7e5801c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -340,51 +340,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87056a1888d68689b" w:history="1">
+            <w:hyperlink r:id="rId19936a35fb7e58086" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -398,86 +398,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CBCVD0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="83630688" name="name46936a1888d686968" descr="2661.jpg"/>
+                  <wp:docPr id="13515648" name="name36146a35fb7e589ca" descr="2661.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2661.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId17146a1888d686967" cstate="print"/>
+                          <a:blip r:embed="rId51776a35fb7e589c8" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId36366a1888d686fed" w:history="1">
+            <w:hyperlink r:id="rId58266a35fb7e58b31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1892,63 +1892,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="12849946" name="name85276a1888d687aaa" descr="CBCVD0_distribution_map.jpg"/>
+            <wp:docPr id="82329087" name="name70076a35fb7e59e5c" descr="CBCVD0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CBCVD0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId68936a1888d687aa8" cstate="print"/>
+                    <a:blip r:embed="rId66756a35fb7e59e59" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4776,51 +4776,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2019). EPPO Reporting Service no. 08 - 2019 Num. article: 2019/165, First finding of Citrus bark cracking viroid (CBCVd) in Germany.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) Report of a pest risk analysis for Citrus bark cracking viroid. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68026a1888d688f23" w:history="1">
+      <w:hyperlink r:id="rId36396a35fb7e5b2bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CBCVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5107,51 +5107,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 273-286.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IHGC (2021) International Hop Growers’ Convention Country Reports. IHGC - Economic Commission Summary Reports. June 21, 2021. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32506a1888d689145" w:history="1">
+      <w:hyperlink r:id="rId52776a35fb7e5b4e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.hmeljgiz.si/ihgc/doc/2021_JUN_IHGC_%20EC_SummaryTable.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6335,81 +6335,81 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 6640-6640.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Radišek S &amp; Benko-Beloglavec A (2016) Pest risk analysis for Citrus bark cracking viroid (CBCVd). Slovenian Institute of Hop Research and Brewing. Administration of the Republic of Slovenia for Food Safety, Veterinary Sector and Plant Protection. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18636a1888d689912" w:history="1">
+      <w:hyperlink r:id="rId51856a35fb7e5bcb3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CBCVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Radišek S, Guček T, Leskošek G, Benko Beloglavec A, Jakše J &amp; Javornik B (2017) Huda viroidna zakrnelost hmelja/Severe hop stunt disease. Žalec: Inštitut za hmeljarstvo in pivovarstvo Slovenije, Žalec (SI), ISBN 978-961-93322-2-1. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97696a1888d689949" w:history="1">
+      <w:hyperlink r:id="rId82066a35fb7e5bce9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ihps.si/wp-content/uploads/2016/08/Huda-viroidna-zakrnelost-hmelja-2017.compressed.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7078,51 +7078,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e0198022.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wilstermann A, Schrader G, Pfeilstetter E, Schäfer BC &amp; Ziebell H (2020) Express PRA for Citrus bark cracking viroid. Julius Kühn-Institute, Institute for national and international Plant Health. Replaces version of 2019-07-30. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26216a1888d689e75" w:history="1">
+      <w:hyperlink r:id="rId31226a35fb7e5c183" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/0a52821b-0965-4d92-9af1-9c4e932a091a</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7342,51 +7342,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cocadviroid rimocitri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35436a1888d68a02d" w:history="1">
+      <w:hyperlink r:id="rId34906a35fb7e5c336" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7399,63 +7399,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="95083650" name="name63176a1888d68a0cf" descr="eu_funding_250.png"/>
+            <wp:docPr id="83737551" name="name54996a35fb7e5c409" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17156a1888d68a0ce" cstate="print"/>
+                    <a:blip r:embed="rId71216a35fb7e5c408" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7553,137 +7553,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="86700440">
+  <w:abstractNum w:abstractNumId="15991222">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="31258900">
+    <w:lvl w:ilvl="0" w:tplc="75989602">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="31258900" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="75989602" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="31258900" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="75989602" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="31258900" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="75989602" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="31258900" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="75989602" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="31258900" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="75989602" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="31258900" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="75989602" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="31258900" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="75989602" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="31258900" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="75989602" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="86700439">
+  <w:abstractNum w:abstractNumId="15991221">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="68208333">
+    <w:lvl w:ilvl="0" w:tplc="48491690">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8435,55 +8435,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="86700439">
-    <w:abstractNumId w:val="86700439"/>
+  <w:num w:numId="15991221">
+    <w:abstractNumId w:val="15991221"/>
   </w:num>
-  <w:num w:numId="86700440">
-    <w:abstractNumId w:val="86700440"/>
+  <w:num w:numId="15991222">
+    <w:abstractNumId w:val="15991222"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20033,51 +20033,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId997793325" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId662643852" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId76876a1888d686834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CBCVD0/" TargetMode="External"/><Relationship Id="rId87056a1888d68689b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CBCVD0/categorization" TargetMode="External"/><Relationship Id="rId36366a1888d686fed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CBCVD0/photos" TargetMode="External"/><Relationship Id="rId68026a1888d688f23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CBCVD0/documents" TargetMode="External"/><Relationship Id="rId32506a1888d689145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hmeljgiz.si/ihgc/doc/2021_JUN_IHGC_%20EC_SummaryTable.pdf" TargetMode="External"/><Relationship Id="rId18636a1888d689912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CBCVD0/documents" TargetMode="External"/><Relationship Id="rId97696a1888d689949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ihps.si/wp-content/uploads/2016/08/Huda-viroidna-zakrnelost-hmelja-2017.compressed.pdf" TargetMode="External"/><Relationship Id="rId26216a1888d689e75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/0a52821b-0965-4d92-9af1-9c4e932a091a" TargetMode="External"/><Relationship Id="rId35436a1888d68a02d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId17146a1888d686967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17146a1888d686967.jpg"/><Relationship Id="rId68936a1888d687aa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68936a1888d687aa8.jpg"/><Relationship Id="rId17156a1888d68a0ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17156a1888d68a0ce.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId782319527" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId168385325" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId40306a35fb7e5801c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CBCVD0/" TargetMode="External"/><Relationship Id="rId19936a35fb7e58086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CBCVD0/categorization" TargetMode="External"/><Relationship Id="rId58266a35fb7e58b31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CBCVD0/photos" TargetMode="External"/><Relationship Id="rId36396a35fb7e5b2bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CBCVD0/documents" TargetMode="External"/><Relationship Id="rId52776a35fb7e5b4e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hmeljgiz.si/ihgc/doc/2021_JUN_IHGC_%20EC_SummaryTable.pdf" TargetMode="External"/><Relationship Id="rId51856a35fb7e5bcb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CBCVD0/documents" TargetMode="External"/><Relationship Id="rId82066a35fb7e5bce9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ihps.si/wp-content/uploads/2016/08/Huda-viroidna-zakrnelost-hmelja-2017.compressed.pdf" TargetMode="External"/><Relationship Id="rId31226a35fb7e5c183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/0a52821b-0965-4d92-9af1-9c4e932a091a" TargetMode="External"/><Relationship Id="rId34906a35fb7e5c336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId51776a35fb7e589c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51776a35fb7e589c8.jpg"/><Relationship Id="rId66756a35fb7e59e59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66756a35fb7e59e59.jpg"/><Relationship Id="rId71216a35fb7e5c408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71216a35fb7e5c408.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>