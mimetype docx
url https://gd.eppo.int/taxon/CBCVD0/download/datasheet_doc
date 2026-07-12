--- v11 (2026-06-20)
+++ v12 (2026-07-12)
@@ -280,51 +280,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Citrus bark cracking viroid</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Citrus viroid IV</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40306a35fb7e5801c" w:history="1">
+            <w:hyperlink r:id="rId52596a53c46db9eaa" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -340,51 +340,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19936a35fb7e58086" w:history="1">
+            <w:hyperlink r:id="rId86786a53c46db9f14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -398,86 +398,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CBCVD0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="13515648" name="name36146a35fb7e589ca" descr="2661.jpg"/>
+                  <wp:docPr id="29004127" name="name40966a53c46dba754" descr="2661.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2661.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId51776a35fb7e589c8" cstate="print"/>
+                          <a:blip r:embed="rId61556a53c46dba753" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId58266a35fb7e58b31" w:history="1">
+            <w:hyperlink r:id="rId27286a53c46dba89c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1892,63 +1892,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="82329087" name="name70076a35fb7e59e5c" descr="CBCVD0_distribution_map.jpg"/>
+            <wp:docPr id="92728757" name="name13836a53c46dbcfcd" descr="CBCVD0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CBCVD0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId66756a35fb7e59e59" cstate="print"/>
+                    <a:blip r:embed="rId68436a53c46dbcfc8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4776,51 +4776,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2019). EPPO Reporting Service no. 08 - 2019 Num. article: 2019/165, First finding of Citrus bark cracking viroid (CBCVd) in Germany.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) Report of a pest risk analysis for Citrus bark cracking viroid. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36396a35fb7e5b2bf" w:history="1">
+      <w:hyperlink r:id="rId87856a53c46dbe503" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CBCVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5107,51 +5107,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 273-286.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IHGC (2021) International Hop Growers’ Convention Country Reports. IHGC - Economic Commission Summary Reports. June 21, 2021. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52776a35fb7e5b4e8" w:history="1">
+      <w:hyperlink r:id="rId40946a53c46dbe749" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.hmeljgiz.si/ihgc/doc/2021_JUN_IHGC_%20EC_SummaryTable.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6335,81 +6335,81 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 6640-6640.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Radišek S &amp; Benko-Beloglavec A (2016) Pest risk analysis for Citrus bark cracking viroid (CBCVd). Slovenian Institute of Hop Research and Brewing. Administration of the Republic of Slovenia for Food Safety, Veterinary Sector and Plant Protection. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51856a35fb7e5bcb3" w:history="1">
+      <w:hyperlink r:id="rId60696a53c46dbeefa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CBCVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Radišek S, Guček T, Leskošek G, Benko Beloglavec A, Jakše J &amp; Javornik B (2017) Huda viroidna zakrnelost hmelja/Severe hop stunt disease. Žalec: Inštitut za hmeljarstvo in pivovarstvo Slovenije, Žalec (SI), ISBN 978-961-93322-2-1. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82066a35fb7e5bce9" w:history="1">
+      <w:hyperlink r:id="rId18626a53c46dbf05f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ihps.si/wp-content/uploads/2016/08/Huda-viroidna-zakrnelost-hmelja-2017.compressed.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7078,51 +7078,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e0198022.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wilstermann A, Schrader G, Pfeilstetter E, Schäfer BC &amp; Ziebell H (2020) Express PRA for Citrus bark cracking viroid. Julius Kühn-Institute, Institute for national and international Plant Health. Replaces version of 2019-07-30. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31226a35fb7e5c183" w:history="1">
+      <w:hyperlink r:id="rId68686a53c46dbf5e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/0a52821b-0965-4d92-9af1-9c4e932a091a</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7342,51 +7342,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cocadviroid rimocitri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34906a35fb7e5c336" w:history="1">
+      <w:hyperlink r:id="rId43146a53c46dbf7c0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7399,63 +7399,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="83737551" name="name54996a35fb7e5c409" descr="eu_funding_250.png"/>
+            <wp:docPr id="33189941" name="name43586a53c46dbf867" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId71216a35fb7e5c408" cstate="print"/>
+                    <a:blip r:embed="rId86486a53c46dbf866" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7553,137 +7553,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="15991222">
+  <w:abstractNum w:abstractNumId="50286903">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="75989602">
+    <w:lvl w:ilvl="0" w:tplc="42852539">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="75989602" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="42852539" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="75989602" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="42852539" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="75989602" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="42852539" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="75989602" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="42852539" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="75989602" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="42852539" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="75989602" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="42852539" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="75989602" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="42852539" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="75989602" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="42852539" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15991221">
+  <w:abstractNum w:abstractNumId="50286902">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48491690">
+    <w:lvl w:ilvl="0" w:tplc="92628877">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8435,55 +8435,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="15991221">
-    <w:abstractNumId w:val="15991221"/>
+  <w:num w:numId="50286902">
+    <w:abstractNumId w:val="50286902"/>
   </w:num>
-  <w:num w:numId="15991222">
-    <w:abstractNumId w:val="15991222"/>
+  <w:num w:numId="50286903">
+    <w:abstractNumId w:val="50286903"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20033,51 +20033,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId782319527" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId168385325" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId40306a35fb7e5801c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CBCVD0/" TargetMode="External"/><Relationship Id="rId19936a35fb7e58086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CBCVD0/categorization" TargetMode="External"/><Relationship Id="rId58266a35fb7e58b31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CBCVD0/photos" TargetMode="External"/><Relationship Id="rId36396a35fb7e5b2bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CBCVD0/documents" TargetMode="External"/><Relationship Id="rId52776a35fb7e5b4e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hmeljgiz.si/ihgc/doc/2021_JUN_IHGC_%20EC_SummaryTable.pdf" TargetMode="External"/><Relationship Id="rId51856a35fb7e5bcb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CBCVD0/documents" TargetMode="External"/><Relationship Id="rId82066a35fb7e5bce9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ihps.si/wp-content/uploads/2016/08/Huda-viroidna-zakrnelost-hmelja-2017.compressed.pdf" TargetMode="External"/><Relationship Id="rId31226a35fb7e5c183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/0a52821b-0965-4d92-9af1-9c4e932a091a" TargetMode="External"/><Relationship Id="rId34906a35fb7e5c336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId51776a35fb7e589c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51776a35fb7e589c8.jpg"/><Relationship Id="rId66756a35fb7e59e59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66756a35fb7e59e59.jpg"/><Relationship Id="rId71216a35fb7e5c408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71216a35fb7e5c408.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId146675383" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId100676877" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId52596a53c46db9eaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CBCVD0/" TargetMode="External"/><Relationship Id="rId86786a53c46db9f14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CBCVD0/categorization" TargetMode="External"/><Relationship Id="rId27286a53c46dba89c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CBCVD0/photos" TargetMode="External"/><Relationship Id="rId87856a53c46dbe503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CBCVD0/documents" TargetMode="External"/><Relationship Id="rId40946a53c46dbe749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hmeljgiz.si/ihgc/doc/2021_JUN_IHGC_%20EC_SummaryTable.pdf" TargetMode="External"/><Relationship Id="rId60696a53c46dbeefa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CBCVD0/documents" TargetMode="External"/><Relationship Id="rId18626a53c46dbf05f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ihps.si/wp-content/uploads/2016/08/Huda-viroidna-zakrnelost-hmelja-2017.compressed.pdf" TargetMode="External"/><Relationship Id="rId68686a53c46dbf5e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/0a52821b-0965-4d92-9af1-9c4e932a091a" TargetMode="External"/><Relationship Id="rId43146a53c46dbf7c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId61556a53c46dba753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61556a53c46dba753.jpg"/><Relationship Id="rId68436a53c46dbcfc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68436a53c46dbcfc8.jpg"/><Relationship Id="rId86486a53c46dbf866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86486a53c46dbf866.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>