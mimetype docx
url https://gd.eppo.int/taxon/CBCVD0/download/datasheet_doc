--- v12 (2026-07-12)
+++ v13 (2026-08-01)
@@ -280,51 +280,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Citrus bark cracking viroid</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Citrus viroid IV</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52596a53c46db9eaa" w:history="1">
+            <w:hyperlink r:id="rId64766a6e5783c1712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -340,51 +340,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86786a53c46db9f14" w:history="1">
+            <w:hyperlink r:id="rId81676a6e5783c1781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -398,86 +398,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CBCVD0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="29004127" name="name40966a53c46dba754" descr="2661.jpg"/>
+                  <wp:docPr id="83073785" name="name10976a6e5783c2042" descr="2661.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2661.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId61556a53c46dba753" cstate="print"/>
+                          <a:blip r:embed="rId21606a6e5783c2040" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId27286a53c46dba89c" w:history="1">
+            <w:hyperlink r:id="rId45196a6e5783c2140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1892,63 +1892,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="92728757" name="name13836a53c46dbcfcd" descr="CBCVD0_distribution_map.jpg"/>
+            <wp:docPr id="17905933" name="name59926a6e5783c3808" descr="CBCVD0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CBCVD0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId68436a53c46dbcfc8" cstate="print"/>
+                    <a:blip r:embed="rId18956a6e5783c3805" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4776,51 +4776,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2019). EPPO Reporting Service no. 08 - 2019 Num. article: 2019/165, First finding of Citrus bark cracking viroid (CBCVd) in Germany.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) Report of a pest risk analysis for Citrus bark cracking viroid. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87856a53c46dbe503" w:history="1">
+      <w:hyperlink r:id="rId90456a6e5783c4c78" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CBCVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5107,51 +5107,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 273-286.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IHGC (2021) International Hop Growers’ Convention Country Reports. IHGC - Economic Commission Summary Reports. June 21, 2021. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40946a53c46dbe749" w:history="1">
+      <w:hyperlink r:id="rId93896a6e5783c4ea6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.hmeljgiz.si/ihgc/doc/2021_JUN_IHGC_%20EC_SummaryTable.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6335,81 +6335,81 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 6640-6640.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Radišek S &amp; Benko-Beloglavec A (2016) Pest risk analysis for Citrus bark cracking viroid (CBCVd). Slovenian Institute of Hop Research and Brewing. Administration of the Republic of Slovenia for Food Safety, Veterinary Sector and Plant Protection. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60696a53c46dbeefa" w:history="1">
+      <w:hyperlink r:id="rId92166a6e5783c56a7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CBCVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Radišek S, Guček T, Leskošek G, Benko Beloglavec A, Jakše J &amp; Javornik B (2017) Huda viroidna zakrnelost hmelja/Severe hop stunt disease. Žalec: Inštitut za hmeljarstvo in pivovarstvo Slovenije, Žalec (SI), ISBN 978-961-93322-2-1. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18626a53c46dbf05f" w:history="1">
+      <w:hyperlink r:id="rId26736a6e5783c56dd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ihps.si/wp-content/uploads/2016/08/Huda-viroidna-zakrnelost-hmelja-2017.compressed.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7078,51 +7078,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e0198022.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wilstermann A, Schrader G, Pfeilstetter E, Schäfer BC &amp; Ziebell H (2020) Express PRA for Citrus bark cracking viroid. Julius Kühn-Institute, Institute for national and international Plant Health. Replaces version of 2019-07-30. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68686a53c46dbf5e3" w:history="1">
+      <w:hyperlink r:id="rId18786a6e5783c5b8b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/0a52821b-0965-4d92-9af1-9c4e932a091a</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7342,51 +7342,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cocadviroid rimocitri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43146a53c46dbf7c0" w:history="1">
+      <w:hyperlink r:id="rId69716a6e5783c5d45" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7399,63 +7399,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="33189941" name="name43586a53c46dbf867" descr="eu_funding_250.png"/>
+            <wp:docPr id="88387296" name="name99136a6e5783c5e22" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId86486a53c46dbf866" cstate="print"/>
+                    <a:blip r:embed="rId97356a6e5783c5e20" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7553,137 +7553,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="50286903">
+  <w:abstractNum w:abstractNumId="70253275">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="42852539">
+    <w:lvl w:ilvl="0" w:tplc="35840919">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="42852539" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="35840919" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="42852539" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="35840919" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="42852539" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="35840919" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="42852539" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="35840919" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="42852539" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="35840919" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="42852539" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="35840919" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="42852539" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="35840919" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="42852539" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="35840919" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50286902">
+  <w:abstractNum w:abstractNumId="70253274">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92628877">
+    <w:lvl w:ilvl="0" w:tplc="93386505">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8435,55 +8435,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="50286902">
-    <w:abstractNumId w:val="50286902"/>
+  <w:num w:numId="70253274">
+    <w:abstractNumId w:val="70253274"/>
   </w:num>
-  <w:num w:numId="50286903">
-    <w:abstractNumId w:val="50286903"/>
+  <w:num w:numId="70253275">
+    <w:abstractNumId w:val="70253275"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20033,51 +20033,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId146675383" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId100676877" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId52596a53c46db9eaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CBCVD0/" TargetMode="External"/><Relationship Id="rId86786a53c46db9f14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CBCVD0/categorization" TargetMode="External"/><Relationship Id="rId27286a53c46dba89c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CBCVD0/photos" TargetMode="External"/><Relationship Id="rId87856a53c46dbe503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CBCVD0/documents" TargetMode="External"/><Relationship Id="rId40946a53c46dbe749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hmeljgiz.si/ihgc/doc/2021_JUN_IHGC_%20EC_SummaryTable.pdf" TargetMode="External"/><Relationship Id="rId60696a53c46dbeefa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CBCVD0/documents" TargetMode="External"/><Relationship Id="rId18626a53c46dbf05f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ihps.si/wp-content/uploads/2016/08/Huda-viroidna-zakrnelost-hmelja-2017.compressed.pdf" TargetMode="External"/><Relationship Id="rId68686a53c46dbf5e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/0a52821b-0965-4d92-9af1-9c4e932a091a" TargetMode="External"/><Relationship Id="rId43146a53c46dbf7c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId61556a53c46dba753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61556a53c46dba753.jpg"/><Relationship Id="rId68436a53c46dbcfc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68436a53c46dbcfc8.jpg"/><Relationship Id="rId86486a53c46dbf866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86486a53c46dbf866.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId999428173" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId509144110" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId64766a6e5783c1712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CBCVD0/" TargetMode="External"/><Relationship Id="rId81676a6e5783c1781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CBCVD0/categorization" TargetMode="External"/><Relationship Id="rId45196a6e5783c2140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CBCVD0/photos" TargetMode="External"/><Relationship Id="rId90456a6e5783c4c78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CBCVD0/documents" TargetMode="External"/><Relationship Id="rId93896a6e5783c4ea6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hmeljgiz.si/ihgc/doc/2021_JUN_IHGC_%20EC_SummaryTable.pdf" TargetMode="External"/><Relationship Id="rId92166a6e5783c56a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CBCVD0/documents" TargetMode="External"/><Relationship Id="rId26736a6e5783c56dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ihps.si/wp-content/uploads/2016/08/Huda-viroidna-zakrnelost-hmelja-2017.compressed.pdf" TargetMode="External"/><Relationship Id="rId18786a6e5783c5b8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/0a52821b-0965-4d92-9af1-9c4e932a091a" TargetMode="External"/><Relationship Id="rId69716a6e5783c5d45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId21606a6e5783c2040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21606a6e5783c2040.jpg"/><Relationship Id="rId18956a6e5783c3805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18956a6e5783c3805.jpg"/><Relationship Id="rId97356a6e5783c5e20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97356a6e5783c5e20.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>