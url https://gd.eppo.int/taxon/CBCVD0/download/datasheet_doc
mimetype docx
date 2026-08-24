--- v13 (2026-08-01)
+++ v14 (2026-08-24)
@@ -280,51 +280,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Citrus bark cracking viroid</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Citrus viroid IV</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64766a6e5783c1712" w:history="1">
+            <w:hyperlink r:id="rId94636a8bebd352d8f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -340,51 +340,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81676a6e5783c1781" w:history="1">
+            <w:hyperlink r:id="rId71186a8bebd352e17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -398,86 +398,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CBCVD0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="83073785" name="name10976a6e5783c2042" descr="2661.jpg"/>
+                  <wp:docPr id="77922408" name="name89076a8bebd353572" descr="2661.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2661.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId21606a6e5783c2040" cstate="print"/>
+                          <a:blip r:embed="rId16466a8bebd35356f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId45196a6e5783c2140" w:history="1">
+            <w:hyperlink r:id="rId47016a8bebd3536ad" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1892,63 +1892,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="17905933" name="name59926a6e5783c3808" descr="CBCVD0_distribution_map.jpg"/>
+            <wp:docPr id="86154012" name="name88156a8bebd354c91" descr="CBCVD0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CBCVD0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18956a6e5783c3805" cstate="print"/>
+                    <a:blip r:embed="rId93866a8bebd354c8e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4776,51 +4776,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2019). EPPO Reporting Service no. 08 - 2019 Num. article: 2019/165, First finding of Citrus bark cracking viroid (CBCVd) in Germany.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) Report of a pest risk analysis for Citrus bark cracking viroid. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90456a6e5783c4c78" w:history="1">
+      <w:hyperlink r:id="rId17876a8bebd35620f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CBCVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5107,51 +5107,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 273-286.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IHGC (2021) International Hop Growers’ Convention Country Reports. IHGC - Economic Commission Summary Reports. June 21, 2021. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93896a6e5783c4ea6" w:history="1">
+      <w:hyperlink r:id="rId11286a8bebd356441" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.hmeljgiz.si/ihgc/doc/2021_JUN_IHGC_%20EC_SummaryTable.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6335,81 +6335,81 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 6640-6640.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Radišek S &amp; Benko-Beloglavec A (2016) Pest risk analysis for Citrus bark cracking viroid (CBCVd). Slovenian Institute of Hop Research and Brewing. Administration of the Republic of Slovenia for Food Safety, Veterinary Sector and Plant Protection. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92166a6e5783c56a7" w:history="1">
+      <w:hyperlink r:id="rId36946a8bebd356c55" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CBCVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Radišek S, Guček T, Leskošek G, Benko Beloglavec A, Jakše J &amp; Javornik B (2017) Huda viroidna zakrnelost hmelja/Severe hop stunt disease. Žalec: Inštitut za hmeljarstvo in pivovarstvo Slovenije, Žalec (SI), ISBN 978-961-93322-2-1. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26736a6e5783c56dd" w:history="1">
+      <w:hyperlink r:id="rId67816a8bebd356c8e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ihps.si/wp-content/uploads/2016/08/Huda-viroidna-zakrnelost-hmelja-2017.compressed.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7078,51 +7078,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e0198022.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wilstermann A, Schrader G, Pfeilstetter E, Schäfer BC &amp; Ziebell H (2020) Express PRA for Citrus bark cracking viroid. Julius Kühn-Institute, Institute for national and international Plant Health. Replaces version of 2019-07-30. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18786a6e5783c5b8b" w:history="1">
+      <w:hyperlink r:id="rId77796a8bebd35715a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/0a52821b-0965-4d92-9af1-9c4e932a091a</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7342,51 +7342,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cocadviroid rimocitri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69716a6e5783c5d45" w:history="1">
+      <w:hyperlink r:id="rId59576a8bebd35731d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7399,63 +7399,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="88387296" name="name99136a6e5783c5e22" descr="eu_funding_250.png"/>
+            <wp:docPr id="38060520" name="name71236a8bebd3573ed" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId97356a6e5783c5e20" cstate="print"/>
+                    <a:blip r:embed="rId90846a8bebd3573eb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7553,137 +7553,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="70253275">
+  <w:abstractNum w:abstractNumId="17491023">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="35840919">
+    <w:lvl w:ilvl="0" w:tplc="33556368">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="35840919" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="33556368" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="35840919" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="33556368" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="35840919" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="33556368" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="35840919" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="33556368" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="35840919" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="33556368" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="35840919" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="33556368" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="35840919" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="33556368" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="35840919" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="33556368" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="70253274">
+  <w:abstractNum w:abstractNumId="17491022">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="93386505">
+    <w:lvl w:ilvl="0" w:tplc="21482674">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8435,55 +8435,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="70253274">
-    <w:abstractNumId w:val="70253274"/>
+  <w:num w:numId="17491022">
+    <w:abstractNumId w:val="17491022"/>
   </w:num>
-  <w:num w:numId="70253275">
-    <w:abstractNumId w:val="70253275"/>
+  <w:num w:numId="17491023">
+    <w:abstractNumId w:val="17491023"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20033,51 +20033,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId999428173" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId509144110" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId64766a6e5783c1712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CBCVD0/" TargetMode="External"/><Relationship Id="rId81676a6e5783c1781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CBCVD0/categorization" TargetMode="External"/><Relationship Id="rId45196a6e5783c2140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CBCVD0/photos" TargetMode="External"/><Relationship Id="rId90456a6e5783c4c78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CBCVD0/documents" TargetMode="External"/><Relationship Id="rId93896a6e5783c4ea6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hmeljgiz.si/ihgc/doc/2021_JUN_IHGC_%20EC_SummaryTable.pdf" TargetMode="External"/><Relationship Id="rId92166a6e5783c56a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CBCVD0/documents" TargetMode="External"/><Relationship Id="rId26736a6e5783c56dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ihps.si/wp-content/uploads/2016/08/Huda-viroidna-zakrnelost-hmelja-2017.compressed.pdf" TargetMode="External"/><Relationship Id="rId18786a6e5783c5b8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/0a52821b-0965-4d92-9af1-9c4e932a091a" TargetMode="External"/><Relationship Id="rId69716a6e5783c5d45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId21606a6e5783c2040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21606a6e5783c2040.jpg"/><Relationship Id="rId18956a6e5783c3805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18956a6e5783c3805.jpg"/><Relationship Id="rId97356a6e5783c5e20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97356a6e5783c5e20.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId861845165" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId179685227" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId94636a8bebd352d8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CBCVD0/" TargetMode="External"/><Relationship Id="rId71186a8bebd352e17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CBCVD0/categorization" TargetMode="External"/><Relationship Id="rId47016a8bebd3536ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CBCVD0/photos" TargetMode="External"/><Relationship Id="rId17876a8bebd35620f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CBCVD0/documents" TargetMode="External"/><Relationship Id="rId11286a8bebd356441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hmeljgiz.si/ihgc/doc/2021_JUN_IHGC_%20EC_SummaryTable.pdf" TargetMode="External"/><Relationship Id="rId36946a8bebd356c55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CBCVD0/documents" TargetMode="External"/><Relationship Id="rId67816a8bebd356c8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ihps.si/wp-content/uploads/2016/08/Huda-viroidna-zakrnelost-hmelja-2017.compressed.pdf" TargetMode="External"/><Relationship Id="rId77796a8bebd35715a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/0a52821b-0965-4d92-9af1-9c4e932a091a" TargetMode="External"/><Relationship Id="rId59576a8bebd35731d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId16466a8bebd35356f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16466a8bebd35356f.jpg"/><Relationship Id="rId93866a8bebd354c8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93866a8bebd354c8e.jpg"/><Relationship Id="rId90846a8bebd3573eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90846a8bebd3573eb.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>