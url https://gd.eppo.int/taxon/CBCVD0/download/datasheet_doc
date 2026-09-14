--- v14 (2026-08-24)
+++ v15 (2026-09-14)
@@ -280,51 +280,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Citrus bark cracking viroid</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Citrus viroid IV</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94636a8bebd352d8f" w:history="1">
+            <w:hyperlink r:id="rId90306aa7405a410d2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -340,51 +340,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71186a8bebd352e17" w:history="1">
+            <w:hyperlink r:id="rId92756aa7405a41156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -398,86 +398,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CBCVD0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="77922408" name="name89076a8bebd353572" descr="2661.jpg"/>
+                  <wp:docPr id="42053219" name="name25586aa7405a41a00" descr="2661.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2661.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId16466a8bebd35356f" cstate="print"/>
+                          <a:blip r:embed="rId46376aa7405a419fe" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId47016a8bebd3536ad" w:history="1">
+            <w:hyperlink r:id="rId94226aa7405a41b53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1892,63 +1892,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="86154012" name="name88156a8bebd354c91" descr="CBCVD0_distribution_map.jpg"/>
+            <wp:docPr id="61883317" name="name74256aa7405a43042" descr="CBCVD0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CBCVD0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId93866a8bebd354c8e" cstate="print"/>
+                    <a:blip r:embed="rId15436aa7405a4303e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4776,51 +4776,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2019). EPPO Reporting Service no. 08 - 2019 Num. article: 2019/165, First finding of Citrus bark cracking viroid (CBCVd) in Germany.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) Report of a pest risk analysis for Citrus bark cracking viroid. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17876a8bebd35620f" w:history="1">
+      <w:hyperlink r:id="rId45716aa7405a44758" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CBCVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5107,51 +5107,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 273-286.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IHGC (2021) International Hop Growers’ Convention Country Reports. IHGC - Economic Commission Summary Reports. June 21, 2021. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11286a8bebd356441" w:history="1">
+      <w:hyperlink r:id="rId72696aa7405a4497a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.hmeljgiz.si/ihgc/doc/2021_JUN_IHGC_%20EC_SummaryTable.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6335,81 +6335,81 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 6640-6640.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Radišek S &amp; Benko-Beloglavec A (2016) Pest risk analysis for Citrus bark cracking viroid (CBCVd). Slovenian Institute of Hop Research and Brewing. Administration of the Republic of Slovenia for Food Safety, Veterinary Sector and Plant Protection. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36946a8bebd356c55" w:history="1">
+      <w:hyperlink r:id="rId28856aa7405a45146" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CBCVD0/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Radišek S, Guček T, Leskošek G, Benko Beloglavec A, Jakše J &amp; Javornik B (2017) Huda viroidna zakrnelost hmelja/Severe hop stunt disease. Žalec: Inštitut za hmeljarstvo in pivovarstvo Slovenije, Žalec (SI), ISBN 978-961-93322-2-1. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67816a8bebd356c8e" w:history="1">
+      <w:hyperlink r:id="rId72826aa7405a4517d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ihps.si/wp-content/uploads/2016/08/Huda-viroidna-zakrnelost-hmelja-2017.compressed.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7078,51 +7078,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e0198022.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wilstermann A, Schrader G, Pfeilstetter E, Schäfer BC &amp; Ziebell H (2020) Express PRA for Citrus bark cracking viroid. Julius Kühn-Institute, Institute for national and international Plant Health. Replaces version of 2019-07-30. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77796a8bebd35715a" w:history="1">
+      <w:hyperlink r:id="rId42276aa7405a457d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/0a52821b-0965-4d92-9af1-9c4e932a091a</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7342,51 +7342,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cocadviroid rimocitri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59576a8bebd35731d" w:history="1">
+      <w:hyperlink r:id="rId36506aa7405a45993" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7399,63 +7399,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="38060520" name="name71236a8bebd3573ed" descr="eu_funding_250.png"/>
+            <wp:docPr id="24196218" name="name86526aa7405a45a49" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId90846a8bebd3573eb" cstate="print"/>
+                    <a:blip r:embed="rId19866aa7405a45a48" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7553,137 +7553,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="17491023">
+  <w:abstractNum w:abstractNumId="10120440">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="33556368">
+    <w:lvl w:ilvl="0" w:tplc="78893691">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="33556368" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="78893691" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="33556368" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="78893691" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="33556368" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="78893691" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="33556368" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="78893691" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="33556368" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="78893691" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="33556368" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="78893691" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="33556368" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="78893691" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="33556368" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="78893691" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17491022">
+  <w:abstractNum w:abstractNumId="10120439">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="21482674">
+    <w:lvl w:ilvl="0" w:tplc="46456754">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8435,55 +8435,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="17491022">
-    <w:abstractNumId w:val="17491022"/>
+  <w:num w:numId="10120439">
+    <w:abstractNumId w:val="10120439"/>
   </w:num>
-  <w:num w:numId="17491023">
-    <w:abstractNumId w:val="17491023"/>
+  <w:num w:numId="10120440">
+    <w:abstractNumId w:val="10120440"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20033,51 +20033,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId861845165" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId179685227" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId94636a8bebd352d8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CBCVD0/" TargetMode="External"/><Relationship Id="rId71186a8bebd352e17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CBCVD0/categorization" TargetMode="External"/><Relationship Id="rId47016a8bebd3536ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CBCVD0/photos" TargetMode="External"/><Relationship Id="rId17876a8bebd35620f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CBCVD0/documents" TargetMode="External"/><Relationship Id="rId11286a8bebd356441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hmeljgiz.si/ihgc/doc/2021_JUN_IHGC_%20EC_SummaryTable.pdf" TargetMode="External"/><Relationship Id="rId36946a8bebd356c55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CBCVD0/documents" TargetMode="External"/><Relationship Id="rId67816a8bebd356c8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ihps.si/wp-content/uploads/2016/08/Huda-viroidna-zakrnelost-hmelja-2017.compressed.pdf" TargetMode="External"/><Relationship Id="rId77796a8bebd35715a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/0a52821b-0965-4d92-9af1-9c4e932a091a" TargetMode="External"/><Relationship Id="rId59576a8bebd35731d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId16466a8bebd35356f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16466a8bebd35356f.jpg"/><Relationship Id="rId93866a8bebd354c8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93866a8bebd354c8e.jpg"/><Relationship Id="rId90846a8bebd3573eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90846a8bebd3573eb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId945491020" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId329133055" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId90306aa7405a410d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CBCVD0/" TargetMode="External"/><Relationship Id="rId92756aa7405a41156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CBCVD0/categorization" TargetMode="External"/><Relationship Id="rId94226aa7405a41b53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CBCVD0/photos" TargetMode="External"/><Relationship Id="rId45716aa7405a44758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CBCVD0/documents" TargetMode="External"/><Relationship Id="rId72696aa7405a4497a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hmeljgiz.si/ihgc/doc/2021_JUN_IHGC_%20EC_SummaryTable.pdf" TargetMode="External"/><Relationship Id="rId28856aa7405a45146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CBCVD0/documents" TargetMode="External"/><Relationship Id="rId72826aa7405a4517d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ihps.si/wp-content/uploads/2016/08/Huda-viroidna-zakrnelost-hmelja-2017.compressed.pdf" TargetMode="External"/><Relationship Id="rId42276aa7405a457d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/0a52821b-0965-4d92-9af1-9c4e932a091a" TargetMode="External"/><Relationship Id="rId36506aa7405a45993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId46376aa7405a419fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46376aa7405a419fe.jpg"/><Relationship Id="rId15436aa7405a4303e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15436aa7405a4303e.jpg"/><Relationship Id="rId19866aa7405a45a48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19866aa7405a45a48.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>