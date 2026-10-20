--- v0 (2025-10-04)
+++ v1 (2026-10-20)
@@ -78,51 +78,53 @@
   </si>
   <si>
     <t>Brevipalpus yothersi (as Caryota)</t>
   </si>
   <si>
     <t>* Beard JJ, Ochoa R, Braswell WE, Bauchan GR (2015) Brevipalpus phoenicis (Geijskes) species complex (Acari: Tenuipalpidae) – a closer look. Zootaxa 3944(1), 67 pp. DOI: 10.11646/zootaxa.3944.1.1</t>
   </si>
   <si>
     <t>MYNDCR</t>
   </si>
   <si>
     <t>Haplaxius crudus</t>
   </si>
   <si>
     <t>* Howard FW, Mead FW (1980) A survey of Auchenorrhyncha (Insecta: Homoptera) associated with palms in southern Florida. Tropical Agriculture 57(2), pp.145-153.
 --------- Adult host.</t>
   </si>
   <si>
     <t>PHYP56</t>
   </si>
   <si>
     <t>Palm lethal yellowing type syndromes</t>
   </si>
   <si>
     <t>* Soto N, Helmick EE, Harrison NA, Bahder BW (2021) Genetic variability of palm lethal decline phytoplasmas in the Caribbean basin and Florida, USA, based on a multilocus analysis. Phytopathology 111(12), 2203-2212. https://doi.org/10.1094/PHYTO-04-21-0130-R
-------- host of 16SrIV-A</t>
+------- host of 16SrIV-A
+ * Simbaña-Carrera LL, Rivera-Vargas LI, Segarra-Carmona AE, Serrato-Diaz LM, Contaldo N, Satta E, Bertaccini A (2024) Detection of different groups of phytoplasma in palm species of Puerto Rico| Detección de diferentes grupos de fitoplasmas en especies de palmas de Puerto Rico. The journal of agriculture of the University of Puerto Rico 108(2), 67-88.
+------- host of 16SrIV</t>
   </si>
   <si>
     <t>RAOIIN</t>
   </si>
   <si>
     <t>Raoiella indica</t>
   </si>
   <si>
     <t>RHIOHI</t>
   </si>
   <si>
     <t>Ripersiella hibisci</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -449,51 +451,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="43.561" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="342.059" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="418.755" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>