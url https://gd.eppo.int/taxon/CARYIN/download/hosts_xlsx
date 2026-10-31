--- v0 (2025-10-03)
+++ v1 (2026-10-31)
@@ -12,98 +12,105 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CARYIN" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Wild/Weed</t>
   </si>
   <si>
     <t>ZIPSC</t>
   </si>
   <si>
     <t>Ziziphus spina-christi</t>
   </si>
   <si>
+    <t>* Al-Jboory EY, Hermize FB (2025) Morphological and molecular study of two species of Carpomya Costa, 1854 (Diptera, Tephritidae) infesting Sidr fruits in Baghdad, Iraq. Bulletin of The Iraq Natural History Museum 18(4), 917-928.  https://doi.org/10.26842/binhm.7.2025.18.4.0917
+* Korneyev VA, Mishustin RI, Korneyev SV (2017) The Carpomyini fruit flies (Diptera, Tephritidae) of Europe, Caucasus, and Middle East: New records of pest species, with improved keys. Vestnik zoologii 51(6), 453–470. https://doi.org/10.2478/vzoo-2017-0056</t>
+  </si>
+  <si>
+    <t>Host</t>
+  </si>
+  <si>
+    <t>ZIPJU</t>
+  </si>
+  <si>
+    <t>Ziziphus jujuba</t>
+  </si>
+  <si>
+    <t>* Korneyev VA, Mishustin RI, Korneyev SV (2017) The Carpomyini fruit flies (Diptera, Tephritidae) of Europe, Caucasus, and Middle East: New records of pest species, with improved keys. Vestnik Zoologii 51(6), 453–470. https://doi.org/10.2478/vzoo-2017-0056</t>
+  </si>
+  <si>
+    <t>ZIPLO</t>
+  </si>
+  <si>
+    <t>Ziziphus lotus</t>
+  </si>
+  <si>
     <t>* Korneyev VA, Mishustin RI, Korneyev SV (2017) The Carpomyini fruit flies (Diptera, Tephritidae) of Europe, Caucasus, and Middle East: New records of pest species, with improved keys. Vestnik zoologii 51(6), 453–470. https://doi.org/10.2478/vzoo-2017-0056</t>
   </si>
   <si>
-    <t>Host</t>
-[...16 lines deleted...]
-  <si>
     <t>ZIPMA</t>
   </si>
   <si>
     <t>Ziziphus mauritiana</t>
+  </si>
+  <si>
+    <t>* Al-Jboory EY, Hermize FB (2025) Morphological and molecular study of two species of Carpomya Costa, 1854 (Diptera, Tephritidae) infesting Sidr fruits in Baghdad, Iraq. Bulletin of The Iraq Natural History Museum 18(4), 917-928.  https://doi.org/10.26842/binhm.7.2025.18.4.0917</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -418,51 +425,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="303.069" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="329.063" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
@@ -474,64 +481,66 @@
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>8</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>8</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>8</v>
       </c>
       <c r="B5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="D5"/>
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>17</v>
+      </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>