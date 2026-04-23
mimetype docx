--- v7 (2026-03-28)
+++ v8 (2026-04-23)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> (Matsumura)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> peach fruit borer, peach fruit moth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427269c7b9531b24e" w:history="1">
+            <w:hyperlink r:id="rId412269ea0f7042027" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511369c7b9531b2b7" w:history="1">
+            <w:hyperlink r:id="rId548469ea0f7042090" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CARSSA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="65210699" name="name154869c7b9531b812" descr="14727.jpg"/>
+                  <wp:docPr id="74203864" name="name395269ea0f7042777" descr="14727.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14727.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId186769c7b9531b810" cstate="print"/>
+                          <a:blip r:embed="rId142669ea0f7042775" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId887169c7b9531b932" w:history="1">
+            <w:hyperlink r:id="rId909569ea0f70428cb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1428,63 +1428,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. sasakii </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">occurs in in temperate Far East Asia. Although it is present the Far Eastern provinces of Russia, it does not occur in the European part or in Siberia and is a quarantine pest for Russia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="76843687" name="name956869c7b9531cb69" descr="CARSSA_distribution_map.jpg"/>
+            <wp:docPr id="58986608" name="name419069ea0f7043a59" descr="CARSSA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CARSSA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId248169c7b9531cb66" cstate="print"/>
+                    <a:blip r:embed="rId244969ea0f7043a55" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4148,51 +4148,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 5516, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId721369c7b9531de93" w:history="1">
+      <w:hyperlink r:id="rId429269ea0f7044dfe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5516</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5223,51 +5223,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">arposina sasakii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId836369c7b9531e55d" w:history="1">
+      <w:hyperlink r:id="rId213469ea0f70454d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/fr/core-activities/standards-setting/ispms/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5634,51 +5634,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 16-23. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId195969c7b9531e7f0" w:history="1">
+      <w:hyperlink r:id="rId907569ea0f704577f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1584/jpestics.D19-066</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5724,51 +5724,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(15), 7514. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId414069c7b9531e880" w:history="1">
+      <w:hyperlink r:id="rId393469ea0f704581c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/app12157514</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5814,51 +5814,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 686–692. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId770369c7b9531e929" w:history="1">
+      <w:hyperlink r:id="rId452069ea0f70458ae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1603/0046-225X-31.4.686</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8879,51 +8879,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carposina sasakii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId529569c7b9531fc56" w:history="1">
+      <w:hyperlink r:id="rId457169ea0f7046be1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9105,90 +9105,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 543-547. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId700469c7b9531fdc0" w:history="1">
+      <w:hyperlink r:id="rId749569ea0f7046d4a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1988.tb00413.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="35115358" name="name259969c7b9531fe5a" descr="eu_funding_250.png"/>
+            <wp:docPr id="75349307" name="name529969ea0f7046df9" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId574969c7b9531fe59" cstate="print"/>
+                    <a:blip r:embed="rId167069ea0f7046df8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9286,137 +9286,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="15191293">
+  <w:abstractNum w:abstractNumId="96206044">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="52654338">
+    <w:lvl w:ilvl="0" w:tplc="48828770">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="52654338" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="48828770" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="52654338" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="48828770" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="52654338" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="48828770" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="52654338" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="48828770" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="52654338" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="48828770" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="52654338" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="48828770" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="52654338" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="48828770" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="52654338" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="48828770" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15191292">
+  <w:abstractNum w:abstractNumId="96206043">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="70970606">
+    <w:lvl w:ilvl="0" w:tplc="12090591">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10168,55 +10168,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="15191292">
-    <w:abstractNumId w:val="15191292"/>
+  <w:num w:numId="96206043">
+    <w:abstractNumId w:val="96206043"/>
   </w:num>
-  <w:num w:numId="15191293">
-    <w:abstractNumId w:val="15191293"/>
+  <w:num w:numId="96206044">
+    <w:abstractNumId w:val="96206044"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21766,51 +21766,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId514397456" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId438323683" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId427269c7b9531b24e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARSSA/" TargetMode="External"/><Relationship Id="rId511369c7b9531b2b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARSSA/categorization" TargetMode="External"/><Relationship Id="rId887169c7b9531b932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARSSA/photos" TargetMode="External"/><Relationship Id="rId721369c7b9531de93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5516" TargetMode="External"/><Relationship Id="rId836369c7b9531e55d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/fr/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId195969c7b9531e7f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1584/jpestics.D19-066" TargetMode="External"/><Relationship Id="rId414069c7b9531e880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/app12157514" TargetMode="External"/><Relationship Id="rId770369c7b9531e929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/0046-225X-31.4.686" TargetMode="External"/><Relationship Id="rId529569c7b9531fc56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId700469c7b9531fdc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1988.tb00413.x" TargetMode="External"/><Relationship Id="rId186769c7b9531b810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId186769c7b9531b810.jpg"/><Relationship Id="rId248169c7b9531cb66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId248169c7b9531cb66.jpg"/><Relationship Id="rId574969c7b9531fe59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId574969c7b9531fe59.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId632429355" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId760771111" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId412269ea0f7042027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARSSA/" TargetMode="External"/><Relationship Id="rId548469ea0f7042090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARSSA/categorization" TargetMode="External"/><Relationship Id="rId909569ea0f70428cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARSSA/photos" TargetMode="External"/><Relationship Id="rId429269ea0f7044dfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5516" TargetMode="External"/><Relationship Id="rId213469ea0f70454d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/fr/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId907569ea0f704577f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1584/jpestics.D19-066" TargetMode="External"/><Relationship Id="rId393469ea0f704581c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/app12157514" TargetMode="External"/><Relationship Id="rId452069ea0f70458ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/0046-225X-31.4.686" TargetMode="External"/><Relationship Id="rId457169ea0f7046be1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId749569ea0f7046d4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1988.tb00413.x" TargetMode="External"/><Relationship Id="rId142669ea0f7042775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId142669ea0f7042775.jpg"/><Relationship Id="rId244969ea0f7043a55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId244969ea0f7043a55.jpg"/><Relationship Id="rId167069ea0f7046df8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId167069ea0f7046df8.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>