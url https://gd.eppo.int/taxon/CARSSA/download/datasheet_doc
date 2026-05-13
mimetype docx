--- v8 (2026-04-23)
+++ v9 (2026-05-13)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> (Matsumura)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> peach fruit borer, peach fruit moth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412269ea0f7042027" w:history="1">
+            <w:hyperlink r:id="rId75786a04b223be2f6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548469ea0f7042090" w:history="1">
+            <w:hyperlink r:id="rId62036a04b223be362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CARSSA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="74203864" name="name395269ea0f7042777" descr="14727.jpg"/>
+                  <wp:docPr id="82437138" name="name27916a04b223be910" descr="14727.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14727.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId142669ea0f7042775" cstate="print"/>
+                          <a:blip r:embed="rId88266a04b223be90e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId909569ea0f70428cb" w:history="1">
+            <w:hyperlink r:id="rId60846a04b223bea57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1428,63 +1428,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. sasakii </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">occurs in in temperate Far East Asia. Although it is present the Far Eastern provinces of Russia, it does not occur in the European part or in Siberia and is a quarantine pest for Russia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="58986608" name="name419069ea0f7043a59" descr="CARSSA_distribution_map.jpg"/>
+            <wp:docPr id="23189027" name="name48216a04b223bfed0" descr="CARSSA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CARSSA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId244969ea0f7043a55" cstate="print"/>
+                    <a:blip r:embed="rId26536a04b223bfecc" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4148,51 +4148,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 5516, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId429269ea0f7044dfe" w:history="1">
+      <w:hyperlink r:id="rId94736a04b223c11e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5516</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5223,51 +5223,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">arposina sasakii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId213469ea0f70454d8" w:history="1">
+      <w:hyperlink r:id="rId60856a04b223c18b4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/fr/core-activities/standards-setting/ispms/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5634,51 +5634,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 16-23. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId907569ea0f704577f" w:history="1">
+      <w:hyperlink r:id="rId43246a04b223c1b58" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1584/jpestics.D19-066</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5724,51 +5724,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(15), 7514. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId393469ea0f704581c" w:history="1">
+      <w:hyperlink r:id="rId89706a04b223c1bef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/app12157514</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5814,51 +5814,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 686–692. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId452069ea0f70458ae" w:history="1">
+      <w:hyperlink r:id="rId37926a04b223c1c86" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1603/0046-225X-31.4.686</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8879,51 +8879,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carposina sasakii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId457169ea0f7046be1" w:history="1">
+      <w:hyperlink r:id="rId95426a04b223c2f96" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9105,90 +9105,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 543-547. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId749569ea0f7046d4a" w:history="1">
+      <w:hyperlink r:id="rId22376a04b223c30fb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1988.tb00413.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="75349307" name="name529969ea0f7046df9" descr="eu_funding_250.png"/>
+            <wp:docPr id="37776217" name="name95746a04b223c3169" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId167069ea0f7046df8" cstate="print"/>
+                    <a:blip r:embed="rId14676a04b223c3168" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9286,137 +9286,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="96206044">
+  <w:abstractNum w:abstractNumId="68051003">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48828770">
+    <w:lvl w:ilvl="0" w:tplc="78885884">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="48828770" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="78885884" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="48828770" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="78885884" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="48828770" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="78885884" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="48828770" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="78885884" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="48828770" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="78885884" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="48828770" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="78885884" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="48828770" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="78885884" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="48828770" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="78885884" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="96206043">
+  <w:abstractNum w:abstractNumId="68051002">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="12090591">
+    <w:lvl w:ilvl="0" w:tplc="17646474">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10168,55 +10168,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="96206043">
-    <w:abstractNumId w:val="96206043"/>
+  <w:num w:numId="68051002">
+    <w:abstractNumId w:val="68051002"/>
   </w:num>
-  <w:num w:numId="96206044">
-    <w:abstractNumId w:val="96206044"/>
+  <w:num w:numId="68051003">
+    <w:abstractNumId w:val="68051003"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21766,51 +21766,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId632429355" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId760771111" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId412269ea0f7042027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARSSA/" TargetMode="External"/><Relationship Id="rId548469ea0f7042090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARSSA/categorization" TargetMode="External"/><Relationship Id="rId909569ea0f70428cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARSSA/photos" TargetMode="External"/><Relationship Id="rId429269ea0f7044dfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5516" TargetMode="External"/><Relationship Id="rId213469ea0f70454d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/fr/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId907569ea0f704577f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1584/jpestics.D19-066" TargetMode="External"/><Relationship Id="rId393469ea0f704581c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/app12157514" TargetMode="External"/><Relationship Id="rId452069ea0f70458ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/0046-225X-31.4.686" TargetMode="External"/><Relationship Id="rId457169ea0f7046be1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId749569ea0f7046d4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1988.tb00413.x" TargetMode="External"/><Relationship Id="rId142669ea0f7042775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId142669ea0f7042775.jpg"/><Relationship Id="rId244969ea0f7043a55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId244969ea0f7043a55.jpg"/><Relationship Id="rId167069ea0f7046df8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId167069ea0f7046df8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId788599075" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId648545715" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId75786a04b223be2f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARSSA/" TargetMode="External"/><Relationship Id="rId62036a04b223be362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARSSA/categorization" TargetMode="External"/><Relationship Id="rId60846a04b223bea57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARSSA/photos" TargetMode="External"/><Relationship Id="rId94736a04b223c11e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5516" TargetMode="External"/><Relationship Id="rId60856a04b223c18b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/fr/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId43246a04b223c1b58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1584/jpestics.D19-066" TargetMode="External"/><Relationship Id="rId89706a04b223c1bef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/app12157514" TargetMode="External"/><Relationship Id="rId37926a04b223c1c86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/0046-225X-31.4.686" TargetMode="External"/><Relationship Id="rId95426a04b223c2f96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId22376a04b223c30fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1988.tb00413.x" TargetMode="External"/><Relationship Id="rId88266a04b223be90e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88266a04b223be90e.jpg"/><Relationship Id="rId26536a04b223bfecc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26536a04b223bfecc.jpg"/><Relationship Id="rId14676a04b223c3168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14676a04b223c3168.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>