--- v9 (2026-05-13)
+++ v10 (2026-06-02)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> (Matsumura)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> peach fruit borer, peach fruit moth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75786a04b223be2f6" w:history="1">
+            <w:hyperlink r:id="rId54816a1f59fe778f3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62036a04b223be362" w:history="1">
+            <w:hyperlink r:id="rId84996a1f59fe77960" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CARSSA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="82437138" name="name27916a04b223be910" descr="14727.jpg"/>
+                  <wp:docPr id="38109603" name="name92316a1f59fe77a25" descr="14727.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14727.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId88266a04b223be90e" cstate="print"/>
+                          <a:blip r:embed="rId16786a1f59fe77a23" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId60846a04b223bea57" w:history="1">
+            <w:hyperlink r:id="rId13616a1f59fe77b64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1428,63 +1428,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. sasakii </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">occurs in in temperate Far East Asia. Although it is present the Far Eastern provinces of Russia, it does not occur in the European part or in Siberia and is a quarantine pest for Russia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="23189027" name="name48216a04b223bfed0" descr="CARSSA_distribution_map.jpg"/>
+            <wp:docPr id="67105901" name="name21676a1f59fe79309" descr="CARSSA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CARSSA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId26536a04b223bfecc" cstate="print"/>
+                    <a:blip r:embed="rId73896a1f59fe79305" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4148,51 +4148,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 5516, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94736a04b223c11e5" w:history="1">
+      <w:hyperlink r:id="rId16586a1f59fe7a69a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5516</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5223,51 +5223,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">arposina sasakii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60856a04b223c18b4" w:history="1">
+      <w:hyperlink r:id="rId50846a1f59fe7ad5a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/fr/core-activities/standards-setting/ispms/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5634,51 +5634,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 16-23. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43246a04b223c1b58" w:history="1">
+      <w:hyperlink r:id="rId86326a1f59fe7afec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1584/jpestics.D19-066</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5724,51 +5724,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(15), 7514. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89706a04b223c1bef" w:history="1">
+      <w:hyperlink r:id="rId52116a1f59fe7b07c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/app12157514</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5814,51 +5814,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 686–692. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37926a04b223c1c86" w:history="1">
+      <w:hyperlink r:id="rId56816a1f59fe7b12f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1603/0046-225X-31.4.686</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8879,51 +8879,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carposina sasakii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95426a04b223c2f96" w:history="1">
+      <w:hyperlink r:id="rId27616a1f59fe7c478" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9105,90 +9105,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 543-547. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22376a04b223c30fb" w:history="1">
+      <w:hyperlink r:id="rId83706a1f59fe7c5e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1988.tb00413.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="37776217" name="name95746a04b223c3169" descr="eu_funding_250.png"/>
+            <wp:docPr id="86339946" name="name17116a1f59fe7c655" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14676a04b223c3168" cstate="print"/>
+                    <a:blip r:embed="rId75266a1f59fe7c654" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9286,137 +9286,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="68051003">
+  <w:abstractNum w:abstractNumId="45203357">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="78885884">
+    <w:lvl w:ilvl="0" w:tplc="12747246">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="78885884" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="12747246" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="78885884" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="12747246" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="78885884" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="12747246" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="78885884" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="12747246" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="78885884" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="12747246" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="78885884" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="12747246" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="78885884" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="12747246" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="78885884" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="12747246" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="68051002">
+  <w:abstractNum w:abstractNumId="45203356">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="17646474">
+    <w:lvl w:ilvl="0" w:tplc="72189612">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10168,55 +10168,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="68051002">
-    <w:abstractNumId w:val="68051002"/>
+  <w:num w:numId="45203356">
+    <w:abstractNumId w:val="45203356"/>
   </w:num>
-  <w:num w:numId="68051003">
-    <w:abstractNumId w:val="68051003"/>
+  <w:num w:numId="45203357">
+    <w:abstractNumId w:val="45203357"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21766,51 +21766,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId788599075" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId648545715" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId75786a04b223be2f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARSSA/" TargetMode="External"/><Relationship Id="rId62036a04b223be362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARSSA/categorization" TargetMode="External"/><Relationship Id="rId60846a04b223bea57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARSSA/photos" TargetMode="External"/><Relationship Id="rId94736a04b223c11e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5516" TargetMode="External"/><Relationship Id="rId60856a04b223c18b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/fr/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId43246a04b223c1b58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1584/jpestics.D19-066" TargetMode="External"/><Relationship Id="rId89706a04b223c1bef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/app12157514" TargetMode="External"/><Relationship Id="rId37926a04b223c1c86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/0046-225X-31.4.686" TargetMode="External"/><Relationship Id="rId95426a04b223c2f96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId22376a04b223c30fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1988.tb00413.x" TargetMode="External"/><Relationship Id="rId88266a04b223be90e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88266a04b223be90e.jpg"/><Relationship Id="rId26536a04b223bfecc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26536a04b223bfecc.jpg"/><Relationship Id="rId14676a04b223c3168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14676a04b223c3168.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId420628393" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId353623847" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId54816a1f59fe778f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARSSA/" TargetMode="External"/><Relationship Id="rId84996a1f59fe77960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARSSA/categorization" TargetMode="External"/><Relationship Id="rId13616a1f59fe77b64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARSSA/photos" TargetMode="External"/><Relationship Id="rId16586a1f59fe7a69a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5516" TargetMode="External"/><Relationship Id="rId50846a1f59fe7ad5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/fr/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId86326a1f59fe7afec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1584/jpestics.D19-066" TargetMode="External"/><Relationship Id="rId52116a1f59fe7b07c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/app12157514" TargetMode="External"/><Relationship Id="rId56816a1f59fe7b12f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/0046-225X-31.4.686" TargetMode="External"/><Relationship Id="rId27616a1f59fe7c478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId83706a1f59fe7c5e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1988.tb00413.x" TargetMode="External"/><Relationship Id="rId16786a1f59fe77a23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16786a1f59fe77a23.jpg"/><Relationship Id="rId73896a1f59fe79305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73896a1f59fe79305.jpg"/><Relationship Id="rId75266a1f59fe7c654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75266a1f59fe7c654.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>