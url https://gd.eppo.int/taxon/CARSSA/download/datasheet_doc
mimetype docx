--- v10 (2026-06-02)
+++ v11 (2026-06-23)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> (Matsumura)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> peach fruit borer, peach fruit moth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54816a1f59fe778f3" w:history="1">
+            <w:hyperlink r:id="rId11836a39e94003210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84996a1f59fe77960" w:history="1">
+            <w:hyperlink r:id="rId37716a39e9400327f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CARSSA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="38109603" name="name92316a1f59fe77a25" descr="14727.jpg"/>
+                  <wp:docPr id="41367681" name="name83346a39e9400336f" descr="14727.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14727.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId16786a1f59fe77a23" cstate="print"/>
+                          <a:blip r:embed="rId95556a39e9400336e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId13616a1f59fe77b64" w:history="1">
+            <w:hyperlink r:id="rId29036a39e940034c6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1428,63 +1428,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. sasakii </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">occurs in in temperate Far East Asia. Although it is present the Far Eastern provinces of Russia, it does not occur in the European part or in Siberia and is a quarantine pest for Russia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="67105901" name="name21676a1f59fe79309" descr="CARSSA_distribution_map.jpg"/>
+            <wp:docPr id="79304255" name="name34546a39e9400472c" descr="CARSSA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CARSSA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId73896a1f59fe79305" cstate="print"/>
+                    <a:blip r:embed="rId12616a39e94004728" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4148,51 +4148,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 5516, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16586a1f59fe7a69a" w:history="1">
+      <w:hyperlink r:id="rId53786a39e94005a72" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5516</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5223,51 +5223,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">arposina sasakii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50846a1f59fe7ad5a" w:history="1">
+      <w:hyperlink r:id="rId87066a39e94006158" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/fr/core-activities/standards-setting/ispms/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5634,51 +5634,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 16-23. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86326a1f59fe7afec" w:history="1">
+      <w:hyperlink r:id="rId70746a39e940063f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1584/jpestics.D19-066</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5724,51 +5724,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(15), 7514. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52116a1f59fe7b07c" w:history="1">
+      <w:hyperlink r:id="rId32656a39e94006488" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/app12157514</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5814,51 +5814,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 686–692. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56816a1f59fe7b12f" w:history="1">
+      <w:hyperlink r:id="rId86946a39e94006519" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1603/0046-225X-31.4.686</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8879,51 +8879,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carposina sasakii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27616a1f59fe7c478" w:history="1">
+      <w:hyperlink r:id="rId35626a39e940078af" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9105,90 +9105,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 543-547. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83706a1f59fe7c5e2" w:history="1">
+      <w:hyperlink r:id="rId60906a39e94007a1e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1988.tb00413.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="86339946" name="name17116a1f59fe7c655" descr="eu_funding_250.png"/>
+            <wp:docPr id="47253296" name="name39046a39e94007cf3" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId75266a1f59fe7c654" cstate="print"/>
+                    <a:blip r:embed="rId49546a39e94007cf2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9286,137 +9286,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="45203357">
+  <w:abstractNum w:abstractNumId="17885889">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="12747246">
+    <w:lvl w:ilvl="0" w:tplc="45385109">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="12747246" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="45385109" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="12747246" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="45385109" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="12747246" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="45385109" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="12747246" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="45385109" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="12747246" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="45385109" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="12747246" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="45385109" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="12747246" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="45385109" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="12747246" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="45385109" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45203356">
+  <w:abstractNum w:abstractNumId="17885888">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72189612">
+    <w:lvl w:ilvl="0" w:tplc="42432519">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10168,55 +10168,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="45203356">
-    <w:abstractNumId w:val="45203356"/>
+  <w:num w:numId="17885888">
+    <w:abstractNumId w:val="17885888"/>
   </w:num>
-  <w:num w:numId="45203357">
-    <w:abstractNumId w:val="45203357"/>
+  <w:num w:numId="17885889">
+    <w:abstractNumId w:val="17885889"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21766,51 +21766,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId420628393" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId353623847" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId54816a1f59fe778f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARSSA/" TargetMode="External"/><Relationship Id="rId84996a1f59fe77960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARSSA/categorization" TargetMode="External"/><Relationship Id="rId13616a1f59fe77b64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARSSA/photos" TargetMode="External"/><Relationship Id="rId16586a1f59fe7a69a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5516" TargetMode="External"/><Relationship Id="rId50846a1f59fe7ad5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/fr/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId86326a1f59fe7afec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1584/jpestics.D19-066" TargetMode="External"/><Relationship Id="rId52116a1f59fe7b07c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/app12157514" TargetMode="External"/><Relationship Id="rId56816a1f59fe7b12f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/0046-225X-31.4.686" TargetMode="External"/><Relationship Id="rId27616a1f59fe7c478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId83706a1f59fe7c5e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1988.tb00413.x" TargetMode="External"/><Relationship Id="rId16786a1f59fe77a23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16786a1f59fe77a23.jpg"/><Relationship Id="rId73896a1f59fe79305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73896a1f59fe79305.jpg"/><Relationship Id="rId75266a1f59fe7c654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75266a1f59fe7c654.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId317287778" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId649856819" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId11836a39e94003210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARSSA/" TargetMode="External"/><Relationship Id="rId37716a39e9400327f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARSSA/categorization" TargetMode="External"/><Relationship Id="rId29036a39e940034c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARSSA/photos" TargetMode="External"/><Relationship Id="rId53786a39e94005a72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5516" TargetMode="External"/><Relationship Id="rId87066a39e94006158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/fr/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId70746a39e940063f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1584/jpestics.D19-066" TargetMode="External"/><Relationship Id="rId32656a39e94006488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/app12157514" TargetMode="External"/><Relationship Id="rId86946a39e94006519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/0046-225X-31.4.686" TargetMode="External"/><Relationship Id="rId35626a39e940078af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId60906a39e94007a1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1988.tb00413.x" TargetMode="External"/><Relationship Id="rId95556a39e9400336e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95556a39e9400336e.jpg"/><Relationship Id="rId12616a39e94004728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12616a39e94004728.jpg"/><Relationship Id="rId49546a39e94007cf2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49546a39e94007cf2.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>