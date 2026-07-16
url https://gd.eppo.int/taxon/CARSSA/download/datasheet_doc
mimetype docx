--- v11 (2026-06-23)
+++ v12 (2026-07-16)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> (Matsumura)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> peach fruit borer, peach fruit moth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11836a39e94003210" w:history="1">
+            <w:hyperlink r:id="rId64376a582ed328678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37716a39e9400327f" w:history="1">
+            <w:hyperlink r:id="rId73536a582ed3286df" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CARSSA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="41367681" name="name83346a39e9400336f" descr="14727.jpg"/>
+                  <wp:docPr id="1332621" name="name35866a582ed328cf2" descr="14727.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14727.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId95556a39e9400336e" cstate="print"/>
+                          <a:blip r:embed="rId40926a582ed328cf0" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId29036a39e940034c6" w:history="1">
+            <w:hyperlink r:id="rId53406a582ed328e11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1428,63 +1428,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. sasakii </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">occurs in in temperate Far East Asia. Although it is present the Far Eastern provinces of Russia, it does not occur in the European part or in Siberia and is a quarantine pest for Russia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="79304255" name="name34546a39e9400472c" descr="CARSSA_distribution_map.jpg"/>
+            <wp:docPr id="47839909" name="name87246a582ed329ea2" descr="CARSSA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CARSSA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12616a39e94004728" cstate="print"/>
+                    <a:blip r:embed="rId84516a582ed329ea0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4148,51 +4148,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 5516, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53786a39e94005a72" w:history="1">
+      <w:hyperlink r:id="rId89206a582ed32b1ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5516</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5223,51 +5223,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">arposina sasakii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87066a39e94006158" w:history="1">
+      <w:hyperlink r:id="rId13736a582ed32b8a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/fr/core-activities/standards-setting/ispms/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5634,51 +5634,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 16-23. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70746a39e940063f7" w:history="1">
+      <w:hyperlink r:id="rId43016a582ed32bb3b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1584/jpestics.D19-066</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5724,51 +5724,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(15), 7514. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32656a39e94006488" w:history="1">
+      <w:hyperlink r:id="rId16806a582ed32bbcb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/app12157514</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5814,51 +5814,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 686–692. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86946a39e94006519" w:history="1">
+      <w:hyperlink r:id="rId55586a582ed32bc5d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1603/0046-225X-31.4.686</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8879,51 +8879,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carposina sasakii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35626a39e940078af" w:history="1">
+      <w:hyperlink r:id="rId45646a582ed32cfb3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9105,90 +9105,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 543-547. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60906a39e94007a1e" w:history="1">
+      <w:hyperlink r:id="rId51636a582ed32d11b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1988.tb00413.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="47253296" name="name39046a39e94007cf3" descr="eu_funding_250.png"/>
+            <wp:docPr id="64091689" name="name77266a582ed32d299" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId49546a39e94007cf2" cstate="print"/>
+                    <a:blip r:embed="rId21796a582ed32d298" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9286,137 +9286,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="17885889">
+  <w:abstractNum w:abstractNumId="20047681">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="45385109">
+    <w:lvl w:ilvl="0" w:tplc="62421949">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="45385109" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="62421949" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="45385109" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="62421949" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="45385109" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="62421949" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="45385109" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="62421949" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="45385109" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="62421949" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="45385109" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="62421949" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="45385109" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="62421949" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="45385109" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="62421949" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17885888">
+  <w:abstractNum w:abstractNumId="20047680">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="42432519">
+    <w:lvl w:ilvl="0" w:tplc="69692559">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10168,55 +10168,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="17885888">
-    <w:abstractNumId w:val="17885888"/>
+  <w:num w:numId="20047680">
+    <w:abstractNumId w:val="20047680"/>
   </w:num>
-  <w:num w:numId="17885889">
-    <w:abstractNumId w:val="17885889"/>
+  <w:num w:numId="20047681">
+    <w:abstractNumId w:val="20047681"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21766,51 +21766,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId317287778" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId649856819" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId11836a39e94003210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARSSA/" TargetMode="External"/><Relationship Id="rId37716a39e9400327f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARSSA/categorization" TargetMode="External"/><Relationship Id="rId29036a39e940034c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARSSA/photos" TargetMode="External"/><Relationship Id="rId53786a39e94005a72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5516" TargetMode="External"/><Relationship Id="rId87066a39e94006158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/fr/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId70746a39e940063f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1584/jpestics.D19-066" TargetMode="External"/><Relationship Id="rId32656a39e94006488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/app12157514" TargetMode="External"/><Relationship Id="rId86946a39e94006519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/0046-225X-31.4.686" TargetMode="External"/><Relationship Id="rId35626a39e940078af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId60906a39e94007a1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1988.tb00413.x" TargetMode="External"/><Relationship Id="rId95556a39e9400336e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95556a39e9400336e.jpg"/><Relationship Id="rId12616a39e94004728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12616a39e94004728.jpg"/><Relationship Id="rId49546a39e94007cf2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49546a39e94007cf2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId533704852" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId983960821" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId64376a582ed328678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARSSA/" TargetMode="External"/><Relationship Id="rId73536a582ed3286df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARSSA/categorization" TargetMode="External"/><Relationship Id="rId53406a582ed328e11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARSSA/photos" TargetMode="External"/><Relationship Id="rId89206a582ed32b1ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5516" TargetMode="External"/><Relationship Id="rId13736a582ed32b8a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/fr/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId43016a582ed32bb3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1584/jpestics.D19-066" TargetMode="External"/><Relationship Id="rId16806a582ed32bbcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/app12157514" TargetMode="External"/><Relationship Id="rId55586a582ed32bc5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/0046-225X-31.4.686" TargetMode="External"/><Relationship Id="rId45646a582ed32cfb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId51636a582ed32d11b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1988.tb00413.x" TargetMode="External"/><Relationship Id="rId40926a582ed328cf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40926a582ed328cf0.jpg"/><Relationship Id="rId84516a582ed329ea0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84516a582ed329ea0.jpg"/><Relationship Id="rId21796a582ed32d298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21796a582ed32d298.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>