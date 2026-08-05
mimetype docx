--- v12 (2026-07-16)
+++ v13 (2026-08-05)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> (Matsumura)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> peach fruit borer, peach fruit moth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64376a582ed328678" w:history="1">
+            <w:hyperlink r:id="rId53206a72cccb96097" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73536a582ed3286df" w:history="1">
+            <w:hyperlink r:id="rId87626a72cccb96101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CARSSA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="1332621" name="name35866a582ed328cf2" descr="14727.jpg"/>
+                  <wp:docPr id="95951614" name="name52336a72cccb9685b" descr="14727.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14727.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId40926a582ed328cf0" cstate="print"/>
+                          <a:blip r:embed="rId94166a72cccb96859" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId53406a582ed328e11" w:history="1">
+            <w:hyperlink r:id="rId59676a72cccb9695a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1428,63 +1428,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. sasakii </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">occurs in in temperate Far East Asia. Although it is present the Far Eastern provinces of Russia, it does not occur in the European part or in Siberia and is a quarantine pest for Russia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="47839909" name="name87246a582ed329ea2" descr="CARSSA_distribution_map.jpg"/>
+            <wp:docPr id="44251293" name="name41486a72cccb98167" descr="CARSSA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CARSSA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId84516a582ed329ea0" cstate="print"/>
+                    <a:blip r:embed="rId47756a72cccb98164" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4148,51 +4148,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 5516, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89206a582ed32b1ca" w:history="1">
+      <w:hyperlink r:id="rId53766a72cccb9945a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5516</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5223,51 +5223,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">arposina sasakii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13736a582ed32b8a1" w:history="1">
+      <w:hyperlink r:id="rId39046a72cccb99b3b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/fr/core-activities/standards-setting/ispms/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5634,51 +5634,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 16-23. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43016a582ed32bb3b" w:history="1">
+      <w:hyperlink r:id="rId77446a72cccb99e54" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1584/jpestics.D19-066</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5724,51 +5724,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(15), 7514. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16806a582ed32bbcb" w:history="1">
+      <w:hyperlink r:id="rId18336a72cccb99f1d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/app12157514</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5814,51 +5814,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 686–692. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55586a582ed32bc5d" w:history="1">
+      <w:hyperlink r:id="rId72826a72cccb99fb1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1603/0046-225X-31.4.686</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8879,51 +8879,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carposina sasakii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45646a582ed32cfb3" w:history="1">
+      <w:hyperlink r:id="rId38496a72cccb9b5ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9105,90 +9105,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 543-547. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51636a582ed32d11b" w:history="1">
+      <w:hyperlink r:id="rId41246a72cccb9b87d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1988.tb00413.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="64091689" name="name77266a582ed32d299" descr="eu_funding_250.png"/>
+            <wp:docPr id="40112808" name="name32106a72cccb9b97f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21796a582ed32d298" cstate="print"/>
+                    <a:blip r:embed="rId30976a72cccb9b97c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9286,137 +9286,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="20047681">
+  <w:abstractNum w:abstractNumId="29845610">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62421949">
+    <w:lvl w:ilvl="0" w:tplc="15174675">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="62421949" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="15174675" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="62421949" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="15174675" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="62421949" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="15174675" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="62421949" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="15174675" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="62421949" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="15174675" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="62421949" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="15174675" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="62421949" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="15174675" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="62421949" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="15174675" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20047680">
+  <w:abstractNum w:abstractNumId="29845609">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="69692559">
+    <w:lvl w:ilvl="0" w:tplc="64790938">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10168,55 +10168,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="20047680">
-    <w:abstractNumId w:val="20047680"/>
+  <w:num w:numId="29845609">
+    <w:abstractNumId w:val="29845609"/>
   </w:num>
-  <w:num w:numId="20047681">
-    <w:abstractNumId w:val="20047681"/>
+  <w:num w:numId="29845610">
+    <w:abstractNumId w:val="29845610"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21766,51 +21766,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId533704852" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId983960821" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId64376a582ed328678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARSSA/" TargetMode="External"/><Relationship Id="rId73536a582ed3286df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARSSA/categorization" TargetMode="External"/><Relationship Id="rId53406a582ed328e11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARSSA/photos" TargetMode="External"/><Relationship Id="rId89206a582ed32b1ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5516" TargetMode="External"/><Relationship Id="rId13736a582ed32b8a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/fr/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId43016a582ed32bb3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1584/jpestics.D19-066" TargetMode="External"/><Relationship Id="rId16806a582ed32bbcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/app12157514" TargetMode="External"/><Relationship Id="rId55586a582ed32bc5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/0046-225X-31.4.686" TargetMode="External"/><Relationship Id="rId45646a582ed32cfb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId51636a582ed32d11b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1988.tb00413.x" TargetMode="External"/><Relationship Id="rId40926a582ed328cf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40926a582ed328cf0.jpg"/><Relationship Id="rId84516a582ed329ea0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84516a582ed329ea0.jpg"/><Relationship Id="rId21796a582ed32d298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21796a582ed32d298.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId220002551" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId132572022" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId53206a72cccb96097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARSSA/" TargetMode="External"/><Relationship Id="rId87626a72cccb96101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARSSA/categorization" TargetMode="External"/><Relationship Id="rId59676a72cccb9695a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARSSA/photos" TargetMode="External"/><Relationship Id="rId53766a72cccb9945a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5516" TargetMode="External"/><Relationship Id="rId39046a72cccb99b3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/fr/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId77446a72cccb99e54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1584/jpestics.D19-066" TargetMode="External"/><Relationship Id="rId18336a72cccb99f1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/app12157514" TargetMode="External"/><Relationship Id="rId72826a72cccb99fb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/0046-225X-31.4.686" TargetMode="External"/><Relationship Id="rId38496a72cccb9b5ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId41246a72cccb9b87d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1988.tb00413.x" TargetMode="External"/><Relationship Id="rId94166a72cccb96859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94166a72cccb96859.jpg"/><Relationship Id="rId47756a72cccb98164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47756a72cccb98164.jpg"/><Relationship Id="rId30976a72cccb9b97c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30976a72cccb9b97c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>