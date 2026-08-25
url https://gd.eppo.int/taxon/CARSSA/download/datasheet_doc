--- v13 (2026-08-05)
+++ v14 (2026-08-25)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> (Matsumura)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> peach fruit borer, peach fruit moth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53206a72cccb96097" w:history="1">
+            <w:hyperlink r:id="rId84896a8d60532108b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87626a72cccb96101" w:history="1">
+            <w:hyperlink r:id="rId46646a8d6053210f9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> CARSSA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="95951614" name="name52336a72cccb9685b" descr="14727.jpg"/>
+                  <wp:docPr id="85576923" name="name75526a8d6053217dd" descr="14727.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14727.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId94166a72cccb96859" cstate="print"/>
+                          <a:blip r:embed="rId20366a8d6053217db" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId59676a72cccb9695a" w:history="1">
+            <w:hyperlink r:id="rId87616a8d605321901" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1428,63 +1428,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C. sasakii </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">occurs in in temperate Far East Asia. Although it is present the Far Eastern provinces of Russia, it does not occur in the European part or in Siberia and is a quarantine pest for Russia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="44251293" name="name41486a72cccb98167" descr="CARSSA_distribution_map.jpg"/>
+            <wp:docPr id="83411653" name="name86566a8d6053229fb" descr="CARSSA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="CARSSA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId47756a72cccb98164" cstate="print"/>
+                    <a:blip r:embed="rId58386a8d6053229f8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4148,51 +4148,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 5516, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53766a72cccb9945a" w:history="1">
+      <w:hyperlink r:id="rId71096a8d605323d7b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5516</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5223,51 +5223,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">arposina sasakii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39046a72cccb99b3b" w:history="1">
+      <w:hyperlink r:id="rId37476a8d60532446a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/fr/core-activities/standards-setting/ispms/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5634,51 +5634,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 16-23. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77446a72cccb99e54" w:history="1">
+      <w:hyperlink r:id="rId26636a8d60532470a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1584/jpestics.D19-066</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5724,51 +5724,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(15), 7514. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18336a72cccb99f1d" w:history="1">
+      <w:hyperlink r:id="rId59476a8d60532479e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/app12157514</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5814,51 +5814,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">31 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 686–692. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72826a72cccb99fb1" w:history="1">
+      <w:hyperlink r:id="rId16796a8d60532482e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1603/0046-225X-31.4.686</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8879,51 +8879,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carposina sasakii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38496a72cccb9b5ac" w:history="1">
+      <w:hyperlink r:id="rId82236a8d605325ba4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9105,90 +9105,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 543-547. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41246a72cccb9b87d" w:history="1">
+      <w:hyperlink r:id="rId59196a8d605325d12" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1988.tb00413.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="40112808" name="name32106a72cccb9b97f" descr="eu_funding_250.png"/>
+            <wp:docPr id="74569879" name="name33346a8d605325db6" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId30976a72cccb9b97c" cstate="print"/>
+                    <a:blip r:embed="rId89056a8d605325db4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9286,137 +9286,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="29845610">
+  <w:abstractNum w:abstractNumId="30607098">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="15174675">
+    <w:lvl w:ilvl="0" w:tplc="12038024">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="15174675" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="12038024" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="15174675" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="12038024" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="15174675" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="12038024" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="15174675" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="12038024" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="15174675" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="12038024" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="15174675" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="12038024" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="15174675" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="12038024" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="15174675" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="12038024" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29845609">
+  <w:abstractNum w:abstractNumId="30607097">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="64790938">
+    <w:lvl w:ilvl="0" w:tplc="22979829">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10168,55 +10168,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="29845609">
-    <w:abstractNumId w:val="29845609"/>
+  <w:num w:numId="30607097">
+    <w:abstractNumId w:val="30607097"/>
   </w:num>
-  <w:num w:numId="29845610">
-    <w:abstractNumId w:val="29845610"/>
+  <w:num w:numId="30607098">
+    <w:abstractNumId w:val="30607098"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21766,51 +21766,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId220002551" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId132572022" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId53206a72cccb96097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARSSA/" TargetMode="External"/><Relationship Id="rId87626a72cccb96101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARSSA/categorization" TargetMode="External"/><Relationship Id="rId59676a72cccb9695a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARSSA/photos" TargetMode="External"/><Relationship Id="rId53766a72cccb9945a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5516" TargetMode="External"/><Relationship Id="rId39046a72cccb99b3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/fr/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId77446a72cccb99e54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1584/jpestics.D19-066" TargetMode="External"/><Relationship Id="rId18336a72cccb99f1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/app12157514" TargetMode="External"/><Relationship Id="rId72826a72cccb99fb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/0046-225X-31.4.686" TargetMode="External"/><Relationship Id="rId38496a72cccb9b5ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId41246a72cccb9b87d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1988.tb00413.x" TargetMode="External"/><Relationship Id="rId94166a72cccb96859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94166a72cccb96859.jpg"/><Relationship Id="rId47756a72cccb98164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47756a72cccb98164.jpg"/><Relationship Id="rId30976a72cccb9b97c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30976a72cccb9b97c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId241733955" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId609191655" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId84896a8d60532108b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARSSA/" TargetMode="External"/><Relationship Id="rId46646a8d6053210f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARSSA/categorization" TargetMode="External"/><Relationship Id="rId87616a8d605321901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CARSSA/photos" TargetMode="External"/><Relationship Id="rId71096a8d605323d7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5516" TargetMode="External"/><Relationship Id="rId37476a8d60532446a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/fr/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId26636a8d60532470a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1584/jpestics.D19-066" TargetMode="External"/><Relationship Id="rId59476a8d60532479e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/app12157514" TargetMode="External"/><Relationship Id="rId16796a8d60532482e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1603/0046-225X-31.4.686" TargetMode="External"/><Relationship Id="rId82236a8d605325ba4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId59196a8d605325d12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1988.tb00413.x" TargetMode="External"/><Relationship Id="rId20366a8d6053217db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20366a8d6053217db.jpg"/><Relationship Id="rId58386a8d6053229f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58386a8d6053229f8.jpg"/><Relationship Id="rId89056a8d605325db4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89056a8d605325db4.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>